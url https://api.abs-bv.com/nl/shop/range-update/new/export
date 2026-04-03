--- v0 (2025-12-15)
+++ v1 (2026-04-03)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X77"/>
+  <dimension ref="A1:X168"/>
   <sheetData>
     <row r="1" spans="1:24" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ABS ref</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Gross price</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Art grp</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Art grp code</t>
@@ -199,7295 +199,15871 @@
       </c>
       <c r="U1" s="0" t="inlineStr">
         <is>
           <t>Release Date</t>
         </is>
       </c>
       <c r="V1" s="0" t="inlineStr">
         <is>
           <t>Release Week</t>
         </is>
       </c>
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>OE Reference</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Country of origin</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:24" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>125324</t>
+          <t>125000</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>258.7</v>
+        <v>52.7</v>
       </c>
       <c r="C2" s="0">
-        <v>258.7</v>
+        <v>52.7</v>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>CITROEN/VW/AUDI/SKODA/PEUGEOT/SEAT/DS/OPEL/VAUXHALL</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>A4 B9 (8W2, 8WC)/A4 B9 Avant (8W5, 8WD)/A4 Allroad B9 (8WH, 8WJ)/A5 (F53, F5P)/A5 Sportback (F5A, F5F)/A5 Cabriolet (F57, F5E)/A7 Sportback (4KA)/A6 C8 (4A2)/A6 C8 Avant (4A5)/Q7 (4MB, 4MG, 4MQ)/A6 Allroad C8 (4AH)/A8 D5 (4N2, 4N8, 4NC, 4NL)/Q7 Van (4MB, 4MG)</t>
+          <t>C4 II (NC_)/DS3 (SA_)/POLO III (6N1)/POLO III CLASSIC (6V2)/A3 (8L1)/C3 I (FC_, FN_)/DS4 (NX_)/C3 PICASSO (SH_)/OCTAVIA I (1U2)/GOLF IV (1J1)/208 I (CA_, CC_)/NEW BEETLE (9C1, 1C1)/POLO Variant (6V5)/OCTAVIA I Combi (1U5)/TT (8N3)/BORA I (1J2)/LUPO I (6X1, 6E1)/TOLEDO II (1M2)/ROOMSTER (5J7)/308 SW I (4E_, 4H_)/TT Roadster (8N9)/GOLF IV Variant (1J5)/BORA Variant (1J6)/207 (WA_, WC_)/LEON (1M1)/POLO (6N2)/AROSA (6H1)/FABIA I Combi (6Y5)/FABIA I (6Y2)/POLO IV (9N_, 9A_)/FABIA I Sedan (6Y3)/IBIZA III (6L1)/A2 (8Z0)/NEW BEETLE Cabriolet (1Y7)/CORDOBA (6L2)/C3 Pluriel (HB_)/C2 (JM_)/POLO IV Sedan (9A4, 9A2, 9N2, 9A6)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/207 CC (WD_)/FABIA II (542)/FABIA II Combi (545)/ROOMSTER Praktik (5J)/308 I (4A_, 4C_)/207 SW (WK_)/308 CC (4B_)/C3 II (SC_)/C4 I Sedan/207 Hatchback/Van (WA_, WC_)/C2 ENTERPRISE (JG_)/DS3 Cabriolet/2008 I (CU_)/C4 CACTUS/BORA (9M2)/DS 3 (SA_)/DS 3 Cabriolet (SB_)/DS 4 / DS 4 CROSSBACK (NX_)/208 Hatchback/Van (CR_)/C3 III (SX)/GOLF IV Van (1J1)/POLO IV Sedan (9N2, 9N4)/CROSSLAND X / CROSSLAND (P17, P2QO)/CROSSLAND X / CROSSLAND (P17)/C4 II Sedan (NC_)/C3 AIRCROSS I (2R_, 2C_)/308 SW I Bestelwagen/Bus (4E_)/207 SW Bestelwagen/Bus (WK_)/C3 II Hatchback/Van (SC_)/C4 II Hatchback/Van (NC_)/C4 I Hatchback/Van (LR_)/OCTAVIA I Bestelwagen/Bus (1U5)/GOLF VAN IV Variant (1J5)/C3 III Van (SX_, SY_)/C3 AIRCROSS II Van (2C_, 2R_)/C4 CACTUS Van (0B_, 0P_)/CROSSLAND X Van/2008 I Van (CU_)</t>
         </is>
       </c>
       <c r="H2" s="0">
-        <v>2015</v>
+        <v>1994</v>
+      </c>
+      <c r="I2" s="0">
+        <v>2021</v>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>8717109830385</t>
+          <t>8717109825176</t>
         </is>
       </c>
       <c r="K2" s="0">
-        <v>1.4</v>
+        <v>1</v>
       </c>
       <c r="L2" s="0">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="M2" s="0">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="N2" s="0">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front/Rear</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R2" s="0">
         <v>1</v>
       </c>
       <c r="S2" s="0" t="inlineStr">
         <is>
-          <t>125325</t>
+          <t>125001</t>
         </is>
       </c>
       <c r="T2" s="0">
         <v>1</v>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W2" s="0" t="inlineStr">
         <is>
-          <t>8W0615426C, 8W0615426FQC8, 8W0615426HQC8</t>
+          <t>6Q0615425, 6Q0615425A, 8N0615425, 8N0615425C, 1631731980, 4404F9, 1631731980, 3556262, 1631731980, 4404F9, 6N0615425A, 6Q0615425, 6Q0615425A, 6Q0615425D, 6Q0615425, 6Q0615425A, 6Q0615425D, 6Y0615425A, 6Y0615425B, 1631731980, 3556262, 6N0615425A, 6Q0615425, 6Q0615425A, 6Q0615425C, 6Q0615425D</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
-          <t>CZE</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:24" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>125328</t>
+          <t>125001</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>303.3</v>
+        <v>52.7</v>
       </c>
       <c r="C3" s="0">
-        <v>303.3</v>
+        <v>52.7</v>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>AUDI/VW/SEAT/SKODA</t>
+          <t>CITROEN/VW/AUDI/SKODA/PEUGEOT/SEAT/DS/OPEL/VAUXHALL</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>A6 C5 (4B2, 4B4)/A6 C5 Avant (4B5, 4B6)/TT (8N3)/GOLF IV (1J1)/A3 (8L1)/TT Roadster (8N9)/BORA I (1J2)/LEON (1M1)/BORA Variant (1J6)/GOLF IV Variant (1J5)/NEW BEETLE (9C1, 1C1)/PASSAT B5.5 (3B3)/PASSAT B5.5 Variant (3B6)/TOLEDO II (1M2)/SUPERB I (3U4)/IBIZA III (6L1)/BORA (9M2)</t>
+          <t>C4 II (NC_)/DS3 (SA_)/POLO III (6N1)/POLO III CLASSIC (6V2)/A3 (8L1)/C3 I (FC_, FN_)/DS4 (NX_)/C3 PICASSO (SH_)/OCTAVIA I (1U2)/GOLF IV (1J1)/208 I (CA_, CC_)/NEW BEETLE (9C1, 1C1)/POLO Variant (6V5)/OCTAVIA I Combi (1U5)/TT (8N3)/BORA I (1J2)/LUPO I (6X1, 6E1)/TOLEDO II (1M2)/ROOMSTER (5J7)/308 SW I (4E_, 4H_)/TT Roadster (8N9)/GOLF IV Variant (1J5)/BORA Variant (1J6)/207 (WA_, WC_)/LEON (1M1)/POLO (6N2)/AROSA (6H1)/FABIA I Combi (6Y5)/FABIA I (6Y2)/POLO IV (9N_, 9A_)/FABIA I Sedan (6Y3)/IBIZA III (6L1)/A2 (8Z0)/NEW BEETLE Cabriolet (1Y7)/CORDOBA (6L2)/C3 Pluriel (HB_)/C2 (JM_)/POLO IV Sedan (9A4, 9A2, 9N2, 9A6)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/207 CC (WD_)/FABIA II (542)/FABIA II Combi (545)/ROOMSTER Praktik (5J)/308 I (4A_, 4C_)/207 SW (WK_)/308 CC (4B_)/C3 II (SC_)/C4 I Sedan/207 Hatchback/Van (WA_, WC_)/C2 ENTERPRISE (JG_)/DS3 Cabriolet/2008 I (CU_)/C4 CACTUS/BORA (9M2)/DS 3 (SA_)/DS 3 Cabriolet (SB_)/DS 4 / DS 4 CROSSBACK (NX_)/208 Hatchback/Van (CR_)/C3 III (SX)/GOLF IV Van (1J1)/POLO IV Sedan (9N2, 9N4)/CROSSLAND X / CROSSLAND (P17, P2QO)/CROSSLAND X / CROSSLAND (P17)/C4 II Sedan (NC_)/C3 AIRCROSS I (2R_, 2C_)/308 SW I Bestelwagen/Bus (4E_)/207 SW Bestelwagen/Bus (WK_)/C3 II Hatchback/Van (SC_)/C4 II Hatchback/Van (NC_)/C4 I Hatchback/Van (LR_)/OCTAVIA I Bestelwagen/Bus (1U5)/GOLF VAN IV Variant (1J5)/C3 III Van (SX_, SY_)/C3 AIRCROSS II Van (2C_, 2R_)/C4 CACTUS Van (0B_, 0P_)/CROSSLAND X Van/2008 I Van (CU_)</t>
         </is>
       </c>
       <c r="H3" s="0">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="I3" s="0">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>8717109829808</t>
+          <t>8717109825183</t>
         </is>
       </c>
       <c r="K3" s="0">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="L3" s="0">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="M3" s="0">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="N3" s="0">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R3" s="0">
         <v>1</v>
       </c>
+      <c r="S3" s="0" t="inlineStr">
+        <is>
+          <t>125000</t>
+        </is>
+      </c>
       <c r="T3" s="0">
         <v>1</v>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W3" s="0" t="inlineStr">
         <is>
-          <t>1J0615125A, 4B0615125A, 8L0615125, 8N0615125, 1J0615125A, 4B0615125A, 8N0615125, 4B0615125A, 1J0615125A, 4B0615125, 4B0615125A, 8L0615125, 8N0615125</t>
+          <t>6Q0615426, 6Q0615426A, 8N0615426, 8N0615426C, 1631732080, 4404G0, 3556263, 1631732080, 4404G0, 6LL615426, 6N0615426A, 6Q0615426, 6Q0615426A, 6Q0615426D, 6Q0615426, 6Q0615426A, 6Q0615426D, 6Y0615426, 6Y0615426A, 6Y0615426B, 3556263, 6N0615426A, 6Q0615426, 6Q0615426A, 6Q0615426C, 6Q0615426D</t>
         </is>
       </c>
       <c r="X3" s="0" t="inlineStr">
         <is>
-          <t>GBR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:24" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>125329</t>
+          <t>125003</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>322.3</v>
+        <v>61.8</v>
       </c>
       <c r="C4" s="0">
-        <v>322.3</v>
+        <v>61.8</v>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>AUDI/SEAT</t>
+          <t>VW/SEAT/AUDI/SKODA/CUPRA</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>A6 C5 (4B2, 4B4)/A6 C5 Avant (4B5, 4B6)/A4 B6 (8E2)/A4 B6 Avant (8E5)/A4 B6 Cabriolet (8H7)/A6 C6 (4F2)/A4 B7 (8EC)/A4 B7 Avant (8ED)/A6 C6 Avant (4F5)/EXEO (3R2)/EXEO ST (3R5)/A4 B7 Cabriolet (8HE)</t>
+          <t>PASSAT B7 (A32, A33)/LEON ST (5F8)/GOLF VII Variant (BA5, BV5)/A3 Limousine (8VS, 8VM)/A3 Sportback (8VA, 8VF)/A3 (8V1, 8VK)/GOLF VII (5G1, BQ1, BE1, BE2)/LEON (5F1)/OCTAVIA III (5E3, NL3, NR3)/OCTAVIA III Combi (5E5, 5E6)/LEON SC (5F5)/A3 Cabriolet (8V7, 8VE)/GOLF SPORTSVAN VII (AM1, AN1)/TT (FV3, FVP)/PASSAT B8 (3G2, CB2)/PASSAT B8 Variant (3G5, CB5)/TT Roadster (FV9, FVR)/GOLF ALLTRACK VII Variant (BA5, BV5)/SUPERB III (3V3)/TOURAN (5T1)/CADDY IV MPV (SAB, SAJ)/CADDY IV Hatchback/limousine (SAA, SAH)/SUPERB III Stationwagen (3V5)/PASSAT ALLTRACK B8 Variant (3G5, CB5)/CADDY ALLTRACK IV MPV (SAB)/CADDY ALLTRACK IV Hatchback/limousine (SAA)/TIGUAN (AD1, AX1)/ATECA (KH7, KHP)/Q2 (GAB, GAG)/KODIAQ I (NS6, NS7, NV7)/ARTEON (3H7, 3H8)/KAROQ (NU7, ND7)/T-ROC (A11, D11)/LEON Hatchback/Van (5F1)/LEON ST Bestelwagen/Bus (5F8)/Q3 (F3B)/GOLF VII Van (5G1)/GOLF VAN VII Variant (BA5)/TARRACO (KN2)/Q3 Sportback (F3N)/GOLF VIII (CD1, DA1)/T-ROC Cabriolet (AC7, AC8)/OCTAVIA IV Combi (NX5, PV5)/A3 Sportback (8YA, 8YF)/LEON (KL1, KLG)/LEON Sportstourer (KL8, KLD)/OCTAVIA IV (NX3, NN3, PV3)/A3 Limousine (8YS, 8YM)/ARTEON SHOOTING BRAKE (3H9)/GOLF VIII Variant (CG5, DB5)/CADDY V MPV (SBB, SBJ)/CADDY V Hatchback/limousine (SBA, SBH)/FORMENTOR (KM7, KMP)/GOLF ALLTRACK VIII (CG5)/TAOS (CL1, CP1, CQ1)/TOURAN Hatchback/limousine (5T1)/LEON (KL1, KU1, KUG)/LEON Sportstourer (KL8, KU8, KUD)/CADDY CALIFORNIA V Camper (SBB, SBJ)</t>
         </is>
       </c>
       <c r="H4" s="0">
-        <v>1997</v>
+        <v>2011</v>
       </c>
       <c r="I4" s="0">
-        <v>2013</v>
+        <v>2024</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>8717109829815</t>
+          <t>8717109827088</t>
         </is>
       </c>
       <c r="K4" s="0">
-        <v>1.5</v>
+        <v>1.78</v>
       </c>
       <c r="L4" s="0">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="M4" s="0">
         <v>110</v>
       </c>
       <c r="N4" s="0">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R4" s="0">
         <v>1</v>
       </c>
+      <c r="S4" s="0" t="inlineStr">
+        <is>
+          <t>125002</t>
+        </is>
+      </c>
       <c r="T4" s="0">
         <v>1</v>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W4" s="0" t="inlineStr">
         <is>
-          <t>4B0615125C, 4B0615125C</t>
+          <t>5Q0615126A, 8V0615126A, 8V0615126A, 5Q0615126A, 8V0615126A, 5Q0615126A, 8V0615126A, 8V0615126A</t>
         </is>
       </c>
       <c r="X4" s="0" t="inlineStr">
         <is>
-          <t>GBR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:24" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>125331</t>
+          <t>125006</t>
         </is>
       </c>
       <c r="B5" s="0">
-        <v>484.2</v>
+        <v>51.5</v>
       </c>
       <c r="C5" s="0">
-        <v>484.2</v>
+        <v>51.5</v>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>AUDI/SEAT</t>
+          <t>SEAT/VW/SKODA/AUDI</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>A8 D3 (4E2, 4E8)/A6 C6 (4F2)/A4 B7 (8EC)/A4 B7 Avant (8ED)/A6 C6 Avant (4F5)/A4 B7 Cabriolet (8HE)/A6 Allroad C6 (4FH)/EXEO (3R2)/EXEO ST (3R5)</t>
+          <t>LEON (1P1)/CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/GOLF PLUS V (5M1, 521)/GOLF VI (5K1)/OCTAVIA II Combi (1Z5)/OCTAVIA II (1Z3)/JETTA IV (162, 163, AV3, AV2)/A3 (8P1)/A3 Sportback (8PA)/YETI (5L)/GOLF VI Cabriolet (517)/EOS (1F7, 1F8)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/A3 Cabriolet (8P7)/SCIROCCO III (137, 138)/BEETLE (5C1, 5C2)/GOLF V (1K1)/ALTEA (5P1)/TOLEDO III (5P2)/LEON ST (5F8)/ALTEA XL (5P5, 5P8)/LEON (5F1)/BEETLE Cabriolet (5C7, 5C8)/OCTAVIA III (5E3, NL3, NR3)/OCTAVIA III Combi (5E5, 5E6)/LEON SC (5F5)/LEON Hatchback/Van (5F1)/LEON ST Bestelwagen/Bus (5F8)/SCIROCCO Van (137)/GOLF VI Van (5K1)/GOLF PLUS Van (521)/GOLF Hatchback/Van (1K1)</t>
         </is>
       </c>
       <c r="H5" s="0">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="I5" s="0">
-        <v>2013</v>
+        <v>2021</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>8717109829846</t>
+          <t>8717109827132</t>
         </is>
       </c>
       <c r="K5" s="0">
-        <v>1.7</v>
+        <v>1</v>
       </c>
       <c r="L5" s="0">
-        <v>110</v>
+        <v>125</v>
       </c>
       <c r="M5" s="0">
-        <v>110</v>
+        <v>90</v>
       </c>
       <c r="N5" s="0">
-        <v>245</v>
+        <v>180</v>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R5" s="0">
         <v>1</v>
       </c>
       <c r="T5" s="0">
         <v>1</v>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W5" s="0" t="inlineStr">
         <is>
-          <t>4F0615125, 4F0615125</t>
+          <t>1K0615425A, 1K0615425D, 1K0615425P, 1K0615425D, 1K0615425P, 1K0615425D, 1K0615425P, 1Q0615425C, 1K0615425D, 1K0615425P, 1Q0615425, 1Q0615425C</t>
         </is>
       </c>
       <c r="X5" s="0" t="inlineStr">
         <is>
-          <t>GBR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:24" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>125332</t>
+          <t>125007</t>
         </is>
       </c>
       <c r="B6" s="0">
-        <v>319.7</v>
+        <v>61.8</v>
       </c>
       <c r="C6" s="0">
-        <v>319.7</v>
+        <v>61.8</v>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VW/SEAT/SKODA/AUDI</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>ALLROAD C5 (4BH)/A6 C5 (4B2, 4B4)/A6 C5 Avant (4B5, 4B6)</t>
+          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/ALHAMBRA (710, 711)/TOURAN (1T3)/CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/JETTA IV (162, 163, AV3, AV2)/GOLF VI Cabriolet (517)/TIGUAN (5N_)/EOS (1F7, 1F8)/GOLF VI (5K1)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/SHARAN (7N1, 7N2)/PASSAT CC B6 (357)/BEETLE (5C1, 5C2)/Q3 (8UB, 8UG)/TOURAN (1T1, 1T2)/A3 Sportback (8PA)/A3 (8P1)/GOLF V (1K1)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/LEON (1P1)/JETTA III (1K2)/OCTAVIA II (1Z3)/OCTAVIA II Combi (1Z5)/GOLF PLUS V (5M1, 521)/ALTEA (5P1)/PASSAT B7 (A32, A33)/GOLF V Variant (1K5)/ALTEA XL (5P5, 5P8)/A3 Cabriolet (8P7)/CC B7 (358)/SCIROCCO III (137, 138)/PASSAT ALLTRACK B7 Variant (365)/GOLF VI Variant (AJ5)/YETI (5L)/BEETLE Cabriolet (5C7, 5C8)/PASSAT B7 Bestelwagen/Bus (365)/SCIROCCO Van (137)/GOLF VI Van (5K1)/GOLF VAN VI Variant (AJ5)/GOLF PLUS Van (521)/TOURAN Hatchback/limousine (1T3)/SHARAN Hatchback/limousine (7N1, 7N2)/TIGUAN VAN (5N_)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
         </is>
       </c>
       <c r="H6" s="0">
-        <v>1997</v>
+        <v>2003</v>
       </c>
       <c r="I6" s="0">
-        <v>2006</v>
+        <v>2022</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>8717109829853</t>
+          <t>8717109827149</t>
         </is>
       </c>
       <c r="K6" s="0">
-        <v>1.8</v>
+        <v>1</v>
       </c>
       <c r="L6" s="0">
-        <v>130</v>
+        <v>110</v>
       </c>
       <c r="M6" s="0">
         <v>110</v>
       </c>
       <c r="N6" s="0">
-        <v>215</v>
+        <v>245</v>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R6" s="0">
         <v>1</v>
       </c>
       <c r="T6" s="0">
         <v>1</v>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W6" s="0" t="inlineStr">
         <is>
-          <t>4B0615125D</t>
+          <t>3C0615125A, 5N0615125, 1K0615125C, 3C0615125A, 5N0615125, 7N0615125A, 1K0615125C, 1K0615125E, 3C0615125A, 5N0615125, 5N0615125A, 1K0615125C, 3C0615125A, 5N0615125, 5N0615125A, 7N0615125A</t>
         </is>
       </c>
       <c r="X6" s="0" t="inlineStr">
         <is>
-          <t>GBR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:24" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>125341</t>
+          <t>125009</t>
         </is>
       </c>
       <c r="B7" s="0">
-        <v>346.2</v>
+        <v>52.7</v>
       </c>
       <c r="C7" s="0">
-        <v>346.2</v>
+        <v>52.7</v>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>SEAT/SKODA/AUDI/VW</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>A-KLASSE (W168)</t>
+          <t>IBIZA IV (6J5, 6P1)/IBIZA IV SC (6J1, 6P5)/ROOMSTER (5J7)/A1 (8X1, 8XK)/ROOMSTER Praktik (5J)/A1 Sportback (8XA, 8XF)/POLO V (6R1, 6C1)/FABIA II (542)/FABIA II Combi (545)/IBIZA IV ST (6J8, 6P8)/RAPID Spaceback (NH1)/RAPID (NH3, NK3, NK6)/TOLEDO IV (KG3)/FABIA III (NJ3)/FABIA III Stationwagen (NJ5)/POLO V Hatchback/Van (6R1, 6C1)/POLO V Sedan (602, 604, 612, 614)/IBIZA IV Hatchback/Van (6J1)/FABIA II Praktik (545)/FABIA III Praktik (NJ5)</t>
         </is>
       </c>
       <c r="H7" s="0">
-        <v>1997</v>
+        <v>2006</v>
       </c>
       <c r="I7" s="0">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>8717109830507</t>
+          <t>8717109827170</t>
         </is>
       </c>
       <c r="K7" s="0">
-        <v>1.5</v>
+        <v>0.86</v>
       </c>
       <c r="L7" s="0">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="M7" s="0">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="N7" s="0">
-        <v>245</v>
+        <v>165</v>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R7" s="0">
         <v>1</v>
       </c>
+      <c r="S7" s="0" t="inlineStr">
+        <is>
+          <t>125010</t>
+        </is>
+      </c>
       <c r="T7" s="0">
         <v>1</v>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V7" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W7" s="0" t="inlineStr">
         <is>
-          <t>1684200815, 1684200915, 1684202215</t>
+          <t>6R0615425, 6R0615425B, 6R0615425, 6R0615425B, 6R0615425, 6R0615425B, 6R0615425, 6R0615425B</t>
         </is>
       </c>
       <c r="X7" s="0" t="inlineStr">
         <is>
-          <t>CZE</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:24" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>125346</t>
+          <t>125010</t>
         </is>
       </c>
       <c r="B8" s="0">
-        <v>129.4</v>
+        <v>52.7</v>
       </c>
       <c r="C8" s="0">
-        <v>129.4</v>
+        <v>52.7</v>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>SEAT/SKODA/AUDI/VW</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>MEGANE I Coach (DA0/1_)/SAFRANE II (B54_)/MEGANE Scenic (JA0/1_)/MEGANE I Cabriolet (EA0/1_)/MEGANE I (BA0/1_)/SCENIC I VAN (FA0_, JA0/1_)/MEGANE Scenic VAN (JA0/1_)</t>
+          <t>IBIZA IV (6J5, 6P1)/IBIZA IV SC (6J1, 6P5)/ROOMSTER (5J7)/A1 (8X1, 8XK)/ROOMSTER Praktik (5J)/A1 Sportback (8XA, 8XF)/POLO V (6R1, 6C1)/FABIA II (542)/FABIA II Combi (545)/IBIZA IV ST (6J8, 6P8)/RAPID Spaceback (NH1)/RAPID (NH3, NK3, NK6)/TOLEDO IV (KG3)/FABIA III (NJ3)/FABIA III Stationwagen (NJ5)/POLO V Hatchback/Van (6R1, 6C1)/POLO V Sedan (602, 604, 612, 614)/IBIZA IV Hatchback/Van (6J1)/FABIA II Praktik (545)/FABIA III Praktik (NJ5)</t>
         </is>
       </c>
       <c r="H8" s="0">
-        <v>1995</v>
+        <v>2006</v>
       </c>
       <c r="I8" s="0">
-        <v>2010</v>
+        <v>2022</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>8717109830583</t>
+          <t>8717109827187</t>
         </is>
       </c>
       <c r="K8" s="0">
-        <v>1.4</v>
+        <v>0.91</v>
       </c>
       <c r="L8" s="0">
-        <v>110</v>
+        <v>105</v>
       </c>
       <c r="M8" s="0">
-        <v>110</v>
+        <v>80</v>
       </c>
       <c r="N8" s="0">
-        <v>245</v>
+        <v>165</v>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R8" s="0">
         <v>1</v>
       </c>
       <c r="S8" s="0" t="inlineStr">
         <is>
-          <t>125347</t>
+          <t>125009</t>
         </is>
       </c>
       <c r="T8" s="0">
         <v>1</v>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V8" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W8" s="0" t="inlineStr">
         <is>
-          <t>7701035895</t>
+          <t>6R0615426, 6R0615426B, 6R0615426, 6R0615426B, 6R0615426, 6R0615426B, 6R0615426, 6R0615426B</t>
         </is>
       </c>
       <c r="X8" s="0" t="inlineStr">
         <is>
-          <t>FRA</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>125350</t>
+          <t>125011</t>
         </is>
       </c>
       <c r="B9" s="0">
-        <v>289.1</v>
+        <v>52.7</v>
       </c>
       <c r="C9" s="0">
-        <v>289.1</v>
+        <v>52.7</v>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>OPEL/VAUXHALL</t>
+          <t>VAUXHALL/OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>CORSA C (X01)/CORSA Mk II (C) (X01)</t>
+          <t>MERIVA Mk II (B) (S10)/MERIVA A MPV (X03)/ASTRA H Stationwagen (A04)/ASTRA G Hatchback (T98)/ASTRA G Stationwagen (T98)/ZAFIRA Mk II (B) (A05)/ASTRA H Bestelwagen/Bus (L70)/ZAFIRA B Hatchback/limousine (A05)/ASTRA G Coupe (T98)/ASTRA G Sedan (T98)/ZAFIRA A MPV (T98)/ASTRA H GTC (A04)/ASTRA H (A04)/MERIVA A (X03)/ASTRA Mk IV (G) Hatchback (T98)/ASTRA Mk IV (G) Sedan (T98)/ASTRA Mk IV (G) Stationwagen (T98)/MERIVA B MPV (S10)/COMBO Mk II (C) Hatchback/limousine (F25)/ASTRA Mk IV (G) Cabriolet (T98)/ASTRA Mk IV (G) Coupe (T98)/ZAFIRA A (T98)/ASTRAVAN Mk V (H) Bestelwagen/Bus (A04)/ASTRAVAN Mk IV (G) Bestelwagen/Bus (T98)/ASTRA G Bestelwagen/Bus (F70)/ASTRA G Cabriolet (T98)/COMBO Hatchback/limousine/COMBO Tour/ASTRA Mk V (H) (A04)/ZAFIRA / ZAFIRA FAMILY B (A05)/ASTRA H TwinTop (A04)/ASTRA Mk V (H) Stationwagen (A04)/ASTRA Mk V (H) TwinTop (A04)/ASTRA Mk V (H) Sport Hatch (A04)/ASTRA Hatchback/ASTRA Sedan/ASTRA G CLASSIC Caravan (F35)/COMBO TOUR Mk II (C) (F25)/ASTRA H Sedan (A04)/ASTRA H CLASSIC Hatchback (A04)/ASTRA H CLASSIC Sedan (A04)/ASTRA H CLASSIC Stationwagen (A04)/ASTRA G CLASSIC Sedan (T98)/ASTRA G CLASSIC (T98)/MERIVA B VAN (S10)</t>
         </is>
       </c>
       <c r="H9" s="0">
-        <v>2000</v>
+        <v>1993</v>
       </c>
       <c r="I9" s="0">
-        <v>2009</v>
+        <v>2019</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>8717109830644</t>
+          <t>8717109827217</t>
         </is>
       </c>
       <c r="K9" s="0">
-        <v>0.9</v>
+        <v>1.1</v>
       </c>
       <c r="L9" s="0">
-        <v>125</v>
+        <v>105</v>
       </c>
       <c r="M9" s="0">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="N9" s="0">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R9" s="0">
         <v>1</v>
       </c>
       <c r="T9" s="0">
         <v>1</v>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W9" s="0" t="inlineStr">
         <is>
-          <t>546601, 93174754, 93174754</t>
+          <t>546389, 93181277, 93181277, 93161277</t>
         </is>
       </c>
       <c r="X9" s="0" t="inlineStr">
         <is>
-          <t>DEU</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>125353</t>
+          <t>125013</t>
         </is>
       </c>
       <c r="B10" s="0">
-        <v>299.39</v>
+        <v>56.1</v>
       </c>
       <c r="C10" s="0">
-        <v>299.39</v>
+        <v>56.1</v>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
           <t>Remtang houder</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>LB01</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>VW/AUDI</t>
+          <t>VW/SEAT/AUDI</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>PHAETON (3D1, 3D2, 3D3, 3D4, 3D6, 3D7, 3D8, 3D9)/A8 D3 (4E2, 4E8)</t>
+          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/ALHAMBRA (710, 711)/SHARAN (7N1, 7N2)/TIGUAN (5N_)/PASSAT CC B6 (357)/Q3 (8UB, 8UG)/A3 Sportback (8PA)/A3 (8P1)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/ALTEA (5P1)/ALTEA XL (5P5, 5P8)/CC B7 (358)/PASSAT ALLTRACK B7 Variant (365)/PASSAT B7 Bestelwagen/Bus (365)/SHARAN Hatchback/limousine (7N1, 7N2)/TIGUAN VAN (5N_)</t>
         </is>
       </c>
       <c r="H10" s="0">
-        <v>2002</v>
+        <v>2003</v>
       </c>
       <c r="I10" s="0">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>8717109830668</t>
+          <t>8717109827248</t>
         </is>
       </c>
       <c r="K10" s="0">
-        <v>1.2</v>
+        <v>1.36</v>
       </c>
       <c r="L10" s="0">
         <v>125</v>
       </c>
       <c r="M10" s="0">
         <v>90</v>
       </c>
       <c r="N10" s="0">
         <v>180</v>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R10" s="0">
         <v>1</v>
       </c>
+      <c r="S10" s="0" t="inlineStr">
+        <is>
+          <t>125012</t>
+        </is>
+      </c>
       <c r="T10" s="0">
         <v>1</v>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W10" s="0" t="inlineStr">
         <is>
-          <t>3D0615425, 3D0615425</t>
+          <t>1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B, 1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B, 1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B</t>
         </is>
       </c>
       <c r="X10" s="0" t="inlineStr">
         <is>
-          <t>DEU</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>200846</t>
+          <t>125016</t>
         </is>
       </c>
       <c r="B11" s="0">
-        <v>55.4</v>
+        <v>48.6</v>
       </c>
       <c r="C11" s="0">
-        <v>55.4</v>
+        <v>48.6</v>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>VW/SKODA/SEAT/AUDI</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>C-KLASSE (W205)/C-KLASSE T-Model (S205)/C-KLASSE Coupe (C205)/C-KLASSE Cabriolet (A205)</t>
+          <t>CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/OCTAVIA II Combi (1Z5)/OCTAVIA II (1Z3)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/JETTA III (1K2)/SCIROCCO III (137, 138)/TOURAN (1T1, 1T2)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/ALTEA (5P1)/A3 (8P1)/TOLEDO III (5P2)/GOLF V (1K1)/A3 Sportback (8PA)/ALTEA XL (5P5, 5P8)/GOLF V Variant (1K5)/GOLF VI (5K1)/GOLF VI Variant (AJ5)/SCIROCCO Van (137)/GOLF VAN VI Variant (AJ5)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
         </is>
       </c>
       <c r="H11" s="0">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="I11" s="0">
-        <v>2023</v>
+        <v>2018</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>8717109821963</t>
+          <t>8717109827286</t>
         </is>
       </c>
       <c r="K11" s="0">
-        <v>1.72</v>
+        <v>1.3</v>
       </c>
       <c r="L11" s="0">
-        <v>180</v>
+        <v>110</v>
       </c>
       <c r="M11" s="0">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="N11" s="0">
-        <v>120</v>
+        <v>245</v>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R11" s="0">
         <v>1</v>
       </c>
+      <c r="S11" s="0" t="inlineStr">
+        <is>
+          <t>125015</t>
+        </is>
+      </c>
       <c r="T11" s="0">
         <v>1</v>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W11" s="0" t="inlineStr">
         <is>
-          <t>2053570400</t>
+          <t>1K0615426, 1K0615426B, 1K0615426E, 1K0615426K, 1K0615426L, 1K0615426K, 1K0615426L, 1K0615426, 1K0615426E, 1K0615426K, 1K0615426L, 1K0615426, 1K0615426B, 1K0615426E, 1K0615426K, 1K0615426L</t>
         </is>
       </c>
       <c r="X11" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>202004</t>
+          <t>125018</t>
         </is>
       </c>
       <c r="B12" s="0">
-        <v>36.2</v>
+        <v>52.6</v>
       </c>
       <c r="C12" s="0">
-        <v>36.2</v>
+        <v>52.6</v>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>FORD</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>MONDEO III Turnier (BWY)/MONDEO III Sedan (B4Y)/MONDEO III (B5Y)</t>
+          <t>FIESTA VI (CB1, CCN)/FIESTA VI Van/FIESTA Sedan</t>
         </is>
       </c>
       <c r="H12" s="0">
-        <v>2000</v>
+        <v>2008</v>
       </c>
       <c r="I12" s="0">
-        <v>2007</v>
+        <v>2017</v>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>8717109822304</t>
+          <t>8717109827309</t>
         </is>
       </c>
       <c r="K12" s="0">
-        <v>1.78</v>
+        <v>1.7</v>
       </c>
       <c r="L12" s="0">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="M12" s="0">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="N12" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R12" s="0">
         <v>1</v>
       </c>
+      <c r="S12" s="0" t="inlineStr">
+        <is>
+          <t>125019</t>
+        </is>
+      </c>
       <c r="T12" s="0">
         <v>1</v>
       </c>
       <c r="U12" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V12" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W12" s="0" t="inlineStr">
         <is>
-          <t>1S7W1104AA, 4103347</t>
+          <t>1550215, 1698997, 1883040, 8V512B135AA, 8V512B135AB, 8V512B135BA, 1550215, 1698997, 1883040, 8V512B135AA, 8V512B135AB, 8V512B135BA</t>
         </is>
       </c>
       <c r="X12" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>202009</t>
+          <t>125019</t>
         </is>
       </c>
       <c r="B13" s="0">
-        <v>28.8</v>
+        <v>52.6</v>
       </c>
       <c r="C13" s="0">
-        <v>28.8</v>
+        <v>52.6</v>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>VW/SEAT</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>POLO II (86C, 80)/JETTA I (16)/GOLF II (19E, 1G1)/JETTA II (19E, 1G2, 165)/PASSAT B2 (32B)/PASSAT B3/B4 (3A2, 35I)/SCIROCCO (53B)/CORRADO (53I)/GOLF III (1H1)/VENTO (1H2)/GOLF III Variant (1H5)/GOLF III Cabriolet (1E7)/PASSAT B3/B4 Variant (3A5, 35I)/PASSAT B2 Variant (33B)/POLO Coupe (86C, 80)/TOLEDO I (1L2)/IBIZA II (6K1)/POLO III (6N1)/CORDOBA (6K1, 6K2)/PASSAT B2 Sedan (32B)/POLO III CLASSIC (6V2)/CORDOBA Vario (6K5)/POLO Variant (6V5)/GOLF IV Cabriolet (1E7)/POLO Hatchback/Van (86CF)/POLO Hatchback/Van (6N1)/POLO (6N2)</t>
+          <t>FIESTA VI (CB1, CCN)/FIESTA VI Van/FIESTA Sedan</t>
         </is>
       </c>
       <c r="H13" s="0">
-        <v>1978</v>
+        <v>2008</v>
       </c>
       <c r="I13" s="0">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>8717109822373</t>
+          <t>8717109827323</t>
         </is>
       </c>
       <c r="K13" s="0">
-        <v>1.08</v>
+        <v>1.7</v>
       </c>
       <c r="L13" s="0">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="M13" s="0">
-        <v>120</v>
+        <v>110</v>
       </c>
       <c r="N13" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R13" s="0">
         <v>1</v>
       </c>
+      <c r="S13" s="0" t="inlineStr">
+        <is>
+          <t>125018</t>
+        </is>
+      </c>
       <c r="T13" s="0">
         <v>1</v>
       </c>
       <c r="U13" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V13" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W13" s="0" t="inlineStr">
         <is>
-          <t>191501117</t>
+          <t>1567731, 1719272, 1883039, 8V512B134AA, 8V512B134AB, 8V512B134BA, 1567731, 1719272, 1883039, 8V512B134AA, 8V512B134AB, 8V512B134BA</t>
         </is>
       </c>
       <c r="X13" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>202024</t>
+          <t>125022</t>
         </is>
       </c>
       <c r="B14" s="0">
-        <v>40.6</v>
+        <v>50.4</v>
       </c>
       <c r="C14" s="0">
-        <v>40.6</v>
+        <v>50.4</v>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>AUDI/VW/SKODA/SEAT</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>GRANDEUR (TG)/SPORTAGE III (SL)/ix35 (LM, EL, ELH)/SONATA V (NF)/OPIRUS (GH)/GRANDEUR (HG)/ix35 Van</t>
+          <t>A4 B5 (8D2)/A4 B5 Avant (8D5)/PASSAT B5 (3B2)/A6 C5 (4B2, 4B4)/PASSAT B5 Variant (3B5)/A6 C5 Avant (4B5, 4B6)/ALLROAD C5 (4BH)/PASSAT B5.5 (3B3)/PASSAT B5.5 Variant (3B6)/A4 B6 (8E2)/A4 B6 Avant (8E5)/SUPERB I (3U4)/A4 B6 Cabriolet (8H7)/A4 B7 (8EC)/A4 B7 Avant (8ED)/A4 B7 Cabriolet (8HE)/EXEO (3R2)/EXEO ST (3R5)</t>
         </is>
       </c>
       <c r="H14" s="0">
-        <v>2003</v>
+        <v>1994</v>
       </c>
       <c r="I14" s="0">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>8717109822571</t>
+          <t>8717109827361</t>
         </is>
       </c>
       <c r="K14" s="0">
-        <v>1.99</v>
+        <v>0.73</v>
       </c>
       <c r="L14" s="0">
-        <v>180</v>
+        <v>105</v>
       </c>
       <c r="M14" s="0">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="N14" s="0">
-        <v>180</v>
+        <v>165</v>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R14" s="0">
         <v>1</v>
       </c>
       <c r="T14" s="0">
         <v>1</v>
       </c>
       <c r="U14" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V14" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W14" s="0" t="inlineStr">
         <is>
-          <t>517503K000, 517503K000</t>
+          <t>8E0615425, 8E0615425F, 8E0615425F, 8E0615425F, 8E0615425, 8E0615425F</t>
         </is>
       </c>
       <c r="X14" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>212917</t>
+          <t>125026</t>
         </is>
       </c>
       <c r="B15" s="0">
-        <v>67</v>
+        <v>53.8</v>
       </c>
       <c r="C15" s="0">
-        <v>67</v>
+        <v>53.8</v>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>CITROEN/PEUGEOT</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>IONIQ (AE)/NIRO I (DE)/ELANTRA VI Sedan (AD, ADA)/i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/KONA (OS, OSE, OSI)/i30 FASTBACK (PDE, PDEN)/CEED (CD)/CEED Sportswagon (CD)/PROCEED (CD)/SOUL III (SK3)/CEED Hatchback Van (CD)/CEED Combi Van (CD)/NIRO VAN (DE)/i30 Kombi Van (PDE)/XCEED (CD)/SOUL III Cargo (SK3)/PROCEED Combi Van (CD)/XCEED Van (CD)/i30 Hatchback Van (PDE)/KONA Hatchback/SUV (OS, OSE, OSI)</t>
+          <t>BERLINGO MULTISPACE (B9)/PARTNER Hatchback/limousine/PARTNER TEPEE/BERLINGO Hatchback/limousine (B9)/308 SW I (4E_, 4H_)/PARTNER Open laadbak/ Chassis/BERLINGO Open laadbak/ Chassis (B9)/308 SW I Bestelwagen/Bus (4E_)</t>
         </is>
       </c>
       <c r="H15" s="0">
-        <v>2015</v>
+        <v>2007</v>
       </c>
       <c r="I15" s="0">
-        <v>2023</v>
+        <v>2014</v>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>8717109852363</t>
+          <t>8717109827415</t>
         </is>
       </c>
       <c r="K15" s="0">
-        <v>0.83</v>
+        <v>1.2</v>
       </c>
       <c r="L15" s="0">
-        <v>75</v>
+        <v>125</v>
       </c>
       <c r="M15" s="0">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="N15" s="0">
-        <v>395</v>
+        <v>180</v>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R15" s="0">
         <v>1</v>
       </c>
-      <c r="S15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T15" s="0">
         <v>1</v>
       </c>
       <c r="U15" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V15" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W15" s="0" t="inlineStr">
         <is>
-          <t>55250 G4AA0, 55260 G4AA0, 55260F2BA0, 55250 G4AA0, 55260 G4AA0</t>
+          <t>4404H5, 4404H0, 4404H5</t>
         </is>
       </c>
       <c r="X15" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>212975</t>
+          <t>125030</t>
         </is>
       </c>
       <c r="B16" s="0">
-        <v>59.3</v>
+        <v>50.4</v>
       </c>
       <c r="C16" s="0">
-        <v>59.3</v>
+        <v>50.4</v>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA/LEXUS</t>
+          <t>AUDI/VW/SKODA/SEAT</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>RAV 4 V (_A5_, _H5_)/RAV 4 V VAN (_A5_, _H5_)/NX II (_A2_, _H2_)</t>
+          <t>A4 B5 (8D2)/A4 B5 Avant (8D5)/A3 (8L1)/PASSAT B5 (3B2)/A6 C5 (4B2, 4B4)/OCTAVIA I (1U2)/PASSAT B5 Variant (3B5)/GOLF IV (1J1)/A6 C5 Avant (4B5, 4B6)/OCTAVIA I Combi (1U5)/BORA I (1J2)/TOLEDO II (1M2)/BORA Variant (1J6)/NEW BEETLE (9C1, 1C1)/GOLF IV Variant (1J5)/PASSAT B5.5 (3B3)/PASSAT B5.5 Variant (3B6)/LEON (1M1)/SUPERB I (3U4)/NEW BEETLE Cabriolet (1Y7)/GOLF IV Van (1J1)/GOLF VAN IV Variant (1J5)</t>
         </is>
       </c>
       <c r="H16" s="0">
-        <v>2018</v>
+        <v>1994</v>
+      </c>
+      <c r="I16" s="0">
+        <v>2013</v>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>8717109853711</t>
+          <t>8717109827460</t>
         </is>
       </c>
       <c r="K16" s="0">
-        <v>1.16</v>
+        <v>1.4</v>
       </c>
       <c r="L16" s="0">
-        <v>155</v>
+        <v>130</v>
       </c>
       <c r="M16" s="0">
-        <v>55</v>
+        <v>110</v>
       </c>
       <c r="N16" s="0">
-        <v>345</v>
+        <v>215</v>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R16" s="0">
         <v>1</v>
       </c>
-      <c r="S16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T16" s="0">
         <v>1</v>
       </c>
       <c r="U16" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V16" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W16" s="0" t="inlineStr">
         <is>
-          <t>48790-0R020, 48790-0R020</t>
+          <t>3B0615125, 4A0615125A, 3B0615125, 3B0615125, 4A0615125A, 3B0615125, 4A0615125A, 8E0615125</t>
         </is>
       </c>
       <c r="X16" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>212976</t>
+          <t>125031</t>
         </is>
       </c>
       <c r="B17" s="0">
-        <v>59.3</v>
+        <v>50.4</v>
       </c>
       <c r="C17" s="0">
-        <v>59.3</v>
+        <v>50.4</v>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA/LEXUS</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>RAV 4 V (_A5_, _H5_)/RAV 4 V VAN (_A5_, _H5_)/NX II (_A2_, _H2_)</t>
+          <t>MEGANE CC (EZ0/1_)/MEGANE III Grandtour (KZ0/1)/MEGANE III Hatchback (BZ0/1_, B3_)/SCENIC III (JZ0/1_)/GRAND SCENIC III (JZ0/1_)/FLUENCE (L3_)/MEGANE III Coupe (DZ0/1_)/CLIO IV (BH_)/MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)/MEGANE III Combi Van (KZ0/1)/MEGANE III Hatchback Van (BZ_)/SCENIC III VAN (JZ0/1_)</t>
         </is>
       </c>
       <c r="H17" s="0">
-        <v>2018</v>
+        <v>2008</v>
+      </c>
+      <c r="I17" s="0">
+        <v>2021</v>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>8717109853728</t>
+          <t>8717109827484</t>
         </is>
       </c>
       <c r="K17" s="0">
-        <v>1.17</v>
+        <v>0.88</v>
       </c>
       <c r="L17" s="0">
-        <v>155</v>
+        <v>105</v>
       </c>
       <c r="M17" s="0">
-        <v>55</v>
+        <v>80</v>
       </c>
       <c r="N17" s="0">
-        <v>345</v>
+        <v>165</v>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R17" s="0">
         <v>1</v>
       </c>
       <c r="S17" s="0" t="inlineStr">
         <is>
-          <t>212975</t>
+          <t>125032</t>
         </is>
       </c>
       <c r="T17" s="0">
         <v>1</v>
       </c>
       <c r="U17" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V17" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W17" s="0" t="inlineStr">
         <is>
-          <t>48770-0R020, 48770-0R020</t>
+          <t>440015394R</t>
         </is>
       </c>
       <c r="X17" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>212984</t>
+          <t>125032</t>
         </is>
       </c>
       <c r="B18" s="0">
-        <v>121.7</v>
+        <v>50.4</v>
       </c>
       <c r="C18" s="0">
-        <v>121.7</v>
+        <v>50.4</v>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>SUBARU</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>XV (_GP_)/FORESTER (SH_)/OUTBACK (BR)/IMPREZA Hatchback (GP_)</t>
+          <t>MEGANE CC (EZ0/1_)/MEGANE III Grandtour (KZ0/1)/MEGANE III Hatchback (BZ0/1_, B3_)/SCENIC III (JZ0/1_)/GRAND SCENIC III (JZ0/1_)/FLUENCE (L3_)/MEGANE III Coupe (DZ0/1_)/CLIO IV (BH_)/MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)/MEGANE III Combi Van (KZ0/1)/MEGANE III Hatchback Van (BZ_)/SCENIC III VAN (JZ0/1_)</t>
         </is>
       </c>
       <c r="H18" s="0">
-        <v>2007</v>
+        <v>2008</v>
       </c>
       <c r="I18" s="0">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>8717109853902</t>
+          <t>8717109827491</t>
         </is>
       </c>
       <c r="K18" s="0">
-        <v>2.91</v>
+        <v>0.89</v>
       </c>
       <c r="L18" s="0">
-        <v>255</v>
+        <v>105</v>
       </c>
       <c r="M18" s="0">
-        <v>90</v>
+        <v>80</v>
       </c>
       <c r="N18" s="0">
-        <v>677</v>
+        <v>165</v>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t>Right</t>
         </is>
       </c>
       <c r="R18" s="0">
         <v>1</v>
       </c>
       <c r="S18" s="0" t="inlineStr">
         <is>
-          <t>212983</t>
+          <t>125031</t>
         </is>
       </c>
       <c r="T18" s="0">
         <v>1</v>
       </c>
       <c r="U18" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V18" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W18" s="0" t="inlineStr">
         <is>
-          <t>20252SC000</t>
+          <t>440015923R</t>
         </is>
       </c>
       <c r="X18" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>212991</t>
+          <t>125039</t>
         </is>
       </c>
       <c r="B19" s="0">
-        <v>88.9</v>
+        <v>47.7</v>
       </c>
       <c r="C19" s="0">
-        <v>88.9</v>
+        <v>47.7</v>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>LEXUS/TOYOTA</t>
+          <t>SEAT/SKODA/VW/AUDI</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>RX (_L1_)/RX (_L2_)/HIGHLANDER / KLUGER (_U5_)</t>
+          <t>LEON (1P1)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/GOLF VI (5K1)/TOURAN (1T1, 1T2)/A3 Sportback (8PA)/A3 (8P1)/TOLEDO III (5P2)/GOLF V (1K1)/JETTA III (1K2)/GOLF PLUS V (5M1, 521)/ALTEA (5P1)/GOLF V Variant (1K5)/ALTEA XL (5P5, 5P8)/A3 Cabriolet (8P7)/YETI (5L)/GOLF VI Variant (AJ5)/GOLF VI Van (5K1)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
         </is>
       </c>
       <c r="H19" s="0">
-        <v>2008</v>
+        <v>2003</v>
       </c>
       <c r="I19" s="0">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>8717109854077</t>
+          <t>8717109827583</t>
         </is>
       </c>
       <c r="K19" s="0">
-        <v>1.83</v>
+        <v>1.2</v>
       </c>
       <c r="L19" s="0">
         <v>130</v>
       </c>
       <c r="M19" s="0">
-        <v>70</v>
+        <v>110</v>
       </c>
       <c r="N19" s="0">
-        <v>345</v>
+        <v>215</v>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R19" s="0">
         <v>1</v>
       </c>
-      <c r="S19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T19" s="0">
         <v>1</v>
       </c>
       <c r="U19" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V19" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W19" s="0" t="inlineStr">
         <is>
-          <t>4877048010, 4877048010</t>
+          <t>1K0615425E, 1K0615425M, 1K0615425E, 1K0615425M, 1K0615425M, 1K0615425E, 1K0615425M</t>
         </is>
       </c>
       <c r="X19" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>220120</t>
+          <t>125041</t>
         </is>
       </c>
       <c r="B20" s="0">
-        <v>21.3</v>
+        <v>51.5</v>
       </c>
       <c r="C20" s="0">
-        <v>21.3</v>
+        <v>51.5</v>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Fuseekogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>SB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>MODEL S (5YJS)</t>
+          <t>307 (3A/C)/C3 I (FC_, FN_)/307 SW (3H)/C3 Pluriel (HB_)/C2 (JM_)/307 CC (3B)/307 Break (3E)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/C4 I Sedan/C2 ENTERPRISE (JG_)/307 SW Bestelwagen/Bus (3E_, 3H_)/C4 I Hatchback/Van (LR_)</t>
         </is>
       </c>
       <c r="H20" s="0">
-        <v>2012</v>
+        <v>2000</v>
+      </c>
+      <c r="I20" s="0">
+        <v>2017</v>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>8717109851670</t>
+          <t>8717109827613</t>
         </is>
       </c>
       <c r="K20" s="0">
-        <v>0.31</v>
+        <v>0.89</v>
       </c>
       <c r="L20" s="0">
+        <v>105</v>
+      </c>
+      <c r="M20" s="0">
         <v>80</v>
       </c>
-      <c r="M20" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N20" s="0">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R20" s="0">
         <v>1</v>
       </c>
       <c r="S20" s="0" t="inlineStr">
         <is>
-          <t>220120</t>
+          <t>125042</t>
         </is>
       </c>
       <c r="T20" s="0">
         <v>1</v>
       </c>
       <c r="U20" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V20" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W20" s="0" t="inlineStr">
         <is>
-          <t>142032100C(-), 142032600B(-)</t>
+          <t>440466, 440466</t>
         </is>
       </c>
       <c r="X20" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:24" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>220123</t>
+          <t>125042</t>
         </is>
       </c>
       <c r="B21" s="0">
-        <v>49.1</v>
+        <v>51.5</v>
       </c>
       <c r="C21" s="0">
-        <v>49.1</v>
+        <v>51.5</v>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Fuseekogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>SB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>HS (AS23)</t>
+          <t>307 (3A/C)/C3 I (FC_, FN_)/307 SW (3H)/C3 Pluriel (HB_)/C2 (JM_)/307 CC (3B)/307 Break (3E)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/C4 I Sedan/C2 ENTERPRISE (JG_)/307 SW Bestelwagen/Bus (3E_, 3H_)/C4 I Hatchback/Van (LR_)</t>
         </is>
       </c>
       <c r="H21" s="0">
-        <v>2018</v>
+        <v>2000</v>
+      </c>
+      <c r="I21" s="0">
+        <v>2017</v>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>8717109851786</t>
+          <t>8717109827620</t>
         </is>
       </c>
       <c r="K21" s="0">
-        <v>1.11</v>
+        <v>0.89</v>
       </c>
       <c r="L21" s="0">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="M21" s="0">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="N21" s="0">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R21" s="0">
         <v>1</v>
       </c>
       <c r="S21" s="0" t="inlineStr">
         <is>
-          <t>220123</t>
+          <t>125041</t>
         </is>
       </c>
       <c r="T21" s="0">
         <v>1</v>
       </c>
       <c r="U21" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V21" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W21" s="0" t="inlineStr">
         <is>
-          <t>10349585(-), 10684726(-), 10684736(-)</t>
+          <t>440467, 440467</t>
         </is>
       </c>
       <c r="X21" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:24" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>220151</t>
+          <t>125043</t>
         </is>
       </c>
       <c r="B22" s="0">
-        <v>32.5</v>
+        <v>50.4</v>
       </c>
       <c r="C22" s="0">
-        <v>32.5</v>
+        <v>50.4</v>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Fuseekogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>SB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>CIVIC X Sedan (FC_)/CIVIC X Hatchback (FC_, FK_)</t>
+          <t>A-KLASSE (W169)/B-KLASSE Sports Tourer (W245)</t>
         </is>
       </c>
       <c r="H22" s="0">
-        <v>2015</v>
+        <v>2004</v>
+      </c>
+      <c r="I22" s="0">
+        <v>2013</v>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>8717109852523</t>
+          <t>8717109827644</t>
         </is>
       </c>
       <c r="K22" s="0">
-        <v>0.62</v>
+        <v>0.8</v>
       </c>
       <c r="L22" s="0">
-        <v>113</v>
+        <v>105</v>
       </c>
       <c r="M22" s="0">
-        <v>113</v>
+        <v>80</v>
       </c>
       <c r="N22" s="0">
-        <v>143</v>
+        <v>165</v>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R22" s="0">
         <v>1</v>
       </c>
-      <c r="S22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T22" s="0">
         <v>1</v>
       </c>
       <c r="U22" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V22" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W22" s="0" t="inlineStr">
         <is>
-          <t>06510TBAA00, 6510TBAA00</t>
+          <t>1694200415, 1694201415</t>
         </is>
       </c>
       <c r="X22" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:24" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>220739</t>
+          <t>125044</t>
         </is>
       </c>
       <c r="B23" s="0">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
       <c r="C23" s="0">
-        <v>50.5</v>
+        <v>51.5</v>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Fuseekogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>SB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>VW/FORD</t>
+          <t>RENAULT/MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>ATLAS (CA1, CA2, CA3)/CADDY V MPV (SBB, SBJ)/CADDY V Hatchback/limousine (SBA, SBH)/CADDY CALIFORNIA V Camper (SBB, SBJ)/TRANSIT CONNECT V761 Hatchback/limousine (SKN)/TOURNEO CONNECT / GRAND TOURNEO CONNECT V761 MPV (SK)</t>
+          <t>KANGOO Express (FW0/1_)/KANGOO BE BOP (KW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)/CITAN Hatchback/limousine (W415)/CITAN Mixto (Double Cabin) (W415)/CITAN MPV (W415)</t>
         </is>
       </c>
       <c r="H23" s="0">
-        <v>2016</v>
+        <v>2008</v>
+      </c>
+      <c r="I23" s="0">
+        <v>2021</v>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>8717109816235</t>
+          <t>8717109827651</t>
         </is>
       </c>
       <c r="K23" s="0">
-        <v>0.61</v>
+        <v>1</v>
       </c>
       <c r="L23" s="0">
-        <v>93</v>
+        <v>130</v>
       </c>
       <c r="M23" s="0">
-        <v>68</v>
+        <v>110</v>
       </c>
       <c r="N23" s="0">
-        <v>143</v>
+        <v>215</v>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R23" s="0">
         <v>1</v>
       </c>
       <c r="S23" s="0" t="inlineStr">
         <is>
-          <t>220738</t>
+          <t>125045</t>
         </is>
       </c>
       <c r="T23" s="0">
         <v>1</v>
       </c>
       <c r="U23" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V23" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W23" s="0" t="inlineStr">
         <is>
-          <t>3QF 407 366, 5R3 407 366</t>
+          <t>4154230106, 7701069238</t>
         </is>
       </c>
       <c r="X23" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:24" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>240018</t>
+          <t>125048</t>
         </is>
       </c>
       <c r="B24" s="0">
-        <v>21.3</v>
+        <v>60.7</v>
       </c>
       <c r="C24" s="0">
-        <v>21.3</v>
+        <v>60.7</v>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RENAULT/NISSAN/OPEL/VAUXHALL</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>ZS SUV (AZS1)/ZS SUV (ZS32)</t>
+          <t>TRAFIC II Bus (JL)/PRIMASTAR Bus (X83)/PRIMASTAR Bestelwagen (X83)/VIVARO A Open laadbak/ Chassis (X83)/VIVARO A Bus (X83)/VIVARO A Bestelwagen (X83)/ESPACE III (JE0_)/TRAFIC II Bestelwagen (FL)/AVANTIME (DE0_)/TRAFIC II Open laadbak/ Chassis (EL)/PRIMASTAR Open laadbak/ Chassis (X83)</t>
         </is>
       </c>
       <c r="H24" s="0">
-        <v>2017</v>
+        <v>1996</v>
+      </c>
+      <c r="I24" s="0">
+        <v>2015</v>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>8717109851564</t>
+          <t>8717109827705</t>
         </is>
       </c>
       <c r="K24" s="0">
-        <v>0.49</v>
+        <v>2</v>
       </c>
       <c r="L24" s="0">
-        <v>83</v>
+        <v>107</v>
       </c>
       <c r="M24" s="0">
-        <v>53</v>
+        <v>117</v>
       </c>
       <c r="N24" s="0">
-        <v>303</v>
+        <v>275</v>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R24" s="0">
         <v>1</v>
       </c>
-      <c r="S24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T24" s="0">
         <v>1</v>
       </c>
       <c r="U24" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V24" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W24" s="0" t="inlineStr">
         <is>
-          <t>10353671</t>
+          <t>4101500QAC, 4414024, 4418027, 9199256, 93192062, 6025371276, 7701050913, 9199256, 93192062</t>
         </is>
       </c>
       <c r="X24" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:24" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>240044</t>
+          <t>125049</t>
         </is>
       </c>
       <c r="B25" s="0">
-        <v>24.5</v>
+        <v>52.7</v>
       </c>
       <c r="C25" s="0">
-        <v>24.5</v>
+        <v>52.7</v>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>LEXUS</t>
+          <t>OPEL/VAUXHALL/CHEVROLET</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>IS III (_E3_)</t>
+          <t>ASTRA G Hatchback (T98)/ASTRA G Stationwagen (T98)/ASTRA G Coupe (T98)/ASTRA G Sedan (T98)/ZAFIRA A MPV (T98)/MERIVA A (X03)/ASTRA Mk IV (G) Hatchback (T98)/ASTRA Mk IV (G) Sedan (T98)/ASTRA Mk IV (G) Stationwagen (T98)/ASTRA Mk IV (G) Cabriolet (T98)/ASTRA Mk IV (G) Coupe (T98)/ZAFIRA A (T98)/ASTRAVAN Mk IV (G) Bestelwagen/Bus (T98)/ASTRA G Bestelwagen/Bus (F70)/ASTRA G Cabriolet (T98)/MERIVA A MPV (X03)/ASTRA Hatchback/ASTRA Sedan</t>
         </is>
       </c>
       <c r="H25" s="0">
-        <v>2013</v>
+        <v>1993</v>
+      </c>
+      <c r="I25" s="0">
+        <v>2011</v>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>8717109852240</t>
+          <t>8717109827729</t>
         </is>
       </c>
       <c r="K25" s="0">
-        <v>0.49</v>
+        <v>0.95</v>
       </c>
       <c r="L25" s="0">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="M25" s="0">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="N25" s="0">
-        <v>203</v>
+        <v>165</v>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R25" s="0">
         <v>1</v>
       </c>
-      <c r="S25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T25" s="0">
         <v>1</v>
       </c>
       <c r="U25" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V25" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W25" s="0" t="inlineStr">
         <is>
-          <t>4550330160</t>
+          <t>546333, 546334, 546602, 93170600, 93170601, 93176089, 93170600, 93170601, 93176089, 93170600, 93170601, 93176089</t>
         </is>
       </c>
       <c r="X25" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>240045</t>
+          <t>125053</t>
         </is>
       </c>
       <c r="B26" s="0">
-        <v>23.8</v>
+        <v>50.4</v>
       </c>
       <c r="C26" s="0">
-        <v>23.8</v>
+        <v>50.4</v>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>ABARTH/FIAT/LANCIA</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>MODEL S (5YJS)/MODEL X (5YJX)</t>
+          <t>500 / 595 / 695/500C / 595C / 695C/PANDA (169_)/MUSA (350_)/YPSILON (843_)/PUNTO (188_)/500 (312_)/PANDA Hatchback/Van (169_)/500 C (312_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
         </is>
       </c>
       <c r="H26" s="0">
+        <v>1999</v>
+      </c>
+      <c r="I26" s="0">
         <v>2012</v>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>8717109852288</t>
+          <t>8717109827804</t>
         </is>
       </c>
       <c r="K26" s="0">
-        <v>0.61</v>
+        <v>0.86</v>
       </c>
       <c r="L26" s="0">
-        <v>83</v>
+        <v>125</v>
       </c>
       <c r="M26" s="0">
-        <v>53</v>
+        <v>90</v>
       </c>
       <c r="N26" s="0">
-        <v>303</v>
+        <v>180</v>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R26" s="0">
         <v>1</v>
       </c>
       <c r="S26" s="0" t="inlineStr">
         <is>
-          <t>240045</t>
+          <t>125054</t>
         </is>
       </c>
       <c r="T26" s="0">
         <v>1</v>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
-          <t>102783100E(-), 107080100E(-), 600697200A(-)</t>
+          <t>77364593, 9948537, 77364593, 9948537, 77364593, 9948537</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:24" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>240053</t>
+          <t>125054</t>
         </is>
       </c>
       <c r="B27" s="0">
-        <v>23.2</v>
+        <v>52.7</v>
       </c>
       <c r="C27" s="0">
-        <v>23.2</v>
+        <v>52.7</v>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>ABARTH/FIAT/LANCIA</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>HS (AS23)</t>
+          <t>500 / 595 / 695/500C / 595C / 695C/PANDA (169_)/MUSA (350_)/YPSILON (843_)/PUNTO (188_)/500 (312_)/PANDA Hatchback/Van (169_)/500 C (312_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
         </is>
       </c>
       <c r="H27" s="0">
-        <v>2018</v>
+        <v>1999</v>
+      </c>
+      <c r="I27" s="0">
+        <v>2012</v>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>8717109852639</t>
+          <t>8717109827781</t>
         </is>
       </c>
       <c r="K27" s="0">
-        <v>0.72</v>
+        <v>0.84</v>
       </c>
       <c r="L27" s="0">
-        <v>80</v>
+        <v>125</v>
       </c>
       <c r="M27" s="0">
-        <v>50</v>
+        <v>90</v>
       </c>
       <c r="N27" s="0">
-        <v>420</v>
+        <v>180</v>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R27" s="0">
         <v>1</v>
       </c>
       <c r="S27" s="0" t="inlineStr">
         <is>
-          <t>240053</t>
+          <t>125053</t>
         </is>
       </c>
       <c r="T27" s="0">
         <v>1</v>
       </c>
       <c r="U27" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
-          <t>10178374</t>
+          <t>77364595, 77367470, 77368421, 9948542, 77364595, 77368421, 9948542, 77364595, 77367470, 77368421, 9948542</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:24" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>240189</t>
+          <t>125057</t>
         </is>
       </c>
       <c r="B28" s="0">
-        <v>20.3</v>
+        <v>50.4</v>
       </c>
       <c r="C28" s="0">
-        <v>20.3</v>
+        <v>50.4</v>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Stuurkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>SC01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>SUBARU</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>OUTBACK (BP)/LEGACY IV (BL)/LEGACY IV Stationwagen (BP)</t>
+          <t>FOCUS I (DAW, DBW)/FOCUS I Turnier (DNW)/FIESTA V (JH_, JD_)/FIESTA VI (CB1, CCN)/FIESTA VI Van</t>
         </is>
       </c>
       <c r="H28" s="0">
-        <v>2003</v>
+        <v>1998</v>
       </c>
       <c r="I28" s="0">
-        <v>2015</v>
+        <v>2017</v>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>8717109853872</t>
+          <t>8717109827842</t>
         </is>
       </c>
       <c r="K28" s="0">
-        <v>0.56</v>
+        <v>0.67</v>
       </c>
       <c r="L28" s="0">
+        <v>105</v>
+      </c>
+      <c r="M28" s="0">
         <v>80</v>
       </c>
-      <c r="M28" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N28" s="0">
-        <v>420</v>
+        <v>165</v>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R28" s="0">
         <v>1</v>
       </c>
-      <c r="S28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T28" s="0">
         <v>1</v>
       </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
-          <t>34160AG00A</t>
+          <t>1075557, 98AB2B582AA</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:24" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>240196</t>
+          <t>125058</t>
         </is>
       </c>
       <c r="B29" s="0">
-        <v>24.4</v>
+        <v>51.5</v>
       </c>
       <c r="C29" s="0">
-        <v>24.4</v>
+        <v>51.5</v>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>BYD</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>YUAN PLUS</t>
+          <t>MONDEO IV Turnier (BA7)/MONDEO IV (BA7)/MONDEO IV Sedan (BA7)/GALAXY II (WA6)/S-MAX (WA6)/KUGA I/FOCUS II (DA_, HCP, DP)/MONDEO IV Van/GALAXY MK II VAN (WA6)/KUGA I VAN/S-MAX VAN (WA6)</t>
         </is>
       </c>
       <c r="H29" s="0">
-        <v>2022</v>
+        <v>2004</v>
+      </c>
+      <c r="I29" s="0">
+        <v>2015</v>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>8717109853964</t>
+          <t>8717109827859</t>
         </is>
       </c>
       <c r="K29" s="0">
-        <v>0.73</v>
+        <v>0.83</v>
       </c>
       <c r="L29" s="0">
-        <v>80</v>
+        <v>99</v>
       </c>
       <c r="M29" s="0">
-        <v>50</v>
+        <v>84</v>
       </c>
       <c r="N29" s="0">
-        <v>420</v>
+        <v>189</v>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R29" s="0">
         <v>1</v>
       </c>
-      <c r="S29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T29" s="0">
         <v>1</v>
       </c>
       <c r="U29" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
-          <t>13427625 00(-), SC2E 3401010A(-), SC2E-3401010(-)</t>
+          <t>1426835, 1460288, 6G912C364GA, 6G912C364GB</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:24" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>240219</t>
+          <t>125069</t>
         </is>
       </c>
       <c r="B30" s="0">
-        <v>22.7</v>
+        <v>51.5</v>
       </c>
       <c r="C30" s="0">
-        <v>22.7</v>
+        <v>51.5</v>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Axiaalkogels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>SD01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>VW/AUDI/SEAT/SKODA</t>
+          <t>CITROEN/PEUGEOT</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>TIGUAN (AD1, AX1)/TIGUAN ALLSPACE (BW2, BJ2)/Q3 (F3B)/TARRACO (KN2)/Q3 Sportback (F3N)/KODIAQ I (NS6, NS7, NV7)/TIGUAN (CT1)/KODIAQ II (PS7)</t>
+          <t>C5 III (RD_)/C5 III Break (RW_)/407 (6D_)/607 (9D, 9U)/407 SW (6E_, 6D_)/407 Coupe (6C_)/407 SW Bestelwagen/Bus (6E_)</t>
         </is>
       </c>
       <c r="H30" s="0">
-        <v>2016</v>
+        <v>2000</v>
       </c>
       <c r="I30" s="0">
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>8717109854428</t>
+          <t>8717109828016</t>
         </is>
       </c>
       <c r="K30" s="0">
-        <v>0.72</v>
+        <v>1</v>
       </c>
       <c r="L30" s="0">
+        <v>105</v>
+      </c>
+      <c r="M30" s="0">
         <v>80</v>
       </c>
-      <c r="M30" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="N30" s="0">
-        <v>420</v>
+        <v>165</v>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>87089435</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R30" s="0">
         <v>1</v>
       </c>
-      <c r="S30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T30" s="0">
         <v>1</v>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
-          <t>5WA 423 810 F, 5WA 423 810 F, 5WA 423 810 F, 5WA 423 810 F</t>
+          <t>4404A0, 440488, 4404A0</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:24" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>260327</t>
+          <t>125072</t>
         </is>
       </c>
       <c r="B31" s="0">
-        <v>39.29</v>
+        <v>48.1</v>
       </c>
       <c r="C31" s="0">
-        <v>39.29</v>
+        <v>48.1</v>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Stabilisatorverbindingsstangen</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>SF01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>LADA</t>
+          <t>AUDI/SEAT</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>PRIORA Stationwagen (2171)/PRIORA Hatchback (2172)/PRIORA Sedan (2170_)/KALINA Sedan (1118)/KALINA Hatchback (1119)/KALINA Stationwagen (1117)/KALINA II Hatchback (2192_)/KALINA II Stationwagen (2194_)</t>
+          <t>A4 B6 (8E2)/A4 B6 Avant (8E5)/A4 B6 Cabriolet (8H7)/A4 B7 (8EC)/A4 B7 Avant (8ED)/EXEO (3R2)/EXEO ST (3R5)/A4 B7 Cabriolet (8HE)</t>
         </is>
       </c>
       <c r="H31" s="0">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="I31" s="0">
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>8717109853391</t>
+          <t>8717109828054</t>
         </is>
       </c>
       <c r="K31" s="0">
-        <v>0.23</v>
+        <v>0.73</v>
       </c>
       <c r="L31" s="0">
-        <v>83</v>
+        <v>105</v>
       </c>
       <c r="M31" s="0">
-        <v>53</v>
+        <v>80</v>
       </c>
       <c r="N31" s="0">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>87088055</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R31" s="0">
         <v>1</v>
       </c>
-      <c r="S31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T31" s="0">
         <v>1</v>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>1118 02906050</t>
+          <t>8E0615425A, 8E0615425G, 8E0615425G</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>272058</t>
+          <t>125116</t>
         </is>
       </c>
       <c r="B32" s="0">
-        <v>27.6</v>
+        <v>53.8</v>
       </c>
       <c r="C32" s="0">
-        <v>27.6</v>
+        <v>53.8</v>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Stuurdeelrubbers</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>SG01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>AUDI/PORSCHE/VW</t>
+          <t>VW/FORD/SEAT</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>Q7 (4MB, 4MG, 4MQ)/A8 D5 (4N2, 4N8, 4NC, 4NL)/CAYENNE (9YA)/TOUAREG (CR7, RC8)/Q8 (4MN, 4MT)/E-TRON (GEN)/CAYENNE Coupe (9YB)/E-TRON Sportback (GEA)/Q7 Van (4MB, 4MG)</t>
+          <t>SHARAN (7M8, 7M9, 7M6)/GALAXY I (WGR)/ALHAMBRA (7V8, 7V9)/GALAXY MK I VAN (WGR)/ALHAMBRA VAN (7V8, 7V9)/SHARAN Hatchback/limousine (7M_)</t>
         </is>
       </c>
       <c r="H32" s="0">
-        <v>2015</v>
+        <v>1995</v>
+      </c>
+      <c r="I32" s="0">
+        <v>2010</v>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>8717109854404</t>
+          <t>8717109828665</t>
         </is>
       </c>
       <c r="K32" s="0">
-        <v>0.11</v>
+        <v>0.86</v>
       </c>
       <c r="L32" s="0">
-        <v>44</v>
+        <v>125</v>
       </c>
       <c r="M32" s="0">
-        <v>44</v>
+        <v>90</v>
       </c>
       <c r="N32" s="0">
-        <v>45</v>
+        <v>180</v>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t>Left/Right</t>
         </is>
       </c>
       <c r="R32" s="0">
         <v>1</v>
       </c>
-      <c r="S32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T32" s="0">
         <v>1</v>
       </c>
       <c r="U32" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
-          <t>4M0407181, 4M0407181</t>
+          <t>1001961, 95VW2B134AA, 7M0615425, 7M0615425</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:24" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>33070</t>
+          <t>125119</t>
         </is>
       </c>
       <c r="B33" s="0">
-        <v>33.1</v>
+        <v>64.09</v>
       </c>
       <c r="C33" s="0">
-        <v>33.1</v>
+        <v>64.09</v>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>MITSUBISHI</t>
+          <t>FIAT/PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>MIRAGE / SPACE STAR VI Hatchback (A0_A)</t>
+          <t>SCUDO Bestelwagen (270_, 272_)/SCUDO Bus (270_, 272_)/EXPERT TEPEE (VF3X_)/EXPERT Bestelwagen (VF3A_, VF3U_, VF3X_)/JUMPY II (VF7)/JUMPY II Bestelwagen/SCUDO Open laadbak/ Chassis (270_, 272_)/EXPERT Open laadbak/ Chassis/JUMPY II Open laadbak/ Chassis</t>
         </is>
       </c>
       <c r="H33" s="0">
-        <v>2012</v>
+        <v>2006</v>
+      </c>
+      <c r="I33" s="0">
+        <v>2016</v>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>8717109823738</t>
+          <t>8717109828702</t>
         </is>
       </c>
       <c r="K33" s="0">
-        <v>0.06</v>
+        <v>2.05</v>
       </c>
       <c r="L33" s="0">
-        <v>90</v>
+        <v>107</v>
       </c>
       <c r="M33" s="0">
-        <v>60</v>
+        <v>117</v>
       </c>
       <c r="N33" s="0">
-        <v>120</v>
+        <v>275</v>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R33" s="0">
         <v>1</v>
       </c>
-      <c r="S33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T33" s="0">
         <v>1</v>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
-          <t>4670A590</t>
+          <t>1607731880, 4404E1, 1607731880, 9467567280, 1607731880, 4404E1</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:24" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>33071</t>
+          <t>125120</t>
         </is>
       </c>
       <c r="B34" s="0">
-        <v>29</v>
+        <v>59.5</v>
       </c>
       <c r="C34" s="0">
-        <v>29</v>
+        <v>59.5</v>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>FIAT</t>
+          <t>TOYOTA/LEXUS</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>QUBO (225_)/FIORINO MPV (225_)</t>
+          <t>LAND CRUISER PRADO (_J15_)/LAND CRUISER 90 (_J9_)/LAND CRUISER PRADO (_J12_)/FJ CRUISER (GSJ1_)/GX (URJ15_, GRJ15_)/SEQUOIA (_K3_, _K4_)/LAND CRUISER 100 (_J1_)/4 RUNNER IV (_N21_)/4 RUNNER V (_N28_)/FORTUNER (_N15_, _N16_)/LX/LAND CRUISER VAN (_J15_)</t>
         </is>
       </c>
       <c r="H34" s="0">
-        <v>2007</v>
+        <v>1995</v>
+      </c>
+      <c r="I34" s="0">
+        <v>2018</v>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>8717109823745</t>
+          <t>8717109828726</t>
         </is>
       </c>
       <c r="K34" s="0">
-        <v>0.05</v>
+        <v>1.4</v>
       </c>
       <c r="L34" s="0">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="M34" s="0">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="N34" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R34" s="0">
         <v>1</v>
       </c>
       <c r="S34" s="0" t="inlineStr">
         <is>
-          <t>33072</t>
+          <t>125121</t>
         </is>
       </c>
       <c r="T34" s="0">
         <v>1</v>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>52056373, 52195342</t>
+          <t>4772260020, 4772260020</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:24" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>33073</t>
+          <t>125121</t>
         </is>
       </c>
       <c r="B35" s="0">
-        <v>32.7</v>
+        <v>59.5</v>
       </c>
       <c r="C35" s="0">
-        <v>32.7</v>
+        <v>59.5</v>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>MITSUBISHI</t>
+          <t>TOYOTA/LEXUS</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>ASX (GA_W_)/OUTLANDER III (GG_W, GF_W, ZJ, ZL, ZK)/ECLIPSE CROSS (GK_, GL_)</t>
+          <t>LAND CRUISER PRADO (_J15_)/LAND CRUISER 90 (_J9_)/LAND CRUISER PRADO (_J12_)/FJ CRUISER (GSJ1_)/GX (URJ15_, GRJ15_)/SEQUOIA (_K3_, _K4_)/LAND CRUISER 100 (_J1_)/4 RUNNER IV (_N21_)/4 RUNNER V (_N28_)/FORTUNER (_N15_, _N16_)/LX/LAND CRUISER VAN (_J15_)</t>
         </is>
       </c>
       <c r="H35" s="0">
-        <v>2009</v>
+        <v>1995</v>
       </c>
       <c r="I35" s="0">
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>8717109823776</t>
+          <t>8717109828733</t>
         </is>
       </c>
       <c r="K35" s="0">
-        <v>0.16</v>
+        <v>1.4</v>
       </c>
       <c r="L35" s="0">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="M35" s="0">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="N35" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R35" s="0">
         <v>1</v>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>33074</t>
+          <t>125120</t>
         </is>
       </c>
       <c r="T35" s="0">
         <v>1</v>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
-          <t>4670B313</t>
+          <t>4772160020, 4772160020</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:24" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>33074</t>
+          <t>125124</t>
         </is>
       </c>
       <c r="B36" s="0">
-        <v>32.7</v>
+        <v>44.7</v>
       </c>
       <c r="C36" s="0">
-        <v>32.7</v>
+        <v>44.7</v>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>MITSUBISHI</t>
+          <t>SAAB/VAUXHALL/OPEL</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>OUTLANDER III (GG_W, GF_W, ZJ, ZL, ZK)/ECLIPSE CROSS (GK_, GL_)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A (G09)/INSIGNIA A Sedan (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H36" s="0">
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="I36" s="0">
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>8717109823783</t>
+          <t>8717109828801</t>
         </is>
       </c>
       <c r="K36" s="0">
-        <v>0.18</v>
+        <v>1.1</v>
       </c>
       <c r="L36" s="0">
-        <v>180</v>
+        <v>130</v>
       </c>
       <c r="M36" s="0">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="N36" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R36" s="0">
         <v>1</v>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
-          <t>33073</t>
+          <t>125125</t>
         </is>
       </c>
       <c r="T36" s="0">
         <v>1</v>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>4670B314</t>
+          <t>13343574, 13506043, 546029, 546194, 13343574, 13343574, 13506043</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:24" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>33075</t>
+          <t>125125</t>
         </is>
       </c>
       <c r="B37" s="0">
-        <v>27.9</v>
+        <v>44.7</v>
       </c>
       <c r="C37" s="0">
-        <v>27.9</v>
+        <v>44.7</v>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>JAGUAR</t>
+          <t>SAAB/VAUXHALL/OPEL</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>F-PACE (X761)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A (G09)/INSIGNIA A Sedan (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H37" s="0">
-        <v>2015</v>
+        <v>2008</v>
+      </c>
+      <c r="I37" s="0">
+        <v>2017</v>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>8717109823806</t>
+          <t>8717109828818</t>
         </is>
       </c>
       <c r="K37" s="0">
-        <v>0.05</v>
+        <v>1.1</v>
       </c>
       <c r="L37" s="0">
-        <v>90</v>
+        <v>130</v>
       </c>
       <c r="M37" s="0">
-        <v>60</v>
+        <v>110</v>
       </c>
       <c r="N37" s="0">
-        <v>120</v>
+        <v>215</v>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q37" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
       <c r="R37" s="0">
         <v>1</v>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>33075</t>
+          <t>125124</t>
         </is>
       </c>
       <c r="T37" s="0">
         <v>1</v>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
-          <t>T4A30811</t>
+          <t>13343575, 13506044, 546030, 546195, 13343575, 13343575, 13506044</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:24" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>33076</t>
+          <t>125129</t>
         </is>
       </c>
       <c r="B38" s="0">
-        <v>26.1</v>
+        <v>50.4</v>
       </c>
       <c r="C38" s="0">
-        <v>26.1</v>
+        <v>50.4</v>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>JAGUAR</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>F-PACE (X761)</t>
+          <t>COROLLA (_E12_)/COROLLA Stationwagen (_E12_)/COROLLA Sedan (_E12_)</t>
         </is>
       </c>
       <c r="H38" s="0">
-        <v>2015</v>
+        <v>2000</v>
+      </c>
+      <c r="I38" s="0">
+        <v>2008</v>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>8717109823813</t>
+          <t>8717109828863</t>
         </is>
       </c>
       <c r="K38" s="0">
-        <v>0.05</v>
+        <v>0.58</v>
       </c>
       <c r="L38" s="0">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="M38" s="0">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N38" s="0">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q38" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
         </is>
       </c>
       <c r="R38" s="0">
         <v>1</v>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
-          <t>33076</t>
+          <t>125130</t>
         </is>
       </c>
       <c r="T38" s="0">
         <v>1</v>
       </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
-          <t>T4A12595, T4A41082</t>
+          <t>4772202110, 4772202111</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>33078</t>
+          <t>125130</t>
         </is>
       </c>
       <c r="B39" s="0">
-        <v>23.5</v>
+        <v>50.4</v>
       </c>
       <c r="C39" s="0">
-        <v>23.5</v>
+        <v>50.4</v>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>X-TRAIL III (T32_, T32R, T32RR)/X-TRAIL VAN (T32)</t>
+          <t>COROLLA (_E12_)/COROLLA Stationwagen (_E12_)/COROLLA Sedan (_E12_)</t>
         </is>
       </c>
       <c r="H39" s="0">
-        <v>2013</v>
+        <v>2000</v>
+      </c>
+      <c r="I39" s="0">
+        <v>2008</v>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>8717109823844</t>
+          <t>8717109828887</t>
         </is>
       </c>
       <c r="K39" s="0">
-        <v>0.04</v>
+        <v>0.59</v>
       </c>
       <c r="L39" s="0">
-        <v>90</v>
+        <v>105</v>
       </c>
       <c r="M39" s="0">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N39" s="0">
-        <v>120</v>
+        <v>165</v>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q39" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
         </is>
       </c>
       <c r="R39" s="0">
         <v>1</v>
       </c>
       <c r="S39" s="0" t="inlineStr">
         <is>
-          <t>33078</t>
+          <t>125129</t>
         </is>
       </c>
       <c r="T39" s="0">
         <v>1</v>
       </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
-          <t>479106FR0A</t>
+          <t>4772102110, 4772102111</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>33081</t>
+          <t>125131</t>
         </is>
       </c>
       <c r="B40" s="0">
-        <v>21.2</v>
+        <v>50.4</v>
       </c>
       <c r="C40" s="0">
-        <v>21.2</v>
+        <v>50.4</v>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>ESPACE V (JR_)/TALISMAN (LP_)/TALISMAN Grandtour (KP_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Hatchback (B9A/M/N_)</t>
+          <t>CIVIC VIII Hatchback (FN, FK)</t>
         </is>
       </c>
       <c r="H40" s="0">
-        <v>2015</v>
+        <v>2005</v>
       </c>
       <c r="I40" s="0">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>8717109825008</t>
+          <t>8717109828894</t>
         </is>
       </c>
       <c r="K40" s="0">
-        <v>0.06</v>
+        <v>0.72</v>
       </c>
       <c r="L40" s="0">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="M40" s="0">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="N40" s="0">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q40" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
+        </is>
+      </c>
       <c r="R40" s="0">
         <v>1</v>
       </c>
       <c r="T40" s="0">
         <v>1</v>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>479002884R, 479508802R</t>
+          <t>43014SMGE01</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>33082</t>
+          <t>125132</t>
         </is>
       </c>
       <c r="B41" s="0">
-        <v>23</v>
+        <v>59.5</v>
       </c>
       <c r="C41" s="0">
-        <v>23</v>
+        <v>59.5</v>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>FIAT/PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>CARENS IV/CARENS IV Van (A4)</t>
+          <t>SCUDO Bus (270_, 272_)/EXPERT TEPEE (VF3X_)/EXPERT Bestelwagen (VF3A_, VF3U_, VF3X_)/JUMPY II (VF7)/JUMPY II Bestelwagen/SCUDO Bestelwagen (270_, 272_)/EXPERT Open laadbak/ Chassis/SCUDO Open laadbak/ Chassis (270_, 272_)/JUMPY II Open laadbak/ Chassis</t>
         </is>
       </c>
       <c r="H41" s="0">
-        <v>2013</v>
+        <v>2006</v>
+      </c>
+      <c r="I41" s="0">
+        <v>2016</v>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>8717109825015</t>
+          <t>8717109828900</t>
         </is>
       </c>
       <c r="K41" s="0">
-        <v>0.11</v>
+        <v>2.1</v>
       </c>
       <c r="L41" s="0">
-        <v>93</v>
+        <v>107</v>
       </c>
       <c r="M41" s="0">
-        <v>63</v>
+        <v>117</v>
       </c>
       <c r="N41" s="0">
-        <v>123</v>
+        <v>275</v>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R41" s="0">
         <v>1</v>
       </c>
-      <c r="S41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T41" s="0">
         <v>1</v>
       </c>
       <c r="U41" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
-          <t>95670A4301</t>
+          <t>1607731980, 1607731980, 1607731980</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>33083</t>
+          <t>125135</t>
         </is>
       </c>
       <c r="B42" s="0">
-        <v>23</v>
+        <v>49.6</v>
       </c>
       <c r="C42" s="0">
-        <v>23</v>
+        <v>49.6</v>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>CARENS IV/CARENS IV Van (A4)</t>
+          <t>CIVIC VIII Hatchback (FN, FK)</t>
         </is>
       </c>
       <c r="H42" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I42" s="0">
         <v>2013</v>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>8717109825022</t>
+          <t>8717109828948</t>
         </is>
       </c>
       <c r="K42" s="0">
-        <v>0.1</v>
+        <v>1.35</v>
       </c>
       <c r="L42" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M42" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N42" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R42" s="0">
         <v>1</v>
       </c>
-      <c r="S42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T42" s="0">
         <v>1</v>
       </c>
       <c r="U42" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
-          <t>95671A4301</t>
+          <t>45014SMGE01</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>33084</t>
+          <t>125141</t>
         </is>
       </c>
       <c r="B43" s="0">
-        <v>23</v>
+        <v>52.7</v>
       </c>
       <c r="C43" s="0">
-        <v>23</v>
+        <v>52.7</v>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>SPORTAGE IV (QL, QLE)/SPORTAGE IV VAN (QL, QLE)</t>
+          <t>A8 D2 (4D2, 4D8)/A4 B5 (8D2)/A4 B5 Avant (8D5)</t>
         </is>
       </c>
       <c r="H43" s="0">
-        <v>2015</v>
+        <v>1994</v>
       </c>
       <c r="I43" s="0">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>8717109825046</t>
+          <t>8717109829020</t>
         </is>
       </c>
       <c r="K43" s="0">
-        <v>0.19</v>
+        <v>0.85</v>
       </c>
       <c r="L43" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M43" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N43" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R43" s="0">
         <v>1</v>
       </c>
-      <c r="S43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T43" s="0">
         <v>1</v>
       </c>
       <c r="U43" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
-          <t>95680F1000</t>
+          <t>443615425A, 443615425B, 447615425A, 443615425A, 443615425B</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>33085</t>
+          <t>125143</t>
         </is>
       </c>
       <c r="B44" s="0">
-        <v>23</v>
+        <v>52.6</v>
       </c>
       <c r="C44" s="0">
-        <v>23</v>
+        <v>52.6</v>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>SPORTAGE IV (QL, QLE)/SPORTAGE IV VAN (QL, QLE)</t>
+          <t>A6 C6 (4F2)/A6 C6 Avant (4F5)/A6 Allroad C6 (4FH)</t>
         </is>
       </c>
       <c r="H44" s="0">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I44" s="0">
-        <v>2022</v>
+        <v>2011</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>8717109825053</t>
+          <t>8717109829051</t>
         </is>
       </c>
       <c r="K44" s="0">
-        <v>0.18</v>
+        <v>1.6</v>
       </c>
       <c r="L44" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M44" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N44" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R44" s="0">
         <v>1</v>
       </c>
       <c r="S44" s="0" t="inlineStr">
         <is>
-          <t>33084</t>
+          <t>125144</t>
         </is>
       </c>
       <c r="T44" s="0">
         <v>1</v>
       </c>
       <c r="U44" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
-          <t>95681F1000</t>
+          <t>4F0615425A, 4F0615425B, 4F0615425D</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>33086</t>
+          <t>125144</t>
         </is>
       </c>
       <c r="B45" s="0">
-        <v>23</v>
+        <v>52.6</v>
       </c>
       <c r="C45" s="0">
-        <v>23</v>
+        <v>52.6</v>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>TUCSON (TL, TLE)/SPORTAGE IV (QL, QLE)/SPORTAGE IV VAN (QL, QLE)</t>
+          <t>A6 C6 (4F2)/A6 C6 Avant (4F5)/A6 Allroad C6 (4FH)</t>
         </is>
       </c>
       <c r="H45" s="0">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I45" s="0">
-        <v>2023</v>
+        <v>2011</v>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>8717109825060</t>
+          <t>8717109829068</t>
         </is>
       </c>
       <c r="K45" s="0">
-        <v>0.19</v>
+        <v>1.6</v>
       </c>
       <c r="L45" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M45" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N45" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R45" s="0">
         <v>1</v>
       </c>
       <c r="S45" s="0" t="inlineStr">
         <is>
-          <t>33087</t>
+          <t>125143</t>
         </is>
       </c>
       <c r="T45" s="0">
         <v>1</v>
       </c>
       <c r="U45" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
-          <t>95680D3110, 95680F1100</t>
+          <t>4F0615426A, 4F0615426B, 4F0615426D</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>33087</t>
+          <t>125150</t>
         </is>
       </c>
       <c r="B46" s="0">
-        <v>23</v>
+        <v>59.5</v>
       </c>
       <c r="C46" s="0">
-        <v>23</v>
+        <v>59.5</v>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>TUCSON (TL, TLE)/SPORTAGE IV (QL, QLE)/SPORTAGE IV VAN (QL, QLE)</t>
+          <t>C-KLASSE (W203)/C-KLASSE T-Model (S203)/CLK (C209)/C-KLASSE Coupe (CL203)/CLK Cabriolet (A209)/SLK (R171)/CLC-KLASSE (CL203)</t>
         </is>
       </c>
       <c r="H46" s="0">
+        <v>2000</v>
+      </c>
+      <c r="I46" s="0">
         <v>2015</v>
       </c>
-      <c r="I46" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>8717109825084</t>
+          <t>8717109829143</t>
         </is>
       </c>
       <c r="K46" s="0">
-        <v>0.19</v>
+        <v>2</v>
       </c>
       <c r="L46" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M46" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N46" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R46" s="0">
         <v>1</v>
       </c>
-      <c r="S46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T46" s="0">
         <v>1</v>
       </c>
       <c r="U46" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
-          <t>95681D3110, 95681F1100</t>
+          <t>0004206715, 0004207615</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>33088</t>
+          <t>125151</t>
         </is>
       </c>
       <c r="B47" s="0">
-        <v>21.2</v>
+        <v>50.4</v>
       </c>
       <c r="C47" s="0">
-        <v>21.2</v>
+        <v>50.4</v>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>VOLVO</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>MICRA V (K14)</t>
+          <t>S40 I (644)/V40 Stationwagen (645)</t>
         </is>
       </c>
       <c r="H47" s="0">
-        <v>2016</v>
+        <v>1995</v>
+      </c>
+      <c r="I47" s="0">
+        <v>2004</v>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>8717109825091</t>
+          <t>8717109829167</t>
         </is>
       </c>
       <c r="K47" s="0">
-        <v>0.15</v>
+        <v>0.67</v>
       </c>
       <c r="L47" s="0">
-        <v>93</v>
+        <v>105</v>
       </c>
       <c r="M47" s="0">
-        <v>63</v>
+        <v>80</v>
       </c>
       <c r="N47" s="0">
-        <v>123</v>
+        <v>165</v>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R47" s="0">
         <v>1</v>
       </c>
-      <c r="S47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T47" s="0">
         <v>1</v>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
-          <t>479015FA0B</t>
+          <t>30863317, 3345676, 8602152, 86021524</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>33089</t>
+          <t>125158</t>
         </is>
       </c>
       <c r="B48" s="0">
-        <v>21.2</v>
+        <v>78.8</v>
       </c>
       <c r="C48" s="0">
-        <v>21.2</v>
+        <v>78.8</v>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>MICRA V (K14)</t>
+          <t>DISCOVERY IV (L319)/RANGE ROVER IV (L405)/RANGE ROVER SPORT II (L494)/DISCOVERY V (L462)/DISCOVERY IV VAN (L319)/DISCOVERY V VAN (L462)</t>
         </is>
       </c>
       <c r="H48" s="0">
-        <v>2016</v>
+        <v>2009</v>
+      </c>
+      <c r="I48" s="0">
+        <v>2022</v>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>8717109825107</t>
+          <t>8717109829266</t>
         </is>
       </c>
       <c r="K48" s="0">
-        <v>0.05</v>
+        <v>2.27</v>
       </c>
       <c r="L48" s="0">
-        <v>93</v>
+        <v>110</v>
       </c>
       <c r="M48" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N48" s="0">
-        <v>123</v>
+        <v>245</v>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R48" s="0">
         <v>1</v>
       </c>
       <c r="S48" s="0" t="inlineStr">
         <is>
-          <t>33088</t>
+          <t>125159</t>
         </is>
       </c>
       <c r="T48" s="0">
         <v>1</v>
       </c>
       <c r="U48" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
-          <t>479005FA0B</t>
+          <t>LR051628</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:24" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>33092</t>
+          <t>125159</t>
         </is>
       </c>
       <c r="B49" s="0">
-        <v>33.2</v>
+        <v>57.9</v>
       </c>
       <c r="C49" s="0">
-        <v>33.2</v>
+        <v>57.9</v>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>RANGER (TKE)</t>
+          <t>DISCOVERY IV (L319)/RANGE ROVER IV (L405)/RANGE ROVER SPORT II (L494)/DISCOVERY V (L462)/DISCOVERY IV VAN (L319)/DISCOVERY V VAN (L462)</t>
         </is>
       </c>
       <c r="H49" s="0">
-        <v>2011</v>
+        <v>2009</v>
+      </c>
+      <c r="I49" s="0">
+        <v>2022</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>8717109825145</t>
+          <t>8717109829280</t>
         </is>
       </c>
       <c r="K49" s="0">
-        <v>0.13</v>
+        <v>2.27</v>
       </c>
       <c r="L49" s="0">
-        <v>183</v>
+        <v>110</v>
       </c>
       <c r="M49" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N49" s="0">
-        <v>123</v>
+        <v>245</v>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R49" s="0">
         <v>1</v>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>33093</t>
+          <t>125158</t>
         </is>
       </c>
       <c r="T49" s="0">
         <v>1</v>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
-          <t>2231612, JB3C2C205BB</t>
+          <t>LR051627</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>33093</t>
+          <t>125166</t>
         </is>
       </c>
       <c r="B50" s="0">
-        <v>33.2</v>
+        <v>58.4</v>
       </c>
       <c r="C50" s="0">
-        <v>33.2</v>
+        <v>58.4</v>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>RANGER (TKE)</t>
+          <t>DISCOVERY IV (L319)/DISCOVERY III (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY III VAN (L319)/DISCOVERY IV VAN (L319)</t>
         </is>
       </c>
       <c r="H50" s="0">
-        <v>2011</v>
+        <v>2004</v>
+      </c>
+      <c r="I50" s="0">
+        <v>2018</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>8717109825169</t>
+          <t>8717109829372</t>
         </is>
       </c>
       <c r="K50" s="0">
-        <v>0.14</v>
+        <v>1.7</v>
       </c>
       <c r="L50" s="0">
-        <v>183</v>
+        <v>130</v>
       </c>
       <c r="M50" s="0">
-        <v>63</v>
+        <v>110</v>
       </c>
       <c r="N50" s="0">
-        <v>123</v>
+        <v>215</v>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R50" s="0">
         <v>1</v>
       </c>
-      <c r="S50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T50" s="0">
         <v>1</v>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
-          <t>2231610, JB3C2C204BB</t>
+          <t>SXP500010, SXP500013</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>35378</t>
+          <t>125167</t>
         </is>
       </c>
       <c r="B51" s="0">
-        <v>79.2</v>
+        <v>51.5</v>
       </c>
       <c r="C51" s="0">
-        <v>79.2</v>
+        <v>51.5</v>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>TATA</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>TELCOLINE (40_FD)/SIERRA/SAFARI (42_FD)/LOADBETA/INDICA/XENON Pick-up/207 Pick-up</t>
+          <t>ACCORD VI (CK, CG, CH, CF, CL)/ACCORD VI Hatchback (CH, CL)/ACCORD VII (CL, CN)/ACCORD VII Tourer (CM, CN)</t>
         </is>
       </c>
       <c r="H51" s="0">
-        <v>1991</v>
+        <v>1997</v>
       </c>
       <c r="I51" s="0">
-        <v>2011</v>
+        <v>2012</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>8717109742602</t>
+          <t>8717109829389</t>
         </is>
       </c>
       <c r="K51" s="0">
-        <v>1.6</v>
+        <v>0.8</v>
       </c>
       <c r="L51" s="0">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="M51" s="0">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N51" s="0">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q51" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
         </is>
       </c>
       <c r="R51" s="0">
         <v>1</v>
       </c>
+      <c r="S51" s="0" t="inlineStr">
+        <is>
+          <t>125168</t>
+        </is>
+      </c>
       <c r="T51" s="0">
         <v>1</v>
       </c>
       <c r="U51" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
-          <t>265442100111, 265442100135, 265442100141, 265442100177, TT0029999</t>
+          <t>43015S1AE01, 43015SEAE01</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:24" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>35464</t>
+          <t>125168</t>
         </is>
       </c>
       <c r="B52" s="0">
-        <v>88.3</v>
+        <v>51.5</v>
       </c>
       <c r="C52" s="0">
-        <v>88.3</v>
+        <v>51.5</v>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>CUPRA/AUDI</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>FORMENTOR (KM7, KMP)/A3 Sportback (8YA, 8YF)/A3 Limousine (8YS, 8YM)/A3 Allstreet (8YJ)</t>
+          <t>ACCORD VI (CK, CG, CH, CF, CL)/ACCORD VI Hatchback (CH, CL)/ACCORD VII (CL, CN)/ACCORD VII Tourer (CM, CN)</t>
         </is>
       </c>
       <c r="H52" s="0">
-        <v>2019</v>
+        <v>1997</v>
+      </c>
+      <c r="I52" s="0">
+        <v>2012</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>8717109756845</t>
+          <t>8717109829402</t>
         </is>
       </c>
       <c r="K52" s="0">
-        <v>1.1</v>
+        <v>0.8</v>
       </c>
       <c r="L52" s="0">
-        <v>89</v>
+        <v>105</v>
       </c>
       <c r="M52" s="0">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N52" s="0">
-        <v>137</v>
+        <v>165</v>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q52" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
       <c r="R52" s="0">
         <v>1</v>
       </c>
+      <c r="S52" s="0" t="inlineStr">
+        <is>
+          <t>125167</t>
+        </is>
+      </c>
       <c r="T52" s="0">
         <v>1</v>
       </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
-          <t>8Y0698451B, 5FF698451, 8Y0698451B</t>
+          <t>43014S1AE01, 43014SEAE01</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>35467</t>
+          <t>125169</t>
         </is>
       </c>
       <c r="B53" s="0">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="C53" s="0">
-        <v>96</v>
+        <v>51</v>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>ISUZU</t>
+          <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>D-MAX III (TFR, TFS)</t>
+          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/RANGE ROVER III (L322)/DISCOVERY IV VAN (L319)</t>
         </is>
       </c>
       <c r="H53" s="0">
-        <v>2019</v>
+        <v>2002</v>
+      </c>
+      <c r="I53" s="0">
+        <v>2018</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>8717109757088</t>
+          <t>8717109829419</t>
         </is>
       </c>
       <c r="K53" s="0">
-        <v>1</v>
+        <v>1.7</v>
       </c>
       <c r="L53" s="0">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="M53" s="0">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="N53" s="0">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q53" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R53" s="0">
         <v>1</v>
       </c>
       <c r="T53" s="0">
         <v>1</v>
       </c>
       <c r="U53" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
-          <t>8975546600, 97554660</t>
+          <t>SXP500060</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>35473</t>
+          <t>125174</t>
         </is>
       </c>
       <c r="B54" s="0">
-        <v>105.2</v>
+        <v>52</v>
       </c>
       <c r="C54" s="0">
-        <v>105.2</v>
+        <v>52</v>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>CITAN Hatchback/limousine (W420)/CITAN Tourer (W420)/T-CLASS MPV (W420)</t>
+          <t>MEGANE I Coach (DA0/1_)/SAFRANE II (B54_)/MEGANE Scenic (JA0/1_)/ESPACE III (JE0_)/MEGANE I (BA0/1_)/MEGANE I Classic (LA0/1_)/MEGANE Scenic VAN (JA0/1_)</t>
         </is>
       </c>
       <c r="H54" s="0">
-        <v>2021</v>
+        <v>1995</v>
+      </c>
+      <c r="I54" s="0">
+        <v>2008</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>8717109757286</t>
+          <t>8717109829488</t>
         </is>
       </c>
       <c r="K54" s="0">
-        <v>1.79</v>
+        <v>1.4</v>
       </c>
       <c r="L54" s="0">
-        <v>121</v>
+        <v>130</v>
       </c>
       <c r="M54" s="0">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="N54" s="0">
-        <v>177</v>
+        <v>215</v>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
+      <c r="Q54" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
+        </is>
+      </c>
       <c r="R54" s="0">
         <v>1</v>
       </c>
       <c r="T54" s="0">
         <v>1</v>
       </c>
       <c r="U54" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
-          <t>4204204700, 4204212300</t>
+          <t>7701035890, 7701035890</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:24" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>35474</t>
+          <t>125175</t>
         </is>
       </c>
       <c r="B55" s="0">
-        <v>121.3</v>
+        <v>81.5</v>
       </c>
       <c r="C55" s="0">
-        <v>121.3</v>
+        <v>81.5</v>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
           <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>RANGE ROVER V (L460)/RANGE ROVER SPORT III (L461)</t>
+          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY IV VAN (L319)</t>
         </is>
       </c>
       <c r="H55" s="0">
-        <v>2021</v>
+        <v>2005</v>
+      </c>
+      <c r="I55" s="0">
+        <v>2018</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>8717109757309</t>
+          <t>8717109829495</t>
         </is>
       </c>
       <c r="K55" s="0">
-        <v>1</v>
+        <v>2.28</v>
       </c>
       <c r="L55" s="0">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="M55" s="0">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="N55" s="0">
-        <v>177</v>
+        <v>245</v>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
+      <c r="Q55" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
+        </is>
+      </c>
       <c r="R55" s="0">
         <v>1</v>
       </c>
+      <c r="S55" s="0" t="inlineStr">
+        <is>
+          <t>125176</t>
+        </is>
+      </c>
       <c r="T55" s="0">
         <v>1</v>
       </c>
       <c r="U55" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
-          <t>LR157388</t>
+          <t>LR020369</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>35480</t>
+          <t>125176</t>
         </is>
       </c>
       <c r="B56" s="0">
-        <v>114.8</v>
+        <v>59.9</v>
       </c>
       <c r="C56" s="0">
-        <v>114.8</v>
+        <v>59.9</v>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>MAXUS</t>
+          <t>LAND ROVER</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>DELIVER 9 Bestelwagen/eDELIVER 9 Bestelwagen/DELIVER 9 Open laadbak/ Chassis/eDELIVER 9 Open laadbak/ Chassis</t>
+          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY IV VAN (L319)</t>
         </is>
       </c>
       <c r="H56" s="0">
-        <v>2019</v>
+        <v>2005</v>
+      </c>
+      <c r="I56" s="0">
+        <v>2018</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>8717109757583</t>
+          <t>8717109829501</t>
         </is>
       </c>
       <c r="K56" s="0">
-        <v>2.56</v>
+        <v>2.25</v>
       </c>
       <c r="L56" s="0">
-        <v>121</v>
+        <v>110</v>
       </c>
       <c r="M56" s="0">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="N56" s="0">
-        <v>177</v>
+        <v>245</v>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
+      <c r="Q56" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
       <c r="R56" s="0">
         <v>1</v>
       </c>
+      <c r="S56" s="0" t="inlineStr">
+        <is>
+          <t>125175</t>
+        </is>
+      </c>
       <c r="T56" s="0">
         <v>1</v>
       </c>
       <c r="U56" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
-          <t>C00212539</t>
+          <t>LR020371</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:24" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>35481</t>
+          <t>125182</t>
         </is>
       </c>
       <c r="B57" s="0">
-        <v>97.1</v>
+        <v>49.1</v>
       </c>
       <c r="C57" s="0">
-        <v>97.1</v>
+        <v>49.1</v>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>MAXUS</t>
+          <t>VW/AUDI/SKODA</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>DELIVER 9 Bestelwagen/DELIVER 9 Open laadbak/ Chassis</t>
+          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/PASSAT CC B6 (357)/A3 (8P1)/A3 Sportback (8PA)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/CC B7 (358)/SUPERB II (3T4)/EOS (1F7, 1F8)/SUPERB II Stationwagen (3T5)/PASSAT B7 Bestelwagen/Bus (365)</t>
         </is>
       </c>
       <c r="H57" s="0">
-        <v>2020</v>
+        <v>2003</v>
+      </c>
+      <c r="I57" s="0">
+        <v>2017</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>8717109757606</t>
+          <t>8717109829587</t>
         </is>
       </c>
       <c r="K57" s="0">
-        <v>1.4</v>
+        <v>1.35</v>
       </c>
       <c r="L57" s="0">
-        <v>89</v>
+        <v>130</v>
       </c>
       <c r="M57" s="0">
-        <v>82</v>
+        <v>110</v>
       </c>
       <c r="N57" s="0">
-        <v>137</v>
+        <v>215</v>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
           <t>87083091</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q57" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
       <c r="R57" s="0">
         <v>1</v>
       </c>
       <c r="T57" s="0">
         <v>1</v>
       </c>
       <c r="U57" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
-          <t>C00212550</t>
+          <t>1K0615425Q, 1Q0615425D, 1K0615425G, 1K0615425Q, 1Q0615425D, 1Q0615425B, 1Q0615425D</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>41607</t>
+          <t>125183</t>
         </is>
       </c>
       <c r="B58" s="0">
-        <v>96.9</v>
+        <v>43.2</v>
       </c>
       <c r="C58" s="0">
-        <v>96.9</v>
+        <v>43.2</v>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA/LEXUS</t>
+          <t>VW/AUDI/SKODA</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>RAV 4 III (_A3_)/RAV 4 IV (_A4_)/NX (_Z1_)/RAV 4 IV VAN (_A4_)</t>
+          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/PASSAT CC B6 (357)/A3 (8P1)/A3 Sportback (8PA)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/CC B7 (358)/SUPERB II (3T4)/EOS (1F7, 1F8)/SUPERB II Stationwagen (3T5)/PASSAT B7 Bestelwagen/Bus (365)</t>
         </is>
       </c>
       <c r="H58" s="0">
-        <v>2005</v>
+        <v>2003</v>
       </c>
       <c r="I58" s="0">
-        <v>2019</v>
+        <v>2017</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>8717109728361</t>
+          <t>8717109829600</t>
         </is>
       </c>
       <c r="K58" s="0">
-        <v>0.6</v>
+        <v>1.35</v>
       </c>
       <c r="L58" s="0">
-        <v>177</v>
+        <v>130</v>
       </c>
       <c r="M58" s="0">
-        <v>112</v>
+        <v>110</v>
       </c>
       <c r="N58" s="0">
-        <v>204</v>
+        <v>215</v>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P58" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q58" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
         </is>
       </c>
       <c r="R58" s="0">
         <v>1</v>
       </c>
       <c r="T58" s="0">
         <v>1</v>
       </c>
       <c r="U58" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
-          <t>4720142360, 4720142361, 4720142362, 4720142362</t>
+          <t>1K0615426A, 1K0615426F, 1Q0615426A, 1K0615426A, 1K0615426F, 1Q0615426A, 1Q0615426, 1Q0615426A</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:24" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>41637</t>
+          <t>125205</t>
         </is>
       </c>
       <c r="B59" s="0">
-        <v>74.25</v>
+        <v>52.7</v>
       </c>
       <c r="C59" s="0">
-        <v>74.25</v>
+        <v>52.7</v>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>VOLVO</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>S80 I (184)/XC90 I (275)/XC70 I Cross Country (295)/V70 II (285)/S60 I (384)/S70 (874)/XC90 I VAN (275)</t>
+          <t>POLO III CLASSIC (6V2)/GOLF IV Cabriolet (1E7)/POLO III (6N1)</t>
         </is>
       </c>
       <c r="H59" s="0">
-        <v>1996</v>
+        <v>1994</v>
       </c>
       <c r="I59" s="0">
-        <v>2015</v>
+        <v>2009</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>8717109731002</t>
+          <t>8717109829730</t>
         </is>
       </c>
       <c r="K59" s="0">
-        <v>0.54</v>
+        <v>0.9</v>
       </c>
       <c r="L59" s="0">
-        <v>177</v>
+        <v>105</v>
       </c>
       <c r="M59" s="0">
-        <v>112</v>
+        <v>80</v>
       </c>
       <c r="N59" s="0">
-        <v>204</v>
+        <v>165</v>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P59" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q59" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
         </is>
       </c>
       <c r="R59" s="0">
         <v>1</v>
       </c>
+      <c r="S59" s="0" t="inlineStr">
+        <is>
+          <t>125206</t>
+        </is>
+      </c>
       <c r="T59" s="0">
         <v>1</v>
       </c>
       <c r="U59" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
-          <t>36000736, 36002375, 8602364, 8646008</t>
+          <t>1H0615425, 1H0615425</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>41638</t>
+          <t>125206</t>
         </is>
       </c>
       <c r="B60" s="0">
-        <v>98.8</v>
+        <v>52.7</v>
       </c>
       <c r="C60" s="0">
-        <v>98.8</v>
+        <v>52.7</v>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>CEED SW (ED)/CEED Hatchback (ED)/PRO CEED (ED)/i30 Stationwagen (FD)/i30 (FD)/CERATO II Sedan (TD)/CERATO KOUP II (TD)</t>
+          <t>POLO III CLASSIC (6V2)/GOLF IV Cabriolet (1E7)/POLO III (6N1)</t>
         </is>
       </c>
       <c r="H60" s="0">
-        <v>2006</v>
+        <v>1994</v>
       </c>
       <c r="I60" s="0">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>8717109736403</t>
+          <t>8717109829747</t>
         </is>
       </c>
       <c r="K60" s="0">
-        <v>0.6</v>
+        <v>0.9</v>
       </c>
       <c r="L60" s="0">
-        <v>123</v>
+        <v>105</v>
       </c>
       <c r="M60" s="0">
-        <v>83</v>
+        <v>80</v>
       </c>
       <c r="N60" s="0">
-        <v>279</v>
+        <v>165</v>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P60" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q60" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
         </is>
       </c>
       <c r="R60" s="0">
         <v>1</v>
       </c>
+      <c r="S60" s="0" t="inlineStr">
+        <is>
+          <t>125205</t>
+        </is>
+      </c>
       <c r="T60" s="0">
         <v>1</v>
       </c>
       <c r="U60" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
-          <t>58510-1H000, 585101H000DS, 58510-1H000, 585101H000DS</t>
+          <t>1H0615426, 1H0615426</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>41641</t>
+          <t>19070</t>
         </is>
       </c>
       <c r="B61" s="0">
-        <v>110</v>
+        <v>88.8</v>
       </c>
       <c r="C61" s="0">
-        <v>110</v>
+        <v>88.8</v>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>DS/PEUGEOT/OPEL/VAUXHALL/CITROEN</t>
+          <t>TESLA</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>DS 3 / DS 3 CROSSBACK (UR_, UC_, UJ_)/208 II (UB_, UP_, UW_, UJ_)/CORSA F (P2JO)/CORSA Mk V (F)/CORSA F Hatchback/Van/C3 IV (CC_, CB_)/C3 IV Van (CC_, CB_)</t>
+          <t>MODEL Y</t>
         </is>
       </c>
       <c r="H61" s="0">
-        <v>2018</v>
+        <v>2019</v>
+      </c>
+      <c r="I61" s="0">
+        <v>2025</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>8717109819106</t>
+          <t>8717109757460</t>
         </is>
       </c>
       <c r="K61" s="0">
-        <v>0.46</v>
+        <v>9.64</v>
       </c>
       <c r="L61" s="0">
-        <v>123</v>
+        <v>380</v>
       </c>
       <c r="M61" s="0">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N61" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P61" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
         </is>
       </c>
       <c r="R61" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T61" s="0">
         <v>1</v>
       </c>
       <c r="U61" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
-          <t>1643581380, 1643581380, 1643581380, 1643581380, 1643581380, 1643581380, 1634581380, 1643581380</t>
+          <t>118861200C, 118861200D</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>41642</t>
+          <t>19073</t>
         </is>
       </c>
       <c r="B62" s="0">
-        <v>112.1</v>
+        <v>143.69</v>
       </c>
       <c r="C62" s="0">
-        <v>112.1</v>
+        <v>143.69</v>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>RENAULT/DACIA</t>
+          <t>TESLA</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>KAPTUR (H5_)/DUSTER (HM_)</t>
+          <t>MODEL X</t>
         </is>
       </c>
       <c r="H62" s="0">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>8717109819120</t>
+          <t>8717109758405</t>
         </is>
       </c>
       <c r="K62" s="0">
-        <v>0.45</v>
+        <v>14.74</v>
       </c>
       <c r="L62" s="0">
-        <v>123</v>
+        <v>425</v>
       </c>
       <c r="M62" s="0">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N62" s="0">
-        <v>279</v>
+        <v>415</v>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P62" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
         </is>
       </c>
       <c r="R62" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T62" s="0">
         <v>1</v>
       </c>
       <c r="U62" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
-          <t>460117392R, 460117392R</t>
+          <t>162061100D</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:24" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>41643</t>
+          <t>19075</t>
         </is>
       </c>
       <c r="B63" s="0">
-        <v>110</v>
+        <v>79.59</v>
       </c>
       <c r="C63" s="0">
-        <v>110</v>
+        <v>79.59</v>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>PEUGEOT/OPEL/VAUXHALL/CITROEN</t>
+          <t>TESLA</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>208 II (UB_, UP_, UW_, UJ_)/CORSA F (P2JO)/CORSA Mk V (F)/CORSA F Hatchback/Van/C3 IV (CC_, CB_)/C3 IV Van (CC_, CB_)</t>
+          <t>MODEL Y</t>
         </is>
       </c>
       <c r="H63" s="0">
         <v>2019</v>
       </c>
+      <c r="I63" s="0">
+        <v>2025</v>
+      </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>8717109819137</t>
+          <t>8717109758849</t>
         </is>
       </c>
       <c r="K63" s="0">
-        <v>0.48</v>
+        <v>8.03</v>
       </c>
       <c r="L63" s="0">
-        <v>123</v>
+        <v>360</v>
       </c>
       <c r="M63" s="0">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="N63" s="0">
-        <v>279</v>
+        <v>350</v>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P63" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R63" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T63" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U63" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
-          <t>1655488880, 1655488880, 1655488880, 1655488880</t>
+          <t>118863699A, 118863700A</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:24" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>41644</t>
+          <t>19076</t>
         </is>
       </c>
       <c r="B64" s="0">
-        <v>74.4</v>
+        <v>50.5</v>
       </c>
       <c r="C64" s="0">
-        <v>74.4</v>
+        <v>50.5</v>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>RENAULT/VAUXHALL/OPEL</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>TRAFIC III Bestelwagen (FG_)/VIVARO B Bestelwagen (X82)/VIVARO B Open laadbak/ Chassis (X82)/TRAFIC III Bus (JG_)/TRAFIC III Open laadbak/ Chassis (EG_)</t>
+          <t>YARIS CROSS (MXP_)</t>
         </is>
       </c>
       <c r="H64" s="0">
-        <v>2014</v>
-[...1 lines deleted...]
-      <c r="I64" s="0">
         <v>2020</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>8717109819144</t>
+          <t>8717109758863</t>
         </is>
       </c>
       <c r="K64" s="0">
-        <v>0.47</v>
+        <v>4.61</v>
       </c>
       <c r="L64" s="0">
-        <v>123</v>
+        <v>320</v>
       </c>
       <c r="M64" s="0">
-        <v>83</v>
+        <v>112</v>
       </c>
       <c r="N64" s="0">
-        <v>279</v>
+        <v>310</v>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P64" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R64" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T64" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U64" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
-          <t>4423335, 95518306, 460119960R, 95518306</t>
+          <t>424310D210</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:24" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>41645</t>
+          <t>19077</t>
         </is>
       </c>
       <c r="B65" s="0">
-        <v>76.4</v>
+        <v>53.4</v>
       </c>
       <c r="C65" s="0">
-        <v>76.4</v>
+        <v>53.4</v>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>MG</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>VERSO (_R2_)/VERSO VAN (_R2_)</t>
+          <t>HS (AS23)</t>
         </is>
       </c>
       <c r="H65" s="0">
-        <v>2009</v>
-[...1 lines deleted...]
-      <c r="I65" s="0">
         <v>2018</v>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>8717109819168</t>
+          <t>8717109758887</t>
         </is>
       </c>
       <c r="K65" s="0">
-        <v>0.49</v>
+        <v>5.34</v>
       </c>
       <c r="L65" s="0">
-        <v>123</v>
+        <v>340</v>
       </c>
       <c r="M65" s="0">
-        <v>83</v>
+        <v>82</v>
       </c>
       <c r="N65" s="0">
-        <v>279</v>
+        <v>330</v>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P65" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R65" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T65" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
-          <t>4720109570</t>
+          <t>10491104, 11225183</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:24" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>41646</t>
+          <t>19078</t>
         </is>
       </c>
       <c r="B66" s="0">
-        <v>150.8</v>
+        <v>45.2</v>
       </c>
       <c r="C66" s="0">
-        <v>150.8</v>
+        <v>45.2</v>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>JEEP</t>
+          <t>FORD USA</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>WRANGLER III (JK)/CHEROKEE (KK)/COMPASS (MK49)</t>
+          <t>MUSTANG MACH-E (CGW)</t>
         </is>
       </c>
       <c r="H66" s="0">
-        <v>2006</v>
+        <v>2020</v>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>8717109819175</t>
+          <t>8717109758900</t>
         </is>
       </c>
       <c r="K66" s="0">
-        <v>0.83</v>
+        <v>5.54</v>
       </c>
       <c r="L66" s="0">
-        <v>177</v>
+        <v>340</v>
       </c>
       <c r="M66" s="0">
-        <v>112</v>
+        <v>82</v>
       </c>
       <c r="N66" s="0">
-        <v>204</v>
+        <v>330</v>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P66" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R66" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T66" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U66" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
-          <t>68045998AA, 68045998AB, 68091278AA, 68091278AB, 68091278AC, 68091278AD, 68091278AE</t>
+          <t>2476855, 2541225, LJ9C2A315CNA, LJ9C2A315CNB</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:24" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>41647</t>
+          <t>19088</t>
         </is>
       </c>
       <c r="B67" s="0">
-        <v>57.1</v>
+        <v>59.3</v>
       </c>
       <c r="C67" s="0">
-        <v>57.1</v>
+        <v>59.3</v>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Remschijven</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>CA01</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>LDV</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SANTA FE II (CM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>MAXUS Bus/MAXUS Bestelwagen/MAXUS Open laadbak/ Chassis</t>
         </is>
       </c>
       <c r="H67" s="0">
         <v>2005</v>
       </c>
       <c r="I67" s="0">
-        <v>2016</v>
+        <v>2009</v>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>8717109819182</t>
+          <t>8717109759761</t>
         </is>
       </c>
       <c r="K67" s="0">
-        <v>0.45</v>
+        <v>7.8</v>
       </c>
       <c r="L67" s="0">
-        <v>90</v>
+        <v>300</v>
       </c>
       <c r="M67" s="0">
-        <v>67</v>
+        <v>152</v>
       </c>
       <c r="N67" s="0">
-        <v>179</v>
+        <v>290</v>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P67" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
         </is>
       </c>
       <c r="R67" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="T67" s="0">
-        <v>1</v>
+        <v>2</v>
       </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
-          <t>585102P800, 585102P800</t>
+          <t>545110026</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:24" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>41648</t>
+          <t>202089</t>
         </is>
       </c>
       <c r="B68" s="0">
-        <v>57.6</v>
+        <v>142.69</v>
       </c>
       <c r="C68" s="0">
-        <v>57.6</v>
+        <v>142.69</v>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>BMW/ROLLS-ROYCE</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SANTA FE II (CM)/SANTA FE II Hatchback/SUV (CM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>6 Gran Turismo (G32)/X5 (G05, F95)/X6 (G06, F96)/X5 Van (G05)/X3 (G01, F97, G08)/GHOST II (RR21)/GHOST II Extended Wheelbase (RR22)</t>
         </is>
       </c>
       <c r="H68" s="0">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>8717109819205</t>
+          <t>8717109823455</t>
         </is>
       </c>
       <c r="K68" s="0">
-        <v>0.47</v>
+        <v>3.93</v>
       </c>
       <c r="L68" s="0">
-        <v>177</v>
+        <v>180</v>
       </c>
       <c r="M68" s="0">
-        <v>112</v>
+        <v>130</v>
       </c>
       <c r="N68" s="0">
-        <v>204</v>
+        <v>180</v>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P68" s="0" t="inlineStr">
+        <is>
+          <t>Front/Rear</t>
+        </is>
+      </c>
+      <c r="Q68" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R68" s="0">
         <v>1</v>
       </c>
       <c r="T68" s="0">
         <v>1</v>
       </c>
       <c r="U68" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
-          <t>585102P200, 585102P700, 585102P200, 585102P700</t>
+          <t>31206864571, 31206890070, 31206893686</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:24" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>41649</t>
+          <t>202091</t>
         </is>
       </c>
       <c r="B69" s="0">
-        <v>132.5</v>
+        <v>172.3</v>
       </c>
       <c r="C69" s="0">
-        <v>132.5</v>
+        <v>172.3</v>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>TIGUAN ALLSPACE (BW2, BJ2)</t>
+          <t>EQA (H243)/EQB (X243)</t>
         </is>
       </c>
       <c r="H69" s="0">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>8717109819212</t>
+          <t>8717109824926</t>
         </is>
       </c>
       <c r="K69" s="0">
-        <v>0.57</v>
+        <v>4.18</v>
       </c>
       <c r="L69" s="0">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="M69" s="0">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="N69" s="0">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P69" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q69" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R69" s="0">
         <v>1</v>
       </c>
       <c r="T69" s="0">
         <v>1</v>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
-          <t>5QM614019F</t>
+          <t>A 243 356 01 00</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:24" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>41650</t>
+          <t>202092</t>
         </is>
       </c>
       <c r="B70" s="0">
-        <v>112.1</v>
+        <v>172.3</v>
       </c>
       <c r="C70" s="0">
-        <v>112.1</v>
+        <v>172.3</v>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>IVECO</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>DAILY V Open laadbak/ Chassis/DAILY V Bestelwagen/DAILY VI Open laadbak/ Chassis/DAILY VI Bestelwagen/DAILY V Bus/DAILY VI Bus</t>
+          <t>EQA (H243)/EQB (X243)</t>
         </is>
       </c>
       <c r="H70" s="0">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>8717109819229</t>
+          <t>8717109824933</t>
         </is>
       </c>
       <c r="K70" s="0">
-        <v>0.71</v>
+        <v>4.23</v>
       </c>
       <c r="L70" s="0">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="M70" s="0">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="N70" s="0">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P70" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q70" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R70" s="0">
         <v>1</v>
       </c>
       <c r="T70" s="0">
         <v>1</v>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
-          <t>42568305</t>
+          <t>A 243 356 00 00</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:24" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>41651</t>
+          <t>202094</t>
         </is>
       </c>
       <c r="B71" s="0">
-        <v>89.7</v>
+        <v>113.8</v>
       </c>
       <c r="C71" s="0">
-        <v>89.7</v>
+        <v>113.8</v>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>CHEVROLET</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>AVEO Hatchback (T300)/AVEO Sedan (T300)</t>
+          <t>RAV 4 V (_A5_, _H5_)/RAV 4 V VAN (_A5_, _H5_)</t>
         </is>
       </c>
       <c r="H71" s="0">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>8717109819243</t>
+          <t>8717109824902</t>
         </is>
       </c>
       <c r="K71" s="0">
-        <v>0.45</v>
+        <v>3.7</v>
       </c>
       <c r="L71" s="0">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="M71" s="0">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="N71" s="0">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P71" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q71" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R71" s="0">
         <v>1</v>
       </c>
       <c r="T71" s="0">
         <v>1</v>
       </c>
       <c r="U71" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
-          <t>95229908</t>
+          <t>4355033070</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:24" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>41652</t>
+          <t>202101</t>
         </is>
       </c>
       <c r="B72" s="0">
-        <v>89.7</v>
+        <v>108.2</v>
       </c>
       <c r="C72" s="0">
-        <v>89.7</v>
+        <v>108.2</v>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>CHEVROLET</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>AVEO Hatchback (T300)/AVEO Sedan (T300)</t>
+          <t>C-KLASSE T-Model (S204)/SLK (R172)/C-KLASSE (W204)/C-KLASSE Coupe (C204)/E-KLASSE Coupe (C207)/E-KLASSE Cabriolet (A207)/SLS AMG Roadster (R197)/SL (R230)/SLS AMG (C197)/SLC (R172)</t>
         </is>
       </c>
       <c r="H72" s="0">
-        <v>2011</v>
+        <v>2001</v>
+      </c>
+      <c r="I72" s="0">
+        <v>2016</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>8717109819250</t>
+          <t>8717109828184</t>
         </is>
       </c>
       <c r="K72" s="0">
-        <v>0.44</v>
+        <v>3.31</v>
       </c>
       <c r="L72" s="0">
-        <v>123</v>
+        <v>180</v>
       </c>
       <c r="M72" s="0">
-        <v>83</v>
+        <v>130</v>
       </c>
       <c r="N72" s="0">
-        <v>279</v>
+        <v>180</v>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P72" s="0" t="inlineStr">
+        <is>
+          <t>Front/Rear</t>
+        </is>
+      </c>
+      <c r="Q72" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R72" s="0">
         <v>1</v>
       </c>
       <c r="T72" s="0">
         <v>1</v>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
-          <t>95229926</t>
+          <t>230 981 01 27, A 230 981 01 27</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:24" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>41653</t>
+          <t>202102</t>
         </is>
       </c>
       <c r="B73" s="0">
-        <v>61.2</v>
+        <v>108.2</v>
       </c>
       <c r="C73" s="0">
-        <v>61.2</v>
+        <v>108.2</v>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Wiellagersets</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>WA01</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>CLIO II (BB_, CB_)</t>
+          <t>C-KLASSE (W205)/C-KLASSE T-Model (S205)/C-KLASSE Coupe (C205)/C-KLASSE Cabriolet (A205)</t>
         </is>
       </c>
       <c r="H73" s="0">
-        <v>1998</v>
+        <v>2013</v>
       </c>
       <c r="I73" s="0">
-        <v>2016</v>
+        <v>2023</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>8717109819267</t>
+          <t>8717109828207</t>
         </is>
       </c>
       <c r="K73" s="0">
-        <v>0.5</v>
+        <v>3.38</v>
       </c>
       <c r="L73" s="0">
-        <v>90</v>
+        <v>180</v>
       </c>
       <c r="M73" s="0">
-        <v>67</v>
+        <v>130</v>
       </c>
       <c r="N73" s="0">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>84821090</t>
+        </is>
+      </c>
+      <c r="P73" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q73" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R73" s="0">
         <v>1</v>
       </c>
       <c r="T73" s="0">
         <v>1</v>
       </c>
       <c r="U73" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
-          <t>7701207752</t>
+          <t>2303560000</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:24" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>424251</t>
+          <t>212977</t>
         </is>
       </c>
       <c r="B74" s="0">
-        <v>348.4</v>
+        <v>208.3</v>
       </c>
       <c r="C74" s="0">
-        <v>348.4</v>
+        <v>208.3</v>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Draagarmen</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>SA01</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>RANGE ROVER III (L322)</t>
+          <t>Z4 Roadster (G29)</t>
         </is>
       </c>
       <c r="H74" s="0">
-        <v>2002</v>
-[...2 lines deleted...]
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>8717109832235</t>
+          <t>8717109853742</t>
         </is>
       </c>
       <c r="K74" s="0">
-        <v>5</v>
+        <v>1.87</v>
       </c>
       <c r="L74" s="0">
-        <v>190</v>
+        <v>140</v>
       </c>
       <c r="M74" s="0">
-        <v>180</v>
+        <v>91</v>
       </c>
       <c r="N74" s="0">
-        <v>310</v>
+        <v>547</v>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87088099</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
       <c r="R74" s="0">
         <v>1</v>
       </c>
       <c r="S74" s="0" t="inlineStr">
         <is>
-          <t>424252</t>
+          <t>212978</t>
         </is>
       </c>
       <c r="T74" s="0">
         <v>1</v>
       </c>
       <c r="U74" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
-          <t>SEB500390, SEB500391</t>
+          <t>31 10 6 878 587</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>TUR</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:24" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>424711</t>
+          <t>212978</t>
         </is>
       </c>
       <c r="B75" s="0">
-        <v>565.9</v>
+        <v>208.3</v>
       </c>
       <c r="C75" s="0">
-        <v>565.9</v>
+        <v>208.3</v>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Draagarmen</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>KA02</t>
+          <t>SA01</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>SL (R231)/S-KLASSE (W222, V222, X222)/S-KLASSE Coupe (C217)/S-KLASSE Cabriolet (A217)</t>
+          <t>Z4 Roadster (G29)</t>
         </is>
       </c>
       <c r="H75" s="0">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>2020</v>
+        <v>2018</v>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>8717109844023</t>
+          <t>8717109853759</t>
         </is>
       </c>
       <c r="K75" s="0">
-        <v>2.39</v>
+        <v>1.87</v>
       </c>
       <c r="L75" s="0">
-        <v>240</v>
+        <v>140</v>
       </c>
       <c r="M75" s="0">
-        <v>165</v>
+        <v>91</v>
       </c>
       <c r="N75" s="0">
-        <v>260</v>
+        <v>547</v>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87088099</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q75" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R75" s="0">
         <v>1</v>
       </c>
       <c r="S75" s="0" t="inlineStr">
         <is>
-          <t>424712</t>
+          <t>212977</t>
         </is>
       </c>
       <c r="T75" s="0">
         <v>1</v>
       </c>
       <c r="U75" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
-          <t>231 423 07 81, A 231 423 07 81</t>
+          <t>31 10 6 878 588</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>TUR</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:24" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>424712</t>
+          <t>212983</t>
         </is>
       </c>
       <c r="B76" s="0">
-        <v>565.9</v>
+        <v>118.6</v>
       </c>
       <c r="C76" s="0">
-        <v>565.9</v>
+        <v>118.6</v>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Draagarmen</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>KA02</t>
+          <t>SA01</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>SUBARU</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>SL (R231)/S-KLASSE (W222, V222, X222)/S-KLASSE Coupe (C217)/S-KLASSE Cabriolet (A217)</t>
+          <t>XV (_GP_)/FORESTER (SH_)/OUTBACK (BR)/IMPREZA Hatchback (GP_)</t>
         </is>
       </c>
       <c r="H76" s="0">
-        <v>2011</v>
+        <v>2007</v>
       </c>
       <c r="I76" s="0">
-        <v>2020</v>
+        <v>2017</v>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>8717109844030</t>
+          <t>8717109853889</t>
         </is>
       </c>
       <c r="K76" s="0">
-        <v>2.39</v>
+        <v>2.87</v>
       </c>
       <c r="L76" s="0">
-        <v>240</v>
+        <v>255</v>
       </c>
       <c r="M76" s="0">
-        <v>165</v>
+        <v>90</v>
       </c>
       <c r="N76" s="0">
-        <v>260</v>
+        <v>677</v>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87088099</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q76" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R76" s="0">
         <v>1</v>
       </c>
       <c r="S76" s="0" t="inlineStr">
         <is>
-          <t>424711</t>
+          <t>212984</t>
         </is>
       </c>
       <c r="T76" s="0">
         <v>1</v>
       </c>
       <c r="U76" s="0" t="inlineStr">
         <is>
-          <t>2025-11-26</t>
+          <t>2026-03-25</t>
         </is>
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
-          <t>48</t>
+          <t>13</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
-          <t>231 423 08 81, A 231 423 08 81</t>
+          <t>20252AJ03A, 20252AL03A, 20252SC010</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>TUR</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:24" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>425602</t>
+          <t>212992</t>
         </is>
       </c>
       <c r="B77" s="0">
-        <v>732.6</v>
+        <v>200</v>
       </c>
       <c r="C77" s="0">
-        <v>732.6</v>
+        <v>200</v>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
+          <t>Draagarmen</t>
+        </is>
+      </c>
+      <c r="E77" s="0" t="inlineStr">
+        <is>
+          <t>SA01</t>
+        </is>
+      </c>
+      <c r="F77" s="0" t="inlineStr">
+        <is>
+          <t>MG</t>
+        </is>
+      </c>
+      <c r="G77" s="0" t="inlineStr">
+        <is>
+          <t>HS (AS23)/HS (AS33)</t>
+        </is>
+      </c>
+      <c r="H77" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J77" s="0" t="inlineStr">
+        <is>
+          <t>8717109854084</t>
+        </is>
+      </c>
+      <c r="K77" s="0">
+        <v>5.28</v>
+      </c>
+      <c r="L77" s="0">
+        <v>350</v>
+      </c>
+      <c r="M77" s="0">
+        <v>95</v>
+      </c>
+      <c r="N77" s="0">
+        <v>530</v>
+      </c>
+      <c r="O77" s="0" t="inlineStr">
+        <is>
+          <t>87088099</t>
+        </is>
+      </c>
+      <c r="P77" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q77" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R77" s="0">
+        <v>1</v>
+      </c>
+      <c r="S77" s="0" t="inlineStr">
+        <is>
+          <t>212993</t>
+        </is>
+      </c>
+      <c r="T77" s="0">
+        <v>1</v>
+      </c>
+      <c r="U77" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V77" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W77" s="0" t="inlineStr">
+        <is>
+          <t>10362269, 10684726</t>
+        </is>
+      </c>
+      <c r="X77" s="0" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+    </row>
+    <row r="78" spans="1:24" customHeight="0">
+      <c r="A78" s="0" t="inlineStr">
+        <is>
+          <t>212993</t>
+        </is>
+      </c>
+      <c r="B78" s="0">
+        <v>200</v>
+      </c>
+      <c r="C78" s="0">
+        <v>200</v>
+      </c>
+      <c r="D78" s="0" t="inlineStr">
+        <is>
+          <t>Draagarmen</t>
+        </is>
+      </c>
+      <c r="E78" s="0" t="inlineStr">
+        <is>
+          <t>SA01</t>
+        </is>
+      </c>
+      <c r="F78" s="0" t="inlineStr">
+        <is>
+          <t>MG</t>
+        </is>
+      </c>
+      <c r="G78" s="0" t="inlineStr">
+        <is>
+          <t>HS (AS23)/HS (AS33)</t>
+        </is>
+      </c>
+      <c r="H78" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J78" s="0" t="inlineStr">
+        <is>
+          <t>8717109854107</t>
+        </is>
+      </c>
+      <c r="K78" s="0">
+        <v>5.27</v>
+      </c>
+      <c r="L78" s="0">
+        <v>350</v>
+      </c>
+      <c r="M78" s="0">
+        <v>95</v>
+      </c>
+      <c r="N78" s="0">
+        <v>530</v>
+      </c>
+      <c r="O78" s="0" t="inlineStr">
+        <is>
+          <t>87088099</t>
+        </is>
+      </c>
+      <c r="P78" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q78" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R78" s="0">
+        <v>1</v>
+      </c>
+      <c r="S78" s="0" t="inlineStr">
+        <is>
+          <t>212992</t>
+        </is>
+      </c>
+      <c r="T78" s="0">
+        <v>1</v>
+      </c>
+      <c r="U78" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V78" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W78" s="0" t="inlineStr">
+        <is>
+          <t>10684736</t>
+        </is>
+      </c>
+      <c r="X78" s="0" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+    </row>
+    <row r="79" spans="1:24" customHeight="0">
+      <c r="A79" s="0" t="inlineStr">
+        <is>
+          <t>213004</t>
+        </is>
+      </c>
+      <c r="B79" s="0">
+        <v>68.5</v>
+      </c>
+      <c r="C79" s="0">
+        <v>68.5</v>
+      </c>
+      <c r="D79" s="0" t="inlineStr">
+        <is>
+          <t>Draagarmen</t>
+        </is>
+      </c>
+      <c r="E79" s="0" t="inlineStr">
+        <is>
+          <t>SA01</t>
+        </is>
+      </c>
+      <c r="F79" s="0" t="inlineStr">
+        <is>
+          <t>POLESTAR/VOLVO</t>
+        </is>
+      </c>
+      <c r="G79" s="0" t="inlineStr">
+        <is>
+          <t>POLESTAR 2 (534)/C40 (539)/XC40 (536)</t>
+        </is>
+      </c>
+      <c r="H79" s="0">
+        <v>2017</v>
+      </c>
+      <c r="I79" s="0">
+        <v>2024</v>
+      </c>
+      <c r="J79" s="0" t="inlineStr">
+        <is>
+          <t>8717109854510</t>
+        </is>
+      </c>
+      <c r="K79" s="0">
+        <v>2.08</v>
+      </c>
+      <c r="L79" s="0">
+        <v>210</v>
+      </c>
+      <c r="M79" s="0">
+        <v>60</v>
+      </c>
+      <c r="N79" s="0">
+        <v>495</v>
+      </c>
+      <c r="O79" s="0" t="inlineStr">
+        <is>
+          <t>87088099</t>
+        </is>
+      </c>
+      <c r="P79" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q79" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R79" s="0">
+        <v>1</v>
+      </c>
+      <c r="S79" s="0" t="inlineStr">
+        <is>
+          <t>213005</t>
+        </is>
+      </c>
+      <c r="T79" s="0">
+        <v>1</v>
+      </c>
+      <c r="U79" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V79" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W79" s="0" t="inlineStr">
+        <is>
+          <t>32 329 030, 32 329 030</t>
+        </is>
+      </c>
+      <c r="X79" s="0" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+    </row>
+    <row r="80" spans="1:24" customHeight="0">
+      <c r="A80" s="0" t="inlineStr">
+        <is>
+          <t>213005</t>
+        </is>
+      </c>
+      <c r="B80" s="0">
+        <v>68.5</v>
+      </c>
+      <c r="C80" s="0">
+        <v>68.5</v>
+      </c>
+      <c r="D80" s="0" t="inlineStr">
+        <is>
+          <t>Draagarmen</t>
+        </is>
+      </c>
+      <c r="E80" s="0" t="inlineStr">
+        <is>
+          <t>SA01</t>
+        </is>
+      </c>
+      <c r="F80" s="0" t="inlineStr">
+        <is>
+          <t>POLESTAR/VOLVO</t>
+        </is>
+      </c>
+      <c r="G80" s="0" t="inlineStr">
+        <is>
+          <t>POLESTAR 2 (534)/C40 (539)/XC40 (536)</t>
+        </is>
+      </c>
+      <c r="H80" s="0">
+        <v>2017</v>
+      </c>
+      <c r="I80" s="0">
+        <v>2024</v>
+      </c>
+      <c r="J80" s="0" t="inlineStr">
+        <is>
+          <t>8717109854527</t>
+        </is>
+      </c>
+      <c r="K80" s="0">
+        <v>2.08</v>
+      </c>
+      <c r="L80" s="0">
+        <v>210</v>
+      </c>
+      <c r="M80" s="0">
+        <v>60</v>
+      </c>
+      <c r="N80" s="0">
+        <v>495</v>
+      </c>
+      <c r="O80" s="0" t="inlineStr">
+        <is>
+          <t>87088099</t>
+        </is>
+      </c>
+      <c r="P80" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q80" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R80" s="0">
+        <v>1</v>
+      </c>
+      <c r="S80" s="0" t="inlineStr">
+        <is>
+          <t>213004</t>
+        </is>
+      </c>
+      <c r="T80" s="0">
+        <v>1</v>
+      </c>
+      <c r="U80" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V80" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W80" s="0" t="inlineStr">
+        <is>
+          <t>32 329 031, 32 329 031</t>
+        </is>
+      </c>
+      <c r="X80" s="0" t="inlineStr">
+        <is>
+          <t>TUR</t>
+        </is>
+      </c>
+    </row>
+    <row r="81" spans="1:24" customHeight="0">
+      <c r="A81" s="0" t="inlineStr">
+        <is>
+          <t>274264</t>
+        </is>
+      </c>
+      <c r="B81" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="C81" s="0">
+        <v>15.3</v>
+      </c>
+      <c r="D81" s="0" t="inlineStr">
+        <is>
+          <t>Stuurdeelrubbers</t>
+        </is>
+      </c>
+      <c r="E81" s="0" t="inlineStr">
+        <is>
+          <t>SG01</t>
+        </is>
+      </c>
+      <c r="F81" s="0" t="inlineStr">
+        <is>
+          <t>BMW</t>
+        </is>
+      </c>
+      <c r="G81" s="0" t="inlineStr">
+        <is>
+          <t>5 (E60)/5 Touring (E61)</t>
+        </is>
+      </c>
+      <c r="H81" s="0">
+        <v>2001</v>
+      </c>
+      <c r="I81" s="0">
+        <v>2010</v>
+      </c>
+      <c r="J81" s="0" t="inlineStr">
+        <is>
+          <t>8717109855241</t>
+        </is>
+      </c>
+      <c r="K81" s="0">
+        <v>0.16</v>
+      </c>
+      <c r="L81" s="0">
+        <v>57</v>
+      </c>
+      <c r="M81" s="0">
+        <v>57</v>
+      </c>
+      <c r="N81" s="0">
+        <v>55</v>
+      </c>
+      <c r="O81" s="0" t="inlineStr">
+        <is>
+          <t>87088099</t>
+        </is>
+      </c>
+      <c r="P81" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q81" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
+        </is>
+      </c>
+      <c r="R81" s="0">
+        <v>1</v>
+      </c>
+      <c r="S81" s="0" t="inlineStr">
+        <is>
+          <t>274264</t>
+        </is>
+      </c>
+      <c r="T81" s="0">
+        <v>1</v>
+      </c>
+      <c r="U81" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V81" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W81" s="0" t="inlineStr">
+        <is>
+          <t>31356770003</t>
+        </is>
+      </c>
+      <c r="X81" s="0" t="inlineStr">
+        <is>
+          <t>BEL</t>
+        </is>
+      </c>
+    </row>
+    <row r="82" spans="1:24" customHeight="0">
+      <c r="A82" s="0" t="inlineStr">
+        <is>
+          <t>2953-S</t>
+        </is>
+      </c>
+      <c r="B82" s="0">
+        <v>56.6</v>
+      </c>
+      <c r="C82" s="0">
+        <v>56.6</v>
+      </c>
+      <c r="D82" s="0" t="inlineStr">
+        <is>
+          <t>Remtrommels</t>
+        </is>
+      </c>
+      <c r="E82" s="0" t="inlineStr">
+        <is>
+          <t>DA01</t>
+        </is>
+      </c>
+      <c r="F82" s="0" t="inlineStr">
+        <is>
+          <t>MG</t>
+        </is>
+      </c>
+      <c r="G82" s="0" t="inlineStr">
+        <is>
+          <t>MG 3</t>
+        </is>
+      </c>
+      <c r="H82" s="0">
+        <v>2011</v>
+      </c>
+      <c r="J82" s="0" t="inlineStr">
+        <is>
+          <t>8717109758047</t>
+        </is>
+      </c>
+      <c r="K82" s="0">
+        <v>4.24</v>
+      </c>
+      <c r="L82" s="0">
+        <v>260</v>
+      </c>
+      <c r="M82" s="0">
+        <v>82</v>
+      </c>
+      <c r="N82" s="0">
+        <v>250</v>
+      </c>
+      <c r="O82" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P82" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R82" s="0">
+        <v>1</v>
+      </c>
+      <c r="T82" s="0">
+        <v>1</v>
+      </c>
+      <c r="U82" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V82" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W82" s="0" t="inlineStr">
+        <is>
+          <t>10135569, 30011032</t>
+        </is>
+      </c>
+      <c r="X82" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="83" spans="1:24" customHeight="0">
+      <c r="A83" s="0" t="inlineStr">
+        <is>
+          <t>33121</t>
+        </is>
+      </c>
+      <c r="B83" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="C83" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="D83" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E83" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F83" s="0" t="inlineStr">
+        <is>
+          <t>RENAULT</t>
+        </is>
+      </c>
+      <c r="G83" s="0" t="inlineStr">
+        <is>
+          <t>MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)</t>
+        </is>
+      </c>
+      <c r="H83" s="0">
+        <v>2015</v>
+      </c>
+      <c r="J83" s="0" t="inlineStr">
+        <is>
+          <t>8717109831573</t>
+        </is>
+      </c>
+      <c r="K83" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="L83" s="0">
+        <v>120</v>
+      </c>
+      <c r="M83" s="0">
+        <v>60</v>
+      </c>
+      <c r="N83" s="0">
+        <v>90</v>
+      </c>
+      <c r="O83" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P83" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R83" s="0">
+        <v>1</v>
+      </c>
+      <c r="T83" s="0">
+        <v>1</v>
+      </c>
+      <c r="U83" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V83" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W83" s="0" t="inlineStr">
+        <is>
+          <t>479500352R, 479507727R</t>
+        </is>
+      </c>
+      <c r="X83" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:24" customHeight="0">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>33122</t>
+        </is>
+      </c>
+      <c r="B84" s="0">
+        <v>18.6</v>
+      </c>
+      <c r="C84" s="0">
+        <v>18.6</v>
+      </c>
+      <c r="D84" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E84" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F84" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G84" s="0" t="inlineStr">
+        <is>
+          <t>C-KLASSE (W206)/C-KLASSE T-MODEL (S206)/C-KLASSE All-Terrain (S206)/GLC (X254)/GLC Coupe (C254)/E-KLASSE (W214)/E-KLASSE T-Model (S214)/CLE (C236)/E-KLASSE All-Terrain (S214)/CLE Cabriolet (A236)</t>
+        </is>
+      </c>
+      <c r="H84" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J84" s="0" t="inlineStr">
+        <is>
+          <t>8717109831580</t>
+        </is>
+      </c>
+      <c r="K84" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L84" s="0">
+        <v>120</v>
+      </c>
+      <c r="M84" s="0">
+        <v>60</v>
+      </c>
+      <c r="N84" s="0">
+        <v>90</v>
+      </c>
+      <c r="O84" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P84" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R84" s="0">
+        <v>1</v>
+      </c>
+      <c r="T84" s="0">
+        <v>1</v>
+      </c>
+      <c r="U84" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V84" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W84" s="0" t="inlineStr">
+        <is>
+          <t>2069050200</t>
+        </is>
+      </c>
+      <c r="X84" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="85" spans="1:24" customHeight="0">
+      <c r="A85" s="0" t="inlineStr">
+        <is>
+          <t>33123</t>
+        </is>
+      </c>
+      <c r="B85" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C85" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D85" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E85" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F85" s="0" t="inlineStr">
+        <is>
+          <t>BMW/MINI</t>
+        </is>
+      </c>
+      <c r="G85" s="0" t="inlineStr">
+        <is>
+          <t>2 Active Tourer (U06)/X1 (U11)/MINI COUNTRYMAN (U25)/X2 (U10)/2 Gran Coupe (F74)/1 (F70)</t>
+        </is>
+      </c>
+      <c r="H85" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J85" s="0" t="inlineStr">
+        <is>
+          <t>8717109831603</t>
+        </is>
+      </c>
+      <c r="K85" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="L85" s="0">
+        <v>120</v>
+      </c>
+      <c r="M85" s="0">
+        <v>60</v>
+      </c>
+      <c r="N85" s="0">
+        <v>90</v>
+      </c>
+      <c r="O85" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P85" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R85" s="0">
+        <v>1</v>
+      </c>
+      <c r="T85" s="0">
+        <v>1</v>
+      </c>
+      <c r="U85" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V85" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W85" s="0" t="inlineStr">
+        <is>
+          <t>34525A3BAF2, 34525B6B472, 34525A3BAF2</t>
+        </is>
+      </c>
+      <c r="X85" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="86" spans="1:24" customHeight="0">
+      <c r="A86" s="0" t="inlineStr">
+        <is>
+          <t>33124</t>
+        </is>
+      </c>
+      <c r="B86" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="C86" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="D86" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E86" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F86" s="0" t="inlineStr">
+        <is>
+          <t>IVECO</t>
+        </is>
+      </c>
+      <c r="G86" s="0" t="inlineStr">
+        <is>
+          <t>DAILY VI Open laadbak/ Chassis/DAILY VI Bestelwagen/DAILY VI Bus</t>
+        </is>
+      </c>
+      <c r="H86" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J86" s="0" t="inlineStr">
+        <is>
+          <t>8717109831610</t>
+        </is>
+      </c>
+      <c r="K86" s="0">
+        <v>0.11</v>
+      </c>
+      <c r="L86" s="0">
+        <v>120</v>
+      </c>
+      <c r="M86" s="0">
+        <v>60</v>
+      </c>
+      <c r="N86" s="0">
+        <v>90</v>
+      </c>
+      <c r="O86" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P86" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R86" s="0">
+        <v>1</v>
+      </c>
+      <c r="T86" s="0">
+        <v>1</v>
+      </c>
+      <c r="U86" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V86" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W86" s="0" t="inlineStr">
+        <is>
+          <t>5802296761</t>
+        </is>
+      </c>
+      <c r="X86" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="87" spans="1:24" customHeight="0">
+      <c r="A87" s="0" t="inlineStr">
+        <is>
+          <t>33125</t>
+        </is>
+      </c>
+      <c r="B87" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="C87" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="D87" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E87" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F87" s="0" t="inlineStr">
+        <is>
+          <t>RENAULT</t>
+        </is>
+      </c>
+      <c r="G87" s="0" t="inlineStr">
+        <is>
+          <t>ZOE (BFM_)/ZOE Hatchback/Van (BFM_)</t>
+        </is>
+      </c>
+      <c r="H87" s="0">
+        <v>2012</v>
+      </c>
+      <c r="J87" s="0" t="inlineStr">
+        <is>
+          <t>8717109831627</t>
+        </is>
+      </c>
+      <c r="K87" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L87" s="0">
+        <v>120</v>
+      </c>
+      <c r="M87" s="0">
+        <v>60</v>
+      </c>
+      <c r="N87" s="0">
+        <v>90</v>
+      </c>
+      <c r="O87" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P87" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R87" s="0">
+        <v>1</v>
+      </c>
+      <c r="T87" s="0">
+        <v>1</v>
+      </c>
+      <c r="U87" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V87" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W87" s="0" t="inlineStr">
+        <is>
+          <t>479508184R</t>
+        </is>
+      </c>
+      <c r="X87" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="88" spans="1:24" customHeight="0">
+      <c r="A88" s="0" t="inlineStr">
+        <is>
+          <t>33126</t>
+        </is>
+      </c>
+      <c r="B88" s="0">
+        <v>18.6</v>
+      </c>
+      <c r="C88" s="0">
+        <v>18.6</v>
+      </c>
+      <c r="D88" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E88" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F88" s="0" t="inlineStr">
+        <is>
+          <t>PORSCHE</t>
+        </is>
+      </c>
+      <c r="G88" s="0" t="inlineStr">
+        <is>
+          <t>911 (992)/911 Cabriolet (992)/911 Targa (992)</t>
+        </is>
+      </c>
+      <c r="H88" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J88" s="0" t="inlineStr">
+        <is>
+          <t>8717109831641</t>
+        </is>
+      </c>
+      <c r="K88" s="0">
+        <v>0.07</v>
+      </c>
+      <c r="L88" s="0">
+        <v>120</v>
+      </c>
+      <c r="M88" s="0">
+        <v>60</v>
+      </c>
+      <c r="N88" s="0">
+        <v>90</v>
+      </c>
+      <c r="O88" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P88" s="0" t="inlineStr">
+        <is>
+          <t>Front/Rear</t>
+        </is>
+      </c>
+      <c r="R88" s="0">
+        <v>1</v>
+      </c>
+      <c r="T88" s="0">
+        <v>1</v>
+      </c>
+      <c r="U88" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V88" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W88" s="0" t="inlineStr">
+        <is>
+          <t>992927807</t>
+        </is>
+      </c>
+      <c r="X88" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="89" spans="1:24" customHeight="0">
+      <c r="A89" s="0" t="inlineStr">
+        <is>
+          <t>33127</t>
+        </is>
+      </c>
+      <c r="B89" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C89" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D89" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E89" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F89" s="0" t="inlineStr">
+        <is>
+          <t>MITSUBISHI</t>
+        </is>
+      </c>
+      <c r="G89" s="0" t="inlineStr">
+        <is>
+          <t>MIRAGE / SPACE STAR VI Hatchback (A0_A)</t>
+        </is>
+      </c>
+      <c r="H89" s="0">
+        <v>2012</v>
+      </c>
+      <c r="J89" s="0" t="inlineStr">
+        <is>
+          <t>8717109831658</t>
+        </is>
+      </c>
+      <c r="K89" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="L89" s="0">
+        <v>120</v>
+      </c>
+      <c r="M89" s="0">
+        <v>60</v>
+      </c>
+      <c r="N89" s="0">
+        <v>90</v>
+      </c>
+      <c r="O89" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P89" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R89" s="0">
+        <v>1</v>
+      </c>
+      <c r="T89" s="0">
+        <v>1</v>
+      </c>
+      <c r="U89" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V89" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W89" s="0" t="inlineStr">
+        <is>
+          <t>4670A932</t>
+        </is>
+      </c>
+      <c r="X89" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="90" spans="1:24" customHeight="0">
+      <c r="A90" s="0" t="inlineStr">
+        <is>
+          <t>33128</t>
+        </is>
+      </c>
+      <c r="B90" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="C90" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="D90" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E90" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F90" s="0" t="inlineStr">
+        <is>
+          <t>LEXUS</t>
+        </is>
+      </c>
+      <c r="G90" s="0" t="inlineStr">
+        <is>
+          <t>NX (_Z1_)</t>
+        </is>
+      </c>
+      <c r="H90" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J90" s="0" t="inlineStr">
+        <is>
+          <t>8717109831665</t>
+        </is>
+      </c>
+      <c r="K90" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L90" s="0">
+        <v>120</v>
+      </c>
+      <c r="M90" s="0">
+        <v>60</v>
+      </c>
+      <c r="N90" s="0">
+        <v>90</v>
+      </c>
+      <c r="O90" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P90" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q90" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R90" s="0">
+        <v>1</v>
+      </c>
+      <c r="S90" s="0" t="inlineStr">
+        <is>
+          <t>33129</t>
+        </is>
+      </c>
+      <c r="T90" s="0">
+        <v>1</v>
+      </c>
+      <c r="U90" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V90" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W90" s="0" t="inlineStr">
+        <is>
+          <t>8954378020</t>
+        </is>
+      </c>
+      <c r="X90" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="91" spans="1:24" customHeight="0">
+      <c r="A91" s="0" t="inlineStr">
+        <is>
+          <t>33129</t>
+        </is>
+      </c>
+      <c r="B91" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="C91" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="D91" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E91" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F91" s="0" t="inlineStr">
+        <is>
+          <t>LEXUS</t>
+        </is>
+      </c>
+      <c r="G91" s="0" t="inlineStr">
+        <is>
+          <t>NX (_Z1_)</t>
+        </is>
+      </c>
+      <c r="H91" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J91" s="0" t="inlineStr">
+        <is>
+          <t>8717109831689</t>
+        </is>
+      </c>
+      <c r="K91" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L91" s="0">
+        <v>120</v>
+      </c>
+      <c r="M91" s="0">
+        <v>60</v>
+      </c>
+      <c r="N91" s="0">
+        <v>90</v>
+      </c>
+      <c r="O91" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P91" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q91" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R91" s="0">
+        <v>1</v>
+      </c>
+      <c r="S91" s="0" t="inlineStr">
+        <is>
+          <t>33128</t>
+        </is>
+      </c>
+      <c r="T91" s="0">
+        <v>1</v>
+      </c>
+      <c r="U91" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V91" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W91" s="0" t="inlineStr">
+        <is>
+          <t>8954278020</t>
+        </is>
+      </c>
+      <c r="X91" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="92" spans="1:24" customHeight="0">
+      <c r="A92" s="0" t="inlineStr">
+        <is>
+          <t>33130</t>
+        </is>
+      </c>
+      <c r="B92" s="0">
+        <v>39.6</v>
+      </c>
+      <c r="C92" s="0">
+        <v>39.6</v>
+      </c>
+      <c r="D92" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E92" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F92" s="0" t="inlineStr">
+        <is>
+          <t>KIA/HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G92" s="0" t="inlineStr">
+        <is>
+          <t>SORENTO II (XM)/SANTA FE II (CM)/SANTA FE III (DM, DMA)/SANTA FE II Hatchback/SUV (CM)/SORENTO II Hatchback/SUV (XM)</t>
+        </is>
+      </c>
+      <c r="H92" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I92" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J92" s="0" t="inlineStr">
+        <is>
+          <t>8717109831696</t>
+        </is>
+      </c>
+      <c r="K92" s="0">
+        <v>0.07</v>
+      </c>
+      <c r="L92" s="0">
+        <v>120</v>
+      </c>
+      <c r="M92" s="0">
+        <v>60</v>
+      </c>
+      <c r="N92" s="0">
+        <v>90</v>
+      </c>
+      <c r="O92" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P92" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R92" s="0">
+        <v>1</v>
+      </c>
+      <c r="T92" s="0">
+        <v>1</v>
+      </c>
+      <c r="U92" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V92" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W92" s="0" t="inlineStr">
+        <is>
+          <t>527512B100, 527512B100</t>
+        </is>
+      </c>
+      <c r="X92" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="93" spans="1:24" customHeight="0">
+      <c r="A93" s="0" t="inlineStr">
+        <is>
+          <t>33131</t>
+        </is>
+      </c>
+      <c r="B93" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="C93" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="D93" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E93" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F93" s="0" t="inlineStr">
+        <is>
+          <t>JAGUAR</t>
+        </is>
+      </c>
+      <c r="G93" s="0" t="inlineStr">
+        <is>
+          <t>I-PACE (X590)</t>
+        </is>
+      </c>
+      <c r="H93" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J93" s="0" t="inlineStr">
+        <is>
+          <t>8717109831702</t>
+        </is>
+      </c>
+      <c r="K93" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="L93" s="0">
+        <v>120</v>
+      </c>
+      <c r="M93" s="0">
+        <v>60</v>
+      </c>
+      <c r="N93" s="0">
+        <v>90</v>
+      </c>
+      <c r="O93" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P93" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R93" s="0">
+        <v>1</v>
+      </c>
+      <c r="T93" s="0">
+        <v>1</v>
+      </c>
+      <c r="U93" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V93" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W93" s="0" t="inlineStr">
+        <is>
+          <t>T4K4053</t>
+        </is>
+      </c>
+      <c r="X93" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="94" spans="1:24" customHeight="0">
+      <c r="A94" s="0" t="inlineStr">
+        <is>
+          <t>33132</t>
+        </is>
+      </c>
+      <c r="B94" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="C94" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="D94" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E94" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F94" s="0" t="inlineStr">
+        <is>
+          <t>JAGUAR</t>
+        </is>
+      </c>
+      <c r="G94" s="0" t="inlineStr">
+        <is>
+          <t>I-PACE (X590)</t>
+        </is>
+      </c>
+      <c r="H94" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J94" s="0" t="inlineStr">
+        <is>
+          <t>8717109831726</t>
+        </is>
+      </c>
+      <c r="K94" s="0">
+        <v>0.09</v>
+      </c>
+      <c r="L94" s="0">
+        <v>120</v>
+      </c>
+      <c r="M94" s="0">
+        <v>60</v>
+      </c>
+      <c r="N94" s="0">
+        <v>90</v>
+      </c>
+      <c r="O94" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P94" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R94" s="0">
+        <v>1</v>
+      </c>
+      <c r="T94" s="0">
+        <v>1</v>
+      </c>
+      <c r="U94" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V94" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W94" s="0" t="inlineStr">
+        <is>
+          <t>T4K4052</t>
+        </is>
+      </c>
+      <c r="X94" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="95" spans="1:24" customHeight="0">
+      <c r="A95" s="0" t="inlineStr">
+        <is>
+          <t>33133</t>
+        </is>
+      </c>
+      <c r="B95" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C95" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D95" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E95" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F95" s="0" t="inlineStr">
+        <is>
+          <t>BMW</t>
+        </is>
+      </c>
+      <c r="G95" s="0" t="inlineStr">
+        <is>
+          <t>iX (I20)</t>
+        </is>
+      </c>
+      <c r="H95" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J95" s="0" t="inlineStr">
+        <is>
+          <t>8717109831733</t>
+        </is>
+      </c>
+      <c r="K95" s="0">
+        <v>0.09</v>
+      </c>
+      <c r="L95" s="0">
+        <v>120</v>
+      </c>
+      <c r="M95" s="0">
+        <v>60</v>
+      </c>
+      <c r="N95" s="0">
+        <v>90</v>
+      </c>
+      <c r="O95" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P95" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R95" s="0">
+        <v>1</v>
+      </c>
+      <c r="T95" s="0">
+        <v>1</v>
+      </c>
+      <c r="U95" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V95" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W95" s="0" t="inlineStr">
+        <is>
+          <t>34525A28BF8</t>
+        </is>
+      </c>
+      <c r="X95" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="96" spans="1:24" customHeight="0">
+      <c r="A96" s="0" t="inlineStr">
+        <is>
+          <t>33134</t>
+        </is>
+      </c>
+      <c r="B96" s="0">
+        <v>18.2</v>
+      </c>
+      <c r="C96" s="0">
+        <v>18.2</v>
+      </c>
+      <c r="D96" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E96" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F96" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G96" s="0" t="inlineStr">
+        <is>
+          <t>OPTIMA (JF)/OPTIMA Sportswagon (JF)</t>
+        </is>
+      </c>
+      <c r="H96" s="0">
+        <v>2015</v>
+      </c>
+      <c r="I96" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J96" s="0" t="inlineStr">
+        <is>
+          <t>8717109831740</t>
+        </is>
+      </c>
+      <c r="K96" s="0">
+        <v>0.15</v>
+      </c>
+      <c r="L96" s="0">
+        <v>180</v>
+      </c>
+      <c r="M96" s="0">
+        <v>60</v>
+      </c>
+      <c r="N96" s="0">
+        <v>120</v>
+      </c>
+      <c r="O96" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P96" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q96" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R96" s="0">
+        <v>1</v>
+      </c>
+      <c r="S96" s="0" t="inlineStr">
+        <is>
+          <t>33160</t>
+        </is>
+      </c>
+      <c r="T96" s="0">
+        <v>1</v>
+      </c>
+      <c r="U96" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V96" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W96" s="0" t="inlineStr">
+        <is>
+          <t>59830D4000</t>
+        </is>
+      </c>
+      <c r="X96" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="97" spans="1:24" customHeight="0">
+      <c r="A97" s="0" t="inlineStr">
+        <is>
+          <t>33135</t>
+        </is>
+      </c>
+      <c r="B97" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="C97" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="D97" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E97" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F97" s="0" t="inlineStr">
+        <is>
+          <t>LAND ROVER</t>
+        </is>
+      </c>
+      <c r="G97" s="0" t="inlineStr">
+        <is>
+          <t>RANGE ROVER EVOQUE (L551)/DISCOVERY SPORT (L550)</t>
+        </is>
+      </c>
+      <c r="H97" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J97" s="0" t="inlineStr">
+        <is>
+          <t>8717109831764</t>
+        </is>
+      </c>
+      <c r="K97" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L97" s="0">
+        <v>120</v>
+      </c>
+      <c r="M97" s="0">
+        <v>60</v>
+      </c>
+      <c r="N97" s="0">
+        <v>90</v>
+      </c>
+      <c r="O97" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P97" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R97" s="0">
+        <v>1</v>
+      </c>
+      <c r="T97" s="0">
+        <v>1</v>
+      </c>
+      <c r="U97" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V97" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W97" s="0" t="inlineStr">
+        <is>
+          <t>LR135144</t>
+        </is>
+      </c>
+      <c r="X97" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="98" spans="1:24" customHeight="0">
+      <c r="A98" s="0" t="inlineStr">
+        <is>
+          <t>33136</t>
+        </is>
+      </c>
+      <c r="B98" s="0">
+        <v>16.89</v>
+      </c>
+      <c r="C98" s="0">
+        <v>16.89</v>
+      </c>
+      <c r="D98" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E98" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F98" s="0" t="inlineStr">
+        <is>
+          <t>SSANGYONG</t>
+        </is>
+      </c>
+      <c r="G98" s="0" t="inlineStr">
+        <is>
+          <t>KORANDO (CK)/ACTYON SPORTS I (QJ)/ACTYON SPORTS II/ACTYON II/KORANDO VAN</t>
+        </is>
+      </c>
+      <c r="H98" s="0">
+        <v>2005</v>
+      </c>
+      <c r="J98" s="0" t="inlineStr">
+        <is>
+          <t>8717109831771</t>
+        </is>
+      </c>
+      <c r="K98" s="0">
+        <v>0.09</v>
+      </c>
+      <c r="L98" s="0">
+        <v>120</v>
+      </c>
+      <c r="M98" s="0">
+        <v>60</v>
+      </c>
+      <c r="N98" s="0">
+        <v>90</v>
+      </c>
+      <c r="O98" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P98" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R98" s="0">
+        <v>1</v>
+      </c>
+      <c r="T98" s="0">
+        <v>1</v>
+      </c>
+      <c r="U98" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V98" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W98" s="0" t="inlineStr">
+        <is>
+          <t>4893034000</t>
+        </is>
+      </c>
+      <c r="X98" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="99" spans="1:24" customHeight="0">
+      <c r="A99" s="0" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="B99" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C99" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D99" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E99" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F99" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G99" s="0" t="inlineStr">
+        <is>
+          <t>H-1 Bestelwagen (A1)/H-1 / STAREX Bus (A1)/H-1 Open laadbak/ Chassis/H-1 Cargo (TQ)</t>
+        </is>
+      </c>
+      <c r="H99" s="0">
+        <v>1997</v>
+      </c>
+      <c r="I99" s="0">
+        <v>2008</v>
+      </c>
+      <c r="J99" s="0" t="inlineStr">
+        <is>
+          <t>8717109831788</t>
+        </is>
+      </c>
+      <c r="K99" s="0">
+        <v>0.09</v>
+      </c>
+      <c r="L99" s="0">
+        <v>120</v>
+      </c>
+      <c r="M99" s="0">
+        <v>60</v>
+      </c>
+      <c r="N99" s="0">
+        <v>90</v>
+      </c>
+      <c r="O99" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P99" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q99" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R99" s="0">
+        <v>1</v>
+      </c>
+      <c r="S99" s="0" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="T99" s="0">
+        <v>1</v>
+      </c>
+      <c r="U99" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V99" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W99" s="0" t="inlineStr">
+        <is>
+          <t>956204A355</t>
+        </is>
+      </c>
+      <c r="X99" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="100" spans="1:24" customHeight="0">
+      <c r="A100" s="0" t="inlineStr">
+        <is>
+          <t>33138</t>
+        </is>
+      </c>
+      <c r="B100" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C100" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D100" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E100" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F100" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G100" s="0" t="inlineStr">
+        <is>
+          <t>H-1 Bestelwagen (A1)/H-1 / STAREX Bus (A1)/H-1 Open laadbak/ Chassis/H-1 Cargo (TQ)</t>
+        </is>
+      </c>
+      <c r="H100" s="0">
+        <v>1997</v>
+      </c>
+      <c r="I100" s="0">
+        <v>2008</v>
+      </c>
+      <c r="J100" s="0" t="inlineStr">
+        <is>
+          <t>8717109831801</t>
+        </is>
+      </c>
+      <c r="K100" s="0">
+        <v>0.12</v>
+      </c>
+      <c r="L100" s="0">
+        <v>120</v>
+      </c>
+      <c r="M100" s="0">
+        <v>60</v>
+      </c>
+      <c r="N100" s="0">
+        <v>90</v>
+      </c>
+      <c r="O100" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P100" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q100" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R100" s="0">
+        <v>1</v>
+      </c>
+      <c r="S100" s="0" t="inlineStr">
+        <is>
+          <t>33137</t>
+        </is>
+      </c>
+      <c r="T100" s="0">
+        <v>1</v>
+      </c>
+      <c r="U100" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V100" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W100" s="0" t="inlineStr">
+        <is>
+          <t>956204A350</t>
+        </is>
+      </c>
+      <c r="X100" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="101" spans="1:24" customHeight="0">
+      <c r="A101" s="0" t="inlineStr">
+        <is>
+          <t>33139</t>
+        </is>
+      </c>
+      <c r="B101" s="0">
+        <v>12.3</v>
+      </c>
+      <c r="C101" s="0">
+        <v>12.3</v>
+      </c>
+      <c r="D101" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E101" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F101" s="0" t="inlineStr">
+        <is>
+          <t>HONDA</t>
+        </is>
+      </c>
+      <c r="G101" s="0" t="inlineStr">
+        <is>
+          <t>CIVIC IX Sedan (FB)</t>
+        </is>
+      </c>
+      <c r="H101" s="0">
+        <v>2011</v>
+      </c>
+      <c r="I101" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J101" s="0" t="inlineStr">
+        <is>
+          <t>8717109831818</t>
+        </is>
+      </c>
+      <c r="K101" s="0">
+        <v>0.1</v>
+      </c>
+      <c r="L101" s="0">
+        <v>120</v>
+      </c>
+      <c r="M101" s="0">
+        <v>60</v>
+      </c>
+      <c r="N101" s="0">
+        <v>90</v>
+      </c>
+      <c r="O101" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P101" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q101" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R101" s="0">
+        <v>1</v>
+      </c>
+      <c r="S101" s="0" t="inlineStr">
+        <is>
+          <t>33176</t>
+        </is>
+      </c>
+      <c r="T101" s="0">
+        <v>1</v>
+      </c>
+      <c r="U101" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V101" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W101" s="0" t="inlineStr">
+        <is>
+          <t>57455TR3A01, 57455TR3A02</t>
+        </is>
+      </c>
+      <c r="X101" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="102" spans="1:24" customHeight="0">
+      <c r="A102" s="0" t="inlineStr">
+        <is>
+          <t>33140</t>
+        </is>
+      </c>
+      <c r="B102" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="C102" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="D102" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E102" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F102" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G102" s="0" t="inlineStr">
+        <is>
+          <t>SONATA VII (LF)</t>
+        </is>
+      </c>
+      <c r="H102" s="0">
+        <v>2014</v>
+      </c>
+      <c r="I102" s="0">
+        <v>2023</v>
+      </c>
+      <c r="J102" s="0" t="inlineStr">
+        <is>
+          <t>8717109831825</t>
+        </is>
+      </c>
+      <c r="K102" s="0">
+        <v>0.15</v>
+      </c>
+      <c r="L102" s="0">
+        <v>180</v>
+      </c>
+      <c r="M102" s="0">
+        <v>60</v>
+      </c>
+      <c r="N102" s="0">
+        <v>120</v>
+      </c>
+      <c r="O102" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P102" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q102" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R102" s="0">
+        <v>1</v>
+      </c>
+      <c r="S102" s="0" t="inlineStr">
+        <is>
+          <t>33141</t>
+        </is>
+      </c>
+      <c r="T102" s="0">
+        <v>1</v>
+      </c>
+      <c r="U102" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V102" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W102" s="0" t="inlineStr">
+        <is>
+          <t>59810C1000</t>
+        </is>
+      </c>
+      <c r="X102" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="103" spans="1:24" customHeight="0">
+      <c r="A103" s="0" t="inlineStr">
+        <is>
+          <t>33141</t>
+        </is>
+      </c>
+      <c r="B103" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="C103" s="0">
+        <v>19.5</v>
+      </c>
+      <c r="D103" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E103" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F103" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G103" s="0" t="inlineStr">
+        <is>
+          <t>SONATA VII (LF)</t>
+        </is>
+      </c>
+      <c r="H103" s="0">
+        <v>2014</v>
+      </c>
+      <c r="I103" s="0">
+        <v>2023</v>
+      </c>
+      <c r="J103" s="0" t="inlineStr">
+        <is>
+          <t>8717109831849</t>
+        </is>
+      </c>
+      <c r="K103" s="0">
+        <v>0.15</v>
+      </c>
+      <c r="L103" s="0">
+        <v>180</v>
+      </c>
+      <c r="M103" s="0">
+        <v>60</v>
+      </c>
+      <c r="N103" s="0">
+        <v>120</v>
+      </c>
+      <c r="O103" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P103" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q103" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R103" s="0">
+        <v>1</v>
+      </c>
+      <c r="S103" s="0" t="inlineStr">
+        <is>
+          <t>33140</t>
+        </is>
+      </c>
+      <c r="T103" s="0">
+        <v>1</v>
+      </c>
+      <c r="U103" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V103" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W103" s="0" t="inlineStr">
+        <is>
+          <t>59830C1000</t>
+        </is>
+      </c>
+      <c r="X103" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:24" customHeight="0">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>33142</t>
+        </is>
+      </c>
+      <c r="B104" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C104" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D104" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E104" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F104" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G104" s="0" t="inlineStr">
+        <is>
+          <t>OPTIMA (FSGDS6B)</t>
+        </is>
+      </c>
+      <c r="H104" s="0">
+        <v>2010</v>
+      </c>
+      <c r="I104" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J104" s="0" t="inlineStr">
+        <is>
+          <t>8717109831856</t>
+        </is>
+      </c>
+      <c r="K104" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L104" s="0">
+        <v>120</v>
+      </c>
+      <c r="M104" s="0">
+        <v>60</v>
+      </c>
+      <c r="N104" s="0">
+        <v>90</v>
+      </c>
+      <c r="O104" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P104" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q104" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R104" s="0">
+        <v>1</v>
+      </c>
+      <c r="S104" s="0" t="inlineStr">
+        <is>
+          <t>33143</t>
+        </is>
+      </c>
+      <c r="T104" s="0">
+        <v>1</v>
+      </c>
+      <c r="U104" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V104" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W104" s="0" t="inlineStr">
+        <is>
+          <t>599102T700</t>
+        </is>
+      </c>
+      <c r="X104" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:24" customHeight="0">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
+          <t>33143</t>
+        </is>
+      </c>
+      <c r="B105" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="C105" s="0">
+        <v>15.6</v>
+      </c>
+      <c r="D105" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E105" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F105" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G105" s="0" t="inlineStr">
+        <is>
+          <t>OPTIMA (FSGDS6B)</t>
+        </is>
+      </c>
+      <c r="H105" s="0">
+        <v>2010</v>
+      </c>
+      <c r="I105" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J105" s="0" t="inlineStr">
+        <is>
+          <t>8717109831863</t>
+        </is>
+      </c>
+      <c r="K105" s="0">
+        <v>0.08</v>
+      </c>
+      <c r="L105" s="0">
+        <v>120</v>
+      </c>
+      <c r="M105" s="0">
+        <v>60</v>
+      </c>
+      <c r="N105" s="0">
+        <v>90</v>
+      </c>
+      <c r="O105" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P105" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q105" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R105" s="0">
+        <v>1</v>
+      </c>
+      <c r="S105" s="0" t="inlineStr">
+        <is>
+          <t>33142</t>
+        </is>
+      </c>
+      <c r="T105" s="0">
+        <v>1</v>
+      </c>
+      <c r="U105" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V105" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W105" s="0" t="inlineStr">
+        <is>
+          <t>599302T700</t>
+        </is>
+      </c>
+      <c r="X105" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="106" spans="1:24" customHeight="0">
+      <c r="A106" s="0" t="inlineStr">
+        <is>
+          <t>33144</t>
+        </is>
+      </c>
+      <c r="B106" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="C106" s="0">
+        <v>14.3</v>
+      </c>
+      <c r="D106" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E106" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F106" s="0" t="inlineStr">
+        <is>
+          <t>RAM</t>
+        </is>
+      </c>
+      <c r="G106" s="0" t="inlineStr">
+        <is>
+          <t>1500 Crew Cab Pickup (DT)</t>
+        </is>
+      </c>
+      <c r="H106" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J106" s="0" t="inlineStr">
+        <is>
+          <t>8717109831887</t>
+        </is>
+      </c>
+      <c r="K106" s="0">
+        <v>0.09</v>
+      </c>
+      <c r="L106" s="0">
+        <v>120</v>
+      </c>
+      <c r="M106" s="0">
+        <v>60</v>
+      </c>
+      <c r="N106" s="0">
+        <v>90</v>
+      </c>
+      <c r="O106" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P106" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R106" s="0">
+        <v>1</v>
+      </c>
+      <c r="T106" s="0">
+        <v>1</v>
+      </c>
+      <c r="U106" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V106" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W106" s="0" t="inlineStr">
+        <is>
+          <t>68292050AC</t>
+        </is>
+      </c>
+      <c r="X106" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="107" spans="1:24" customHeight="0">
+      <c r="A107" s="0" t="inlineStr">
+        <is>
+          <t>33145</t>
+        </is>
+      </c>
+      <c r="B107" s="0">
+        <v>21.4</v>
+      </c>
+      <c r="C107" s="0">
+        <v>21.4</v>
+      </c>
+      <c r="D107" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E107" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F107" s="0" t="inlineStr">
+        <is>
+          <t>NISSAN</t>
+        </is>
+      </c>
+      <c r="G107" s="0" t="inlineStr">
+        <is>
+          <t>ALMERA Classic (B10)</t>
+        </is>
+      </c>
+      <c r="H107" s="0">
+        <v>2006</v>
+      </c>
+      <c r="J107" s="0" t="inlineStr">
+        <is>
+          <t>8717109831894</t>
+        </is>
+      </c>
+      <c r="K107" s="0">
+        <v>0.07</v>
+      </c>
+      <c r="L107" s="0">
+        <v>120</v>
+      </c>
+      <c r="M107" s="0">
+        <v>60</v>
+      </c>
+      <c r="N107" s="0">
+        <v>90</v>
+      </c>
+      <c r="O107" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P107" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q107" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R107" s="0">
+        <v>1</v>
+      </c>
+      <c r="S107" s="0" t="inlineStr">
+        <is>
+          <t>33146</t>
+        </is>
+      </c>
+      <c r="T107" s="0">
+        <v>1</v>
+      </c>
+      <c r="U107" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V107" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W107" s="0" t="inlineStr">
+        <is>
+          <t>4791195F0A</t>
+        </is>
+      </c>
+      <c r="X107" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="108" spans="1:24" customHeight="0">
+      <c r="A108" s="0" t="inlineStr">
+        <is>
+          <t>33146</t>
+        </is>
+      </c>
+      <c r="B108" s="0">
+        <v>21.4</v>
+      </c>
+      <c r="C108" s="0">
+        <v>21.4</v>
+      </c>
+      <c r="D108" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E108" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F108" s="0" t="inlineStr">
+        <is>
+          <t>NISSAN</t>
+        </is>
+      </c>
+      <c r="G108" s="0" t="inlineStr">
+        <is>
+          <t>ALMERA Classic (B10)</t>
+        </is>
+      </c>
+      <c r="H108" s="0">
+        <v>2006</v>
+      </c>
+      <c r="J108" s="0" t="inlineStr">
+        <is>
+          <t>8717109831900</t>
+        </is>
+      </c>
+      <c r="K108" s="0">
+        <v>0.07</v>
+      </c>
+      <c r="L108" s="0">
+        <v>120</v>
+      </c>
+      <c r="M108" s="0">
+        <v>60</v>
+      </c>
+      <c r="N108" s="0">
+        <v>90</v>
+      </c>
+      <c r="O108" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P108" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q108" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R108" s="0">
+        <v>1</v>
+      </c>
+      <c r="S108" s="0" t="inlineStr">
+        <is>
+          <t>33145</t>
+        </is>
+      </c>
+      <c r="T108" s="0">
+        <v>1</v>
+      </c>
+      <c r="U108" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V108" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W108" s="0" t="inlineStr">
+        <is>
+          <t>4791095F0A</t>
+        </is>
+      </c>
+      <c r="X108" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="109" spans="1:24" customHeight="0">
+      <c r="A109" s="0" t="inlineStr">
+        <is>
+          <t>33157</t>
+        </is>
+      </c>
+      <c r="B109" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="C109" s="0">
+        <v>16.2</v>
+      </c>
+      <c r="D109" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E109" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F109" s="0" t="inlineStr">
+        <is>
+          <t>JEEP</t>
+        </is>
+      </c>
+      <c r="G109" s="0" t="inlineStr">
+        <is>
+          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+        </is>
+      </c>
+      <c r="H109" s="0">
+        <v>2010</v>
+      </c>
+      <c r="J109" s="0" t="inlineStr">
+        <is>
+          <t>8717109832068</t>
+        </is>
+      </c>
+      <c r="K109" s="0">
+        <v>0.18</v>
+      </c>
+      <c r="L109" s="0">
+        <v>120</v>
+      </c>
+      <c r="M109" s="0">
+        <v>60</v>
+      </c>
+      <c r="N109" s="0">
+        <v>90</v>
+      </c>
+      <c r="O109" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P109" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R109" s="0">
+        <v>1</v>
+      </c>
+      <c r="S109" s="0" t="inlineStr">
+        <is>
+          <t>33157</t>
+        </is>
+      </c>
+      <c r="T109" s="0">
+        <v>1</v>
+      </c>
+      <c r="U109" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V109" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W109" s="0" t="inlineStr">
+        <is>
+          <t>4779977AA, 4779977AC</t>
+        </is>
+      </c>
+      <c r="X109" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="110" spans="1:24" customHeight="0">
+      <c r="A110" s="0" t="inlineStr">
+        <is>
+          <t>33171</t>
+        </is>
+      </c>
+      <c r="B110" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="C110" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="D110" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E110" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F110" s="0" t="inlineStr">
+        <is>
+          <t>JEEP</t>
+        </is>
+      </c>
+      <c r="G110" s="0" t="inlineStr">
+        <is>
+          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+        </is>
+      </c>
+      <c r="H110" s="0">
+        <v>2010</v>
+      </c>
+      <c r="J110" s="0" t="inlineStr">
+        <is>
+          <t>8717109832259</t>
+        </is>
+      </c>
+      <c r="K110" s="0">
+        <v>0.24</v>
+      </c>
+      <c r="L110" s="0">
+        <v>120</v>
+      </c>
+      <c r="M110" s="0">
+        <v>60</v>
+      </c>
+      <c r="N110" s="0">
+        <v>90</v>
+      </c>
+      <c r="O110" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P110" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R110" s="0">
+        <v>1</v>
+      </c>
+      <c r="S110" s="0" t="inlineStr">
+        <is>
+          <t>33171</t>
+        </is>
+      </c>
+      <c r="T110" s="0">
+        <v>1</v>
+      </c>
+      <c r="U110" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V110" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W110" s="0" t="inlineStr">
+        <is>
+          <t>68250887AA, 68250887AB</t>
+        </is>
+      </c>
+      <c r="X110" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="111" spans="1:24" customHeight="0">
+      <c r="A111" s="0" t="inlineStr">
+        <is>
+          <t>33174</t>
+        </is>
+      </c>
+      <c r="B111" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="C111" s="0">
+        <v>14.9</v>
+      </c>
+      <c r="D111" s="0" t="inlineStr">
+        <is>
+          <t>Wheel Speed Sensors</t>
+        </is>
+      </c>
+      <c r="E111" s="0" t="inlineStr">
+        <is>
+          <t>LK01</t>
+        </is>
+      </c>
+      <c r="F111" s="0" t="inlineStr">
+        <is>
+          <t>JEEP</t>
+        </is>
+      </c>
+      <c r="G111" s="0" t="inlineStr">
+        <is>
+          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+        </is>
+      </c>
+      <c r="H111" s="0">
+        <v>2010</v>
+      </c>
+      <c r="J111" s="0" t="inlineStr">
+        <is>
+          <t>8717109832297</t>
+        </is>
+      </c>
+      <c r="K111" s="0">
+        <v>0.2</v>
+      </c>
+      <c r="L111" s="0">
+        <v>120</v>
+      </c>
+      <c r="M111" s="0">
+        <v>60</v>
+      </c>
+      <c r="N111" s="0">
+        <v>90</v>
+      </c>
+      <c r="O111" s="0" t="inlineStr">
+        <is>
+          <t>90318080</t>
+        </is>
+      </c>
+      <c r="P111" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R111" s="0">
+        <v>1</v>
+      </c>
+      <c r="S111" s="0" t="inlineStr">
+        <is>
+          <t>33174</t>
+        </is>
+      </c>
+      <c r="T111" s="0">
+        <v>1</v>
+      </c>
+      <c r="U111" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V111" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W111" s="0" t="inlineStr">
+        <is>
+          <t>68250893AA</t>
+        </is>
+      </c>
+      <c r="X111" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="112" spans="1:24" customHeight="0">
+      <c r="A112" s="0" t="inlineStr">
+        <is>
+          <t>35468</t>
+        </is>
+      </c>
+      <c r="B112" s="0">
+        <v>77.9</v>
+      </c>
+      <c r="C112" s="0">
+        <v>77.9</v>
+      </c>
+      <c r="D112" s="0" t="inlineStr">
+        <is>
+          <t>Remblokken</t>
+        </is>
+      </c>
+      <c r="E112" s="0" t="inlineStr">
+        <is>
+          <t>AA01</t>
+        </is>
+      </c>
+      <c r="F112" s="0" t="inlineStr">
+        <is>
+          <t>KIA/HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G112" s="0" t="inlineStr">
+        <is>
+          <t>SELTOS (SP2, SP2I)/KONA (SX2)</t>
+        </is>
+      </c>
+      <c r="H112" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J112" s="0" t="inlineStr">
+        <is>
+          <t>8717109757101</t>
+        </is>
+      </c>
+      <c r="K112" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="L112" s="0">
+        <v>89</v>
+      </c>
+      <c r="M112" s="0">
+        <v>82</v>
+      </c>
+      <c r="N112" s="0">
+        <v>117</v>
+      </c>
+      <c r="O112" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P112" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R112" s="0">
+        <v>1</v>
+      </c>
+      <c r="T112" s="0">
+        <v>1</v>
+      </c>
+      <c r="U112" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V112" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W112" s="0" t="inlineStr">
+        <is>
+          <t>58302BEA05, 58302HFA15, 58302Q5A30, 58302Q5A40</t>
+        </is>
+      </c>
+      <c r="X112" s="0" t="inlineStr">
+        <is>
+          <t>ESP</t>
+        </is>
+      </c>
+    </row>
+    <row r="113" spans="1:24" customHeight="0">
+      <c r="A113" s="0" t="inlineStr">
+        <is>
+          <t>35477</t>
+        </is>
+      </c>
+      <c r="B113" s="0">
+        <v>116</v>
+      </c>
+      <c r="C113" s="0">
+        <v>116</v>
+      </c>
+      <c r="D113" s="0" t="inlineStr">
+        <is>
+          <t>Remblokken</t>
+        </is>
+      </c>
+      <c r="E113" s="0" t="inlineStr">
+        <is>
+          <t>AA01</t>
+        </is>
+      </c>
+      <c r="F113" s="0" t="inlineStr">
+        <is>
+          <t>MAZDA</t>
+        </is>
+      </c>
+      <c r="G113" s="0" t="inlineStr">
+        <is>
+          <t>CX-60 (KH_)/CX-80 (KL_)</t>
+        </is>
+      </c>
+      <c r="H113" s="0">
+        <v>2022</v>
+      </c>
+      <c r="J113" s="0" t="inlineStr">
+        <is>
+          <t>8717109757484</t>
+        </is>
+      </c>
+      <c r="K113" s="0">
+        <v>1.36</v>
+      </c>
+      <c r="L113" s="0">
+        <v>89</v>
+      </c>
+      <c r="M113" s="0">
+        <v>82</v>
+      </c>
+      <c r="N113" s="0">
+        <v>137</v>
+      </c>
+      <c r="O113" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P113" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R113" s="0">
+        <v>1</v>
+      </c>
+      <c r="T113" s="0">
+        <v>1</v>
+      </c>
+      <c r="U113" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V113" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W113" s="0" t="inlineStr">
+        <is>
+          <t>KBY12643Z, KBY12643ZA</t>
+        </is>
+      </c>
+      <c r="X113" s="0" t="inlineStr">
+        <is>
+          <t>ESP</t>
+        </is>
+      </c>
+    </row>
+    <row r="114" spans="1:24" customHeight="0">
+      <c r="A114" s="0" t="inlineStr">
+        <is>
+          <t>35482</t>
+        </is>
+      </c>
+      <c r="B114" s="0">
+        <v>112.6</v>
+      </c>
+      <c r="C114" s="0">
+        <v>112.6</v>
+      </c>
+      <c r="D114" s="0" t="inlineStr">
+        <is>
+          <t>Remblokken</t>
+        </is>
+      </c>
+      <c r="E114" s="0" t="inlineStr">
+        <is>
+          <t>AA01</t>
+        </is>
+      </c>
+      <c r="F114" s="0" t="inlineStr">
+        <is>
+          <t>MG</t>
+        </is>
+      </c>
+      <c r="G114" s="0" t="inlineStr">
+        <is>
+          <t>GS/HS (AS23)</t>
+        </is>
+      </c>
+      <c r="H114" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J114" s="0" t="inlineStr">
+        <is>
+          <t>8717109757989</t>
+        </is>
+      </c>
+      <c r="K114" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="L114" s="0">
+        <v>89</v>
+      </c>
+      <c r="M114" s="0">
+        <v>82</v>
+      </c>
+      <c r="N114" s="0">
+        <v>117</v>
+      </c>
+      <c r="O114" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P114" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R114" s="0">
+        <v>1</v>
+      </c>
+      <c r="T114" s="0">
+        <v>1</v>
+      </c>
+      <c r="U114" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V114" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W114" s="0" t="inlineStr">
+        <is>
+          <t>10172328, 10332331</t>
+        </is>
+      </c>
+      <c r="X114" s="0" t="inlineStr">
+        <is>
+          <t>ESP</t>
+        </is>
+      </c>
+    </row>
+    <row r="115" spans="1:24" customHeight="0">
+      <c r="A115" s="0" t="inlineStr">
+        <is>
+          <t>35487</t>
+        </is>
+      </c>
+      <c r="B115" s="0">
+        <v>118.7</v>
+      </c>
+      <c r="C115" s="0">
+        <v>118.7</v>
+      </c>
+      <c r="D115" s="0" t="inlineStr">
+        <is>
+          <t>Remblokken</t>
+        </is>
+      </c>
+      <c r="E115" s="0" t="inlineStr">
+        <is>
+          <t>AA01</t>
+        </is>
+      </c>
+      <c r="F115" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G115" s="0" t="inlineStr">
+        <is>
+          <t>TRANSIT CUSTOM V710 Bestelwagen (NRN)/TOURNEO CUSTOM V710 Bus (NXN)/TRANSIT CUSTOM V710 Bus (NXN)</t>
+        </is>
+      </c>
+      <c r="H115" s="0">
+        <v>2023</v>
+      </c>
+      <c r="J115" s="0" t="inlineStr">
+        <is>
+          <t>8717109758146</t>
+        </is>
+      </c>
+      <c r="K115" s="0">
+        <v>1.5</v>
+      </c>
+      <c r="L115" s="0">
+        <v>89</v>
+      </c>
+      <c r="M115" s="0">
+        <v>82</v>
+      </c>
+      <c r="N115" s="0">
+        <v>134</v>
+      </c>
+      <c r="O115" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P115" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R115" s="0">
+        <v>1</v>
+      </c>
+      <c r="T115" s="0">
+        <v>1</v>
+      </c>
+      <c r="U115" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V115" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W115" s="0" t="inlineStr">
+        <is>
+          <t>2684537, 2712621, 2775879, KTPZ312M008AA, KTPZ312M008AB, KTPZ312M008AC</t>
+        </is>
+      </c>
+      <c r="X115" s="0" t="inlineStr">
+        <is>
+          <t>ESP</t>
+        </is>
+      </c>
+    </row>
+    <row r="116" spans="1:24" customHeight="0">
+      <c r="A116" s="0" t="inlineStr">
+        <is>
+          <t>41676</t>
+        </is>
+      </c>
+      <c r="B116" s="0">
+        <v>96.8</v>
+      </c>
+      <c r="C116" s="0">
+        <v>96.8</v>
+      </c>
+      <c r="D116" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E116" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F116" s="0" t="inlineStr">
+        <is>
+          <t>CHEVROLET</t>
+        </is>
+      </c>
+      <c r="G116" s="0" t="inlineStr">
+        <is>
+          <t>MATIZ (M200, M250)/SPARK</t>
+        </is>
+      </c>
+      <c r="H116" s="0">
+        <v>2005</v>
+      </c>
+      <c r="J116" s="0" t="inlineStr">
+        <is>
+          <t>8717109831207</t>
+        </is>
+      </c>
+      <c r="K116" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="L116" s="0">
+        <v>123</v>
+      </c>
+      <c r="M116" s="0">
+        <v>83</v>
+      </c>
+      <c r="N116" s="0">
+        <v>279</v>
+      </c>
+      <c r="O116" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R116" s="0">
+        <v>1</v>
+      </c>
+      <c r="T116" s="0">
+        <v>1</v>
+      </c>
+      <c r="U116" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V116" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W116" s="0" t="inlineStr">
+        <is>
+          <t>96456826</t>
+        </is>
+      </c>
+      <c r="X116" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="117" spans="1:24" customHeight="0">
+      <c r="A117" s="0" t="inlineStr">
+        <is>
+          <t>41678</t>
+        </is>
+      </c>
+      <c r="B117" s="0">
+        <v>265.8</v>
+      </c>
+      <c r="C117" s="0">
+        <v>265.8</v>
+      </c>
+      <c r="D117" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E117" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F117" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G117" s="0" t="inlineStr">
+        <is>
+          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
+        </is>
+      </c>
+      <c r="H117" s="0">
+        <v>2014</v>
+      </c>
+      <c r="I117" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J117" s="0" t="inlineStr">
+        <is>
+          <t>8717109831375</t>
+        </is>
+      </c>
+      <c r="K117" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="L117" s="0">
+        <v>123</v>
+      </c>
+      <c r="M117" s="0">
+        <v>83</v>
+      </c>
+      <c r="N117" s="0">
+        <v>279</v>
+      </c>
+      <c r="O117" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R117" s="0">
+        <v>1</v>
+      </c>
+      <c r="T117" s="0">
+        <v>1</v>
+      </c>
+      <c r="U117" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V117" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W117" s="0" t="inlineStr">
+        <is>
+          <t>58510C8200</t>
+        </is>
+      </c>
+      <c r="X117" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="118" spans="1:24" customHeight="0">
+      <c r="A118" s="0" t="inlineStr">
+        <is>
+          <t>41679</t>
+        </is>
+      </c>
+      <c r="B118" s="0">
+        <v>211.2</v>
+      </c>
+      <c r="C118" s="0">
+        <v>211.2</v>
+      </c>
+      <c r="D118" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E118" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F118" s="0" t="inlineStr">
+        <is>
+          <t>SUZUKI</t>
+        </is>
+      </c>
+      <c r="G118" s="0" t="inlineStr">
+        <is>
+          <t>VITARA (LY)/SX4 S-CROSS (JY)/S-CROSS</t>
+        </is>
+      </c>
+      <c r="H118" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J118" s="0" t="inlineStr">
+        <is>
+          <t>8717109831382</t>
+        </is>
+      </c>
+      <c r="K118" s="0">
+        <v>0.6</v>
+      </c>
+      <c r="L118" s="0">
+        <v>213</v>
+      </c>
+      <c r="M118" s="0">
+        <v>163</v>
+      </c>
+      <c r="N118" s="0">
+        <v>268</v>
+      </c>
+      <c r="O118" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R118" s="0">
+        <v>1</v>
+      </c>
+      <c r="T118" s="0">
+        <v>1</v>
+      </c>
+      <c r="U118" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V118" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W118" s="0" t="inlineStr">
+        <is>
+          <t>5110054P20, 5110054P21</t>
+        </is>
+      </c>
+      <c r="X118" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="119" spans="1:24" customHeight="0">
+      <c r="A119" s="0" t="inlineStr">
+        <is>
+          <t>41680</t>
+        </is>
+      </c>
+      <c r="B119" s="0">
+        <v>135.4</v>
+      </c>
+      <c r="C119" s="0">
+        <v>135.4</v>
+      </c>
+      <c r="D119" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E119" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F119" s="0" t="inlineStr">
+        <is>
+          <t>BMW</t>
+        </is>
+      </c>
+      <c r="G119" s="0" t="inlineStr">
+        <is>
+          <t>7 (G11, G12)/5 (G30, F90)/5 Touring Van (G31)/6 Gran Turismo (G32)</t>
+        </is>
+      </c>
+      <c r="H119" s="0">
+        <v>2015</v>
+      </c>
+      <c r="I119" s="0">
+        <v>2022</v>
+      </c>
+      <c r="J119" s="0" t="inlineStr">
+        <is>
+          <t>8717109831405</t>
+        </is>
+      </c>
+      <c r="K119" s="0">
+        <v>0.43</v>
+      </c>
+      <c r="L119" s="0">
+        <v>123</v>
+      </c>
+      <c r="M119" s="0">
+        <v>83</v>
+      </c>
+      <c r="N119" s="0">
+        <v>279</v>
+      </c>
+      <c r="O119" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R119" s="0">
+        <v>1</v>
+      </c>
+      <c r="T119" s="0">
+        <v>1</v>
+      </c>
+      <c r="U119" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V119" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W119" s="0" t="inlineStr">
+        <is>
+          <t>34336873446, 34336881095</t>
+        </is>
+      </c>
+      <c r="X119" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="120" spans="1:24" customHeight="0">
+      <c r="A120" s="0" t="inlineStr">
+        <is>
+          <t>41681</t>
+        </is>
+      </c>
+      <c r="B120" s="0">
+        <v>163.1</v>
+      </c>
+      <c r="C120" s="0">
+        <v>163.1</v>
+      </c>
+      <c r="D120" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E120" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F120" s="0" t="inlineStr">
+        <is>
+          <t>AUDI</t>
+        </is>
+      </c>
+      <c r="G120" s="0" t="inlineStr">
+        <is>
+          <t>A6 C7 Avant (4G5, 4GD)/A6 C7 (4G2, 4GC)/A6 Allroad C7 (4GH, 4GJ)</t>
+        </is>
+      </c>
+      <c r="H120" s="0">
+        <v>2010</v>
+      </c>
+      <c r="I120" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J120" s="0" t="inlineStr">
+        <is>
+          <t>8717109831412</t>
+        </is>
+      </c>
+      <c r="K120" s="0">
+        <v>0.73</v>
+      </c>
+      <c r="L120" s="0">
+        <v>190</v>
+      </c>
+      <c r="M120" s="0">
+        <v>100</v>
+      </c>
+      <c r="N120" s="0">
+        <v>218</v>
+      </c>
+      <c r="O120" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R120" s="0">
+        <v>1</v>
+      </c>
+      <c r="T120" s="0">
+        <v>1</v>
+      </c>
+      <c r="U120" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V120" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W120" s="0" t="inlineStr">
+        <is>
+          <t>4G1611021B</t>
+        </is>
+      </c>
+      <c r="X120" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="121" spans="1:24" customHeight="0">
+      <c r="A121" s="0" t="inlineStr">
+        <is>
+          <t>41682</t>
+        </is>
+      </c>
+      <c r="B121" s="0">
+        <v>164.3</v>
+      </c>
+      <c r="C121" s="0">
+        <v>164.3</v>
+      </c>
+      <c r="D121" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E121" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F121" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G121" s="0" t="inlineStr">
+        <is>
+          <t>RIO IV (YB, SC, FB)/STONIC (YB)/RIO IV Hatchback Van (YB, SC, FB)/STONIC Hatchback Van (YB)</t>
+        </is>
+      </c>
+      <c r="H121" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J121" s="0" t="inlineStr">
+        <is>
+          <t>8717109831429</t>
+        </is>
+      </c>
+      <c r="K121" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="L121" s="0">
+        <v>123</v>
+      </c>
+      <c r="M121" s="0">
+        <v>83</v>
+      </c>
+      <c r="N121" s="0">
+        <v>279</v>
+      </c>
+      <c r="O121" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R121" s="0">
+        <v>1</v>
+      </c>
+      <c r="T121" s="0">
+        <v>1</v>
+      </c>
+      <c r="U121" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V121" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W121" s="0" t="inlineStr">
+        <is>
+          <t>58510H8210</t>
+        </is>
+      </c>
+      <c r="X121" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="122" spans="1:24" customHeight="0">
+      <c r="A122" s="0" t="inlineStr">
+        <is>
+          <t>41683</t>
+        </is>
+      </c>
+      <c r="B122" s="0">
+        <v>193.1</v>
+      </c>
+      <c r="C122" s="0">
+        <v>193.1</v>
+      </c>
+      <c r="D122" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E122" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F122" s="0" t="inlineStr">
+        <is>
+          <t>KIA/HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G122" s="0" t="inlineStr">
+        <is>
+          <t>OPTIMA Sportswagon (JF)/i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/CEED (CD)/CEED Sportswagon (CD)/OPTIMA (JF)/PROCEED (CD)/CEED Hatchback Van (CD)/CEED Combi Van (CD)/i30 Kombi Van (PDE)/XCEED (CD)/PROCEED Combi Van (CD)/XCEED Van (CD)/i30 Hatchback Van (PDE)</t>
+        </is>
+      </c>
+      <c r="H122" s="0">
+        <v>2015</v>
+      </c>
+      <c r="I122" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J122" s="0" t="inlineStr">
+        <is>
+          <t>8717109831443</t>
+        </is>
+      </c>
+      <c r="K122" s="0">
+        <v>0.54</v>
+      </c>
+      <c r="L122" s="0">
+        <v>123</v>
+      </c>
+      <c r="M122" s="0">
+        <v>83</v>
+      </c>
+      <c r="N122" s="0">
+        <v>279</v>
+      </c>
+      <c r="O122" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R122" s="0">
+        <v>1</v>
+      </c>
+      <c r="T122" s="0">
+        <v>1</v>
+      </c>
+      <c r="U122" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V122" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W122" s="0" t="inlineStr">
+        <is>
+          <t>58510G4200, 58510J7000, 58510S0000, 58510D4720, 58510D4770, 58510G4200, 58510J7000</t>
+        </is>
+      </c>
+      <c r="X122" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="123" spans="1:24" customHeight="0">
+      <c r="A123" s="0" t="inlineStr">
+        <is>
+          <t>41684</t>
+        </is>
+      </c>
+      <c r="B123" s="0">
+        <v>156.5</v>
+      </c>
+      <c r="C123" s="0">
+        <v>156.5</v>
+      </c>
+      <c r="D123" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E123" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F123" s="0" t="inlineStr">
+        <is>
+          <t>DACIA/RENAULT</t>
+        </is>
+      </c>
+      <c r="G123" s="0" t="inlineStr">
+        <is>
+          <t>DUSTER (HM_)</t>
+        </is>
+      </c>
+      <c r="H123" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J123" s="0" t="inlineStr">
+        <is>
+          <t>8717109831450</t>
+        </is>
+      </c>
+      <c r="K123" s="0">
+        <v>0.5</v>
+      </c>
+      <c r="L123" s="0">
+        <v>123</v>
+      </c>
+      <c r="M123" s="0">
+        <v>83</v>
+      </c>
+      <c r="N123" s="0">
+        <v>279</v>
+      </c>
+      <c r="O123" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R123" s="0">
+        <v>1</v>
+      </c>
+      <c r="T123" s="0">
+        <v>1</v>
+      </c>
+      <c r="U123" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V123" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W123" s="0" t="inlineStr">
+        <is>
+          <t>460111036R, 460111036R</t>
+        </is>
+      </c>
+      <c r="X123" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="124" spans="1:24" customHeight="0">
+      <c r="A124" s="0" t="inlineStr">
+        <is>
+          <t>41685</t>
+        </is>
+      </c>
+      <c r="B124" s="0">
+        <v>159.9</v>
+      </c>
+      <c r="C124" s="0">
+        <v>159.9</v>
+      </c>
+      <c r="D124" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E124" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F124" s="0" t="inlineStr">
+        <is>
+          <t>RENAULT</t>
+        </is>
+      </c>
+      <c r="G124" s="0" t="inlineStr">
+        <is>
+          <t>CLIO V (B7_)/CAPTUR II (HF_)/SYMBIOZ</t>
+        </is>
+      </c>
+      <c r="H124" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J124" s="0" t="inlineStr">
+        <is>
+          <t>8717109831467</t>
+        </is>
+      </c>
+      <c r="K124" s="0">
+        <v>0.49</v>
+      </c>
+      <c r="L124" s="0">
+        <v>177</v>
+      </c>
+      <c r="M124" s="0">
+        <v>112</v>
+      </c>
+      <c r="N124" s="0">
+        <v>204</v>
+      </c>
+      <c r="O124" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R124" s="0">
+        <v>1</v>
+      </c>
+      <c r="T124" s="0">
+        <v>1</v>
+      </c>
+      <c r="U124" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V124" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W124" s="0" t="inlineStr">
+        <is>
+          <t>460117786R</t>
+        </is>
+      </c>
+      <c r="X124" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="125" spans="1:24" customHeight="0">
+      <c r="A125" s="0" t="inlineStr">
+        <is>
+          <t>41686</t>
+        </is>
+      </c>
+      <c r="B125" s="0">
+        <v>135.4</v>
+      </c>
+      <c r="C125" s="0">
+        <v>135.4</v>
+      </c>
+      <c r="D125" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E125" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F125" s="0" t="inlineStr">
+        <is>
+          <t>VW/SKODA/AUDI/SEAT/CUPRA</t>
+        </is>
+      </c>
+      <c r="G125" s="0" t="inlineStr">
+        <is>
+          <t>PASSAT B8 (3G2, CB2)/PASSAT B8 Variant (3G5, CB5)/SUPERB III (3V3)/SUPERB III Stationwagen (3V5)/PASSAT ALLTRACK B8 Variant (3G5, CB5)/ARTEON (3H7, 3H8)/GOLF VIII (CD1, DA1)/OCTAVIA IV Combi (NX5, PV5)/A3 Sportback (8YA, 8YF)/LEON (KL1, KLG)/LEON Sportstourer (KL8, KLD)/OCTAVIA IV (NX3, NN3, PV3)/A3 Limousine (8YS, 8YM)/ARTEON SHOOTING BRAKE (3H9)/GOLF VIII Variant (CG5, DB5)/CADDY V MPV (SBB, SBJ)/CADDY V Hatchback/limousine (SBA, SBH)/FORMENTOR (KM7, KMP)/TIGUAN (AD1, AX1)/GOLF ALLTRACK VIII (CG5)/Q3 (F3B)/Q3 Sportback (F3N)/LEON (KL1, KU1, KUG)/LEON Sportstourer (KL8, KU8, KUD)/CADDY CALIFORNIA V Camper (SBB, SBJ)/A3 Allstreet (8YJ)</t>
+        </is>
+      </c>
+      <c r="H125" s="0">
+        <v>2014</v>
+      </c>
+      <c r="I125" s="0">
+        <v>2024</v>
+      </c>
+      <c r="J125" s="0" t="inlineStr">
+        <is>
+          <t>8717109831481</t>
+        </is>
+      </c>
+      <c r="K125" s="0">
+        <v>0.48</v>
+      </c>
+      <c r="L125" s="0">
+        <v>123</v>
+      </c>
+      <c r="M125" s="0">
+        <v>83</v>
+      </c>
+      <c r="N125" s="0">
+        <v>279</v>
+      </c>
+      <c r="O125" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R125" s="0">
+        <v>1</v>
+      </c>
+      <c r="T125" s="0">
+        <v>1</v>
+      </c>
+      <c r="U125" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V125" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W125" s="0" t="inlineStr">
+        <is>
+          <t>3Q1614019D, 3Q1614019D, 3Q1614019D, 3Q1614019D, 3Q1614019D</t>
+        </is>
+      </c>
+      <c r="X125" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="126" spans="1:24" customHeight="0">
+      <c r="A126" s="0" t="inlineStr">
+        <is>
+          <t>41687</t>
+        </is>
+      </c>
+      <c r="B126" s="0">
+        <v>187.8</v>
+      </c>
+      <c r="C126" s="0">
+        <v>187.8</v>
+      </c>
+      <c r="D126" s="0" t="inlineStr">
+        <is>
+          <t>Hoofdremcilinders</t>
+        </is>
+      </c>
+      <c r="E126" s="0" t="inlineStr">
+        <is>
+          <t>HB01</t>
+        </is>
+      </c>
+      <c r="F126" s="0" t="inlineStr">
+        <is>
+          <t>KIA/HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G126" s="0" t="inlineStr">
+        <is>
+          <t>SORENTO III (UM)/KONA (OS, OSE, OSI)/KONA Hatchback/SUV (OS, OSE, OSI)/TUCSON (NX4E, NX4A)/SPORTAGE V (NQ5)</t>
+        </is>
+      </c>
+      <c r="H126" s="0">
+        <v>2015</v>
+      </c>
+      <c r="I126" s="0">
+        <v>2024</v>
+      </c>
+      <c r="J126" s="0" t="inlineStr">
+        <is>
+          <t>8717109831498</t>
+        </is>
+      </c>
+      <c r="K126" s="0">
+        <v>0.54</v>
+      </c>
+      <c r="L126" s="0">
+        <v>123</v>
+      </c>
+      <c r="M126" s="0">
+        <v>83</v>
+      </c>
+      <c r="N126" s="0">
+        <v>279</v>
+      </c>
+      <c r="O126" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R126" s="0">
+        <v>1</v>
+      </c>
+      <c r="T126" s="0">
+        <v>1</v>
+      </c>
+      <c r="U126" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V126" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W126" s="0" t="inlineStr">
+        <is>
+          <t>58510J9220, 58510N9110, 58510C5020, 58510C5030, 58510N9110</t>
+        </is>
+      </c>
+      <c r="X126" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="127" spans="1:24" customHeight="0">
+      <c r="A127" s="0" t="inlineStr">
+        <is>
+          <t>425161</t>
+        </is>
+      </c>
+      <c r="B127" s="0">
+        <v>675.7</v>
+      </c>
+      <c r="C127" s="0">
+        <v>675.7</v>
+      </c>
+      <c r="D127" s="0" t="inlineStr">
+        <is>
           <t>Remtangen</t>
         </is>
       </c>
-      <c r="E77" s="0" t="inlineStr">
+      <c r="E127" s="0" t="inlineStr">
         <is>
           <t>KA01</t>
         </is>
       </c>
-      <c r="F77" s="0" t="inlineStr">
+      <c r="F127" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="G127" s="0" t="inlineStr">
+        <is>
+          <t>i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/i30 Kombi Van (PDE)/i30 Hatchback Van (PDE)/CEED Sportswagon (CD)/CEED (CD)</t>
+        </is>
+      </c>
+      <c r="H127" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J127" s="0" t="inlineStr">
+        <is>
+          <t>8717109845686</t>
+        </is>
+      </c>
+      <c r="K127" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="L127" s="0">
+        <v>160</v>
+      </c>
+      <c r="M127" s="0">
+        <v>130</v>
+      </c>
+      <c r="N127" s="0">
+        <v>220</v>
+      </c>
+      <c r="O127" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P127" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q127" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R127" s="0">
+        <v>1</v>
+      </c>
+      <c r="S127" s="0" t="inlineStr">
+        <is>
+          <t>425162</t>
+        </is>
+      </c>
+      <c r="T127" s="0">
+        <v>1</v>
+      </c>
+      <c r="U127" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V127" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W127" s="0" t="inlineStr">
+        <is>
+          <t>58210 G4000, 58310 G4A00, 58210G4000, 58310G4A00</t>
+        </is>
+      </c>
+      <c r="X127" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="128" spans="1:24" customHeight="0">
+      <c r="A128" s="0" t="inlineStr">
+        <is>
+          <t>425162</t>
+        </is>
+      </c>
+      <c r="B128" s="0">
+        <v>675.7</v>
+      </c>
+      <c r="C128" s="0">
+        <v>675.7</v>
+      </c>
+      <c r="D128" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E128" s="0" t="inlineStr">
+        <is>
+          <t>KA01</t>
+        </is>
+      </c>
+      <c r="F128" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="G128" s="0" t="inlineStr">
+        <is>
+          <t>i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/i30 Kombi Van (PDE)/i30 Hatchback Van (PDE)/CEED Sportswagon (CD)/CEED (CD)</t>
+        </is>
+      </c>
+      <c r="H128" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J128" s="0" t="inlineStr">
+        <is>
+          <t>8717109845709</t>
+        </is>
+      </c>
+      <c r="K128" s="0">
+        <v>1.66</v>
+      </c>
+      <c r="L128" s="0">
+        <v>160</v>
+      </c>
+      <c r="M128" s="0">
+        <v>130</v>
+      </c>
+      <c r="N128" s="0">
+        <v>220</v>
+      </c>
+      <c r="O128" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P128" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q128" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R128" s="0">
+        <v>1</v>
+      </c>
+      <c r="S128" s="0" t="inlineStr">
+        <is>
+          <t>425161</t>
+        </is>
+      </c>
+      <c r="T128" s="0">
+        <v>1</v>
+      </c>
+      <c r="U128" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V128" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W128" s="0" t="inlineStr">
+        <is>
+          <t>58230 G4000, 58311 G4A00, 58230G4000, 58311G4A00</t>
+        </is>
+      </c>
+      <c r="X128" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="129" spans="1:24" customHeight="0">
+      <c r="A129" s="0" t="inlineStr">
+        <is>
+          <t>425401C3</t>
+        </is>
+      </c>
+      <c r="B129" s="0">
+        <v>1018.7</v>
+      </c>
+      <c r="C129" s="0">
+        <v>1018.7</v>
+      </c>
+      <c r="D129" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E129" s="0" t="inlineStr">
+        <is>
+          <t>KA01</t>
+        </is>
+      </c>
+      <c r="F129" s="0" t="inlineStr">
+        <is>
+          <t>TESLA</t>
+        </is>
+      </c>
+      <c r="G129" s="0" t="inlineStr">
+        <is>
+          <t>MODEL S/MODEL X</t>
+        </is>
+      </c>
+      <c r="H129" s="0">
+        <v>2012</v>
+      </c>
+      <c r="J129" s="0" t="inlineStr">
+        <is>
+          <t>8717109849479</t>
+        </is>
+      </c>
+      <c r="K129" s="0">
+        <v>2.32</v>
+      </c>
+      <c r="L129" s="0">
+        <v>240</v>
+      </c>
+      <c r="M129" s="0">
+        <v>165</v>
+      </c>
+      <c r="N129" s="0">
+        <v>260</v>
+      </c>
+      <c r="O129" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P129" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q129" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R129" s="0">
+        <v>1</v>
+      </c>
+      <c r="S129" s="0" t="inlineStr">
+        <is>
+          <t>425402C3</t>
+        </is>
+      </c>
+      <c r="T129" s="0">
+        <v>1</v>
+      </c>
+      <c r="U129" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V129" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W129" s="0" t="inlineStr">
+        <is>
+          <t>1027643-01-B</t>
+        </is>
+      </c>
+      <c r="X129" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="130" spans="1:24" customHeight="0">
+      <c r="A130" s="0" t="inlineStr">
+        <is>
+          <t>425402C3</t>
+        </is>
+      </c>
+      <c r="B130" s="0">
+        <v>1018.7</v>
+      </c>
+      <c r="C130" s="0">
+        <v>1018.7</v>
+      </c>
+      <c r="D130" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E130" s="0" t="inlineStr">
+        <is>
+          <t>KA01</t>
+        </is>
+      </c>
+      <c r="F130" s="0" t="inlineStr">
+        <is>
+          <t>TESLA</t>
+        </is>
+      </c>
+      <c r="G130" s="0" t="inlineStr">
+        <is>
+          <t>MODEL S/MODEL X</t>
+        </is>
+      </c>
+      <c r="H130" s="0">
+        <v>2012</v>
+      </c>
+      <c r="J130" s="0" t="inlineStr">
+        <is>
+          <t>8717109849486</t>
+        </is>
+      </c>
+      <c r="K130" s="0">
+        <v>2.32</v>
+      </c>
+      <c r="L130" s="0">
+        <v>240</v>
+      </c>
+      <c r="M130" s="0">
+        <v>165</v>
+      </c>
+      <c r="N130" s="0">
+        <v>260</v>
+      </c>
+      <c r="O130" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P130" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q130" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R130" s="0">
+        <v>1</v>
+      </c>
+      <c r="S130" s="0" t="inlineStr">
+        <is>
+          <t>425401C3</t>
+        </is>
+      </c>
+      <c r="T130" s="0">
+        <v>1</v>
+      </c>
+      <c r="U130" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V130" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W130" s="0" t="inlineStr">
+        <is>
+          <t>1027644-01-B</t>
+        </is>
+      </c>
+      <c r="X130" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="131" spans="1:24" customHeight="0">
+      <c r="A131" s="0" t="inlineStr">
+        <is>
+          <t>425461</t>
+        </is>
+      </c>
+      <c r="B131" s="0">
+        <v>1242</v>
+      </c>
+      <c r="C131" s="0">
+        <v>1242</v>
+      </c>
+      <c r="D131" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E131" s="0" t="inlineStr">
+        <is>
+          <t>KA02</t>
+        </is>
+      </c>
+      <c r="F131" s="0" t="inlineStr">
+        <is>
+          <t>MAZDA</t>
+        </is>
+      </c>
+      <c r="G131" s="0" t="inlineStr">
+        <is>
+          <t>CX-3 (DK)</t>
+        </is>
+      </c>
+      <c r="H131" s="0">
+        <v>2015</v>
+      </c>
+      <c r="J131" s="0" t="inlineStr">
+        <is>
+          <t>8717109850321</t>
+        </is>
+      </c>
+      <c r="K131" s="0">
+        <v>2.77</v>
+      </c>
+      <c r="L131" s="0">
+        <v>160</v>
+      </c>
+      <c r="M131" s="0">
+        <v>130</v>
+      </c>
+      <c r="N131" s="0">
+        <v>220</v>
+      </c>
+      <c r="O131" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P131" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q131" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R131" s="0">
+        <v>1</v>
+      </c>
+      <c r="S131" s="0" t="inlineStr">
+        <is>
+          <t>425462</t>
+        </is>
+      </c>
+      <c r="T131" s="0">
+        <v>1</v>
+      </c>
+      <c r="U131" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V131" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W131" s="0" t="inlineStr">
+        <is>
+          <t>D2Y1-26-71X</t>
+        </is>
+      </c>
+      <c r="X131" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="132" spans="1:24" customHeight="0">
+      <c r="A132" s="0" t="inlineStr">
+        <is>
+          <t>425462</t>
+        </is>
+      </c>
+      <c r="B132" s="0">
+        <v>1242</v>
+      </c>
+      <c r="C132" s="0">
+        <v>1242</v>
+      </c>
+      <c r="D132" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E132" s="0" t="inlineStr">
+        <is>
+          <t>KA02</t>
+        </is>
+      </c>
+      <c r="F132" s="0" t="inlineStr">
+        <is>
+          <t>MAZDA</t>
+        </is>
+      </c>
+      <c r="G132" s="0" t="inlineStr">
+        <is>
+          <t>CX-3 (DK)</t>
+        </is>
+      </c>
+      <c r="H132" s="0">
+        <v>2015</v>
+      </c>
+      <c r="J132" s="0" t="inlineStr">
+        <is>
+          <t>8717109850345</t>
+        </is>
+      </c>
+      <c r="K132" s="0">
+        <v>2.77</v>
+      </c>
+      <c r="L132" s="0">
+        <v>160</v>
+      </c>
+      <c r="M132" s="0">
+        <v>130</v>
+      </c>
+      <c r="N132" s="0">
+        <v>220</v>
+      </c>
+      <c r="O132" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P132" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q132" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R132" s="0">
+        <v>1</v>
+      </c>
+      <c r="S132" s="0" t="inlineStr">
+        <is>
+          <t>425461</t>
+        </is>
+      </c>
+      <c r="T132" s="0">
+        <v>1</v>
+      </c>
+      <c r="U132" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V132" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W132" s="0" t="inlineStr">
+        <is>
+          <t>D2Y1-26-61X</t>
+        </is>
+      </c>
+      <c r="X132" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="133" spans="1:24" customHeight="0">
+      <c r="A133" s="0" t="inlineStr">
+        <is>
+          <t>425681</t>
+        </is>
+      </c>
+      <c r="B133" s="0">
+        <v>381.2</v>
+      </c>
+      <c r="C133" s="0">
+        <v>381.2</v>
+      </c>
+      <c r="D133" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E133" s="0" t="inlineStr">
+        <is>
+          <t>KA01</t>
+        </is>
+      </c>
+      <c r="F133" s="0" t="inlineStr">
+        <is>
+          <t>AUDI</t>
+        </is>
+      </c>
+      <c r="G133" s="0" t="inlineStr">
+        <is>
+          <t>Q5 (FYB, FYG)/Q5 Sportback (FYT)</t>
+        </is>
+      </c>
+      <c r="H133" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J133" s="0" t="inlineStr">
+        <is>
+          <t>8717109852967</t>
+        </is>
+      </c>
+      <c r="K133" s="0">
+        <v>3.92</v>
+      </c>
+      <c r="L133" s="0">
+        <v>240</v>
+      </c>
+      <c r="M133" s="0">
+        <v>165</v>
+      </c>
+      <c r="N133" s="0">
+        <v>260</v>
+      </c>
+      <c r="O133" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P133" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q133" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R133" s="0">
+        <v>1</v>
+      </c>
+      <c r="S133" s="0" t="inlineStr">
+        <is>
+          <t>425682</t>
+        </is>
+      </c>
+      <c r="T133" s="0">
+        <v>1</v>
+      </c>
+      <c r="U133" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V133" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W133" s="0" t="inlineStr">
+        <is>
+          <t>80A615107P</t>
+        </is>
+      </c>
+      <c r="X133" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="134" spans="1:24" customHeight="0">
+      <c r="A134" s="0" t="inlineStr">
+        <is>
+          <t>425682</t>
+        </is>
+      </c>
+      <c r="B134" s="0">
+        <v>381.2</v>
+      </c>
+      <c r="C134" s="0">
+        <v>381.2</v>
+      </c>
+      <c r="D134" s="0" t="inlineStr">
+        <is>
+          <t>Remtangen</t>
+        </is>
+      </c>
+      <c r="E134" s="0" t="inlineStr">
+        <is>
+          <t>KA01</t>
+        </is>
+      </c>
+      <c r="F134" s="0" t="inlineStr">
+        <is>
+          <t>AUDI</t>
+        </is>
+      </c>
+      <c r="G134" s="0" t="inlineStr">
+        <is>
+          <t>Q5 (FYB, FYG)/Q5 Sportback (FYT)</t>
+        </is>
+      </c>
+      <c r="H134" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J134" s="0" t="inlineStr">
+        <is>
+          <t>8717109852981</t>
+        </is>
+      </c>
+      <c r="K134" s="0">
+        <v>3.92</v>
+      </c>
+      <c r="L134" s="0">
+        <v>240</v>
+      </c>
+      <c r="M134" s="0">
+        <v>165</v>
+      </c>
+      <c r="N134" s="0">
+        <v>260</v>
+      </c>
+      <c r="O134" s="0" t="inlineStr">
+        <is>
+          <t>87083091</t>
+        </is>
+      </c>
+      <c r="P134" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q134" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R134" s="0">
+        <v>1</v>
+      </c>
+      <c r="S134" s="0" t="inlineStr">
+        <is>
+          <t>425681</t>
+        </is>
+      </c>
+      <c r="T134" s="0">
+        <v>1</v>
+      </c>
+      <c r="U134" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V134" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W134" s="0" t="inlineStr">
+        <is>
+          <t>80A615108P</t>
+        </is>
+      </c>
+      <c r="X134" s="0" t="inlineStr">
+        <is>
+          <t>DNK</t>
+        </is>
+      </c>
+    </row>
+    <row r="135" spans="1:24" customHeight="0">
+      <c r="A135" s="0" t="inlineStr">
+        <is>
+          <t>43715</t>
+        </is>
+      </c>
+      <c r="B135" s="0">
+        <v>155.3</v>
+      </c>
+      <c r="C135" s="0">
+        <v>155.3</v>
+      </c>
+      <c r="D135" s="0" t="inlineStr">
+        <is>
+          <t>Reparatiesets</t>
+        </is>
+      </c>
+      <c r="E135" s="0" t="inlineStr">
+        <is>
+          <t>LA01</t>
+        </is>
+      </c>
+      <c r="F135" s="0" t="inlineStr">
+        <is>
+          <t>CITROEN/PEUGEOT/OPEL/DS</t>
+        </is>
+      </c>
+      <c r="G135" s="0" t="inlineStr">
+        <is>
+          <t>C4 GRAND PICASSO II (DA_, DE_)/C4 PICASSO II/308 II (LB_, LP_, LW_, LH_, L3_)/308 SW II (LC_, LJ_, LR_, LX_, L4_)/3008 II SUV (MC_, MR_, MJ_, M4_)/5008 II (MC_, MJ_, MR_, M4_)/GRANDLAND / GRANDLAND X (A18, P1UO)/DS 7 Crossback (J4_, JR_, JC_)/C4 SPACETOURER (3D_)/GRAND C4 SPACETOURER (3A_, 3E_)/COMBO E Tour / Life (K9)/508 II (FB_, FH_, F3_)/BERLINGO (ER_, EC_)/308 Hatchback/Van (LB_)/C5 AIRCROSS (AC_, AJ_, AR_, A4_)/308 SW II (LC_)/BERLINGO Hatchback/limousine (K9)/508 SW II (FC_, FJ_, F4_)/COMBO Hatchback/limousine (K9)/DS 3 / DS 3 CROSSBACK (UR_, UC_, UJ_)/208 II (UB_, UP_, UW_, UJ_)/C4 SPACETOURER Van (3D_)/GRAND C4 SPACETOURER Van (3A_, 3E_)/2008 II (UD_, US_, UY_, UJ_, UR_, UC_)/BERLINGO Hatchback/limousine (B9)/C4 III (BA_, BB_, BC_)/GRANDLAND X Van/C4 PICASSO II Van (DD_)/DS 4 II (FR_, FB_, F3_, FP_, F4_)/DS 9 (X2_)/C5 X (ND_, NC_)/ASTRA L (OV5)/ASTRA L Sports Tourer (OV5)/408 II (FP_, F3_, FM_)/DS 7 (J4_, JC_)/C4 X (BD_, BE_, BF_)</t>
+        </is>
+      </c>
+      <c r="H135" s="0">
+        <v>2008</v>
+      </c>
+      <c r="I135" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J135" s="0" t="inlineStr">
+        <is>
+          <t>8717109793390</t>
+        </is>
+      </c>
+      <c r="K135" s="0">
+        <v>0.54</v>
+      </c>
+      <c r="L135" s="0">
+        <v>113</v>
+      </c>
+      <c r="M135" s="0">
+        <v>103</v>
+      </c>
+      <c r="N135" s="0">
+        <v>138</v>
+      </c>
+      <c r="O135" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P135" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q135" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
+        </is>
+      </c>
+      <c r="R135" s="0">
+        <v>1</v>
+      </c>
+      <c r="S135" s="0" t="inlineStr">
+        <is>
+          <t>43715</t>
+        </is>
+      </c>
+      <c r="T135" s="0">
+        <v>1</v>
+      </c>
+      <c r="U135" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V135" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W135" s="0" t="inlineStr">
+        <is>
+          <t>16 089 992 80, 1608998880(-), 1608998980(-), 1608999580(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758380(-), 1651758480(-), 95525389(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 95526191(-), 16 089 992 80, 1608998880(-), 1608998980(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758480(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 16 089 992 80, 1608998880(-), 1608998980(-), 1608999580(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758380(-), 1651758480(-), 95525389(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 95526191(-)</t>
+        </is>
+      </c>
+      <c r="X135" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="136" spans="1:24" customHeight="0">
+      <c r="A136" s="0" t="inlineStr">
+        <is>
+          <t>51043</t>
+        </is>
+      </c>
+      <c r="B136" s="0">
+        <v>149.19</v>
+      </c>
+      <c r="C136" s="0">
+        <v>149.19</v>
+      </c>
+      <c r="D136" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E136" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F136" s="0" t="inlineStr">
+        <is>
+          <t>NISSAN</t>
+        </is>
+      </c>
+      <c r="G136" s="0" t="inlineStr">
+        <is>
+          <t>X-TRAIL I (T30)</t>
+        </is>
+      </c>
+      <c r="H136" s="0">
+        <v>2001</v>
+      </c>
+      <c r="I136" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J136" s="0" t="inlineStr">
+        <is>
+          <t>8717109831023</t>
+        </is>
+      </c>
+      <c r="K136" s="0">
+        <v>0.44</v>
+      </c>
+      <c r="L136" s="0">
+        <v>123</v>
+      </c>
+      <c r="M136" s="0">
+        <v>83</v>
+      </c>
+      <c r="N136" s="0">
+        <v>279</v>
+      </c>
+      <c r="O136" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R136" s="0">
+        <v>1</v>
+      </c>
+      <c r="T136" s="0">
+        <v>1</v>
+      </c>
+      <c r="U136" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V136" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W136" s="0" t="inlineStr">
+        <is>
+          <t>30610-4M467, 306104M40C</t>
+        </is>
+      </c>
+      <c r="X136" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="137" spans="1:24" customHeight="0">
+      <c r="A137" s="0" t="inlineStr">
+        <is>
+          <t>51052</t>
+        </is>
+      </c>
+      <c r="B137" s="0">
+        <v>70.95</v>
+      </c>
+      <c r="C137" s="0">
+        <v>70.95</v>
+      </c>
+      <c r="D137" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E137" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F137" s="0" t="inlineStr">
+        <is>
+          <t>NISSAN</t>
+        </is>
+      </c>
+      <c r="G137" s="0" t="inlineStr">
+        <is>
+          <t>MICRA III (K12)</t>
+        </is>
+      </c>
+      <c r="H137" s="0">
+        <v>2002</v>
+      </c>
+      <c r="I137" s="0">
+        <v>2011</v>
+      </c>
+      <c r="J137" s="0" t="inlineStr">
+        <is>
+          <t>8717109831061</t>
+        </is>
+      </c>
+      <c r="K137" s="0">
+        <v>0.14</v>
+      </c>
+      <c r="L137" s="0">
+        <v>123</v>
+      </c>
+      <c r="M137" s="0">
+        <v>83</v>
+      </c>
+      <c r="N137" s="0">
+        <v>279</v>
+      </c>
+      <c r="O137" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R137" s="0">
+        <v>1</v>
+      </c>
+      <c r="T137" s="0">
+        <v>1</v>
+      </c>
+      <c r="U137" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V137" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W137" s="0" t="inlineStr">
+        <is>
+          <t>30610AX005</t>
+        </is>
+      </c>
+      <c r="X137" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="138" spans="1:24" customHeight="0">
+      <c r="A138" s="0" t="inlineStr">
+        <is>
+          <t>51054</t>
+        </is>
+      </c>
+      <c r="B138" s="0">
+        <v>88.15</v>
+      </c>
+      <c r="C138" s="0">
+        <v>88.15</v>
+      </c>
+      <c r="D138" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E138" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F138" s="0" t="inlineStr">
+        <is>
+          <t>CHEVROLET</t>
+        </is>
+      </c>
+      <c r="G138" s="0" t="inlineStr">
+        <is>
+          <t>CAPTIVA (C100, C140)</t>
+        </is>
+      </c>
+      <c r="H138" s="0">
+        <v>2006</v>
+      </c>
+      <c r="J138" s="0" t="inlineStr">
+        <is>
+          <t>8717109831047</t>
+        </is>
+      </c>
+      <c r="K138" s="0">
+        <v>0.21</v>
+      </c>
+      <c r="L138" s="0">
+        <v>123</v>
+      </c>
+      <c r="M138" s="0">
+        <v>83</v>
+      </c>
+      <c r="N138" s="0">
+        <v>279</v>
+      </c>
+      <c r="O138" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R138" s="0">
+        <v>1</v>
+      </c>
+      <c r="T138" s="0">
+        <v>1</v>
+      </c>
+      <c r="U138" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V138" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W138" s="0" t="inlineStr">
+        <is>
+          <t>24251413, 4818123, 24251413, 24251413</t>
+        </is>
+      </c>
+      <c r="X138" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="139" spans="1:24" customHeight="0">
+      <c r="A139" s="0" t="inlineStr">
+        <is>
+          <t>51055</t>
+        </is>
+      </c>
+      <c r="B139" s="0">
+        <v>74.2</v>
+      </c>
+      <c r="C139" s="0">
+        <v>74.2</v>
+      </c>
+      <c r="D139" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E139" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F139" s="0" t="inlineStr">
+        <is>
+          <t>ISUZU</t>
+        </is>
+      </c>
+      <c r="G139" s="0" t="inlineStr">
+        <is>
+          <t>D-MAX I (TFR, TFS)/D-MAX I Open laadbak/ Chassis (TFR, TFS)/D-MAX II (TFR, TFS)</t>
+        </is>
+      </c>
+      <c r="H139" s="0">
+        <v>2002</v>
+      </c>
+      <c r="I139" s="0">
+        <v>2012</v>
+      </c>
+      <c r="J139" s="0" t="inlineStr">
+        <is>
+          <t>8717109831085</t>
+        </is>
+      </c>
+      <c r="K139" s="0">
+        <v>0.35</v>
+      </c>
+      <c r="L139" s="0">
+        <v>80</v>
+      </c>
+      <c r="M139" s="0">
+        <v>65</v>
+      </c>
+      <c r="N139" s="0">
+        <v>221</v>
+      </c>
+      <c r="O139" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R139" s="0">
+        <v>1</v>
+      </c>
+      <c r="T139" s="0">
+        <v>1</v>
+      </c>
+      <c r="U139" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V139" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W139" s="0" t="inlineStr">
+        <is>
+          <t>8979445091</t>
+        </is>
+      </c>
+      <c r="X139" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="140" spans="1:24" customHeight="0">
+      <c r="A140" s="0" t="inlineStr">
+        <is>
+          <t>51057</t>
+        </is>
+      </c>
+      <c r="B140" s="0">
+        <v>72.76</v>
+      </c>
+      <c r="C140" s="0">
+        <v>72.76</v>
+      </c>
+      <c r="D140" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E140" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F140" s="0" t="inlineStr">
+        <is>
+          <t>MAZDA</t>
+        </is>
+      </c>
+      <c r="G140" s="0" t="inlineStr">
+        <is>
+          <t>6 Sedan (GJ, GL)/3 Sedan (BM_, BN_)/3 (BM, BN)/CX-3 (DK)</t>
+        </is>
+      </c>
+      <c r="H140" s="0">
+        <v>2012</v>
+      </c>
+      <c r="I140" s="0">
+        <v>2019</v>
+      </c>
+      <c r="J140" s="0" t="inlineStr">
+        <is>
+          <t>8717109831054</t>
+        </is>
+      </c>
+      <c r="K140" s="0">
+        <v>0.18</v>
+      </c>
+      <c r="L140" s="0">
+        <v>123</v>
+      </c>
+      <c r="M140" s="0">
+        <v>83</v>
+      </c>
+      <c r="N140" s="0">
+        <v>279</v>
+      </c>
+      <c r="O140" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R140" s="0">
+        <v>1</v>
+      </c>
+      <c r="T140" s="0">
+        <v>1</v>
+      </c>
+      <c r="U140" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V140" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W140" s="0" t="inlineStr">
+        <is>
+          <t>BJS741400, KE4041400, KE4041400A, KE4041400B</t>
+        </is>
+      </c>
+      <c r="X140" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="141" spans="1:24" customHeight="0">
+      <c r="A141" s="0" t="inlineStr">
+        <is>
+          <t>51200</t>
+        </is>
+      </c>
+      <c r="B141" s="0">
+        <v>70.04</v>
+      </c>
+      <c r="C141" s="0">
+        <v>70.04</v>
+      </c>
+      <c r="D141" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E141" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F141" s="0" t="inlineStr">
+        <is>
+          <t>NISSAN/RENAULT</t>
+        </is>
+      </c>
+      <c r="G141" s="0" t="inlineStr">
+        <is>
+          <t>X-TRAIL II (T31)/KOLEOS I (HY_)/X-TRAIL VAN (T31)</t>
+        </is>
+      </c>
+      <c r="H141" s="0">
+        <v>2007</v>
+      </c>
+      <c r="I141" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J141" s="0" t="inlineStr">
+        <is>
+          <t>8717109831108</t>
+        </is>
+      </c>
+      <c r="K141" s="0">
+        <v>0.14</v>
+      </c>
+      <c r="L141" s="0">
+        <v>123</v>
+      </c>
+      <c r="M141" s="0">
+        <v>83</v>
+      </c>
+      <c r="N141" s="0">
+        <v>279</v>
+      </c>
+      <c r="O141" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R141" s="0">
+        <v>1</v>
+      </c>
+      <c r="T141" s="0">
+        <v>1</v>
+      </c>
+      <c r="U141" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V141" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W141" s="0" t="inlineStr">
+        <is>
+          <t>30610JG00A, 30610JG00B, 30610JY00C, 30610JY00C</t>
+        </is>
+      </c>
+      <c r="X141" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="142" spans="1:24" customHeight="0">
+      <c r="A142" s="0" t="inlineStr">
+        <is>
+          <t>51282</t>
+        </is>
+      </c>
+      <c r="B142" s="0">
+        <v>106.4</v>
+      </c>
+      <c r="C142" s="0">
+        <v>106.4</v>
+      </c>
+      <c r="D142" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingscilinders</t>
+        </is>
+      </c>
+      <c r="E142" s="0" t="inlineStr">
+        <is>
+          <t>HC01</t>
+        </is>
+      </c>
+      <c r="F142" s="0" t="inlineStr">
+        <is>
+          <t>DACIA</t>
+        </is>
+      </c>
+      <c r="G142" s="0" t="inlineStr">
+        <is>
+          <t>SANDERO III</t>
+        </is>
+      </c>
+      <c r="H142" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J142" s="0" t="inlineStr">
+        <is>
+          <t>8717109831542</t>
+        </is>
+      </c>
+      <c r="K142" s="0">
+        <v>0.17</v>
+      </c>
+      <c r="L142" s="0">
+        <v>80</v>
+      </c>
+      <c r="M142" s="0">
+        <v>65</v>
+      </c>
+      <c r="N142" s="0">
+        <v>221</v>
+      </c>
+      <c r="O142" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R142" s="0">
+        <v>1</v>
+      </c>
+      <c r="T142" s="0">
+        <v>1</v>
+      </c>
+      <c r="U142" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V142" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W142" s="0" t="inlineStr">
+        <is>
+          <t>306103335R</t>
+        </is>
+      </c>
+      <c r="X142" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="143" spans="1:24" customHeight="0">
+      <c r="A143" s="0" t="inlineStr">
+        <is>
+          <t>K10344</t>
+        </is>
+      </c>
+      <c r="B143" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="C143" s="0">
+        <v>36.79</v>
+      </c>
+      <c r="D143" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E143" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F143" s="0" t="inlineStr">
+        <is>
+          <t>CITROEN</t>
+        </is>
+      </c>
+      <c r="G143" s="0" t="inlineStr">
+        <is>
+          <t>C4 CACTUS/C4 CACTUS Van (0B_, 0P_)</t>
+        </is>
+      </c>
+      <c r="H143" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J143" s="0" t="inlineStr">
+        <is>
+          <t>8717109757644</t>
+        </is>
+      </c>
+      <c r="K143" s="0">
+        <v>0.54</v>
+      </c>
+      <c r="L143" s="0">
+        <v>1</v>
+      </c>
+      <c r="M143" s="0">
+        <v>440</v>
+      </c>
+      <c r="N143" s="0">
+        <v>370</v>
+      </c>
+      <c r="O143" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R143" s="0">
+        <v>1</v>
+      </c>
+      <c r="S143" s="0" t="inlineStr">
+        <is>
+          <t>K10344</t>
+        </is>
+      </c>
+      <c r="T143" s="0">
+        <v>1</v>
+      </c>
+      <c r="U143" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V143" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W143" s="0" t="inlineStr">
+        <is>
+          <t>9824250980</t>
+        </is>
+      </c>
+      <c r="X143" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="144" spans="1:24" customHeight="0">
+      <c r="A144" s="0" t="inlineStr">
+        <is>
+          <t>K10359</t>
+        </is>
+      </c>
+      <c r="B144" s="0">
+        <v>64.7</v>
+      </c>
+      <c r="C144" s="0">
+        <v>64.7</v>
+      </c>
+      <c r="D144" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E144" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F144" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G144" s="0" t="inlineStr">
+        <is>
+          <t>PICANTO III (JA)</t>
+        </is>
+      </c>
+      <c r="H144" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J144" s="0" t="inlineStr">
+        <is>
+          <t>8717109757767</t>
+        </is>
+      </c>
+      <c r="K144" s="0">
+        <v>0.71</v>
+      </c>
+      <c r="L144" s="0">
+        <v>1</v>
+      </c>
+      <c r="M144" s="0">
+        <v>440</v>
+      </c>
+      <c r="N144" s="0">
+        <v>370</v>
+      </c>
+      <c r="O144" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R144" s="0">
+        <v>1</v>
+      </c>
+      <c r="S144" s="0" t="inlineStr">
+        <is>
+          <t>K10354</t>
+        </is>
+      </c>
+      <c r="T144" s="0">
+        <v>1</v>
+      </c>
+      <c r="U144" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V144" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W144" s="0" t="inlineStr">
+        <is>
+          <t>59770G6000</t>
+        </is>
+      </c>
+      <c r="X144" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="145" spans="1:24" customHeight="0">
+      <c r="A145" s="0" t="inlineStr">
+        <is>
+          <t>K10363</t>
+        </is>
+      </c>
+      <c r="B145" s="0">
+        <v>68.9</v>
+      </c>
+      <c r="C145" s="0">
+        <v>68.9</v>
+      </c>
+      <c r="D145" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E145" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F145" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G145" s="0" t="inlineStr">
+        <is>
+          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+        </is>
+      </c>
+      <c r="H145" s="0">
+        <v>2009</v>
+      </c>
+      <c r="I145" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J145" s="0" t="inlineStr">
+        <is>
+          <t>8717109757828</t>
+        </is>
+      </c>
+      <c r="K145" s="0">
+        <v>0.78</v>
+      </c>
+      <c r="L145" s="0">
+        <v>1</v>
+      </c>
+      <c r="M145" s="0">
+        <v>440</v>
+      </c>
+      <c r="N145" s="0">
+        <v>370</v>
+      </c>
+      <c r="O145" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R145" s="0">
+        <v>1</v>
+      </c>
+      <c r="S145" s="0" t="inlineStr">
+        <is>
+          <t>K10364</t>
+        </is>
+      </c>
+      <c r="T145" s="0">
+        <v>1</v>
+      </c>
+      <c r="U145" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V145" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W145" s="0" t="inlineStr">
+        <is>
+          <t>597602P000</t>
+        </is>
+      </c>
+      <c r="X145" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="146" spans="1:24" customHeight="0">
+      <c r="A146" s="0" t="inlineStr">
+        <is>
+          <t>K10364</t>
+        </is>
+      </c>
+      <c r="B146" s="0">
+        <v>68.09</v>
+      </c>
+      <c r="C146" s="0">
+        <v>68.09</v>
+      </c>
+      <c r="D146" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E146" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F146" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G146" s="0" t="inlineStr">
+        <is>
+          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+        </is>
+      </c>
+      <c r="H146" s="0">
+        <v>2009</v>
+      </c>
+      <c r="I146" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J146" s="0" t="inlineStr">
+        <is>
+          <t>8717109757842</t>
+        </is>
+      </c>
+      <c r="K146" s="0">
+        <v>0.75</v>
+      </c>
+      <c r="L146" s="0">
+        <v>1</v>
+      </c>
+      <c r="M146" s="0">
+        <v>440</v>
+      </c>
+      <c r="N146" s="0">
+        <v>370</v>
+      </c>
+      <c r="O146" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R146" s="0">
+        <v>1</v>
+      </c>
+      <c r="S146" s="0" t="inlineStr">
+        <is>
+          <t>K10363</t>
+        </is>
+      </c>
+      <c r="T146" s="0">
+        <v>1</v>
+      </c>
+      <c r="U146" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V146" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W146" s="0" t="inlineStr">
+        <is>
+          <t>597702P000</t>
+        </is>
+      </c>
+      <c r="X146" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="147" spans="1:24" customHeight="0">
+      <c r="A147" s="0" t="inlineStr">
+        <is>
+          <t>K10373</t>
+        </is>
+      </c>
+      <c r="B147" s="0">
+        <v>40.2</v>
+      </c>
+      <c r="C147" s="0">
+        <v>40.2</v>
+      </c>
+      <c r="D147" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E147" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F147" s="0" t="inlineStr">
+        <is>
+          <t>VW</t>
+        </is>
+      </c>
+      <c r="G147" s="0" t="inlineStr">
+        <is>
+          <t>AMAROK (2HA, 2HB, S1B, S6B, S7A, S7B, AGD)/AMAROK Open laadbak/ Chassis (S1B, S6B, S7B)</t>
+        </is>
+      </c>
+      <c r="H147" s="0">
+        <v>2010</v>
+      </c>
+      <c r="I147" s="0">
+        <v>2022</v>
+      </c>
+      <c r="J147" s="0" t="inlineStr">
+        <is>
+          <t>8717109757927</t>
+        </is>
+      </c>
+      <c r="K147" s="0">
+        <v>0.55</v>
+      </c>
+      <c r="L147" s="0">
+        <v>1</v>
+      </c>
+      <c r="M147" s="0">
+        <v>440</v>
+      </c>
+      <c r="N147" s="0">
+        <v>370</v>
+      </c>
+      <c r="O147" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R147" s="0">
+        <v>1</v>
+      </c>
+      <c r="S147" s="0" t="inlineStr">
+        <is>
+          <t>K10373</t>
+        </is>
+      </c>
+      <c r="T147" s="0">
+        <v>1</v>
+      </c>
+      <c r="U147" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V147" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W147" s="0" t="inlineStr">
+        <is>
+          <t>2H6609721B</t>
+        </is>
+      </c>
+      <c r="X147" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="148" spans="1:24" customHeight="0">
+      <c r="A148" s="0" t="inlineStr">
+        <is>
+          <t>K10374</t>
+        </is>
+      </c>
+      <c r="B148" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="C148" s="0">
+        <v>78.5</v>
+      </c>
+      <c r="D148" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E148" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F148" s="0" t="inlineStr">
+        <is>
+          <t>KIA</t>
+        </is>
+      </c>
+      <c r="G148" s="0" t="inlineStr">
+        <is>
+          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+        </is>
+      </c>
+      <c r="H148" s="0">
+        <v>2009</v>
+      </c>
+      <c r="I148" s="0">
+        <v>2016</v>
+      </c>
+      <c r="J148" s="0" t="inlineStr">
+        <is>
+          <t>8717109757941</t>
+        </is>
+      </c>
+      <c r="K148" s="0">
+        <v>0.77</v>
+      </c>
+      <c r="L148" s="0">
+        <v>15</v>
+      </c>
+      <c r="M148" s="0">
+        <v>440</v>
+      </c>
+      <c r="N148" s="0">
+        <v>370</v>
+      </c>
+      <c r="O148" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R148" s="0">
+        <v>1</v>
+      </c>
+      <c r="S148" s="0" t="inlineStr">
+        <is>
+          <t>K19891</t>
+        </is>
+      </c>
+      <c r="T148" s="0">
+        <v>1</v>
+      </c>
+      <c r="U148" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V148" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W148" s="0" t="inlineStr">
+        <is>
+          <t>597602P500</t>
+        </is>
+      </c>
+      <c r="X148" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="149" spans="1:24" customHeight="0">
+      <c r="A149" s="0" t="inlineStr">
+        <is>
+          <t>K10389</t>
+        </is>
+      </c>
+      <c r="B149" s="0">
+        <v>77.9</v>
+      </c>
+      <c r="C149" s="0">
+        <v>77.9</v>
+      </c>
+      <c r="D149" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E149" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F149" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI</t>
+        </is>
+      </c>
+      <c r="G149" s="0" t="inlineStr">
+        <is>
+          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
+        </is>
+      </c>
+      <c r="H149" s="0">
+        <v>2014</v>
+      </c>
+      <c r="I149" s="0">
+        <v>2021</v>
+      </c>
+      <c r="J149" s="0" t="inlineStr">
+        <is>
+          <t>8717109736625</t>
+        </is>
+      </c>
+      <c r="K149" s="0">
+        <v>0.73</v>
+      </c>
+      <c r="L149" s="0">
+        <v>15</v>
+      </c>
+      <c r="M149" s="0">
+        <v>440</v>
+      </c>
+      <c r="N149" s="0">
+        <v>370</v>
+      </c>
+      <c r="O149" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R149" s="0">
+        <v>1</v>
+      </c>
+      <c r="S149" s="0" t="inlineStr">
+        <is>
+          <t>K10384</t>
+        </is>
+      </c>
+      <c r="T149" s="0">
+        <v>1</v>
+      </c>
+      <c r="U149" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V149" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W149" s="0" t="inlineStr">
+        <is>
+          <t>59760C8000</t>
+        </is>
+      </c>
+      <c r="X149" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="150" spans="1:24" customHeight="0">
+      <c r="A150" s="0" t="inlineStr">
+        <is>
+          <t>K14441</t>
+        </is>
+      </c>
+      <c r="B150" s="0">
+        <v>70.4</v>
+      </c>
+      <c r="C150" s="0">
+        <v>70.4</v>
+      </c>
+      <c r="D150" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E150" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F150" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G150" s="0" t="inlineStr">
+        <is>
+          <t>TRANSIT V363 Bus (FAD, FBD)/TRANSIT V363 Bestelwagen (FCD, FDD)/TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
+        </is>
+      </c>
+      <c r="H150" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J150" s="0" t="inlineStr">
+        <is>
+          <t>8717109736724</t>
+        </is>
+      </c>
+      <c r="K150" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="L150" s="0">
+        <v>15</v>
+      </c>
+      <c r="M150" s="0">
+        <v>440</v>
+      </c>
+      <c r="N150" s="0">
+        <v>370</v>
+      </c>
+      <c r="O150" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R150" s="0">
+        <v>1</v>
+      </c>
+      <c r="S150" s="0" t="inlineStr">
+        <is>
+          <t>K14451</t>
+        </is>
+      </c>
+      <c r="T150" s="0">
+        <v>1</v>
+      </c>
+      <c r="U150" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V150" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W150" s="0" t="inlineStr">
+        <is>
+          <t>1893418, 1895462, 2007674, 2094065, 2380511, 2418675, FK312A809AA, FK312A809AB, FK312A809AC, FK312A809AD, FK312A809AE, KK312A809HA</t>
+        </is>
+      </c>
+      <c r="X150" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="151" spans="1:24" customHeight="0">
+      <c r="A151" s="0" t="inlineStr">
+        <is>
+          <t>K14531</t>
+        </is>
+      </c>
+      <c r="B151" s="0">
+        <v>32.7</v>
+      </c>
+      <c r="C151" s="0">
+        <v>32.7</v>
+      </c>
+      <c r="D151" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E151" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F151" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G151" s="0" t="inlineStr">
+        <is>
+          <t>VITO Bestelwagen (W447)/VITO Mixto (Double Cabin) (W447)/VITO Tourer (W447)/MARCO POLO Camper (W447)</t>
+        </is>
+      </c>
+      <c r="H151" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J151" s="0" t="inlineStr">
+        <is>
+          <t>8717109736885</t>
+        </is>
+      </c>
+      <c r="K151" s="0">
+        <v>0.61</v>
+      </c>
+      <c r="L151" s="0">
+        <v>15</v>
+      </c>
+      <c r="M151" s="0">
+        <v>440</v>
+      </c>
+      <c r="N151" s="0">
+        <v>370</v>
+      </c>
+      <c r="O151" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R151" s="0">
+        <v>1</v>
+      </c>
+      <c r="T151" s="0">
+        <v>1</v>
+      </c>
+      <c r="U151" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V151" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W151" s="0" t="inlineStr">
+        <is>
+          <t>447 420 09 85, A 447 420 09 85</t>
+        </is>
+      </c>
+      <c r="X151" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="152" spans="1:24" customHeight="0">
+      <c r="A152" s="0" t="inlineStr">
+        <is>
+          <t>K14571</t>
+        </is>
+      </c>
+      <c r="B152" s="0">
+        <v>29.4</v>
+      </c>
+      <c r="C152" s="0">
+        <v>29.4</v>
+      </c>
+      <c r="D152" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E152" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F152" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G152" s="0" t="inlineStr">
+        <is>
+          <t>VITO / MIXTO Bestelwagen (W639)/VITO Bus (W639)/VIANO (W639)</t>
+        </is>
+      </c>
+      <c r="H152" s="0">
+        <v>2003</v>
+      </c>
+      <c r="J152" s="0" t="inlineStr">
+        <is>
+          <t>8717109736960</t>
+        </is>
+      </c>
+      <c r="K152" s="0">
+        <v>0.47</v>
+      </c>
+      <c r="L152" s="0">
+        <v>15</v>
+      </c>
+      <c r="M152" s="0">
+        <v>440</v>
+      </c>
+      <c r="N152" s="0">
+        <v>370</v>
+      </c>
+      <c r="O152" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R152" s="0">
+        <v>1</v>
+      </c>
+      <c r="T152" s="0">
+        <v>1</v>
+      </c>
+      <c r="U152" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V152" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W152" s="0" t="inlineStr">
+        <is>
+          <t>6394203385</t>
+        </is>
+      </c>
+      <c r="X152" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="153" spans="1:24" customHeight="0">
+      <c r="A153" s="0" t="inlineStr">
+        <is>
+          <t>K14601</t>
+        </is>
+      </c>
+      <c r="B153" s="0">
+        <v>117.5</v>
+      </c>
+      <c r="C153" s="0">
+        <v>117.5</v>
+      </c>
+      <c r="D153" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E153" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F153" s="0" t="inlineStr">
         <is>
           <t>BMW</t>
         </is>
       </c>
-      <c r="G77" s="0" t="inlineStr">
-[...7 lines deleted...]
-      <c r="I77" s="0">
+      <c r="G153" s="0" t="inlineStr">
+        <is>
+          <t>5 Gran Turismo (F07)</t>
+        </is>
+      </c>
+      <c r="H153" s="0">
+        <v>2009</v>
+      </c>
+      <c r="I153" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J153" s="0" t="inlineStr">
+        <is>
+          <t>8717109737004</t>
+        </is>
+      </c>
+      <c r="K153" s="0">
+        <v>0.38</v>
+      </c>
+      <c r="L153" s="0">
+        <v>15</v>
+      </c>
+      <c r="M153" s="0">
+        <v>440</v>
+      </c>
+      <c r="N153" s="0">
+        <v>370</v>
+      </c>
+      <c r="O153" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R153" s="0">
+        <v>1</v>
+      </c>
+      <c r="S153" s="0" t="inlineStr">
+        <is>
+          <t>K14591</t>
+        </is>
+      </c>
+      <c r="T153" s="0">
+        <v>1</v>
+      </c>
+      <c r="U153" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V153" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W153" s="0" t="inlineStr">
+        <is>
+          <t>34436785429</t>
+        </is>
+      </c>
+      <c r="X153" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="154" spans="1:24" customHeight="0">
+      <c r="A154" s="0" t="inlineStr">
+        <is>
+          <t>K14621</t>
+        </is>
+      </c>
+      <c r="B154" s="0">
+        <v>25.9</v>
+      </c>
+      <c r="C154" s="0">
+        <v>25.9</v>
+      </c>
+      <c r="D154" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E154" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F154" s="0" t="inlineStr">
+        <is>
+          <t>CITROEN</t>
+        </is>
+      </c>
+      <c r="G154" s="0" t="inlineStr">
+        <is>
+          <t>C3 I (FC_, FN_)</t>
+        </is>
+      </c>
+      <c r="H154" s="0">
+        <v>2002</v>
+      </c>
+      <c r="I154" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J154" s="0" t="inlineStr">
+        <is>
+          <t>8717109737042</t>
+        </is>
+      </c>
+      <c r="K154" s="0">
+        <v>0.49</v>
+      </c>
+      <c r="L154" s="0">
+        <v>15</v>
+      </c>
+      <c r="M154" s="0">
+        <v>440</v>
+      </c>
+      <c r="N154" s="0">
+        <v>370</v>
+      </c>
+      <c r="O154" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R154" s="0">
+        <v>1</v>
+      </c>
+      <c r="S154" s="0" t="inlineStr">
+        <is>
+          <t>K14621</t>
+        </is>
+      </c>
+      <c r="T154" s="0">
+        <v>1</v>
+      </c>
+      <c r="U154" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V154" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W154" s="0" t="inlineStr">
+        <is>
+          <t>E074102</t>
+        </is>
+      </c>
+      <c r="X154" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="155" spans="1:24" customHeight="0">
+      <c r="A155" s="0" t="inlineStr">
+        <is>
+          <t>K14661</t>
+        </is>
+      </c>
+      <c r="B155" s="0">
+        <v>43.2</v>
+      </c>
+      <c r="C155" s="0">
+        <v>43.2</v>
+      </c>
+      <c r="D155" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E155" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F155" s="0" t="inlineStr">
+        <is>
+          <t>IVECO</t>
+        </is>
+      </c>
+      <c r="G155" s="0" t="inlineStr">
+        <is>
+          <t>DAILY IV Open laadbak/ Chassis/DAILY IV Bestelwagen/DAILY V Open laadbak/ Chassis/DAILY V Bestelwagen</t>
+        </is>
+      </c>
+      <c r="H155" s="0">
+        <v>2006</v>
+      </c>
+      <c r="I155" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J155" s="0" t="inlineStr">
+        <is>
+          <t>8717109737127</t>
+        </is>
+      </c>
+      <c r="K155" s="0">
+        <v>0.45</v>
+      </c>
+      <c r="L155" s="0">
+        <v>15</v>
+      </c>
+      <c r="M155" s="0">
+        <v>440</v>
+      </c>
+      <c r="N155" s="0">
+        <v>370</v>
+      </c>
+      <c r="O155" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R155" s="0">
+        <v>1</v>
+      </c>
+      <c r="S155" s="0" t="inlineStr">
+        <is>
+          <t>K14661</t>
+        </is>
+      </c>
+      <c r="T155" s="0">
+        <v>1</v>
+      </c>
+      <c r="U155" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V155" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W155" s="0" t="inlineStr">
+        <is>
+          <t>504201428</t>
+        </is>
+      </c>
+      <c r="X155" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="156" spans="1:24" customHeight="0">
+      <c r="A156" s="0" t="inlineStr">
+        <is>
+          <t>K14671</t>
+        </is>
+      </c>
+      <c r="B156" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="C156" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="D156" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E156" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F156" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G156" s="0" t="inlineStr">
+        <is>
+          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+        </is>
+      </c>
+      <c r="H156" s="0">
+        <v>2006</v>
+      </c>
+      <c r="I156" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J156" s="0" t="inlineStr">
+        <is>
+          <t>8717109737141</t>
+        </is>
+      </c>
+      <c r="K156" s="0">
+        <v>0.2</v>
+      </c>
+      <c r="L156" s="0">
+        <v>15</v>
+      </c>
+      <c r="M156" s="0">
+        <v>440</v>
+      </c>
+      <c r="N156" s="0">
+        <v>370</v>
+      </c>
+      <c r="O156" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P156" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R156" s="0">
+        <v>1</v>
+      </c>
+      <c r="T156" s="0">
+        <v>1</v>
+      </c>
+      <c r="U156" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V156" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W156" s="0" t="inlineStr">
+        <is>
+          <t>906 420 35 85, 906 420 60 85, A 906 420 35 85, A 906 420 60 85</t>
+        </is>
+      </c>
+      <c r="X156" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="157" spans="1:24" customHeight="0">
+      <c r="A157" s="0" t="inlineStr">
+        <is>
+          <t>K14691</t>
+        </is>
+      </c>
+      <c r="B157" s="0">
+        <v>23.8</v>
+      </c>
+      <c r="C157" s="0">
+        <v>23.8</v>
+      </c>
+      <c r="D157" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E157" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F157" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G157" s="0" t="inlineStr">
+        <is>
+          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+        </is>
+      </c>
+      <c r="H157" s="0">
+        <v>2006</v>
+      </c>
+      <c r="I157" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J157" s="0" t="inlineStr">
+        <is>
+          <t>8717109737189</t>
+        </is>
+      </c>
+      <c r="K157" s="0">
+        <v>0.27</v>
+      </c>
+      <c r="L157" s="0">
+        <v>15</v>
+      </c>
+      <c r="M157" s="0">
+        <v>440</v>
+      </c>
+      <c r="N157" s="0">
+        <v>370</v>
+      </c>
+      <c r="O157" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P157" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R157" s="0">
+        <v>1</v>
+      </c>
+      <c r="T157" s="0">
+        <v>1</v>
+      </c>
+      <c r="U157" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V157" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W157" s="0" t="inlineStr">
+        <is>
+          <t>906 420 34 85, 906 420 40 85, 906 420 59 85, 9064206285, A 906 420 34 85, A 906 420 40 85, A 906 420 59 85</t>
+        </is>
+      </c>
+      <c r="X157" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="158" spans="1:24" customHeight="0">
+      <c r="A158" s="0" t="inlineStr">
+        <is>
+          <t>K14701</t>
+        </is>
+      </c>
+      <c r="B158" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="C158" s="0">
+        <v>24.4</v>
+      </c>
+      <c r="D158" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E158" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F158" s="0" t="inlineStr">
+        <is>
+          <t>MERCEDES-BENZ</t>
+        </is>
+      </c>
+      <c r="G158" s="0" t="inlineStr">
+        <is>
+          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+        </is>
+      </c>
+      <c r="H158" s="0">
+        <v>2006</v>
+      </c>
+      <c r="I158" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J158" s="0" t="inlineStr">
+        <is>
+          <t>8717109737202</t>
+        </is>
+      </c>
+      <c r="K158" s="0">
+        <v>0.18</v>
+      </c>
+      <c r="L158" s="0">
+        <v>15</v>
+      </c>
+      <c r="M158" s="0">
+        <v>440</v>
+      </c>
+      <c r="N158" s="0">
+        <v>370</v>
+      </c>
+      <c r="O158" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P158" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="R158" s="0">
+        <v>1</v>
+      </c>
+      <c r="T158" s="0">
+        <v>1</v>
+      </c>
+      <c r="U158" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V158" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W158" s="0" t="inlineStr">
+        <is>
+          <t>906 420 33 85, 906 420 42 85, 906 420 48 85, 906 420 64 85, 906 420 67 85, A 906 420 33 85, A 906 420 42 85, A 906 420 48 85, A 906 420 64 85, A 906 420 67 85</t>
+        </is>
+      </c>
+      <c r="X158" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="159" spans="1:24" customHeight="0">
+      <c r="A159" s="0" t="inlineStr">
+        <is>
+          <t>K14761</t>
+        </is>
+      </c>
+      <c r="B159" s="0">
+        <v>70</v>
+      </c>
+      <c r="C159" s="0">
+        <v>70</v>
+      </c>
+      <c r="D159" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E159" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F159" s="0" t="inlineStr">
+        <is>
+          <t>PEUGEOT/CITROEN</t>
+        </is>
+      </c>
+      <c r="G159" s="0" t="inlineStr">
+        <is>
+          <t>4008/C4 AIRCROSS</t>
+        </is>
+      </c>
+      <c r="H159" s="0">
+        <v>2010</v>
+      </c>
+      <c r="J159" s="0" t="inlineStr">
+        <is>
+          <t>8717109737325</t>
+        </is>
+      </c>
+      <c r="K159" s="0">
+        <v>0.82</v>
+      </c>
+      <c r="L159" s="0">
+        <v>15</v>
+      </c>
+      <c r="M159" s="0">
+        <v>440</v>
+      </c>
+      <c r="N159" s="0">
+        <v>370</v>
+      </c>
+      <c r="O159" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R159" s="0">
+        <v>1</v>
+      </c>
+      <c r="S159" s="0" t="inlineStr">
+        <is>
+          <t>K14771</t>
+        </is>
+      </c>
+      <c r="T159" s="0">
+        <v>1</v>
+      </c>
+      <c r="U159" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V159" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W159" s="0" t="inlineStr">
+        <is>
+          <t>1623198180, 1623198180</t>
+        </is>
+      </c>
+      <c r="X159" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="160" spans="1:24" customHeight="0">
+      <c r="A160" s="0" t="inlineStr">
+        <is>
+          <t>K14781</t>
+        </is>
+      </c>
+      <c r="B160" s="0">
+        <v>50.6</v>
+      </c>
+      <c r="C160" s="0">
+        <v>50.6</v>
+      </c>
+      <c r="D160" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E160" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F160" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G160" s="0" t="inlineStr">
+        <is>
+          <t>TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
+        </is>
+      </c>
+      <c r="H160" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J160" s="0" t="inlineStr">
+        <is>
+          <t>8717109737363</t>
+        </is>
+      </c>
+      <c r="K160" s="0">
+        <v>0.66</v>
+      </c>
+      <c r="L160" s="0">
+        <v>15</v>
+      </c>
+      <c r="M160" s="0">
+        <v>440</v>
+      </c>
+      <c r="N160" s="0">
+        <v>370</v>
+      </c>
+      <c r="O160" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R160" s="0">
+        <v>1</v>
+      </c>
+      <c r="T160" s="0">
+        <v>1</v>
+      </c>
+      <c r="U160" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V160" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W160" s="0" t="inlineStr">
+        <is>
+          <t>2380497, 2682642, KK312A809GA, MK312A809HA</t>
+        </is>
+      </c>
+      <c r="X160" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="161" spans="1:24" customHeight="0">
+      <c r="A161" s="0" t="inlineStr">
+        <is>
+          <t>K14791</t>
+        </is>
+      </c>
+      <c r="B161" s="0">
+        <v>170.1</v>
+      </c>
+      <c r="C161" s="0">
+        <v>170.1</v>
+      </c>
+      <c r="D161" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E161" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F161" s="0" t="inlineStr">
+        <is>
+          <t>CITROEN</t>
+        </is>
+      </c>
+      <c r="G161" s="0" t="inlineStr">
+        <is>
+          <t>C6 (TD_)</t>
+        </is>
+      </c>
+      <c r="H161" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I161" s="0">
+        <v>2013</v>
+      </c>
+      <c r="J161" s="0" t="inlineStr">
+        <is>
+          <t>8717109737387</t>
+        </is>
+      </c>
+      <c r="K161" s="0">
+        <v>0.91</v>
+      </c>
+      <c r="L161" s="0">
+        <v>15</v>
+      </c>
+      <c r="M161" s="0">
+        <v>440</v>
+      </c>
+      <c r="N161" s="0">
+        <v>370</v>
+      </c>
+      <c r="O161" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P161" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R161" s="0">
+        <v>1</v>
+      </c>
+      <c r="T161" s="0">
+        <v>1</v>
+      </c>
+      <c r="U161" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V161" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W161" s="0" t="inlineStr">
+        <is>
+          <t>4745.Z1</t>
+        </is>
+      </c>
+      <c r="X161" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="162" spans="1:24" customHeight="0">
+      <c r="A162" s="0" t="inlineStr">
+        <is>
+          <t>K14811</t>
+        </is>
+      </c>
+      <c r="B162" s="0">
+        <v>105</v>
+      </c>
+      <c r="C162" s="0">
+        <v>105</v>
+      </c>
+      <c r="D162" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E162" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F162" s="0" t="inlineStr">
+        <is>
+          <t>OPEL/VAUXHALL</t>
+        </is>
+      </c>
+      <c r="G162" s="0" t="inlineStr">
+        <is>
+          <t>ASTRA K (B16)/ASTRA Mk VII (K) (B16)/ASTRA K Sports Tourer (B16)/ASTRA Mk VII (K) Stationwagen (B16)/ASTRA K Hatchback/Van/ASTRA K Bestelwagen/Bus</t>
+        </is>
+      </c>
+      <c r="H162" s="0">
+        <v>2015</v>
+      </c>
+      <c r="I162" s="0">
         <v>2021</v>
       </c>
-      <c r="J77" s="0" t="inlineStr">
-[...21 lines deleted...]
-      <c r="P77" s="0" t="inlineStr">
+      <c r="J162" s="0" t="inlineStr">
+        <is>
+          <t>8717109736700</t>
+        </is>
+      </c>
+      <c r="K162" s="0">
+        <v>1.51</v>
+      </c>
+      <c r="L162" s="0">
+        <v>15</v>
+      </c>
+      <c r="M162" s="0">
+        <v>440</v>
+      </c>
+      <c r="N162" s="0">
+        <v>370</v>
+      </c>
+      <c r="O162" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P162" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="R162" s="0">
+        <v>1</v>
+      </c>
+      <c r="T162" s="0">
+        <v>1</v>
+      </c>
+      <c r="U162" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V162" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W162" s="0" t="inlineStr">
+        <is>
+          <t>13386238, 39014940, 39046243, 13386238, 39014940, 39046243</t>
+        </is>
+      </c>
+      <c r="X162" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="163" spans="1:24" customHeight="0">
+      <c r="A163" s="0" t="inlineStr">
+        <is>
+          <t>K14851</t>
+        </is>
+      </c>
+      <c r="B163" s="0">
+        <v>79.2</v>
+      </c>
+      <c r="C163" s="0">
+        <v>79.2</v>
+      </c>
+      <c r="D163" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E163" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F163" s="0" t="inlineStr">
+        <is>
+          <t>DAIHATSU/TOYOTA</t>
+        </is>
+      </c>
+      <c r="G163" s="0" t="inlineStr">
+        <is>
+          <t>TERIOS (J2_, F7__)/RUSH Terreinwagen gesloten (F700_)</t>
+        </is>
+      </c>
+      <c r="H163" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I163" s="0">
+        <v>2018</v>
+      </c>
+      <c r="J163" s="0" t="inlineStr">
+        <is>
+          <t>8717109737448</t>
+        </is>
+      </c>
+      <c r="K163" s="0">
+        <v>0.6</v>
+      </c>
+      <c r="L163" s="0">
+        <v>15</v>
+      </c>
+      <c r="M163" s="0">
+        <v>440</v>
+      </c>
+      <c r="N163" s="0">
+        <v>370</v>
+      </c>
+      <c r="O163" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R163" s="0">
+        <v>1</v>
+      </c>
+      <c r="S163" s="0" t="inlineStr">
+        <is>
+          <t>K14861</t>
+        </is>
+      </c>
+      <c r="T163" s="0">
+        <v>1</v>
+      </c>
+      <c r="U163" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V163" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W163" s="0" t="inlineStr">
+        <is>
+          <t>46420B4010, 46420B4020, 46420B4021, 46420B4010</t>
+        </is>
+      </c>
+      <c r="X163" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="164" spans="1:24" customHeight="0">
+      <c r="A164" s="0" t="inlineStr">
+        <is>
+          <t>K18741</t>
+        </is>
+      </c>
+      <c r="B164" s="0">
+        <v>120.7</v>
+      </c>
+      <c r="C164" s="0">
+        <v>120.7</v>
+      </c>
+      <c r="D164" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E164" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F164" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G164" s="0" t="inlineStr">
+        <is>
+          <t>KA III (UK, FK)/KA III Sedan (TK, FK)</t>
+        </is>
+      </c>
+      <c r="H164" s="0">
+        <v>2014</v>
+      </c>
+      <c r="J164" s="0" t="inlineStr">
+        <is>
+          <t>8717109737707</t>
+        </is>
+      </c>
+      <c r="K164" s="0">
+        <v>0.97</v>
+      </c>
+      <c r="L164" s="0">
+        <v>15</v>
+      </c>
+      <c r="M164" s="0">
+        <v>440</v>
+      </c>
+      <c r="N164" s="0">
+        <v>370</v>
+      </c>
+      <c r="O164" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R164" s="0">
+        <v>1</v>
+      </c>
+      <c r="T164" s="0">
+        <v>1</v>
+      </c>
+      <c r="U164" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V164" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W164" s="0" t="inlineStr">
+        <is>
+          <t>1893875, E4B12A603BB</t>
+        </is>
+      </c>
+      <c r="X164" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="165" spans="1:24" customHeight="0">
+      <c r="A165" s="0" t="inlineStr">
+        <is>
+          <t>K19471</t>
+        </is>
+      </c>
+      <c r="B165" s="0">
+        <v>33.4</v>
+      </c>
+      <c r="C165" s="0">
+        <v>33.4</v>
+      </c>
+      <c r="D165" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E165" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F165" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G165" s="0" t="inlineStr">
+        <is>
+          <t>FIESTA VII (HJ, HF)/FIESTA VII Van</t>
+        </is>
+      </c>
+      <c r="H165" s="0">
+        <v>2017</v>
+      </c>
+      <c r="J165" s="0" t="inlineStr">
+        <is>
+          <t>8717109740165</t>
+        </is>
+      </c>
+      <c r="K165" s="0">
+        <v>0.03</v>
+      </c>
+      <c r="L165" s="0">
+        <v>15</v>
+      </c>
+      <c r="M165" s="0">
+        <v>440</v>
+      </c>
+      <c r="N165" s="0">
+        <v>370</v>
+      </c>
+      <c r="O165" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R165" s="0">
+        <v>1</v>
+      </c>
+      <c r="T165" s="0">
+        <v>1</v>
+      </c>
+      <c r="U165" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V165" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W165" s="0" t="inlineStr">
+        <is>
+          <t>2098107, 2139165, 2149233, 2490985, H1BC2A635AB, H1BC2A635AC, H1BC2A635AD, H1BC2A635AE</t>
+        </is>
+      </c>
+      <c r="X165" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="166" spans="1:24" customHeight="0">
+      <c r="A166" s="0" t="inlineStr">
+        <is>
+          <t>K19491</t>
+        </is>
+      </c>
+      <c r="B166" s="0">
+        <v>23.2</v>
+      </c>
+      <c r="C166" s="0">
+        <v>23.2</v>
+      </c>
+      <c r="D166" s="0" t="inlineStr">
+        <is>
+          <t>Handremkabels</t>
+        </is>
+      </c>
+      <c r="E166" s="0" t="inlineStr">
+        <is>
+          <t>JA01</t>
+        </is>
+      </c>
+      <c r="F166" s="0" t="inlineStr">
+        <is>
+          <t>FORD</t>
+        </is>
+      </c>
+      <c r="G166" s="0" t="inlineStr">
+        <is>
+          <t>TOURNEO COURIER V769 MPV (N1P)/TRANSIT COURIER V769 Hatchback/limousine (N3P)</t>
+        </is>
+      </c>
+      <c r="H166" s="0">
+        <v>2023</v>
+      </c>
+      <c r="J166" s="0" t="inlineStr">
+        <is>
+          <t>8717109740226</t>
+        </is>
+      </c>
+      <c r="K166" s="0">
+        <v>0.6</v>
+      </c>
+      <c r="L166" s="0">
+        <v>15</v>
+      </c>
+      <c r="M166" s="0">
+        <v>440</v>
+      </c>
+      <c r="N166" s="0">
+        <v>370</v>
+      </c>
+      <c r="O166" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P166" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q77" s="0" t="inlineStr">
-[...32 lines deleted...]
-          <t>BEL</t>
+      <c r="R166" s="0">
+        <v>1</v>
+      </c>
+      <c r="T166" s="0">
+        <v>1</v>
+      </c>
+      <c r="U166" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V166" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W166" s="0" t="inlineStr">
+        <is>
+          <t>2684449, R2X62853AA</t>
+        </is>
+      </c>
+      <c r="X166" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="167" spans="1:24" customHeight="0">
+      <c r="A167" s="0" t="inlineStr">
+        <is>
+          <t>K20510</t>
+        </is>
+      </c>
+      <c r="B167" s="0">
+        <v>35.4</v>
+      </c>
+      <c r="C167" s="0">
+        <v>35.4</v>
+      </c>
+      <c r="D167" s="0" t="inlineStr">
+        <is>
+          <t>Koppelingskabels</t>
+        </is>
+      </c>
+      <c r="E167" s="0" t="inlineStr">
+        <is>
+          <t>JB01</t>
+        </is>
+      </c>
+      <c r="J167" s="0" t="inlineStr">
+        <is>
+          <t>8717109738407</t>
+        </is>
+      </c>
+      <c r="K167" s="0">
+        <v>0.37</v>
+      </c>
+      <c r="L167" s="0">
+        <v>15</v>
+      </c>
+      <c r="M167" s="0">
+        <v>440</v>
+      </c>
+      <c r="N167" s="0">
+        <v>370</v>
+      </c>
+      <c r="O167" s="0" t="inlineStr">
+        <is>
+          <t>87089390</t>
+        </is>
+      </c>
+      <c r="R167" s="0">
+        <v>1</v>
+      </c>
+      <c r="T167" s="0">
+        <v>1</v>
+      </c>
+      <c r="U167" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V167" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W167" s="0" t="inlineStr">
+        <is>
+          <t>93820871</t>
+        </is>
+      </c>
+      <c r="X167" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="168" spans="1:24" customHeight="0">
+      <c r="A168" s="0" t="inlineStr">
+        <is>
+          <t>K37470</t>
+        </is>
+      </c>
+      <c r="B168" s="0">
+        <v>53.1</v>
+      </c>
+      <c r="C168" s="0">
+        <v>53.1</v>
+      </c>
+      <c r="D168" s="0" t="inlineStr">
+        <is>
+          <t>Gaskabels</t>
+        </is>
+      </c>
+      <c r="E168" s="0" t="inlineStr">
+        <is>
+          <t>JC01</t>
+        </is>
+      </c>
+      <c r="F168" s="0" t="inlineStr">
+        <is>
+          <t>TOYOTA</t>
+        </is>
+      </c>
+      <c r="G168" s="0" t="inlineStr">
+        <is>
+          <t>YARIS VERSO (_P2_)/ECHO Sedan (_P1_)/YARIS VERSO VAN (_P2_)</t>
+        </is>
+      </c>
+      <c r="H168" s="0">
+        <v>1999</v>
+      </c>
+      <c r="I168" s="0">
+        <v>2006</v>
+      </c>
+      <c r="J168" s="0" t="inlineStr">
+        <is>
+          <t>8717109518863</t>
+        </is>
+      </c>
+      <c r="K168" s="0">
+        <v>0.19</v>
+      </c>
+      <c r="L168" s="0">
+        <v>15</v>
+      </c>
+      <c r="M168" s="0">
+        <v>440</v>
+      </c>
+      <c r="N168" s="0">
+        <v>370</v>
+      </c>
+      <c r="O168" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="R168" s="0">
+        <v>1</v>
+      </c>
+      <c r="T168" s="0">
+        <v>1</v>
+      </c>
+      <c r="U168" s="0" t="inlineStr">
+        <is>
+          <t>2026-03-25</t>
+        </is>
+      </c>
+      <c r="V168" s="0" t="inlineStr">
+        <is>
+          <t>13</t>
+        </is>
+      </c>
+      <c r="W168" s="0" t="inlineStr">
+        <is>
+          <t>7818052010, 7818052020, 7818052050</t>
+        </is>
+      </c>
+      <c r="X168" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>