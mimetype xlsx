--- v1 (2026-04-03)
+++ v2 (2026-05-20)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:X168"/>
+  <dimension ref="A1:X171"/>
   <sheetData>
     <row r="1" spans="1:24" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>ABS ref</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Price</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>Gross price</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>Art grp</t>
         </is>
       </c>
       <c r="E1" s="0" t="inlineStr">
         <is>
           <t>Art grp code</t>
@@ -199,15869 +199,15894 @@
       </c>
       <c r="U1" s="0" t="inlineStr">
         <is>
           <t>Release Date</t>
         </is>
       </c>
       <c r="V1" s="0" t="inlineStr">
         <is>
           <t>Release Week</t>
         </is>
       </c>
       <c r="W1" s="0" t="inlineStr">
         <is>
           <t>OE Reference</t>
         </is>
       </c>
       <c r="X1" s="0" t="inlineStr">
         <is>
           <t>Country of origin</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:24" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>125000</t>
+          <t>0170Q</t>
         </is>
       </c>
       <c r="B2" s="0">
-        <v>52.7</v>
+        <v>11.2</v>
       </c>
       <c r="C2" s="0">
-        <v>52.7</v>
+        <v>11.2</v>
       </c>
       <c r="D2" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
-          <t>CITROEN/VW/AUDI/SKODA/PEUGEOT/SEAT/DS/OPEL/VAUXHALL</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
-          <t>C4 II (NC_)/DS3 (SA_)/POLO III (6N1)/POLO III CLASSIC (6V2)/A3 (8L1)/C3 I (FC_, FN_)/DS4 (NX_)/C3 PICASSO (SH_)/OCTAVIA I (1U2)/GOLF IV (1J1)/208 I (CA_, CC_)/NEW BEETLE (9C1, 1C1)/POLO Variant (6V5)/OCTAVIA I Combi (1U5)/TT (8N3)/BORA I (1J2)/LUPO I (6X1, 6E1)/TOLEDO II (1M2)/ROOMSTER (5J7)/308 SW I (4E_, 4H_)/TT Roadster (8N9)/GOLF IV Variant (1J5)/BORA Variant (1J6)/207 (WA_, WC_)/LEON (1M1)/POLO (6N2)/AROSA (6H1)/FABIA I Combi (6Y5)/FABIA I (6Y2)/POLO IV (9N_, 9A_)/FABIA I Sedan (6Y3)/IBIZA III (6L1)/A2 (8Z0)/NEW BEETLE Cabriolet (1Y7)/CORDOBA (6L2)/C3 Pluriel (HB_)/C2 (JM_)/POLO IV Sedan (9A4, 9A2, 9N2, 9A6)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/207 CC (WD_)/FABIA II (542)/FABIA II Combi (545)/ROOMSTER Praktik (5J)/308 I (4A_, 4C_)/207 SW (WK_)/308 CC (4B_)/C3 II (SC_)/C4 I Sedan/207 Hatchback/Van (WA_, WC_)/C2 ENTERPRISE (JG_)/DS3 Cabriolet/2008 I (CU_)/C4 CACTUS/BORA (9M2)/DS 3 (SA_)/DS 3 Cabriolet (SB_)/DS 4 / DS 4 CROSSBACK (NX_)/208 Hatchback/Van (CR_)/C3 III (SX)/GOLF IV Van (1J1)/POLO IV Sedan (9N2, 9N4)/CROSSLAND X / CROSSLAND (P17, P2QO)/CROSSLAND X / CROSSLAND (P17)/C4 II Sedan (NC_)/C3 AIRCROSS I (2R_, 2C_)/308 SW I Bestelwagen/Bus (4E_)/207 SW Bestelwagen/Bus (WK_)/C3 II Hatchback/Van (SC_)/C4 II Hatchback/Van (NC_)/C4 I Hatchback/Van (LR_)/OCTAVIA I Bestelwagen/Bus (1U5)/GOLF VAN IV Variant (1J5)/C3 III Van (SX_, SY_)/C3 AIRCROSS II Van (2C_, 2R_)/C4 CACTUS Van (0B_, 0P_)/CROSSLAND X Van/2008 I Van (CU_)</t>
+          <t>3 Hatchback (BP)/3 Sedan (BP_)</t>
         </is>
       </c>
       <c r="H2" s="0">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
-          <t>8717109825176</t>
+          <t>8717109824056</t>
         </is>
       </c>
       <c r="K2" s="0">
-        <v>1</v>
+        <v>0.06</v>
       </c>
       <c r="L2" s="0">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M2" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N2" s="0">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R2" s="0">
         <v>1</v>
       </c>
-      <c r="S2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T2" s="0">
         <v>1</v>
       </c>
       <c r="U2" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V2" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>6Q0615425, 6Q0615425A, 8N0615425, 8N0615425C, 1631731980, 4404F9, 1631731980, 3556262, 1631731980, 4404F9, 6N0615425A, 6Q0615425, 6Q0615425A, 6Q0615425D, 6Q0615425, 6Q0615425A, 6Q0615425D, 6Y0615425A, 6Y0615425B, 1631731980, 3556262, 6N0615425A, 6Q0615425, 6Q0615425A, 6Q0615425C, 6Q0615425D</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X2" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:24" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>125001</t>
+          <t>0172Q</t>
         </is>
       </c>
       <c r="B3" s="0">
-        <v>52.7</v>
+        <v>9.3</v>
       </c>
       <c r="C3" s="0">
-        <v>52.7</v>
+        <v>9.3</v>
       </c>
       <c r="D3" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
-          <t>CITROEN/VW/AUDI/SKODA/PEUGEOT/SEAT/DS/OPEL/VAUXHALL</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
-          <t>C4 II (NC_)/DS3 (SA_)/POLO III (6N1)/POLO III CLASSIC (6V2)/A3 (8L1)/C3 I (FC_, FN_)/DS4 (NX_)/C3 PICASSO (SH_)/OCTAVIA I (1U2)/GOLF IV (1J1)/208 I (CA_, CC_)/NEW BEETLE (9C1, 1C1)/POLO Variant (6V5)/OCTAVIA I Combi (1U5)/TT (8N3)/BORA I (1J2)/LUPO I (6X1, 6E1)/TOLEDO II (1M2)/ROOMSTER (5J7)/308 SW I (4E_, 4H_)/TT Roadster (8N9)/GOLF IV Variant (1J5)/BORA Variant (1J6)/207 (WA_, WC_)/LEON (1M1)/POLO (6N2)/AROSA (6H1)/FABIA I Combi (6Y5)/FABIA I (6Y2)/POLO IV (9N_, 9A_)/FABIA I Sedan (6Y3)/IBIZA III (6L1)/A2 (8Z0)/NEW BEETLE Cabriolet (1Y7)/CORDOBA (6L2)/C3 Pluriel (HB_)/C2 (JM_)/POLO IV Sedan (9A4, 9A2, 9N2, 9A6)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/207 CC (WD_)/FABIA II (542)/FABIA II Combi (545)/ROOMSTER Praktik (5J)/308 I (4A_, 4C_)/207 SW (WK_)/308 CC (4B_)/C3 II (SC_)/C4 I Sedan/207 Hatchback/Van (WA_, WC_)/C2 ENTERPRISE (JG_)/DS3 Cabriolet/2008 I (CU_)/C4 CACTUS/BORA (9M2)/DS 3 (SA_)/DS 3 Cabriolet (SB_)/DS 4 / DS 4 CROSSBACK (NX_)/208 Hatchback/Van (CR_)/C3 III (SX)/GOLF IV Van (1J1)/POLO IV Sedan (9N2, 9N4)/CROSSLAND X / CROSSLAND (P17, P2QO)/CROSSLAND X / CROSSLAND (P17)/C4 II Sedan (NC_)/C3 AIRCROSS I (2R_, 2C_)/308 SW I Bestelwagen/Bus (4E_)/207 SW Bestelwagen/Bus (WK_)/C3 II Hatchback/Van (SC_)/C4 II Hatchback/Van (NC_)/C4 I Hatchback/Van (LR_)/OCTAVIA I Bestelwagen/Bus (1U5)/GOLF VAN IV Variant (1J5)/C3 III Van (SX_, SY_)/C3 AIRCROSS II Van (2C_, 2R_)/C4 CACTUS Van (0B_, 0P_)/CROSSLAND X Van/2008 I Van (CU_)</t>
+          <t>IONIQ 5 (NE)/STARIA Bestelwagen (US4)/STARIA Bus (US4)/EV6 (CV)/IONIQ 6 (CE)</t>
         </is>
       </c>
       <c r="H3" s="0">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
-          <t>8717109825183</t>
+          <t>8717109824087</t>
         </is>
       </c>
       <c r="K3" s="0">
-        <v>1</v>
+        <v>0.06</v>
       </c>
       <c r="L3" s="0">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M3" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N3" s="0">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R3" s="0">
         <v>1</v>
       </c>
-      <c r="S3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T3" s="0">
         <v>1</v>
       </c>
       <c r="U3" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V3" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>6Q0615426, 6Q0615426A, 8N0615426, 8N0615426C, 1631732080, 4404G0, 3556263, 1631732080, 4404G0, 6LL615426, 6N0615426A, 6Q0615426, 6Q0615426A, 6Q0615426D, 6Q0615426, 6Q0615426A, 6Q0615426D, 6Y0615426, 6Y0615426A, 6Y0615426B, 3556263, 6N0615426A, 6Q0615426, 6Q0615426A, 6Q0615426C, 6Q0615426D</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X3" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:24" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>125003</t>
+          <t>0174Q</t>
         </is>
       </c>
       <c r="B4" s="0">
-        <v>61.8</v>
+        <v>9.9</v>
       </c>
       <c r="C4" s="0">
-        <v>61.8</v>
+        <v>9.9</v>
       </c>
       <c r="D4" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
-          <t>VW/SEAT/AUDI/SKODA/CUPRA</t>
+          <t>TESLA</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B7 (A32, A33)/LEON ST (5F8)/GOLF VII Variant (BA5, BV5)/A3 Limousine (8VS, 8VM)/A3 Sportback (8VA, 8VF)/A3 (8V1, 8VK)/GOLF VII (5G1, BQ1, BE1, BE2)/LEON (5F1)/OCTAVIA III (5E3, NL3, NR3)/OCTAVIA III Combi (5E5, 5E6)/LEON SC (5F5)/A3 Cabriolet (8V7, 8VE)/GOLF SPORTSVAN VII (AM1, AN1)/TT (FV3, FVP)/PASSAT B8 (3G2, CB2)/PASSAT B8 Variant (3G5, CB5)/TT Roadster (FV9, FVR)/GOLF ALLTRACK VII Variant (BA5, BV5)/SUPERB III (3V3)/TOURAN (5T1)/CADDY IV MPV (SAB, SAJ)/CADDY IV Hatchback/limousine (SAA, SAH)/SUPERB III Stationwagen (3V5)/PASSAT ALLTRACK B8 Variant (3G5, CB5)/CADDY ALLTRACK IV MPV (SAB)/CADDY ALLTRACK IV Hatchback/limousine (SAA)/TIGUAN (AD1, AX1)/ATECA (KH7, KHP)/Q2 (GAB, GAG)/KODIAQ I (NS6, NS7, NV7)/ARTEON (3H7, 3H8)/KAROQ (NU7, ND7)/T-ROC (A11, D11)/LEON Hatchback/Van (5F1)/LEON ST Bestelwagen/Bus (5F8)/Q3 (F3B)/GOLF VII Van (5G1)/GOLF VAN VII Variant (BA5)/TARRACO (KN2)/Q3 Sportback (F3N)/GOLF VIII (CD1, DA1)/T-ROC Cabriolet (AC7, AC8)/OCTAVIA IV Combi (NX5, PV5)/A3 Sportback (8YA, 8YF)/LEON (KL1, KLG)/LEON Sportstourer (KL8, KLD)/OCTAVIA IV (NX3, NN3, PV3)/A3 Limousine (8YS, 8YM)/ARTEON SHOOTING BRAKE (3H9)/GOLF VIII Variant (CG5, DB5)/CADDY V MPV (SBB, SBJ)/CADDY V Hatchback/limousine (SBA, SBH)/FORMENTOR (KM7, KMP)/GOLF ALLTRACK VIII (CG5)/TAOS (CL1, CP1, CQ1)/TOURAN Hatchback/limousine (5T1)/LEON (KL1, KU1, KUG)/LEON Sportstourer (KL8, KU8, KUD)/CADDY CALIFORNIA V Camper (SBB, SBJ)</t>
+          <t>MODEL 3</t>
         </is>
       </c>
       <c r="H4" s="0">
-        <v>2011</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2017</v>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
-          <t>8717109827088</t>
+          <t>8717109824186</t>
         </is>
       </c>
       <c r="K4" s="0">
-        <v>1.78</v>
+        <v>0.05</v>
       </c>
       <c r="L4" s="0">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="M4" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N4" s="0">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R4" s="0">
         <v>1</v>
       </c>
-      <c r="S4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T4" s="0">
         <v>1</v>
       </c>
       <c r="U4" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V4" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>5Q0615126A, 8V0615126A, 8V0615126A, 5Q0615126A, 8V0615126A, 5Q0615126A, 8V0615126A, 8V0615126A</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X4" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:24" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>125006</t>
+          <t>0175Q</t>
         </is>
       </c>
       <c r="B5" s="0">
-        <v>51.5</v>
+        <v>9.9</v>
       </c>
       <c r="C5" s="0">
-        <v>51.5</v>
+        <v>9.9</v>
       </c>
       <c r="D5" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
-          <t>SEAT/VW/SKODA/AUDI</t>
+          <t>KIA/HYUNDAI</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
-          <t>LEON (1P1)/CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/GOLF PLUS V (5M1, 521)/GOLF VI (5K1)/OCTAVIA II Combi (1Z5)/OCTAVIA II (1Z3)/JETTA IV (162, 163, AV3, AV2)/A3 (8P1)/A3 Sportback (8PA)/YETI (5L)/GOLF VI Cabriolet (517)/EOS (1F7, 1F8)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/A3 Cabriolet (8P7)/SCIROCCO III (137, 138)/BEETLE (5C1, 5C2)/GOLF V (1K1)/ALTEA (5P1)/TOLEDO III (5P2)/LEON ST (5F8)/ALTEA XL (5P5, 5P8)/LEON (5F1)/BEETLE Cabriolet (5C7, 5C8)/OCTAVIA III (5E3, NL3, NR3)/OCTAVIA III Combi (5E5, 5E6)/LEON SC (5F5)/LEON Hatchback/Van (5F1)/LEON ST Bestelwagen/Bus (5F8)/SCIROCCO Van (137)/GOLF VI Van (5K1)/GOLF PLUS Van (521)/GOLF Hatchback/Van (1K1)</t>
+          <t>SORENTO IV (MQ4, MQ4A)/SANTA FE IV (TM, TMA)</t>
         </is>
       </c>
       <c r="H5" s="0">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
-          <t>8717109827132</t>
+          <t>8717109824209</t>
         </is>
       </c>
       <c r="K5" s="0">
-        <v>1</v>
+        <v>0.04</v>
       </c>
       <c r="L5" s="0">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="M5" s="0">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="N5" s="0">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="O5" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R5" s="0">
         <v>1</v>
       </c>
       <c r="T5" s="0">
         <v>1</v>
       </c>
       <c r="U5" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V5" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>1K0615425A, 1K0615425D, 1K0615425P, 1K0615425D, 1K0615425P, 1K0615425D, 1K0615425P, 1Q0615425C, 1K0615425D, 1K0615425P, 1Q0615425, 1Q0615425C</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X5" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:24" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>125007</t>
+          <t>0176Q</t>
         </is>
       </c>
       <c r="B6" s="0">
-        <v>61.8</v>
+        <v>11.2</v>
       </c>
       <c r="C6" s="0">
-        <v>61.8</v>
+        <v>11.2</v>
       </c>
       <c r="D6" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
-          <t>VW/SEAT/SKODA/AUDI</t>
+          <t>KIA/HYUNDAI</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/ALHAMBRA (710, 711)/TOURAN (1T3)/CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/JETTA IV (162, 163, AV3, AV2)/GOLF VI Cabriolet (517)/TIGUAN (5N_)/EOS (1F7, 1F8)/GOLF VI (5K1)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/SHARAN (7N1, 7N2)/PASSAT CC B6 (357)/BEETLE (5C1, 5C2)/Q3 (8UB, 8UG)/TOURAN (1T1, 1T2)/A3 Sportback (8PA)/A3 (8P1)/GOLF V (1K1)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/LEON (1P1)/JETTA III (1K2)/OCTAVIA II (1Z3)/OCTAVIA II Combi (1Z5)/GOLF PLUS V (5M1, 521)/ALTEA (5P1)/PASSAT B7 (A32, A33)/GOLF V Variant (1K5)/ALTEA XL (5P5, 5P8)/A3 Cabriolet (8P7)/CC B7 (358)/SCIROCCO III (137, 138)/PASSAT ALLTRACK B7 Variant (365)/GOLF VI Variant (AJ5)/YETI (5L)/BEETLE Cabriolet (5C7, 5C8)/PASSAT B7 Bestelwagen/Bus (365)/SCIROCCO Van (137)/GOLF VI Van (5K1)/GOLF VAN VI Variant (AJ5)/GOLF PLUS Van (521)/TOURAN Hatchback/limousine (1T3)/SHARAN Hatchback/limousine (7N1, 7N2)/TIGUAN VAN (5N_)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
+          <t>SORENTO IV (MQ4, MQ4A)/SANTA FE IV (TM, TMA)</t>
         </is>
       </c>
       <c r="H6" s="0">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2018</v>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
-          <t>8717109827149</t>
+          <t>8717109824216</t>
         </is>
       </c>
       <c r="K6" s="0">
-        <v>1</v>
+        <v>0.07</v>
       </c>
       <c r="L6" s="0">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="M6" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N6" s="0">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="O6" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R6" s="0">
         <v>1</v>
       </c>
       <c r="T6" s="0">
         <v>1</v>
       </c>
       <c r="U6" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V6" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>3C0615125A, 5N0615125, 1K0615125C, 3C0615125A, 5N0615125, 7N0615125A, 1K0615125C, 1K0615125E, 3C0615125A, 5N0615125, 5N0615125A, 1K0615125C, 3C0615125A, 5N0615125, 5N0615125A, 7N0615125A</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X6" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:24" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>125009</t>
+          <t>0178Q</t>
         </is>
       </c>
       <c r="B7" s="0">
-        <v>52.7</v>
+        <v>10.1</v>
       </c>
       <c r="C7" s="0">
-        <v>52.7</v>
+        <v>10.1</v>
       </c>
       <c r="D7" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
-          <t>SEAT/SKODA/AUDI/VW</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
-          <t>IBIZA IV (6J5, 6P1)/IBIZA IV SC (6J1, 6P5)/ROOMSTER (5J7)/A1 (8X1, 8XK)/ROOMSTER Praktik (5J)/A1 Sportback (8XA, 8XF)/POLO V (6R1, 6C1)/FABIA II (542)/FABIA II Combi (545)/IBIZA IV ST (6J8, 6P8)/RAPID Spaceback (NH1)/RAPID (NH3, NK3, NK6)/TOLEDO IV (KG3)/FABIA III (NJ3)/FABIA III Stationwagen (NJ5)/POLO V Hatchback/Van (6R1, 6C1)/POLO V Sedan (602, 604, 612, 614)/IBIZA IV Hatchback/Van (6J1)/FABIA II Praktik (545)/FABIA III Praktik (NJ5)</t>
+          <t>IONIQ 5 (NE)/EV6 (CV)</t>
         </is>
       </c>
       <c r="H7" s="0">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2020</v>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
-          <t>8717109827170</t>
+          <t>8717109824247</t>
         </is>
       </c>
       <c r="K7" s="0">
-        <v>0.86</v>
+        <v>0.06</v>
       </c>
       <c r="L7" s="0">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M7" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N7" s="0">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="O7" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R7" s="0">
         <v>1</v>
       </c>
-      <c r="S7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T7" s="0">
         <v>1</v>
       </c>
       <c r="U7" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V7" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>6R0615425, 6R0615425B, 6R0615425, 6R0615425B, 6R0615425, 6R0615425B, 6R0615425, 6R0615425B</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X7" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:24" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>125010</t>
+          <t>0184Q</t>
         </is>
       </c>
       <c r="B8" s="0">
-        <v>52.7</v>
+        <v>9.3</v>
       </c>
       <c r="C8" s="0">
-        <v>52.7</v>
+        <v>9.3</v>
       </c>
       <c r="D8" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
-          <t>SEAT/SKODA/AUDI/VW</t>
+          <t>OPEL</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
-          <t>IBIZA IV (6J5, 6P1)/IBIZA IV SC (6J1, 6P5)/ROOMSTER (5J7)/A1 (8X1, 8XK)/ROOMSTER Praktik (5J)/A1 Sportback (8XA, 8XF)/POLO V (6R1, 6C1)/FABIA II (542)/FABIA II Combi (545)/IBIZA IV ST (6J8, 6P8)/RAPID Spaceback (NH1)/RAPID (NH3, NK3, NK6)/TOLEDO IV (KG3)/FABIA III (NJ3)/FABIA III Stationwagen (NJ5)/POLO V Hatchback/Van (6R1, 6C1)/POLO V Sedan (602, 604, 612, 614)/IBIZA IV Hatchback/Van (6J1)/FABIA II Praktik (545)/FABIA III Praktik (NJ5)</t>
+          <t>INSIGNIA B Grand Sport (Z18)/INSIGNIA B Sports Tourer (Z18)/INSIGNIA B Country Tourer (Z18)</t>
         </is>
       </c>
       <c r="H8" s="0">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2017</v>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
-          <t>8717109827187</t>
+          <t>8717109824292</t>
         </is>
       </c>
       <c r="K8" s="0">
-        <v>0.91</v>
+        <v>0.05</v>
       </c>
       <c r="L8" s="0">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M8" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N8" s="0">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="O8" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R8" s="0">
         <v>1</v>
       </c>
-      <c r="S8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T8" s="0">
         <v>1</v>
       </c>
       <c r="U8" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V8" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>6R0615426, 6R0615426B, 6R0615426, 6R0615426B, 6R0615426, 6R0615426B, 6R0615426, 6R0615426B</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X8" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:24" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>125011</t>
+          <t>0185Q</t>
         </is>
       </c>
       <c r="B9" s="0">
-        <v>52.7</v>
+        <v>11.6</v>
       </c>
       <c r="C9" s="0">
-        <v>52.7</v>
+        <v>11.6</v>
       </c>
       <c r="D9" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
-          <t>VAUXHALL/OPEL/CHEVROLET</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
-          <t>MERIVA Mk II (B) (S10)/MERIVA A MPV (X03)/ASTRA H Stationwagen (A04)/ASTRA G Hatchback (T98)/ASTRA G Stationwagen (T98)/ZAFIRA Mk II (B) (A05)/ASTRA H Bestelwagen/Bus (L70)/ZAFIRA B Hatchback/limousine (A05)/ASTRA G Coupe (T98)/ASTRA G Sedan (T98)/ZAFIRA A MPV (T98)/ASTRA H GTC (A04)/ASTRA H (A04)/MERIVA A (X03)/ASTRA Mk IV (G) Hatchback (T98)/ASTRA Mk IV (G) Sedan (T98)/ASTRA Mk IV (G) Stationwagen (T98)/MERIVA B MPV (S10)/COMBO Mk II (C) Hatchback/limousine (F25)/ASTRA Mk IV (G) Cabriolet (T98)/ASTRA Mk IV (G) Coupe (T98)/ZAFIRA A (T98)/ASTRAVAN Mk V (H) Bestelwagen/Bus (A04)/ASTRAVAN Mk IV (G) Bestelwagen/Bus (T98)/ASTRA G Bestelwagen/Bus (F70)/ASTRA G Cabriolet (T98)/COMBO Hatchback/limousine/COMBO Tour/ASTRA Mk V (H) (A04)/ZAFIRA / ZAFIRA FAMILY B (A05)/ASTRA H TwinTop (A04)/ASTRA Mk V (H) Stationwagen (A04)/ASTRA Mk V (H) TwinTop (A04)/ASTRA Mk V (H) Sport Hatch (A04)/ASTRA Hatchback/ASTRA Sedan/ASTRA G CLASSIC Caravan (F35)/COMBO TOUR Mk II (C) (F25)/ASTRA H Sedan (A04)/ASTRA H CLASSIC Hatchback (A04)/ASTRA H CLASSIC Sedan (A04)/ASTRA H CLASSIC Stationwagen (A04)/ASTRA G CLASSIC Sedan (T98)/ASTRA G CLASSIC (T98)/MERIVA B VAN (S10)</t>
+          <t>TUCSON (TL, TLE)/OPTIMA (JF)</t>
         </is>
       </c>
       <c r="H9" s="0">
-        <v>1993</v>
+        <v>2015</v>
       </c>
       <c r="I9" s="0">
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
-          <t>8717109827217</t>
+          <t>8717109824308</t>
         </is>
       </c>
       <c r="K9" s="0">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="L9" s="0">
-        <v>105</v>
+        <v>100</v>
       </c>
       <c r="M9" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N9" s="0">
-        <v>165</v>
+        <v>150</v>
       </c>
       <c r="O9" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Left/Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R9" s="0">
         <v>1</v>
       </c>
       <c r="T9" s="0">
         <v>1</v>
       </c>
       <c r="U9" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V9" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>546389, 93181277, 93181277, 93161277</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X9" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:24" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>125013</t>
+          <t>0186Q</t>
         </is>
       </c>
       <c r="B10" s="0">
-        <v>56.1</v>
+        <v>10.8</v>
       </c>
       <c r="C10" s="0">
-        <v>56.1</v>
+        <v>10.8</v>
       </c>
       <c r="D10" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
-          <t>VW/SEAT/AUDI</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/ALHAMBRA (710, 711)/SHARAN (7N1, 7N2)/TIGUAN (5N_)/PASSAT CC B6 (357)/Q3 (8UB, 8UG)/A3 Sportback (8PA)/A3 (8P1)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/ALTEA (5P1)/ALTEA XL (5P5, 5P8)/CC B7 (358)/PASSAT ALLTRACK B7 Variant (365)/PASSAT B7 Bestelwagen/Bus (365)/SHARAN Hatchback/limousine (7N1, 7N2)/TIGUAN VAN (5N_)</t>
+          <t>SONATA VIII (DN8)/NIRO II (SG2)</t>
         </is>
       </c>
       <c r="H10" s="0">
-        <v>2003</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2019</v>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
-          <t>8717109827248</t>
+          <t>8717109824322</t>
         </is>
       </c>
       <c r="K10" s="0">
-        <v>1.36</v>
+        <v>0.06</v>
       </c>
       <c r="L10" s="0">
-        <v>125</v>
+        <v>100</v>
       </c>
       <c r="M10" s="0">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="N10" s="0">
-        <v>180</v>
+        <v>150</v>
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R10" s="0">
         <v>1</v>
       </c>
-      <c r="S10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T10" s="0">
         <v>1</v>
       </c>
       <c r="U10" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V10" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B, 1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B, 1Q0615426B, 3AA615426, 3AA615426A, 3AA615426B</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X10" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:24" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>125016</t>
+          <t>0189Q</t>
         </is>
       </c>
       <c r="B11" s="0">
-        <v>48.6</v>
+        <v>13.1</v>
       </c>
       <c r="C11" s="0">
-        <v>48.6</v>
+        <v>13.1</v>
       </c>
       <c r="D11" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
-          <t>VW/SKODA/SEAT/AUDI</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
-          <t>CADDY III Hatchback/limousine (2KA, 2KH, 2CA, 2CH)/OCTAVIA II Combi (1Z5)/OCTAVIA II (1Z3)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/JETTA III (1K2)/SCIROCCO III (137, 138)/TOURAN (1T1, 1T2)/CADDY III MPV (2KB, 2KJ, 2CB, 2CJ)/ALTEA (5P1)/A3 (8P1)/TOLEDO III (5P2)/GOLF V (1K1)/A3 Sportback (8PA)/ALTEA XL (5P5, 5P8)/GOLF V Variant (1K5)/GOLF VI (5K1)/GOLF VI Variant (AJ5)/SCIROCCO Van (137)/GOLF VAN VI Variant (AJ5)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
+          <t>GLC (X253)/E-KLASSE (W213)</t>
         </is>
       </c>
       <c r="H11" s="0">
-        <v>2003</v>
+        <v>2015</v>
       </c>
       <c r="I11" s="0">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
-          <t>8717109827286</t>
+          <t>8717109824360</t>
         </is>
       </c>
       <c r="K11" s="0">
-        <v>1.3</v>
+        <v>0.21</v>
       </c>
       <c r="L11" s="0">
-        <v>110</v>
+        <v>100</v>
       </c>
       <c r="M11" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N11" s="0">
-        <v>245</v>
+        <v>150</v>
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R11" s="0">
         <v>1</v>
       </c>
-      <c r="S11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T11" s="0">
         <v>1</v>
       </c>
       <c r="U11" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V11" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>1K0615426, 1K0615426B, 1K0615426E, 1K0615426K, 1K0615426L, 1K0615426K, 1K0615426L, 1K0615426, 1K0615426E, 1K0615426K, 1K0615426L, 1K0615426, 1K0615426B, 1K0615426E, 1K0615426K, 1K0615426L</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X11" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:24" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>125018</t>
+          <t>0201Q</t>
         </is>
       </c>
       <c r="B12" s="0">
-        <v>52.6</v>
+        <v>10.3</v>
       </c>
       <c r="C12" s="0">
-        <v>52.6</v>
+        <v>10.3</v>
       </c>
       <c r="D12" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
-          <t>FIESTA VI (CB1, CCN)/FIESTA VI Van/FIESTA Sedan</t>
+          <t>CX-60 (KH_)</t>
         </is>
       </c>
       <c r="H12" s="0">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2022</v>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
-          <t>8717109827309</t>
+          <t>8717109824506</t>
         </is>
       </c>
       <c r="K12" s="0">
-        <v>1.7</v>
+        <v>0.07</v>
       </c>
       <c r="L12" s="0">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="M12" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N12" s="0">
-        <v>215</v>
+        <v>150</v>
       </c>
       <c r="O12" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R12" s="0">
         <v>1</v>
       </c>
-      <c r="S12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T12" s="0">
         <v>1</v>
       </c>
       <c r="U12" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V12" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>1550215, 1698997, 1883040, 8V512B135AA, 8V512B135AB, 8V512B135BA, 1550215, 1698997, 1883040, 8V512B135AA, 8V512B135AB, 8V512B135BA</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X12" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:24" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>125019</t>
+          <t>0213Q</t>
         </is>
       </c>
       <c r="B13" s="0">
-        <v>52.6</v>
+        <v>9.9</v>
       </c>
       <c r="C13" s="0">
-        <v>52.6</v>
+        <v>9.9</v>
       </c>
       <c r="D13" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Montagesets</t>
         </is>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LE01</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
-          <t>FIESTA VI (CB1, CCN)/FIESTA VI Van/FIESTA Sedan</t>
+          <t>KONA (SX2)</t>
         </is>
       </c>
       <c r="H13" s="0">
-        <v>2008</v>
-[...2 lines deleted...]
-        <v>2017</v>
+        <v>2023</v>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
-          <t>8717109827323</t>
+          <t>8717109824667</t>
         </is>
       </c>
       <c r="K13" s="0">
-        <v>1.7</v>
+        <v>0.06</v>
       </c>
       <c r="L13" s="0">
-        <v>130</v>
+        <v>100</v>
       </c>
       <c r="M13" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N13" s="0">
-        <v>215</v>
+        <v>150</v>
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R13" s="0">
         <v>1</v>
       </c>
-      <c r="S13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T13" s="0">
         <v>1</v>
       </c>
       <c r="U13" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V13" s="0" t="inlineStr">
         <is>
-          <t>13</t>
-[...4 lines deleted...]
-          <t>1567731, 1719272, 1883039, 8V512B134AA, 8V512B134AB, 8V512B134BA, 1567731, 1719272, 1883039, 8V512B134AA, 8V512B134AB, 8V512B134BA</t>
+          <t>17</t>
         </is>
       </c>
       <c r="X13" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:24" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>125022</t>
+          <t>11002</t>
         </is>
       </c>
       <c r="B14" s="0">
-        <v>50.4</v>
+        <v>58.2</v>
       </c>
       <c r="C14" s="0">
-        <v>50.4</v>
+        <v>58.2</v>
       </c>
       <c r="D14" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
-          <t>AUDI/VW/SKODA/SEAT</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
-          <t>A4 B5 (8D2)/A4 B5 Avant (8D5)/PASSAT B5 (3B2)/A6 C5 (4B2, 4B4)/PASSAT B5 Variant (3B5)/A6 C5 Avant (4B5, 4B6)/ALLROAD C5 (4BH)/PASSAT B5.5 (3B3)/PASSAT B5.5 Variant (3B6)/A4 B6 (8E2)/A4 B6 Avant (8E5)/SUPERB I (3U4)/A4 B6 Cabriolet (8H7)/A4 B7 (8EC)/A4 B7 Avant (8ED)/A4 B7 Cabriolet (8HE)/EXEO (3R2)/EXEO ST (3R5)</t>
+          <t>i10 I (PA)</t>
         </is>
       </c>
       <c r="H14" s="0">
-        <v>1994</v>
+        <v>2007</v>
       </c>
       <c r="I14" s="0">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
-          <t>8717109827361</t>
+          <t>8717109761269</t>
         </is>
       </c>
       <c r="K14" s="0">
-        <v>0.73</v>
+        <v>0.13</v>
       </c>
       <c r="L14" s="0">
-        <v>105</v>
+        <v>200</v>
       </c>
       <c r="M14" s="0">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="N14" s="0">
-        <v>165</v>
+        <v>200</v>
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R14" s="0">
         <v>1</v>
       </c>
+      <c r="S14" s="0" t="inlineStr">
+        <is>
+          <t>11003</t>
+        </is>
+      </c>
       <c r="T14" s="0">
         <v>1</v>
       </c>
       <c r="U14" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V14" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W14" s="0" t="inlineStr">
         <is>
-          <t>8E0615425, 8E0615425F, 8E0615425F, 8E0615425F, 8E0615425, 8E0615425F</t>
+          <t>517550X700</t>
         </is>
       </c>
       <c r="X14" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:24" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>125026</t>
+          <t>11003</t>
         </is>
       </c>
       <c r="B15" s="0">
-        <v>53.8</v>
+        <v>58.2</v>
       </c>
       <c r="C15" s="0">
-        <v>53.8</v>
+        <v>58.2</v>
       </c>
       <c r="D15" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E15" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F15" s="0" t="inlineStr">
         <is>
-          <t>CITROEN/PEUGEOT</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
-          <t>BERLINGO MULTISPACE (B9)/PARTNER Hatchback/limousine/PARTNER TEPEE/BERLINGO Hatchback/limousine (B9)/308 SW I (4E_, 4H_)/PARTNER Open laadbak/ Chassis/BERLINGO Open laadbak/ Chassis (B9)/308 SW I Bestelwagen/Bus (4E_)</t>
+          <t>i10 I (PA)</t>
         </is>
       </c>
       <c r="H15" s="0">
         <v>2007</v>
       </c>
       <c r="I15" s="0">
-        <v>2014</v>
+        <v>2018</v>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
-          <t>8717109827415</t>
+          <t>8717109761283</t>
         </is>
       </c>
       <c r="K15" s="0">
-        <v>1.2</v>
+        <v>0.13</v>
       </c>
       <c r="L15" s="0">
-        <v>125</v>
+        <v>200</v>
       </c>
       <c r="M15" s="0">
-        <v>90</v>
+        <v>40</v>
       </c>
       <c r="N15" s="0">
-        <v>180</v>
+        <v>200</v>
       </c>
       <c r="O15" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R15" s="0">
         <v>1</v>
       </c>
+      <c r="S15" s="0" t="inlineStr">
+        <is>
+          <t>11002</t>
+        </is>
+      </c>
       <c r="T15" s="0">
         <v>1</v>
       </c>
       <c r="U15" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V15" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W15" s="0" t="inlineStr">
         <is>
-          <t>4404H5, 4404H0, 4404H5</t>
+          <t>517560X700</t>
         </is>
       </c>
       <c r="X15" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:24" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>125030</t>
+          <t>11133</t>
         </is>
       </c>
       <c r="B16" s="0">
-        <v>50.4</v>
+        <v>59.6</v>
       </c>
       <c r="C16" s="0">
-        <v>50.4</v>
+        <v>59.6</v>
       </c>
       <c r="D16" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E16" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F16" s="0" t="inlineStr">
         <is>
-          <t>AUDI/VW/SKODA/SEAT</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
-          <t>A4 B5 (8D2)/A4 B5 Avant (8D5)/A3 (8L1)/PASSAT B5 (3B2)/A6 C5 (4B2, 4B4)/OCTAVIA I (1U2)/PASSAT B5 Variant (3B5)/GOLF IV (1J1)/A6 C5 Avant (4B5, 4B6)/OCTAVIA I Combi (1U5)/BORA I (1J2)/TOLEDO II (1M2)/BORA Variant (1J6)/NEW BEETLE (9C1, 1C1)/GOLF IV Variant (1J5)/PASSAT B5.5 (3B3)/PASSAT B5.5 Variant (3B6)/LEON (1M1)/SUPERB I (3U4)/NEW BEETLE Cabriolet (1Y7)/GOLF IV Van (1J1)/GOLF VAN IV Variant (1J5)</t>
+          <t>i20 I (PB, PBT)</t>
         </is>
       </c>
       <c r="H16" s="0">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="I16" s="0">
-        <v>2013</v>
+        <v>2015</v>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
-          <t>8717109827460</t>
+          <t>8717109761306</t>
         </is>
       </c>
       <c r="K16" s="0">
-        <v>1.4</v>
+        <v>0.2</v>
       </c>
       <c r="L16" s="0">
-        <v>130</v>
+        <v>200</v>
       </c>
       <c r="M16" s="0">
-        <v>110</v>
+        <v>35</v>
       </c>
       <c r="N16" s="0">
-        <v>215</v>
+        <v>240</v>
       </c>
       <c r="O16" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R16" s="0">
         <v>1</v>
       </c>
+      <c r="S16" s="0" t="inlineStr">
+        <is>
+          <t>11134</t>
+        </is>
+      </c>
       <c r="T16" s="0">
         <v>1</v>
       </c>
       <c r="U16" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V16" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W16" s="0" t="inlineStr">
         <is>
-          <t>3B0615125, 4A0615125A, 3B0615125, 3B0615125, 4A0615125A, 3B0615125, 4A0615125A, 8E0615125</t>
+          <t>517551J000</t>
         </is>
       </c>
       <c r="X16" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:24" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>125031</t>
+          <t>11134</t>
         </is>
       </c>
       <c r="B17" s="0">
-        <v>50.4</v>
+        <v>59.6</v>
       </c>
       <c r="C17" s="0">
-        <v>50.4</v>
+        <v>59.6</v>
       </c>
       <c r="D17" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F17" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
-          <t>MEGANE CC (EZ0/1_)/MEGANE III Grandtour (KZ0/1)/MEGANE III Hatchback (BZ0/1_, B3_)/SCENIC III (JZ0/1_)/GRAND SCENIC III (JZ0/1_)/FLUENCE (L3_)/MEGANE III Coupe (DZ0/1_)/CLIO IV (BH_)/MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)/MEGANE III Combi Van (KZ0/1)/MEGANE III Hatchback Van (BZ_)/SCENIC III VAN (JZ0/1_)</t>
+          <t>i20 I (PB, PBT)</t>
         </is>
       </c>
       <c r="H17" s="0">
         <v>2008</v>
       </c>
       <c r="I17" s="0">
-        <v>2021</v>
+        <v>2015</v>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
-          <t>8717109827484</t>
+          <t>8717109761320</t>
         </is>
       </c>
       <c r="K17" s="0">
-        <v>0.88</v>
+        <v>0.2</v>
       </c>
       <c r="L17" s="0">
-        <v>105</v>
+        <v>200</v>
       </c>
       <c r="M17" s="0">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="N17" s="0">
-        <v>165</v>
+        <v>270</v>
       </c>
       <c r="O17" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R17" s="0">
         <v>1</v>
       </c>
       <c r="S17" s="0" t="inlineStr">
         <is>
-          <t>125032</t>
+          <t>11133</t>
         </is>
       </c>
       <c r="T17" s="0">
         <v>1</v>
       </c>
       <c r="U17" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V17" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W17" s="0" t="inlineStr">
         <is>
-          <t>440015394R</t>
+          <t>517561J000</t>
         </is>
       </c>
       <c r="X17" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:24" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>125032</t>
+          <t>11135</t>
         </is>
       </c>
       <c r="B18" s="0">
-        <v>50.4</v>
+        <v>53.9</v>
       </c>
       <c r="C18" s="0">
-        <v>50.4</v>
+        <v>53.9</v>
       </c>
       <c r="D18" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
-          <t>MEGANE CC (EZ0/1_)/MEGANE III Grandtour (KZ0/1)/MEGANE III Hatchback (BZ0/1_, B3_)/SCENIC III (JZ0/1_)/GRAND SCENIC III (JZ0/1_)/FLUENCE (L3_)/MEGANE III Coupe (DZ0/1_)/CLIO IV (BH_)/MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)/MEGANE III Combi Van (KZ0/1)/MEGANE III Hatchback Van (BZ_)/SCENIC III VAN (JZ0/1_)</t>
+          <t>ix20 (JC)/VENGA (YN)</t>
         </is>
       </c>
       <c r="H18" s="0">
-        <v>2008</v>
+        <v>2010</v>
       </c>
       <c r="I18" s="0">
-        <v>2021</v>
+        <v>2019</v>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
-          <t>8717109827491</t>
+          <t>8717109761344</t>
         </is>
       </c>
       <c r="K18" s="0">
-        <v>0.89</v>
+        <v>0.26</v>
       </c>
       <c r="L18" s="0">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="M18" s="0">
-        <v>80</v>
+        <v>50</v>
       </c>
       <c r="N18" s="0">
-        <v>165</v>
+        <v>300</v>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R18" s="0">
         <v>1</v>
       </c>
       <c r="S18" s="0" t="inlineStr">
         <is>
-          <t>125031</t>
+          <t>11136</t>
         </is>
       </c>
       <c r="T18" s="0">
         <v>1</v>
       </c>
       <c r="U18" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V18" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W18" s="0" t="inlineStr">
         <is>
-          <t>440015923R</t>
+          <t>517551P000, 517551P000</t>
         </is>
       </c>
       <c r="X18" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:24" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>125039</t>
+          <t>11136</t>
         </is>
       </c>
       <c r="B19" s="0">
-        <v>47.7</v>
+        <v>53.9</v>
       </c>
       <c r="C19" s="0">
-        <v>47.7</v>
+        <v>53.9</v>
       </c>
       <c r="D19" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
-          <t>SEAT/SKODA/VW/AUDI</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
-          <t>LEON (1P1)/SUPERB II (3T4)/SUPERB II Stationwagen (3T5)/GOLF VI (5K1)/TOURAN (1T1, 1T2)/A3 Sportback (8PA)/A3 (8P1)/TOLEDO III (5P2)/GOLF V (1K1)/JETTA III (1K2)/GOLF PLUS V (5M1, 521)/ALTEA (5P1)/GOLF V Variant (1K5)/ALTEA XL (5P5, 5P8)/A3 Cabriolet (8P7)/YETI (5L)/GOLF VI Variant (AJ5)/GOLF VI Van (5K1)/TOURAN Hatchback/limousine (1T1, 1T2)</t>
+          <t>ix20 (JC)/VENGA (YN)</t>
         </is>
       </c>
       <c r="H19" s="0">
-        <v>2003</v>
+        <v>2010</v>
       </c>
       <c r="I19" s="0">
-        <v>2017</v>
+        <v>2019</v>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
-          <t>8717109827583</t>
+          <t>8717109761368</t>
         </is>
       </c>
       <c r="K19" s="0">
-        <v>1.2</v>
+        <v>0.26</v>
       </c>
       <c r="L19" s="0">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="M19" s="0">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="N19" s="0">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R19" s="0">
         <v>1</v>
       </c>
+      <c r="S19" s="0" t="inlineStr">
+        <is>
+          <t>11135</t>
+        </is>
+      </c>
       <c r="T19" s="0">
         <v>1</v>
       </c>
       <c r="U19" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V19" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W19" s="0" t="inlineStr">
         <is>
-          <t>1K0615425E, 1K0615425M, 1K0615425E, 1K0615425M, 1K0615425M, 1K0615425E, 1K0615425M</t>
+          <t>517561P000, 517561P000</t>
         </is>
       </c>
       <c r="X19" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:24" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>125041</t>
+          <t>11137</t>
         </is>
       </c>
       <c r="B20" s="0">
-        <v>51.5</v>
+        <v>133.1</v>
       </c>
       <c r="C20" s="0">
-        <v>51.5</v>
+        <v>133.1</v>
       </c>
       <c r="D20" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
-          <t>PEUGEOT/CITROEN</t>
+          <t>KIA/HYUNDAI</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
-          <t>307 (3A/C)/C3 I (FC_, FN_)/307 SW (3H)/C3 Pluriel (HB_)/C2 (JM_)/307 CC (3B)/307 Break (3E)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/C4 I Sedan/C2 ENTERPRISE (JG_)/307 SW Bestelwagen/Bus (3E_, 3H_)/C4 I Hatchback/Van (LR_)</t>
+          <t>RIO II (JB)/RIO II Sedan (JB)/ACCENT III (MC)/ACCENT III Sedan (MC)</t>
         </is>
       </c>
       <c r="H20" s="0">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="I20" s="0">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
-          <t>8717109827613</t>
+          <t>8717109761382</t>
         </is>
       </c>
       <c r="K20" s="0">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="L20" s="0">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="M20" s="0">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="N20" s="0">
-        <v>165</v>
+        <v>270</v>
       </c>
       <c r="O20" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
       <c r="R20" s="0">
         <v>1</v>
       </c>
       <c r="S20" s="0" t="inlineStr">
         <is>
-          <t>125042</t>
+          <t>11138</t>
         </is>
       </c>
       <c r="T20" s="0">
         <v>1</v>
       </c>
       <c r="U20" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V20" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W20" s="0" t="inlineStr">
         <is>
-          <t>440466, 440466</t>
+          <t>51755-1E000</t>
         </is>
       </c>
       <c r="X20" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:24" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>125042</t>
+          <t>11138</t>
         </is>
       </c>
       <c r="B21" s="0">
-        <v>51.5</v>
+        <v>133.1</v>
       </c>
       <c r="C21" s="0">
-        <v>51.5</v>
+        <v>133.1</v>
       </c>
       <c r="D21" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
-          <t>PEUGEOT/CITROEN</t>
+          <t>KIA/HYUNDAI</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
-          <t>307 (3A/C)/C3 I (FC_, FN_)/307 SW (3H)/C3 Pluriel (HB_)/C2 (JM_)/307 CC (3B)/307 Break (3E)/C4 I (LC_)/C4 Coupe (LA_)/1007 (KM_)/C4 I Sedan/C2 ENTERPRISE (JG_)/307 SW Bestelwagen/Bus (3E_, 3H_)/C4 I Hatchback/Van (LR_)</t>
+          <t>RIO II (JB)/RIO II Sedan (JB)/ACCENT III (MC)/ACCENT III Sedan (MC)</t>
         </is>
       </c>
       <c r="H21" s="0">
-        <v>2000</v>
+        <v>2005</v>
       </c>
       <c r="I21" s="0">
-        <v>2017</v>
+        <v>2012</v>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
-          <t>8717109827620</t>
+          <t>8717109761405</t>
         </is>
       </c>
       <c r="K21" s="0">
-        <v>0.89</v>
+        <v>0.32</v>
       </c>
       <c r="L21" s="0">
-        <v>105</v>
+        <v>220</v>
       </c>
       <c r="M21" s="0">
-        <v>80</v>
+        <v>45</v>
       </c>
       <c r="N21" s="0">
-        <v>165</v>
+        <v>270</v>
       </c>
       <c r="O21" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t>Right</t>
         </is>
       </c>
       <c r="R21" s="0">
         <v>1</v>
       </c>
       <c r="S21" s="0" t="inlineStr">
         <is>
-          <t>125041</t>
+          <t>11137</t>
         </is>
       </c>
       <c r="T21" s="0">
         <v>1</v>
       </c>
       <c r="U21" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V21" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W21" s="0" t="inlineStr">
         <is>
-          <t>440467, 440467</t>
+          <t>51756-1E000</t>
         </is>
       </c>
       <c r="X21" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:24" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>125043</t>
+          <t>11139</t>
         </is>
       </c>
       <c r="B22" s="0">
-        <v>50.4</v>
+        <v>60.3</v>
       </c>
       <c r="C22" s="0">
-        <v>50.4</v>
+        <v>60.3</v>
       </c>
       <c r="D22" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F22" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>SAAB/VAUXHALL/OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
-          <t>A-KLASSE (W169)/B-KLASSE Sports Tourer (W245)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/MALIBU (V300)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H22" s="0">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="I22" s="0">
-        <v>2013</v>
+        <v>2017</v>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
-          <t>8717109827644</t>
+          <t>8717109761429</t>
         </is>
       </c>
       <c r="K22" s="0">
-        <v>0.8</v>
+        <v>0.55</v>
       </c>
       <c r="L22" s="0">
-        <v>105</v>
+        <v>320</v>
       </c>
       <c r="M22" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N22" s="0">
-        <v>165</v>
+        <v>250</v>
       </c>
       <c r="O22" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R22" s="0">
         <v>1</v>
       </c>
+      <c r="S22" s="0" t="inlineStr">
+        <is>
+          <t>11140</t>
+        </is>
+      </c>
       <c r="T22" s="0">
         <v>1</v>
       </c>
       <c r="U22" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V22" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W22" s="0" t="inlineStr">
         <is>
-          <t>1694200415, 1694201415</t>
+          <t>0546033, 0546479, 13237775, 20941793, 20941793</t>
         </is>
       </c>
       <c r="X22" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:24" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>125044</t>
+          <t>11140</t>
         </is>
       </c>
       <c r="B23" s="0">
-        <v>51.5</v>
+        <v>60.3</v>
       </c>
       <c r="C23" s="0">
-        <v>51.5</v>
+        <v>60.3</v>
       </c>
       <c r="D23" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E23" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F23" s="0" t="inlineStr">
         <is>
-          <t>RENAULT/MERCEDES-BENZ</t>
+          <t>SAAB/VAUXHALL/OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
-          <t>KANGOO Express (FW0/1_)/KANGOO BE BOP (KW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)/CITAN Hatchback/limousine (W415)/CITAN Mixto (Double Cabin) (W415)/CITAN MPV (W415)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/MALIBU (V300)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H23" s="0">
         <v>2008</v>
       </c>
       <c r="I23" s="0">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
-          <t>8717109827651</t>
+          <t>8717109761443</t>
         </is>
       </c>
       <c r="K23" s="0">
-        <v>1</v>
+        <v>0.55</v>
       </c>
       <c r="L23" s="0">
-        <v>130</v>
+        <v>320</v>
       </c>
       <c r="M23" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N23" s="0">
-        <v>215</v>
+        <v>350</v>
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R23" s="0">
         <v>1</v>
       </c>
       <c r="S23" s="0" t="inlineStr">
         <is>
-          <t>125045</t>
+          <t>11139</t>
         </is>
       </c>
       <c r="T23" s="0">
         <v>1</v>
       </c>
       <c r="U23" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V23" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W23" s="0" t="inlineStr">
         <is>
-          <t>4154230106, 7701069238</t>
+          <t>0546034, 0546480, 13237776, 20941794, 20941794</t>
         </is>
       </c>
       <c r="X23" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:24" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>125048</t>
+          <t>11141</t>
         </is>
       </c>
       <c r="B24" s="0">
-        <v>60.7</v>
+        <v>200.4</v>
       </c>
       <c r="C24" s="0">
-        <v>60.7</v>
+        <v>200.4</v>
       </c>
       <c r="D24" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E24" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F24" s="0" t="inlineStr">
         <is>
-          <t>RENAULT/NISSAN/OPEL/VAUXHALL</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
-          <t>TRAFIC II Bus (JL)/PRIMASTAR Bus (X83)/PRIMASTAR Bestelwagen (X83)/VIVARO A Open laadbak/ Chassis (X83)/VIVARO A Bus (X83)/VIVARO A Bestelwagen (X83)/ESPACE III (JE0_)/TRAFIC II Bestelwagen (FL)/AVANTIME (DE0_)/TRAFIC II Open laadbak/ Chassis (EL)/PRIMASTAR Open laadbak/ Chassis (X83)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 (6D_)/407 SW (6E_, 6D_)/407 Coupe (6C_)/508 SW Bestelwagen/Bus (8E_)/407 SW Bestelwagen/Bus (6E_)</t>
         </is>
       </c>
       <c r="H24" s="0">
-        <v>1996</v>
+        <v>2004</v>
       </c>
       <c r="I24" s="0">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
-          <t>8717109827705</t>
+          <t>8717109761467</t>
         </is>
       </c>
       <c r="K24" s="0">
-        <v>2</v>
+        <v>0.47</v>
       </c>
       <c r="L24" s="0">
-        <v>107</v>
+        <v>290</v>
       </c>
       <c r="M24" s="0">
-        <v>117</v>
+        <v>30</v>
       </c>
       <c r="N24" s="0">
-        <v>275</v>
+        <v>340</v>
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R24" s="0">
         <v>1</v>
       </c>
+      <c r="S24" s="0" t="inlineStr">
+        <is>
+          <t>11142</t>
+        </is>
+      </c>
       <c r="T24" s="0">
         <v>1</v>
       </c>
       <c r="U24" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V24" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W24" s="0" t="inlineStr">
         <is>
-          <t>4101500QAC, 4414024, 4418027, 9199256, 93192062, 6025371276, 7701050913, 9199256, 93192062</t>
+          <t>4209 E6, 4209 H2, 4209E6, 4209H2</t>
         </is>
       </c>
       <c r="X24" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:24" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>125049</t>
+          <t>11142</t>
         </is>
       </c>
       <c r="B25" s="0">
-        <v>52.7</v>
+        <v>200.4</v>
       </c>
       <c r="C25" s="0">
-        <v>52.7</v>
+        <v>200.4</v>
       </c>
       <c r="D25" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E25" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F25" s="0" t="inlineStr">
         <is>
-          <t>OPEL/VAUXHALL/CHEVROLET</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
-          <t>ASTRA G Hatchback (T98)/ASTRA G Stationwagen (T98)/ASTRA G Coupe (T98)/ASTRA G Sedan (T98)/ZAFIRA A MPV (T98)/MERIVA A (X03)/ASTRA Mk IV (G) Hatchback (T98)/ASTRA Mk IV (G) Sedan (T98)/ASTRA Mk IV (G) Stationwagen (T98)/ASTRA Mk IV (G) Cabriolet (T98)/ASTRA Mk IV (G) Coupe (T98)/ZAFIRA A (T98)/ASTRAVAN Mk IV (G) Bestelwagen/Bus (T98)/ASTRA G Bestelwagen/Bus (F70)/ASTRA G Cabriolet (T98)/MERIVA A MPV (X03)/ASTRA Hatchback/ASTRA Sedan</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 (6D_)/407 SW (6E_, 6D_)/407 Coupe (6C_)/508 SW Bestelwagen/Bus (8E_)/407 SW Bestelwagen/Bus (6E_)</t>
         </is>
       </c>
       <c r="H25" s="0">
-        <v>1993</v>
+        <v>2004</v>
       </c>
       <c r="I25" s="0">
-        <v>2011</v>
+        <v>2018</v>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
-          <t>8717109827729</t>
+          <t>8717109761481</t>
         </is>
       </c>
       <c r="K25" s="0">
-        <v>0.95</v>
+        <v>0.47</v>
       </c>
       <c r="L25" s="0">
-        <v>105</v>
+        <v>290</v>
       </c>
       <c r="M25" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N25" s="0">
-        <v>165</v>
+        <v>340</v>
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R25" s="0">
         <v>1</v>
       </c>
+      <c r="S25" s="0" t="inlineStr">
+        <is>
+          <t>11141</t>
+        </is>
+      </c>
       <c r="T25" s="0">
         <v>1</v>
       </c>
       <c r="U25" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V25" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W25" s="0" t="inlineStr">
         <is>
-          <t>546333, 546334, 546602, 93170600, 93170601, 93176089, 93170600, 93170601, 93176089, 93170600, 93170601, 93176089</t>
+          <t>4209 E7, 4209 H3, 4209E7, 4209H3</t>
         </is>
       </c>
       <c r="X25" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:24" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>125053</t>
+          <t>11143</t>
         </is>
       </c>
       <c r="B26" s="0">
-        <v>50.4</v>
+        <v>63.7</v>
       </c>
       <c r="C26" s="0">
-        <v>50.4</v>
+        <v>63.7</v>
       </c>
       <c r="D26" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E26" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F26" s="0" t="inlineStr">
         <is>
-          <t>ABARTH/FIAT/LANCIA</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
-          <t>500 / 595 / 695/500C / 595C / 695C/PANDA (169_)/MUSA (350_)/YPSILON (843_)/PUNTO (188_)/500 (312_)/PANDA Hatchback/Van (169_)/500 C (312_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 Coupe (6C_)/508 II (FB_, FH_, F3_)/508 SW Bestelwagen/Bus (8E_)/508 SW II (FC_, FJ_, F4_)/C4 III (BA_, BB_, BC_)/C4 X (BD_, BE_, BF_)</t>
         </is>
       </c>
       <c r="H26" s="0">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="I26" s="0">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
-          <t>8717109827804</t>
+          <t>8717109761504</t>
         </is>
       </c>
       <c r="K26" s="0">
-        <v>0.86</v>
+        <v>0.28</v>
       </c>
       <c r="L26" s="0">
-        <v>125</v>
+        <v>260</v>
       </c>
       <c r="M26" s="0">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="N26" s="0">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
       <c r="R26" s="0">
         <v>1</v>
       </c>
       <c r="S26" s="0" t="inlineStr">
         <is>
-          <t>125054</t>
+          <t>11144</t>
         </is>
       </c>
       <c r="T26" s="0">
         <v>1</v>
       </c>
       <c r="U26" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V26" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W26" s="0" t="inlineStr">
         <is>
-          <t>77364593, 9948537, 77364593, 9948537, 77364593, 9948537</t>
+          <t>98 117 747 80, 9811774780</t>
         </is>
       </c>
       <c r="X26" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:24" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>125054</t>
+          <t>11144</t>
         </is>
       </c>
       <c r="B27" s="0">
-        <v>52.7</v>
+        <v>63.7</v>
       </c>
       <c r="C27" s="0">
-        <v>52.7</v>
+        <v>63.7</v>
       </c>
       <c r="D27" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E27" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F27" s="0" t="inlineStr">
         <is>
-          <t>ABARTH/FIAT/LANCIA</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
-          <t>500 / 595 / 695/500C / 595C / 695C/PANDA (169_)/MUSA (350_)/YPSILON (843_)/PUNTO (188_)/500 (312_)/PANDA Hatchback/Van (169_)/500 C (312_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 Coupe (6C_)/508 II (FB_, FH_, F3_)/508 SW Bestelwagen/Bus (8E_)/508 SW II (FC_, FJ_, F4_)/C4 III (BA_, BB_, BC_)/C4 X (BD_, BE_, BF_)</t>
         </is>
       </c>
       <c r="H27" s="0">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="I27" s="0">
-        <v>2012</v>
+        <v>2018</v>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
-          <t>8717109827781</t>
+          <t>8717109761528</t>
         </is>
       </c>
       <c r="K27" s="0">
-        <v>0.84</v>
+        <v>0.27</v>
       </c>
       <c r="L27" s="0">
-        <v>125</v>
+        <v>260</v>
       </c>
       <c r="M27" s="0">
-        <v>90</v>
+        <v>30</v>
       </c>
       <c r="N27" s="0">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R27" s="0">
         <v>1</v>
       </c>
       <c r="S27" s="0" t="inlineStr">
         <is>
-          <t>125053</t>
+          <t>11143</t>
         </is>
       </c>
       <c r="T27" s="0">
         <v>1</v>
       </c>
       <c r="U27" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V27" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W27" s="0" t="inlineStr">
         <is>
-          <t>77364595, 77367470, 77368421, 9948542, 77364595, 77368421, 9948542, 77364595, 77367470, 77368421, 9948542</t>
+          <t>98 117 746 80, 9811774680</t>
         </is>
       </c>
       <c r="X27" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:24" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>125057</t>
+          <t>11157</t>
         </is>
       </c>
       <c r="B28" s="0">
-        <v>50.4</v>
+        <v>63.7</v>
       </c>
       <c r="C28" s="0">
-        <v>50.4</v>
+        <v>63.7</v>
       </c>
       <c r="D28" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E28" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F28" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
-          <t>FOCUS I (DAW, DBW)/FOCUS I Turnier (DNW)/FIESTA V (JH_, JD_)/FIESTA VI (CB1, CCN)/FIESTA VI Van</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 Coupe (6C_)/508 SW Bestelwagen/Bus (8E_)/508 II (FB_, FH_, F3_)/508 SW II (FC_, FJ_, F4_)/C4 III (BA_, BB_, BC_)/C4 X (BD_, BE_, BF_)</t>
         </is>
       </c>
       <c r="H28" s="0">
-        <v>1998</v>
+        <v>2005</v>
       </c>
       <c r="I28" s="0">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
-          <t>8717109827842</t>
+          <t>8717109761542</t>
         </is>
       </c>
       <c r="K28" s="0">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="L28" s="0">
-        <v>105</v>
+        <v>280</v>
       </c>
       <c r="M28" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N28" s="0">
-        <v>165</v>
+        <v>300</v>
       </c>
       <c r="O28" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R28" s="0">
         <v>1</v>
       </c>
+      <c r="S28" s="0" t="inlineStr">
+        <is>
+          <t>11158</t>
+        </is>
+      </c>
       <c r="T28" s="0">
         <v>1</v>
       </c>
       <c r="U28" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V28" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W28" s="0" t="inlineStr">
         <is>
-          <t>1075557, 98AB2B582AA</t>
+          <t>98 117 778 80, 9811777880</t>
         </is>
       </c>
       <c r="X28" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:24" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>125058</t>
+          <t>11158</t>
         </is>
       </c>
       <c r="B29" s="0">
-        <v>51.5</v>
+        <v>63.7</v>
       </c>
       <c r="C29" s="0">
-        <v>51.5</v>
+        <v>63.7</v>
       </c>
       <c r="D29" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E29" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F29" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
-          <t>MONDEO IV Turnier (BA7)/MONDEO IV (BA7)/MONDEO IV Sedan (BA7)/GALAXY II (WA6)/S-MAX (WA6)/KUGA I/FOCUS II (DA_, HCP, DP)/MONDEO IV Van/GALAXY MK II VAN (WA6)/KUGA I VAN/S-MAX VAN (WA6)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/C5 III (RD_)/C5 III Break (RW_)/407 Coupe (6C_)/508 SW Bestelwagen/Bus (8E_)/508 II (FB_, FH_, F3_)/508 SW II (FC_, FJ_, F4_)/C4 III (BA_, BB_, BC_)/C4 X (BD_, BE_, BF_)</t>
         </is>
       </c>
       <c r="H29" s="0">
-        <v>2004</v>
+        <v>2005</v>
       </c>
       <c r="I29" s="0">
-        <v>2015</v>
+        <v>2018</v>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
-          <t>8717109827859</t>
+          <t>8717109761566</t>
         </is>
       </c>
       <c r="K29" s="0">
-        <v>0.83</v>
+        <v>0.33</v>
       </c>
       <c r="L29" s="0">
-        <v>99</v>
+        <v>280</v>
       </c>
       <c r="M29" s="0">
-        <v>84</v>
+        <v>30</v>
       </c>
       <c r="N29" s="0">
-        <v>189</v>
+        <v>300</v>
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R29" s="0">
         <v>1</v>
       </c>
+      <c r="S29" s="0" t="inlineStr">
+        <is>
+          <t>11157</t>
+        </is>
+      </c>
       <c r="T29" s="0">
         <v>1</v>
       </c>
       <c r="U29" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V29" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W29" s="0" t="inlineStr">
         <is>
-          <t>1426835, 1460288, 6G912C364GA, 6G912C364GB</t>
+          <t>98 117 744 80, 9811774480</t>
         </is>
       </c>
       <c r="X29" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:24" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>125069</t>
+          <t>11166</t>
         </is>
       </c>
       <c r="B30" s="0">
-        <v>51.5</v>
+        <v>191.3</v>
       </c>
       <c r="C30" s="0">
-        <v>51.5</v>
+        <v>191.3</v>
       </c>
       <c r="D30" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E30" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F30" s="0" t="inlineStr">
         <is>
-          <t>CITROEN/PEUGEOT</t>
+          <t>PEUGEOT</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
-          <t>C5 III (RD_)/C5 III Break (RW_)/407 (6D_)/607 (9D, 9U)/407 SW (6E_, 6D_)/407 Coupe (6C_)/407 SW Bestelwagen/Bus (6E_)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/508 SW Bestelwagen/Bus (8E_)</t>
         </is>
       </c>
       <c r="H30" s="0">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="I30" s="0">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
-          <t>8717109828016</t>
+          <t>8717109761580</t>
         </is>
       </c>
       <c r="K30" s="0">
-        <v>1</v>
+        <v>0.45</v>
       </c>
       <c r="L30" s="0">
-        <v>105</v>
+        <v>280</v>
       </c>
       <c r="M30" s="0">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="N30" s="0">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="O30" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R30" s="0">
         <v>1</v>
       </c>
+      <c r="S30" s="0" t="inlineStr">
+        <is>
+          <t>11167</t>
+        </is>
+      </c>
       <c r="T30" s="0">
         <v>1</v>
       </c>
       <c r="U30" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V30" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W30" s="0" t="inlineStr">
         <is>
-          <t>4404A0, 440488, 4404A0</t>
+          <t>4209 G7, 4209G7, 00004209G7, 4209G7</t>
         </is>
       </c>
       <c r="X30" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:24" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>125072</t>
+          <t>11167</t>
         </is>
       </c>
       <c r="B31" s="0">
-        <v>48.1</v>
+        <v>191.3</v>
       </c>
       <c r="C31" s="0">
-        <v>48.1</v>
+        <v>191.3</v>
       </c>
       <c r="D31" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E31" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F31" s="0" t="inlineStr">
         <is>
-          <t>AUDI/SEAT</t>
+          <t>PEUGEOT</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
-          <t>A4 B6 (8E2)/A4 B6 Avant (8E5)/A4 B6 Cabriolet (8H7)/A4 B7 (8EC)/A4 B7 Avant (8ED)/EXEO (3R2)/EXEO ST (3R5)/A4 B7 Cabriolet (8HE)</t>
+          <t>508 I (8D_)/508 SW I (8E_)/508 SW Bestelwagen/Bus (8E_)</t>
         </is>
       </c>
       <c r="H31" s="0">
-        <v>2000</v>
+        <v>2010</v>
       </c>
       <c r="I31" s="0">
-        <v>2013</v>
+        <v>2018</v>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
-          <t>8717109828054</t>
+          <t>8717109761603</t>
         </is>
       </c>
       <c r="K31" s="0">
-        <v>0.73</v>
+        <v>0.45</v>
       </c>
       <c r="L31" s="0">
-        <v>105</v>
+        <v>280</v>
       </c>
       <c r="M31" s="0">
-        <v>80</v>
+        <v>60</v>
       </c>
       <c r="N31" s="0">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R31" s="0">
         <v>1</v>
       </c>
+      <c r="S31" s="0" t="inlineStr">
+        <is>
+          <t>11166</t>
+        </is>
+      </c>
       <c r="T31" s="0">
         <v>1</v>
       </c>
       <c r="U31" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V31" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W31" s="0" t="inlineStr">
         <is>
-          <t>8E0615425A, 8E0615425G, 8E0615425G</t>
+          <t>4209 G8, 4209G8, 00004209G8, 4209G8</t>
         </is>
       </c>
       <c r="X31" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:24" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>125116</t>
+          <t>11172</t>
         </is>
       </c>
       <c r="B32" s="0">
-        <v>53.8</v>
+        <v>91.1</v>
       </c>
       <c r="C32" s="0">
-        <v>53.8</v>
+        <v>91.1</v>
       </c>
       <c r="D32" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E32" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F32" s="0" t="inlineStr">
         <is>
-          <t>VW/FORD/SEAT</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
-          <t>SHARAN (7M8, 7M9, 7M6)/GALAXY I (WGR)/ALHAMBRA (7V8, 7V9)/GALAXY MK I VAN (WGR)/ALHAMBRA VAN (7V8, 7V9)/SHARAN Hatchback/limousine (7M_)</t>
+          <t>KANGOO Express (FW0/1_)/KANGOO BE BOP (KW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H32" s="0">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2008</v>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
-          <t>8717109828665</t>
+          <t>8717109761665</t>
         </is>
       </c>
       <c r="K32" s="0">
-        <v>0.86</v>
+        <v>0.46</v>
       </c>
       <c r="L32" s="0">
-        <v>125</v>
+        <v>290</v>
       </c>
       <c r="M32" s="0">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="N32" s="0">
-        <v>180</v>
+        <v>320</v>
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R32" s="0">
         <v>1</v>
       </c>
+      <c r="S32" s="0" t="inlineStr">
+        <is>
+          <t>11173</t>
+        </is>
+      </c>
       <c r="T32" s="0">
         <v>1</v>
       </c>
       <c r="U32" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V32" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W32" s="0" t="inlineStr">
         <is>
-          <t>1001961, 95VW2B134AA, 7M0615425, 7M0615425</t>
+          <t>8200715359</t>
         </is>
       </c>
       <c r="X32" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:24" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>125119</t>
+          <t>11173</t>
         </is>
       </c>
       <c r="B33" s="0">
-        <v>64.09</v>
+        <v>91.1</v>
       </c>
       <c r="C33" s="0">
-        <v>64.09</v>
+        <v>91.1</v>
       </c>
       <c r="D33" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
-          <t>FIAT/PEUGEOT/CITROEN</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
-          <t>SCUDO Bestelwagen (270_, 272_)/SCUDO Bus (270_, 272_)/EXPERT TEPEE (VF3X_)/EXPERT Bestelwagen (VF3A_, VF3U_, VF3X_)/JUMPY II (VF7)/JUMPY II Bestelwagen/SCUDO Open laadbak/ Chassis (270_, 272_)/EXPERT Open laadbak/ Chassis/JUMPY II Open laadbak/ Chassis</t>
+          <t>KANGOO Express (FW0/1_)/KANGOO BE BOP (KW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H33" s="0">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
-          <t>8717109828702</t>
+          <t>8717109761689</t>
         </is>
       </c>
       <c r="K33" s="0">
-        <v>2.05</v>
+        <v>0.46</v>
       </c>
       <c r="L33" s="0">
-        <v>107</v>
+        <v>290</v>
       </c>
       <c r="M33" s="0">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="N33" s="0">
-        <v>275</v>
+        <v>320</v>
       </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R33" s="0">
         <v>1</v>
       </c>
+      <c r="S33" s="0" t="inlineStr">
+        <is>
+          <t>11172</t>
+        </is>
+      </c>
       <c r="T33" s="0">
         <v>1</v>
       </c>
       <c r="U33" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V33" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W33" s="0" t="inlineStr">
         <is>
-          <t>1607731880, 4404E1, 1607731880, 9467567280, 1607731880, 4404E1</t>
+          <t>8200715360</t>
         </is>
       </c>
       <c r="X33" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:24" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>125120</t>
+          <t>11180</t>
         </is>
       </c>
       <c r="B34" s="0">
-        <v>59.5</v>
+        <v>133.1</v>
       </c>
       <c r="C34" s="0">
-        <v>59.5</v>
+        <v>133.1</v>
       </c>
       <c r="D34" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA/LEXUS</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
-          <t>LAND CRUISER PRADO (_J15_)/LAND CRUISER 90 (_J9_)/LAND CRUISER PRADO (_J12_)/FJ CRUISER (GSJ1_)/GX (URJ15_, GRJ15_)/SEQUOIA (_K3_, _K4_)/LAND CRUISER 100 (_J1_)/4 RUNNER IV (_N21_)/4 RUNNER V (_N28_)/FORTUNER (_N15_, _N16_)/LX/LAND CRUISER VAN (_J15_)</t>
+          <t>TOURNEO CUSTOM V362 Bus (F3)/TRANSIT CUSTOM V362 Bus (F3)/TRANSIT CUSTOM V362 Bestelwagen (FY, FZ)</t>
         </is>
       </c>
       <c r="H34" s="0">
-        <v>1995</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
-          <t>8717109828726</t>
+          <t>8717109761702</t>
         </is>
       </c>
       <c r="K34" s="0">
-        <v>1.4</v>
+        <v>0.31</v>
       </c>
       <c r="L34" s="0">
-        <v>130</v>
+        <v>260</v>
       </c>
       <c r="M34" s="0">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="N34" s="0">
-        <v>215</v>
+        <v>320</v>
       </c>
       <c r="O34" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R34" s="0">
         <v>1</v>
       </c>
-      <c r="S34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T34" s="0">
         <v>1</v>
       </c>
       <c r="U34" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V34" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W34" s="0" t="inlineStr">
         <is>
-          <t>4772260020, 4772260020</t>
+          <t>1767189, 1881621, 2270944, 2313972, 2337271, 2351366, 2421785, BK21-2K317-CA, KK21-2K317-BD, PBK21-2K317-CA</t>
         </is>
       </c>
       <c r="X34" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:24" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>125121</t>
+          <t>11184</t>
         </is>
       </c>
       <c r="B35" s="0">
-        <v>59.5</v>
+        <v>68.59</v>
       </c>
       <c r="C35" s="0">
-        <v>59.5</v>
+        <v>68.59</v>
       </c>
       <c r="D35" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E35" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F35" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA/LEXUS</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
-          <t>LAND CRUISER PRADO (_J15_)/LAND CRUISER 90 (_J9_)/LAND CRUISER PRADO (_J12_)/FJ CRUISER (GSJ1_)/GX (URJ15_, GRJ15_)/SEQUOIA (_K3_, _K4_)/LAND CRUISER 100 (_J1_)/4 RUNNER IV (_N21_)/4 RUNNER V (_N28_)/FORTUNER (_N15_, _N16_)/LX/LAND CRUISER VAN (_J15_)</t>
+          <t>TWINGO II (CN0_)/TWINGO II Hatchback/Van (CNO_)</t>
         </is>
       </c>
       <c r="H35" s="0">
-        <v>1995</v>
+        <v>2007</v>
       </c>
       <c r="I35" s="0">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
-          <t>8717109828733</t>
+          <t>8717109761726</t>
         </is>
       </c>
       <c r="K35" s="0">
-        <v>1.4</v>
+        <v>0.06</v>
       </c>
       <c r="L35" s="0">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="M35" s="0">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="N35" s="0">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R35" s="0">
         <v>1</v>
       </c>
       <c r="S35" s="0" t="inlineStr">
         <is>
-          <t>125120</t>
+          <t>11185</t>
         </is>
       </c>
       <c r="T35" s="0">
         <v>1</v>
       </c>
       <c r="U35" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V35" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W35" s="0" t="inlineStr">
         <is>
-          <t>4772160020, 4772160020</t>
+          <t>479392695R</t>
         </is>
       </c>
       <c r="X35" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:24" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>125124</t>
+          <t>11185</t>
         </is>
       </c>
       <c r="B36" s="0">
-        <v>44.7</v>
+        <v>68.59</v>
       </c>
       <c r="C36" s="0">
-        <v>44.7</v>
+        <v>68.59</v>
       </c>
       <c r="D36" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E36" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F36" s="0" t="inlineStr">
         <is>
-          <t>SAAB/VAUXHALL/OPEL</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
-          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A (G09)/INSIGNIA A Sedan (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
+          <t>TWINGO II (CN0_)/TWINGO II Hatchback/Van (CNO_)</t>
         </is>
       </c>
       <c r="H36" s="0">
-        <v>2008</v>
+        <v>2007</v>
       </c>
       <c r="I36" s="0">
-        <v>2017</v>
+        <v>2014</v>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
-          <t>8717109828801</t>
+          <t>8717109761740</t>
         </is>
       </c>
       <c r="K36" s="0">
-        <v>1.1</v>
+        <v>0.06</v>
       </c>
       <c r="L36" s="0">
-        <v>130</v>
+        <v>80</v>
       </c>
       <c r="M36" s="0">
-        <v>110</v>
+        <v>10</v>
       </c>
       <c r="N36" s="0">
-        <v>215</v>
+        <v>200</v>
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R36" s="0">
         <v>1</v>
       </c>
       <c r="S36" s="0" t="inlineStr">
         <is>
-          <t>125125</t>
+          <t>11184</t>
         </is>
       </c>
       <c r="T36" s="0">
         <v>1</v>
       </c>
       <c r="U36" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V36" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W36" s="0" t="inlineStr">
         <is>
-          <t>13343574, 13506043, 546029, 546194, 13343574, 13343574, 13506043</t>
+          <t>479381659R</t>
         </is>
       </c>
       <c r="X36" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:24" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>125125</t>
+          <t>11209</t>
         </is>
       </c>
       <c r="B37" s="0">
-        <v>44.7</v>
+        <v>76.4</v>
       </c>
       <c r="C37" s="0">
-        <v>44.7</v>
+        <v>76.4</v>
       </c>
       <c r="D37" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E37" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F37" s="0" t="inlineStr">
         <is>
-          <t>SAAB/VAUXHALL/OPEL</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
-          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A (G09)/INSIGNIA A Sedan (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
+          <t>KANGOO BE BOP (KW0/1_)/KANGOO Express (FW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H37" s="0">
         <v>2008</v>
       </c>
-      <c r="I37" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
-          <t>8717109828818</t>
+          <t>8717109761801</t>
         </is>
       </c>
       <c r="K37" s="0">
-        <v>1.1</v>
+        <v>0.3</v>
       </c>
       <c r="L37" s="0">
-        <v>130</v>
+        <v>230</v>
       </c>
       <c r="M37" s="0">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="N37" s="0">
-        <v>215</v>
+        <v>310</v>
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R37" s="0">
         <v>1</v>
       </c>
       <c r="S37" s="0" t="inlineStr">
         <is>
-          <t>125124</t>
+          <t>11210</t>
         </is>
       </c>
       <c r="T37" s="0">
         <v>1</v>
       </c>
       <c r="U37" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V37" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W37" s="0" t="inlineStr">
         <is>
-          <t>13343575, 13506044, 546030, 546195, 13343575, 13343575, 13506044</t>
+          <t>8200756269</t>
         </is>
       </c>
       <c r="X37" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:24" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>125129</t>
+          <t>11210</t>
         </is>
       </c>
       <c r="B38" s="0">
-        <v>50.4</v>
+        <v>76.4</v>
       </c>
       <c r="C38" s="0">
-        <v>50.4</v>
+        <v>76.4</v>
       </c>
       <c r="D38" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E38" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F38" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
-          <t>COROLLA (_E12_)/COROLLA Stationwagen (_E12_)/COROLLA Sedan (_E12_)</t>
+          <t>KANGOO BE BOP (KW0/1_)/KANGOO Express (FW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H38" s="0">
-        <v>2000</v>
-[...1 lines deleted...]
-      <c r="I38" s="0">
         <v>2008</v>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
-          <t>8717109828863</t>
+          <t>8717109761825</t>
         </is>
       </c>
       <c r="K38" s="0">
-        <v>0.58</v>
+        <v>0.3</v>
       </c>
       <c r="L38" s="0">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="M38" s="0">
-        <v>80</v>
+        <v>20</v>
       </c>
       <c r="N38" s="0">
-        <v>165</v>
+        <v>310</v>
       </c>
       <c r="O38" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R38" s="0">
         <v>1</v>
       </c>
       <c r="S38" s="0" t="inlineStr">
         <is>
-          <t>125130</t>
+          <t>11209</t>
         </is>
       </c>
       <c r="T38" s="0">
         <v>1</v>
       </c>
       <c r="U38" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V38" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W38" s="0" t="inlineStr">
         <is>
-          <t>4772202110, 4772202111</t>
+          <t>8200756273</t>
         </is>
       </c>
       <c r="X38" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:24" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>125130</t>
+          <t>11215</t>
         </is>
       </c>
       <c r="B39" s="0">
-        <v>50.4</v>
+        <v>78.5</v>
       </c>
       <c r="C39" s="0">
-        <v>50.4</v>
+        <v>78.5</v>
       </c>
       <c r="D39" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E39" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F39" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
-          <t>COROLLA (_E12_)/COROLLA Stationwagen (_E12_)/COROLLA Sedan (_E12_)</t>
+          <t>3 (BM, BN)/3 Sedan (BM_, BN_)/CX-5 (KE, GH)/6 Sedan (GJ, GL)/6 Stationwagen (GJ, GL)/CX-5 (KF)/6 Bestelwagen/Bus (GJ)</t>
         </is>
       </c>
       <c r="H39" s="0">
-        <v>2000</v>
+        <v>2011</v>
       </c>
       <c r="I39" s="0">
-        <v>2008</v>
+        <v>2019</v>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
-          <t>8717109828887</t>
+          <t>8717109761948</t>
         </is>
       </c>
       <c r="K39" s="0">
-        <v>0.59</v>
+        <v>0.45</v>
       </c>
       <c r="L39" s="0">
-        <v>105</v>
+        <v>290</v>
       </c>
       <c r="M39" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N39" s="0">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="O39" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R39" s="0">
         <v>1</v>
       </c>
       <c r="S39" s="0" t="inlineStr">
         <is>
-          <t>125129</t>
+          <t>11216</t>
         </is>
       </c>
       <c r="T39" s="0">
         <v>1</v>
       </c>
       <c r="U39" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V39" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W39" s="0" t="inlineStr">
         <is>
-          <t>4772102110, 4772102111</t>
+          <t>BADE-26-271, KD4526271</t>
         </is>
       </c>
       <c r="X39" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:24" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>125131</t>
+          <t>11216</t>
         </is>
       </c>
       <c r="B40" s="0">
-        <v>50.4</v>
+        <v>78.5</v>
       </c>
       <c r="C40" s="0">
-        <v>50.4</v>
+        <v>78.5</v>
       </c>
       <c r="D40" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E40" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F40" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
-          <t>CIVIC VIII Hatchback (FN, FK)</t>
+          <t>3 (BM, BN)/3 Sedan (BM_, BN_)/CX-5 (KE, GH)/6 Sedan (GJ, GL)/6 Stationwagen (GJ, GL)/CX-5 (KF)/6 Bestelwagen/Bus (GJ)</t>
         </is>
       </c>
       <c r="H40" s="0">
-        <v>2005</v>
+        <v>2011</v>
       </c>
       <c r="I40" s="0">
-        <v>2013</v>
+        <v>2019</v>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
-          <t>8717109828894</t>
+          <t>8717109761962</t>
         </is>
       </c>
       <c r="K40" s="0">
-        <v>0.72</v>
+        <v>0.45</v>
       </c>
       <c r="L40" s="0">
-        <v>105</v>
+        <v>290</v>
       </c>
       <c r="M40" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N40" s="0">
-        <v>165</v>
+        <v>330</v>
       </c>
       <c r="O40" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R40" s="0">
         <v>1</v>
       </c>
+      <c r="S40" s="0" t="inlineStr">
+        <is>
+          <t>11215</t>
+        </is>
+      </c>
       <c r="T40" s="0">
         <v>1</v>
       </c>
       <c r="U40" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V40" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W40" s="0" t="inlineStr">
         <is>
-          <t>43014SMGE01</t>
+          <t>BADE-26-261, KD4526261</t>
         </is>
       </c>
       <c r="X40" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:24" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>125132</t>
+          <t>11227</t>
         </is>
       </c>
       <c r="B41" s="0">
-        <v>59.5</v>
+        <v>75</v>
       </c>
       <c r="C41" s="0">
-        <v>59.5</v>
+        <v>75</v>
       </c>
       <c r="D41" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E41" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F41" s="0" t="inlineStr">
         <is>
-          <t>FIAT/PEUGEOT/CITROEN</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
-          <t>SCUDO Bus (270_, 272_)/EXPERT TEPEE (VF3X_)/EXPERT Bestelwagen (VF3A_, VF3U_, VF3X_)/JUMPY II (VF7)/JUMPY II Bestelwagen/SCUDO Bestelwagen (270_, 272_)/EXPERT Open laadbak/ Chassis/SCUDO Open laadbak/ Chassis (270_, 272_)/JUMPY II Open laadbak/ Chassis</t>
+          <t>KANGOO BE BOP (KW0/1_)/KANGOO Express (FW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H41" s="0">
-        <v>2006</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2008</v>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
-          <t>8717109828900</t>
+          <t>8717109761986</t>
         </is>
       </c>
       <c r="K41" s="0">
-        <v>2.1</v>
+        <v>0.26</v>
       </c>
       <c r="L41" s="0">
-        <v>107</v>
+        <v>240</v>
       </c>
       <c r="M41" s="0">
-        <v>117</v>
+        <v>20</v>
       </c>
       <c r="N41" s="0">
-        <v>275</v>
+        <v>290</v>
       </c>
       <c r="O41" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R41" s="0">
         <v>1</v>
       </c>
+      <c r="S41" s="0" t="inlineStr">
+        <is>
+          <t>11228</t>
+        </is>
+      </c>
       <c r="T41" s="0">
         <v>1</v>
       </c>
       <c r="U41" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V41" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W41" s="0" t="inlineStr">
         <is>
-          <t>1607731980, 1607731980, 1607731980</t>
+          <t>8200756266</t>
         </is>
       </c>
       <c r="X41" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:24" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>125135</t>
+          <t>11228</t>
         </is>
       </c>
       <c r="B42" s="0">
-        <v>49.6</v>
+        <v>75</v>
       </c>
       <c r="C42" s="0">
-        <v>49.6</v>
+        <v>75</v>
       </c>
       <c r="D42" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E42" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F42" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
-          <t>CIVIC VIII Hatchback (FN, FK)</t>
+          <t>KANGOO BE BOP (KW0/1_)/KANGOO Express (FW0/1_)/KANGOO / GRAND KANGOO II (KW0/1_)</t>
         </is>
       </c>
       <c r="H42" s="0">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
-          <t>8717109828948</t>
+          <t>8717109762006</t>
         </is>
       </c>
       <c r="K42" s="0">
-        <v>1.35</v>
+        <v>0.26</v>
       </c>
       <c r="L42" s="0">
-        <v>130</v>
+        <v>240</v>
       </c>
       <c r="M42" s="0">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="N42" s="0">
-        <v>215</v>
+        <v>290</v>
       </c>
       <c r="O42" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R42" s="0">
         <v>1</v>
       </c>
+      <c r="S42" s="0" t="inlineStr">
+        <is>
+          <t>11227</t>
+        </is>
+      </c>
       <c r="T42" s="0">
         <v>1</v>
       </c>
       <c r="U42" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V42" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W42" s="0" t="inlineStr">
         <is>
-          <t>45014SMGE01</t>
+          <t>8200756272</t>
         </is>
       </c>
       <c r="X42" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:24" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>125141</t>
+          <t>11257</t>
         </is>
       </c>
       <c r="B43" s="0">
-        <v>52.7</v>
+        <v>56.1</v>
       </c>
       <c r="C43" s="0">
-        <v>52.7</v>
+        <v>56.1</v>
       </c>
       <c r="D43" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E43" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F43" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAUXHALL/OPEL</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
-          <t>A8 D2 (4D2, 4D8)/A4 B5 (8D2)/A4 B5 Avant (8D5)</t>
+          <t>INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H43" s="0">
-        <v>1994</v>
+        <v>2008</v>
       </c>
       <c r="I43" s="0">
-        <v>2005</v>
+        <v>2017</v>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
-          <t>8717109829020</t>
+          <t>8717109761900</t>
         </is>
       </c>
       <c r="K43" s="0">
-        <v>0.85</v>
+        <v>0.48</v>
       </c>
       <c r="L43" s="0">
-        <v>130</v>
+        <v>280</v>
       </c>
       <c r="M43" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N43" s="0">
-        <v>215</v>
+        <v>330</v>
       </c>
       <c r="O43" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R43" s="0">
         <v>1</v>
       </c>
+      <c r="S43" s="0" t="inlineStr">
+        <is>
+          <t>11258</t>
+        </is>
+      </c>
       <c r="T43" s="0">
         <v>1</v>
       </c>
       <c r="U43" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V43" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W43" s="0" t="inlineStr">
         <is>
-          <t>443615425A, 443615425B, 447615425A, 443615425A, 443615425B</t>
+          <t>22877576</t>
         </is>
       </c>
       <c r="X43" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:24" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>125143</t>
+          <t>11258</t>
         </is>
       </c>
       <c r="B44" s="0">
-        <v>52.6</v>
+        <v>56.1</v>
       </c>
       <c r="C44" s="0">
-        <v>52.6</v>
+        <v>56.1</v>
       </c>
       <c r="D44" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E44" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F44" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAUXHALL/OPEL</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
-          <t>A6 C6 (4F2)/A6 C6 Avant (4F5)/A6 Allroad C6 (4FH)</t>
+          <t>INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/INSIGNIA A Country Tourer (G09)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H44" s="0">
-        <v>2004</v>
+        <v>2008</v>
       </c>
       <c r="I44" s="0">
-        <v>2011</v>
+        <v>2017</v>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
-          <t>8717109829051</t>
+          <t>8717109761924</t>
         </is>
       </c>
       <c r="K44" s="0">
-        <v>1.6</v>
+        <v>0.48</v>
       </c>
       <c r="L44" s="0">
-        <v>130</v>
+        <v>280</v>
       </c>
       <c r="M44" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N44" s="0">
-        <v>215</v>
+        <v>330</v>
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R44" s="0">
         <v>1</v>
       </c>
       <c r="S44" s="0" t="inlineStr">
         <is>
-          <t>125144</t>
+          <t>11257</t>
         </is>
       </c>
       <c r="T44" s="0">
         <v>1</v>
       </c>
       <c r="U44" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V44" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W44" s="0" t="inlineStr">
         <is>
-          <t>4F0615425A, 4F0615425B, 4F0615425D</t>
+          <t>22877577</t>
         </is>
       </c>
       <c r="X44" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:24" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>125144</t>
+          <t>11616</t>
         </is>
       </c>
       <c r="B45" s="0">
-        <v>52.6</v>
+        <v>40.6</v>
       </c>
       <c r="C45" s="0">
-        <v>52.6</v>
+        <v>40.6</v>
       </c>
       <c r="D45" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E45" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F45" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
-          <t>A6 C6 (4F2)/A6 C6 Avant (4F5)/A6 Allroad C6 (4FH)</t>
+          <t>CIVIC VII Hatchback (EU, EP, EV)/CIVIC VII Coupe (EM2)/CIVIC VII Sedan (ES, ET)</t>
         </is>
       </c>
       <c r="H45" s="0">
-        <v>2004</v>
+        <v>2000</v>
       </c>
       <c r="I45" s="0">
-        <v>2011</v>
+        <v>2006</v>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
-          <t>8717109829068</t>
+          <t>8717109760385</t>
         </is>
       </c>
       <c r="K45" s="0">
-        <v>1.6</v>
+        <v>0.25</v>
       </c>
       <c r="L45" s="0">
-        <v>130</v>
+        <v>230</v>
       </c>
       <c r="M45" s="0">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="N45" s="0">
-        <v>215</v>
+        <v>280</v>
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R45" s="0">
         <v>1</v>
       </c>
-      <c r="S45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T45" s="0">
         <v>1</v>
       </c>
       <c r="U45" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V45" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W45" s="0" t="inlineStr">
         <is>
-          <t>4F0615426A, 4F0615426B, 4F0615426D</t>
+          <t>45255-S01-A00, 45255-S6D-E00, 45255-SR3-V00, 45255-SR3-V01</t>
         </is>
       </c>
       <c r="X45" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:24" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>125150</t>
+          <t>11617</t>
         </is>
       </c>
       <c r="B46" s="0">
-        <v>59.5</v>
+        <v>112.1</v>
       </c>
       <c r="C46" s="0">
-        <v>59.5</v>
+        <v>112.1</v>
       </c>
       <c r="D46" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E46" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F46" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
-          <t>C-KLASSE (W203)/C-KLASSE T-Model (S203)/CLK (C209)/C-KLASSE Coupe (CL203)/CLK Cabriolet (A209)/SLK (R171)/CLC-KLASSE (CL203)</t>
+          <t>CIVIC VII Hatchback (EU, EP, EV)/CIVIC VII Coupe (EM2)/CIVIC VII Sedan (ES, ET)</t>
         </is>
       </c>
       <c r="H46" s="0">
         <v>2000</v>
       </c>
       <c r="I46" s="0">
-        <v>2015</v>
+        <v>2006</v>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
-          <t>8717109829143</t>
+          <t>8717109760866</t>
         </is>
       </c>
       <c r="K46" s="0">
-        <v>2</v>
+        <v>0.33</v>
       </c>
       <c r="L46" s="0">
-        <v>130</v>
+        <v>230</v>
       </c>
       <c r="M46" s="0">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="N46" s="0">
-        <v>215</v>
+        <v>280</v>
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R46" s="0">
         <v>1</v>
       </c>
+      <c r="S46" s="0" t="inlineStr">
+        <is>
+          <t>11618</t>
+        </is>
+      </c>
       <c r="T46" s="0">
         <v>1</v>
       </c>
       <c r="U46" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V46" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W46" s="0" t="inlineStr">
         <is>
-          <t>0004206715, 0004207615</t>
+          <t>43254-S5A-950, 43254-S6D-E50</t>
         </is>
       </c>
       <c r="X46" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:24" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>125151</t>
+          <t>11618</t>
         </is>
       </c>
       <c r="B47" s="0">
-        <v>50.4</v>
+        <v>112.1</v>
       </c>
       <c r="C47" s="0">
-        <v>50.4</v>
+        <v>112.1</v>
       </c>
       <c r="D47" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E47" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F47" s="0" t="inlineStr">
         <is>
-          <t>VOLVO</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
-          <t>S40 I (644)/V40 Stationwagen (645)</t>
+          <t>CIVIC VII Hatchback (EU, EP, EV)/CIVIC VII Coupe (EM2)/CIVIC VII Sedan (ES, ET)</t>
         </is>
       </c>
       <c r="H47" s="0">
-        <v>1995</v>
+        <v>2000</v>
       </c>
       <c r="I47" s="0">
-        <v>2004</v>
+        <v>2006</v>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
-          <t>8717109829167</t>
+          <t>8717109760880</t>
         </is>
       </c>
       <c r="K47" s="0">
-        <v>0.67</v>
+        <v>0.33</v>
       </c>
       <c r="L47" s="0">
-        <v>105</v>
+        <v>230</v>
       </c>
       <c r="M47" s="0">
-        <v>80</v>
+        <v>40</v>
       </c>
       <c r="N47" s="0">
-        <v>165</v>
+        <v>280</v>
       </c>
       <c r="O47" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R47" s="0">
         <v>1</v>
       </c>
+      <c r="S47" s="0" t="inlineStr">
+        <is>
+          <t>11617</t>
+        </is>
+      </c>
       <c r="T47" s="0">
         <v>1</v>
       </c>
       <c r="U47" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V47" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W47" s="0" t="inlineStr">
         <is>
-          <t>30863317, 3345676, 8602152, 86021524</t>
+          <t>43253-S5A-950, 43253-S6D-E50</t>
         </is>
       </c>
       <c r="X47" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:24" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>125158</t>
+          <t>11619</t>
         </is>
       </c>
       <c r="B48" s="0">
-        <v>78.8</v>
+        <v>50.5</v>
       </c>
       <c r="C48" s="0">
-        <v>78.8</v>
+        <v>50.5</v>
       </c>
       <c r="D48" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E48" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F48" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/RANGE ROVER IV (L405)/RANGE ROVER SPORT II (L494)/DISCOVERY V (L462)/DISCOVERY IV VAN (L319)/DISCOVERY V VAN (L462)</t>
+          <t>CR-V III (RE_)</t>
         </is>
       </c>
       <c r="H48" s="0">
-        <v>2009</v>
+        <v>2006</v>
       </c>
       <c r="I48" s="0">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
-          <t>8717109829266</t>
+          <t>8717109760460</t>
         </is>
       </c>
       <c r="K48" s="0">
-        <v>2.27</v>
+        <v>0.3</v>
       </c>
       <c r="L48" s="0">
-        <v>110</v>
+        <v>300</v>
       </c>
       <c r="M48" s="0">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="N48" s="0">
-        <v>245</v>
+        <v>330</v>
       </c>
       <c r="O48" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Front/Rear</t>
         </is>
       </c>
       <c r="R48" s="0">
         <v>1</v>
       </c>
-      <c r="S48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T48" s="0">
         <v>1</v>
       </c>
       <c r="U48" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V48" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W48" s="0" t="inlineStr">
         <is>
-          <t>LR051628</t>
+          <t>43110SWW003, 43120SWW003</t>
         </is>
       </c>
       <c r="X48" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:24" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>125159</t>
+          <t>11627</t>
         </is>
       </c>
       <c r="B49" s="0">
-        <v>57.9</v>
+        <v>119.1</v>
       </c>
       <c r="C49" s="0">
-        <v>57.9</v>
+        <v>119.1</v>
       </c>
       <c r="D49" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E49" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F49" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/RANGE ROVER IV (L405)/RANGE ROVER SPORT II (L494)/DISCOVERY V (L462)/DISCOVERY IV VAN (L319)/DISCOVERY V VAN (L462)</t>
+          <t>MX-5 II (NB)</t>
         </is>
       </c>
       <c r="H49" s="0">
-        <v>2009</v>
+        <v>1998</v>
       </c>
       <c r="I49" s="0">
-        <v>2022</v>
+        <v>2005</v>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
-          <t>8717109829280</t>
+          <t>8717109760903</t>
         </is>
       </c>
       <c r="K49" s="0">
-        <v>2.27</v>
+        <v>0.36</v>
       </c>
       <c r="L49" s="0">
-        <v>110</v>
+        <v>220</v>
       </c>
       <c r="M49" s="0">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="N49" s="0">
-        <v>245</v>
+        <v>313</v>
       </c>
       <c r="O49" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R49" s="0">
         <v>1</v>
       </c>
       <c r="S49" s="0" t="inlineStr">
         <is>
-          <t>125158</t>
+          <t>11628</t>
         </is>
       </c>
       <c r="T49" s="0">
         <v>1</v>
       </c>
       <c r="U49" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V49" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W49" s="0" t="inlineStr">
         <is>
-          <t>LR051627</t>
+          <t>NC82--33-270A</t>
         </is>
       </c>
       <c r="X49" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:24" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>125166</t>
+          <t>11628</t>
         </is>
       </c>
       <c r="B50" s="0">
-        <v>58.4</v>
+        <v>119.1</v>
       </c>
       <c r="C50" s="0">
-        <v>58.4</v>
+        <v>119.1</v>
       </c>
       <c r="D50" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E50" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F50" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/DISCOVERY III (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY III VAN (L319)/DISCOVERY IV VAN (L319)</t>
+          <t>MX-5 II (NB)</t>
         </is>
       </c>
       <c r="H50" s="0">
-        <v>2004</v>
+        <v>1998</v>
       </c>
       <c r="I50" s="0">
-        <v>2018</v>
+        <v>2005</v>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
-          <t>8717109829372</t>
+          <t>8717109760927</t>
         </is>
       </c>
       <c r="K50" s="0">
-        <v>1.7</v>
+        <v>0.36</v>
       </c>
       <c r="L50" s="0">
-        <v>130</v>
+        <v>220</v>
       </c>
       <c r="M50" s="0">
-        <v>110</v>
+        <v>42</v>
       </c>
       <c r="N50" s="0">
-        <v>215</v>
+        <v>313</v>
       </c>
       <c r="O50" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R50" s="0">
         <v>1</v>
       </c>
+      <c r="S50" s="0" t="inlineStr">
+        <is>
+          <t>11627</t>
+        </is>
+      </c>
       <c r="T50" s="0">
         <v>1</v>
       </c>
       <c r="U50" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V50" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W50" s="0" t="inlineStr">
         <is>
-          <t>SXP500010, SXP500013</t>
+          <t>NC82--33-260A</t>
         </is>
       </c>
       <c r="X50" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:24" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>125167</t>
+          <t>11629</t>
         </is>
       </c>
       <c r="B51" s="0">
-        <v>51.5</v>
+        <v>87.6</v>
       </c>
       <c r="C51" s="0">
-        <v>51.5</v>
+        <v>87.6</v>
       </c>
       <c r="D51" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E51" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F51" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
-          <t>ACCORD VI (CK, CG, CH, CF, CL)/ACCORD VI Hatchback (CH, CL)/ACCORD VII (CL, CN)/ACCORD VII Tourer (CM, CN)</t>
+          <t>3 (BK)/3 Sedan (BK)/5 (CR)</t>
         </is>
       </c>
       <c r="H51" s="0">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="I51" s="0">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
-          <t>8717109829389</t>
+          <t>8717109760941</t>
         </is>
       </c>
       <c r="K51" s="0">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="L51" s="0">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="M51" s="0">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="N51" s="0">
-        <v>165</v>
+        <v>313</v>
       </c>
       <c r="O51" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P51" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q51" s="0" t="inlineStr">
         <is>
           <t>Left</t>
         </is>
       </c>
       <c r="R51" s="0">
         <v>1</v>
       </c>
       <c r="S51" s="0" t="inlineStr">
         <is>
-          <t>125168</t>
+          <t>11630</t>
         </is>
       </c>
       <c r="T51" s="0">
         <v>1</v>
       </c>
       <c r="U51" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V51" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W51" s="0" t="inlineStr">
         <is>
-          <t>43015S1AE01, 43015SEAE01</t>
+          <t>BAK933270A, BBM233270, BBM233271, BP4S33271, BP4S33271A, BP4S33271C</t>
         </is>
       </c>
       <c r="X51" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:24" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>125168</t>
+          <t>11630</t>
         </is>
       </c>
       <c r="B52" s="0">
-        <v>51.5</v>
+        <v>87.6</v>
       </c>
       <c r="C52" s="0">
-        <v>51.5</v>
+        <v>87.6</v>
       </c>
       <c r="D52" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E52" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F52" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G52" s="0" t="inlineStr">
         <is>
-          <t>ACCORD VI (CK, CG, CH, CF, CL)/ACCORD VI Hatchback (CH, CL)/ACCORD VII (CL, CN)/ACCORD VII Tourer (CM, CN)</t>
+          <t>3 (BK)/3 Sedan (BK)/5 (CR)</t>
         </is>
       </c>
       <c r="H52" s="0">
-        <v>1997</v>
+        <v>1999</v>
       </c>
       <c r="I52" s="0">
-        <v>2012</v>
+        <v>2010</v>
       </c>
       <c r="J52" s="0" t="inlineStr">
         <is>
-          <t>8717109829402</t>
+          <t>8717109760965</t>
         </is>
       </c>
       <c r="K52" s="0">
-        <v>0.8</v>
+        <v>0.25</v>
       </c>
       <c r="L52" s="0">
-        <v>105</v>
+        <v>240</v>
       </c>
       <c r="M52" s="0">
-        <v>80</v>
+        <v>10</v>
       </c>
       <c r="N52" s="0">
-        <v>165</v>
+        <v>313</v>
       </c>
       <c r="O52" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P52" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q52" s="0" t="inlineStr">
         <is>
           <t>Right</t>
         </is>
       </c>
       <c r="R52" s="0">
         <v>1</v>
       </c>
       <c r="S52" s="0" t="inlineStr">
         <is>
-          <t>125167</t>
+          <t>11629</t>
         </is>
       </c>
       <c r="T52" s="0">
         <v>1</v>
       </c>
       <c r="U52" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V52" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W52" s="0" t="inlineStr">
         <is>
-          <t>43014S1AE01, 43014SEAE01</t>
+          <t>BAK933260A, BBM233260, BBM233261, BP4S33261, BP4S33261A, BP4S33261C</t>
         </is>
       </c>
       <c r="X52" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:24" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>125169</t>
+          <t>11640</t>
         </is>
       </c>
       <c r="B53" s="0">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="C53" s="0">
-        <v>51</v>
+        <v>49</v>
       </c>
       <c r="D53" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E53" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F53" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>OPEL/ABARTH/FIAT/ALFA ROMEO/VAUXHALL</t>
         </is>
       </c>
       <c r="G53" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/RANGE ROVER III (L322)/DISCOVERY IV VAN (L319)</t>
+          <t>CORSA D (S07)/PUNTO/PUNTO EVO (199_)/GRANDE PUNTO (199_)/MITO (955_)/CORSAVAN Mk III (D) Hatchback/Van (S07)/PUNTO Hatchback/Van (199_)/CORSA D Hatchback/Van (S07)/CORSA Mk III (D) (S07)/PUNTO (199_)/GRANDE PUNTO/ADAM (M13)/PUNTO EVO Hatchback/Van (199_)/CORSA Mk IV (E) (X15)/CORSA E (X15)/CORSAVAN Mk IV (E) Hatchback/Van (X15)/CORSA E Hatchback/Van (X15)/GRANDE PUNTO Van (199_)</t>
         </is>
       </c>
       <c r="H53" s="0">
-        <v>2002</v>
+        <v>2005</v>
       </c>
       <c r="I53" s="0">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J53" s="0" t="inlineStr">
         <is>
-          <t>8717109829419</t>
+          <t>8717109760545</t>
         </is>
       </c>
       <c r="K53" s="0">
-        <v>1.7</v>
+        <v>0.38</v>
       </c>
       <c r="L53" s="0">
-        <v>130</v>
+        <v>270</v>
       </c>
       <c r="M53" s="0">
-        <v>110</v>
+        <v>20</v>
       </c>
       <c r="N53" s="0">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="O53" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P53" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q53" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R53" s="0">
         <v>1</v>
       </c>
       <c r="T53" s="0">
         <v>1</v>
       </c>
       <c r="U53" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V53" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W53" s="0" t="inlineStr">
         <is>
-          <t>SXP500060</t>
+          <t>0000055700911, 55700911, 55700911</t>
         </is>
       </c>
       <c r="X53" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:24" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>125174</t>
+          <t>11645</t>
         </is>
       </c>
       <c r="B54" s="0">
-        <v>52</v>
+        <v>53.3</v>
       </c>
       <c r="C54" s="0">
-        <v>52</v>
+        <v>53.3</v>
       </c>
       <c r="D54" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E54" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F54" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>SAAB/OPEL/VAUXHALL</t>
         </is>
       </c>
       <c r="G54" s="0" t="inlineStr">
         <is>
-          <t>MEGANE I Coach (DA0/1_)/SAFRANE II (B54_)/MEGANE Scenic (JA0/1_)/ESPACE III (JE0_)/MEGANE I (BA0/1_)/MEGANE I Classic (LA0/1_)/MEGANE Scenic VAN (JA0/1_)</t>
+          <t>9-5 (YS3E)/9-3 (YS3F, E79, D79, D75)/9-3 Stationwagen (E50)/9-3 Cabriolet (YS3F)/9-5 Stationwagen (YS3E)/VECTRA C (Z02)/VECTRA Mk II (C) (Z02)/VECTRA C GTS (Z02)/VECTRA Mk II (C) GTS (Z02)/VECTRA C Stationwagen (Z02)/VECTRA Mk II (C) Stationwagen (Z02)/9-3X (YS3)</t>
         </is>
       </c>
       <c r="H54" s="0">
-        <v>1995</v>
+        <v>1997</v>
       </c>
       <c r="I54" s="0">
-        <v>2008</v>
+        <v>2015</v>
       </c>
       <c r="J54" s="0" t="inlineStr">
         <is>
-          <t>8717109829488</t>
+          <t>8717109760422</t>
         </is>
       </c>
       <c r="K54" s="0">
-        <v>1.4</v>
+        <v>0.37</v>
       </c>
       <c r="L54" s="0">
-        <v>130</v>
+        <v>280</v>
       </c>
       <c r="M54" s="0">
-        <v>110</v>
+        <v>50</v>
       </c>
       <c r="N54" s="0">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="O54" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P54" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q54" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R54" s="0">
         <v>1</v>
       </c>
       <c r="T54" s="0">
         <v>1</v>
       </c>
       <c r="U54" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V54" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W54" s="0" t="inlineStr">
         <is>
-          <t>7701035890, 7701035890</t>
+          <t>0543089, 12847526, 13203487, 13203488, 13276090, 543089, 12802361, 12847526</t>
         </is>
       </c>
       <c r="X54" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:24" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>125175</t>
+          <t>11649</t>
         </is>
       </c>
       <c r="B55" s="0">
-        <v>81.5</v>
+        <v>79.2</v>
       </c>
       <c r="C55" s="0">
-        <v>81.5</v>
+        <v>79.2</v>
       </c>
       <c r="D55" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E55" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F55" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G55" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY IV VAN (L319)</t>
+          <t>MODUS / GRAND MODUS (F/JP0_)/CLIO III Hatchback/Van (SB_, SR_)/CLIO III (BR0/1, CR0/1)/CLIO III Grandtour (KR0/1_)</t>
         </is>
       </c>
       <c r="H55" s="0">
-        <v>2005</v>
+        <v>2004</v>
       </c>
       <c r="I55" s="0">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="J55" s="0" t="inlineStr">
         <is>
-          <t>8717109829495</t>
+          <t>8717109760347</t>
         </is>
       </c>
       <c r="K55" s="0">
-        <v>2.28</v>
+        <v>0.27</v>
       </c>
       <c r="L55" s="0">
-        <v>110</v>
+        <v>260</v>
       </c>
       <c r="M55" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N55" s="0">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="O55" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P55" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Front/Rear</t>
         </is>
       </c>
       <c r="Q55" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R55" s="0">
         <v>1</v>
       </c>
-      <c r="S55" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T55" s="0">
         <v>1</v>
       </c>
       <c r="U55" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V55" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W55" s="0" t="inlineStr">
         <is>
-          <t>LR020369</t>
+          <t>8200325312, 8200325312, 8200325312</t>
         </is>
       </c>
       <c r="X55" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:24" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>125176</t>
+          <t>11652</t>
         </is>
       </c>
       <c r="B56" s="0">
-        <v>59.9</v>
+        <v>71.5</v>
       </c>
       <c r="C56" s="0">
-        <v>59.9</v>
+        <v>71.5</v>
       </c>
       <c r="D56" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E56" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F56" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>SUBARU</t>
         </is>
       </c>
       <c r="G56" s="0" t="inlineStr">
         <is>
-          <t>DISCOVERY IV (L319)/RANGE ROVER SPORT I (L320)/DISCOVERY IV VAN (L319)</t>
+          <t>IMPREZA Sedan (GC)/IMPREZA Stationwagen (GF)/LEGACY II (BD)/LEGACY II Stationwagen (BG)/IMPREZA Coupe (GFC)/FORESTER (SF_)/LEGACY III Stationwagen (BH)/LEGACY III (BE)/IMPREZA Sedan (GD)/IMPREZA Stationwagen (GG)/OUTBACK (BH)/FORESTER (SG_, S11SG)</t>
         </is>
       </c>
       <c r="H56" s="0">
-        <v>2005</v>
+        <v>1992</v>
       </c>
       <c r="I56" s="0">
-        <v>2018</v>
+        <v>2012</v>
       </c>
       <c r="J56" s="0" t="inlineStr">
         <is>
-          <t>8717109829501</t>
+          <t>8717109760408</t>
         </is>
       </c>
       <c r="K56" s="0">
-        <v>2.25</v>
+        <v>0.23</v>
       </c>
       <c r="L56" s="0">
-        <v>110</v>
+        <v>280</v>
       </c>
       <c r="M56" s="0">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="N56" s="0">
-        <v>245</v>
+        <v>280</v>
       </c>
       <c r="O56" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P56" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q56" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R56" s="0">
         <v>1</v>
       </c>
-      <c r="S56" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T56" s="0">
         <v>1</v>
       </c>
       <c r="U56" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V56" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W56" s="0" t="inlineStr">
         <is>
-          <t>LR020371</t>
+          <t>26290AA020, 26290AA030, 26290AC080, 26290AC090, 26290AC120, 26290AC130, 26290FA000, 26290FE040</t>
         </is>
       </c>
       <c r="X56" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:24" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>125182</t>
+          <t>11971</t>
         </is>
       </c>
       <c r="B57" s="0">
-        <v>49.1</v>
+        <v>169.6</v>
       </c>
       <c r="C57" s="0">
-        <v>49.1</v>
+        <v>169.6</v>
       </c>
       <c r="D57" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E57" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F57" s="0" t="inlineStr">
         <is>
-          <t>VW/AUDI/SKODA</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G57" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/PASSAT CC B6 (357)/A3 (8P1)/A3 Sportback (8PA)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/CC B7 (358)/SUPERB II (3T4)/EOS (1F7, 1F8)/SUPERB II Stationwagen (3T5)/PASSAT B7 Bestelwagen/Bus (365)</t>
+          <t>A-KLASSE (W169)/B-KLASSE Sports Tourer (W246, W242)/B-KLASSE Sports Tourer (W245)/A-KLASSE (W176)</t>
         </is>
       </c>
       <c r="H57" s="0">
-        <v>2003</v>
+        <v>2004</v>
       </c>
       <c r="I57" s="0">
-        <v>2017</v>
+        <v>2018</v>
       </c>
       <c r="J57" s="0" t="inlineStr">
         <is>
-          <t>8717109829587</t>
+          <t>8717109760361</t>
         </is>
       </c>
       <c r="K57" s="0">
-        <v>1.35</v>
+        <v>0.38</v>
       </c>
       <c r="L57" s="0">
-        <v>130</v>
+        <v>260</v>
       </c>
       <c r="M57" s="0">
-        <v>110</v>
+        <v>40</v>
       </c>
       <c r="N57" s="0">
-        <v>215</v>
+        <v>300</v>
       </c>
       <c r="O57" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P57" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R57" s="0">
         <v>1</v>
       </c>
       <c r="T57" s="0">
         <v>1</v>
       </c>
       <c r="U57" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V57" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W57" s="0" t="inlineStr">
         <is>
-          <t>1K0615425Q, 1Q0615425D, 1K0615425G, 1K0615425Q, 1Q0615425D, 1Q0615425B, 1Q0615425D</t>
+          <t>A1693300720, A1693300820</t>
         </is>
       </c>
       <c r="X57" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:24" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>125183</t>
+          <t>11972</t>
         </is>
       </c>
       <c r="B58" s="0">
-        <v>43.2</v>
+        <v>84.1</v>
       </c>
       <c r="C58" s="0">
-        <v>43.2</v>
+        <v>84.1</v>
       </c>
       <c r="D58" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E58" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F58" s="0" t="inlineStr">
         <is>
-          <t>VW/AUDI/SKODA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G58" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B7 (362)/PASSAT B7 Variant (365)/PASSAT CC B6 (357)/A3 (8P1)/A3 Sportback (8PA)/PASSAT B6 (3C2)/PASSAT B6 Variant (3C5)/CC B7 (358)/SUPERB II (3T4)/EOS (1F7, 1F8)/SUPERB II Stationwagen (3T5)/PASSAT B7 Bestelwagen/Bus (365)</t>
+          <t>6 Hatchback (GH)/6 Stationwagen (GH)/6 Sedan (GH)</t>
         </is>
       </c>
       <c r="H58" s="0">
-        <v>2003</v>
+        <v>2007</v>
       </c>
       <c r="I58" s="0">
-        <v>2017</v>
+        <v>2013</v>
       </c>
       <c r="J58" s="0" t="inlineStr">
         <is>
-          <t>8717109829600</t>
+          <t>8717109760446</t>
         </is>
       </c>
       <c r="K58" s="0">
-        <v>1.35</v>
+        <v>0.47</v>
       </c>
       <c r="L58" s="0">
-        <v>130</v>
+        <v>320</v>
       </c>
       <c r="M58" s="0">
-        <v>110</v>
+        <v>60</v>
       </c>
       <c r="N58" s="0">
-        <v>215</v>
+        <v>330</v>
       </c>
       <c r="O58" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P58" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q58" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R58" s="0">
         <v>1</v>
       </c>
       <c r="T58" s="0">
         <v>1</v>
       </c>
       <c r="U58" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V58" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W58" s="0" t="inlineStr">
         <is>
-          <t>1K0615426A, 1K0615426F, 1Q0615426A, 1K0615426A, 1K0615426F, 1Q0615426A, 1Q0615426, 1Q0615426A</t>
+          <t>GS1D-26-261A, GS1D26261, GS1D26261A</t>
         </is>
       </c>
       <c r="X58" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:24" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>125205</t>
+          <t>11973</t>
         </is>
       </c>
       <c r="B59" s="0">
-        <v>52.7</v>
+        <v>94.6</v>
       </c>
       <c r="C59" s="0">
-        <v>52.7</v>
+        <v>94.6</v>
       </c>
       <c r="D59" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E59" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F59" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SUBARU/SUZUKI</t>
         </is>
       </c>
       <c r="G59" s="0" t="inlineStr">
         <is>
-          <t>POLO III CLASSIC (6V2)/GOLF IV Cabriolet (1E7)/POLO III (6N1)</t>
+          <t>JUSTY III (G3X)/IGNIS II (MH)</t>
         </is>
       </c>
       <c r="H59" s="0">
-        <v>1994</v>
-[...2 lines deleted...]
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="J59" s="0" t="inlineStr">
         <is>
-          <t>8717109829730</t>
+          <t>8717109760484</t>
         </is>
       </c>
       <c r="K59" s="0">
-        <v>0.9</v>
+        <v>0.23</v>
       </c>
       <c r="L59" s="0">
-        <v>105</v>
+        <v>200</v>
       </c>
       <c r="M59" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N59" s="0">
-        <v>165</v>
+        <v>270</v>
       </c>
       <c r="O59" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P59" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R59" s="0">
         <v>1</v>
       </c>
-      <c r="S59" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T59" s="0">
         <v>1</v>
       </c>
       <c r="U59" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V59" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W59" s="0" t="inlineStr">
         <is>
-          <t>1H0615425, 1H0615425</t>
+          <t>55321-84E10-000, 5532184E10, 55321-84E10-000, 5532184E10, 5532184E10000</t>
         </is>
       </c>
       <c r="X59" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:24" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>125206</t>
+          <t>11974</t>
         </is>
       </c>
       <c r="B60" s="0">
-        <v>52.7</v>
+        <v>86.9</v>
       </c>
       <c r="C60" s="0">
-        <v>52.7</v>
+        <v>86.9</v>
       </c>
       <c r="D60" s="0" t="inlineStr">
         <is>
-          <t>Remtang houder</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E60" s="0" t="inlineStr">
         <is>
-          <t>LB01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F60" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SUZUKI/OPEL/VAUXHALL</t>
         </is>
       </c>
       <c r="G60" s="0" t="inlineStr">
         <is>
-          <t>POLO III CLASSIC (6V2)/GOLF IV Cabriolet (1E7)/POLO III (6N1)</t>
+          <t>SPLASH (EX)/AGILA B (H08)/SWIFT III (MZ, EZ)/AGILA Mk II (B) (H08)</t>
         </is>
       </c>
       <c r="H60" s="0">
-        <v>1994</v>
+        <v>2005</v>
       </c>
       <c r="I60" s="0">
-        <v>2009</v>
+        <v>2015</v>
       </c>
       <c r="J60" s="0" t="inlineStr">
         <is>
-          <t>8717109829747</t>
+          <t>8717109760521</t>
         </is>
       </c>
       <c r="K60" s="0">
-        <v>0.9</v>
+        <v>0.22</v>
       </c>
       <c r="L60" s="0">
-        <v>105</v>
+        <v>195</v>
       </c>
       <c r="M60" s="0">
-        <v>80</v>
+        <v>30</v>
       </c>
       <c r="N60" s="0">
-        <v>165</v>
+        <v>250</v>
       </c>
       <c r="O60" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P60" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R60" s="0">
         <v>1</v>
       </c>
-      <c r="S60" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T60" s="0">
         <v>1</v>
       </c>
       <c r="U60" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V60" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W60" s="0" t="inlineStr">
         <is>
-          <t>1H0615426, 1H0615426</t>
+          <t>4708242, 93192979, 55321-62J00-000, 55321-63J00-000, 5532162J00, 5532163J00</t>
         </is>
       </c>
       <c r="X60" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:24" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>19070</t>
+          <t>11975</t>
         </is>
       </c>
       <c r="B61" s="0">
-        <v>88.8</v>
+        <v>80.59</v>
       </c>
       <c r="C61" s="0">
-        <v>88.8</v>
+        <v>80.59</v>
       </c>
       <c r="D61" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E61" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F61" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>SAAB/VAUXHALL/OPEL</t>
         </is>
       </c>
       <c r="G61" s="0" t="inlineStr">
         <is>
-          <t>MODEL Y</t>
+          <t>9-3 (YS3F, E79, D79, D75)/9-3 Stationwagen (E50)/9-3 Cabriolet (YS3F)/VECTRA Mk II (C) Stationwagen (Z02)/VECTRA C GTS (Z02)/VECTRA Mk II (C) GTS (Z02)/SIGNUM Hatchback (Z03)/SIGNUM (Z03)/VECTRA C (Z02)/VECTRA Mk II (C) (Z02)/VECTRA C Stationwagen (Z02)/9-3X (YS3)</t>
         </is>
       </c>
       <c r="H61" s="0">
-        <v>2019</v>
+        <v>2000</v>
       </c>
       <c r="I61" s="0">
-        <v>2025</v>
+        <v>2015</v>
       </c>
       <c r="J61" s="0" t="inlineStr">
         <is>
-          <t>8717109757460</t>
+          <t>8717109760569</t>
         </is>
       </c>
       <c r="K61" s="0">
-        <v>9.64</v>
+        <v>0.47</v>
       </c>
       <c r="L61" s="0">
-        <v>380</v>
+        <v>280</v>
       </c>
       <c r="M61" s="0">
-        <v>82</v>
+        <v>40</v>
       </c>
       <c r="N61" s="0">
-        <v>370</v>
+        <v>310</v>
       </c>
       <c r="O61" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P61" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q61" s="0" t="inlineStr">
+        <is>
+          <t>Left/Right</t>
         </is>
       </c>
       <c r="R61" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T61" s="0">
         <v>1</v>
       </c>
       <c r="U61" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V61" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W61" s="0" t="inlineStr">
         <is>
-          <t>118861200C, 118861200D</t>
+          <t>0546221, 0546222, 09191334, 13168750, 13168751, 9191334, 9191335, 13168750, 13168751</t>
         </is>
       </c>
       <c r="X61" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:24" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>19073</t>
+          <t>11976</t>
         </is>
       </c>
       <c r="B62" s="0">
-        <v>143.69</v>
+        <v>58.8</v>
       </c>
       <c r="C62" s="0">
-        <v>143.69</v>
+        <v>58.8</v>
       </c>
       <c r="D62" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E62" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F62" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>SUZUKI</t>
         </is>
       </c>
       <c r="G62" s="0" t="inlineStr">
         <is>
-          <t>MODEL X</t>
+          <t>SX4 S-CROSS (JY)/VITARA (LY)</t>
         </is>
       </c>
       <c r="H62" s="0">
         <v>2013</v>
       </c>
+      <c r="I62" s="0">
+        <v>2022</v>
+      </c>
       <c r="J62" s="0" t="inlineStr">
         <is>
-          <t>8717109758405</t>
+          <t>8717109760583</t>
         </is>
       </c>
       <c r="K62" s="0">
-        <v>14.74</v>
+        <v>0.22</v>
       </c>
       <c r="L62" s="0">
-        <v>425</v>
+        <v>230</v>
       </c>
       <c r="M62" s="0">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="N62" s="0">
-        <v>415</v>
+        <v>280</v>
       </c>
       <c r="O62" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P62" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R62" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T62" s="0">
         <v>1</v>
       </c>
       <c r="U62" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V62" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W62" s="0" t="inlineStr">
         <is>
-          <t>162061100D</t>
+          <t>5562172L00, 55621-68L00-000, 55621-72L00-000, 5562172L00</t>
         </is>
       </c>
       <c r="X62" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:24" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>19075</t>
+          <t>11979</t>
         </is>
       </c>
       <c r="B63" s="0">
-        <v>79.59</v>
+        <v>63.1</v>
       </c>
       <c r="C63" s="0">
-        <v>79.59</v>
+        <v>63.1</v>
       </c>
       <c r="D63" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E63" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F63" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>FIAT/FORD</t>
         </is>
       </c>
       <c r="G63" s="0" t="inlineStr">
         <is>
-          <t>MODEL Y</t>
+          <t>PANDA (169_)/500 C (312_)/500 (312_)/PANDA Hatchback/Van (169_)/KA (RU8)</t>
         </is>
       </c>
       <c r="H63" s="0">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="I63" s="0">
-        <v>2025</v>
+        <v>2016</v>
       </c>
       <c r="J63" s="0" t="inlineStr">
         <is>
-          <t>8717109758849</t>
+          <t>8717109760682</t>
         </is>
       </c>
       <c r="K63" s="0">
-        <v>8.03</v>
+        <v>0.1</v>
       </c>
       <c r="L63" s="0">
-        <v>360</v>
+        <v>200</v>
       </c>
       <c r="M63" s="0">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="N63" s="0">
-        <v>350</v>
+        <v>240</v>
       </c>
       <c r="O63" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P63" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q63" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
         </is>
       </c>
       <c r="R63" s="0">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="S63" s="0" t="inlineStr">
+        <is>
+          <t>11980</t>
+        </is>
       </c>
       <c r="T63" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U63" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V63" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W63" s="0" t="inlineStr">
         <is>
-          <t>118863699A, 118863700A</t>
+          <t>51856786, 0000051856786, 50701388, 51856786, 1541833, 1639564</t>
         </is>
       </c>
       <c r="X63" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:24" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>19076</t>
+          <t>11980</t>
         </is>
       </c>
       <c r="B64" s="0">
-        <v>50.5</v>
+        <v>63.1</v>
       </c>
       <c r="C64" s="0">
-        <v>50.5</v>
+        <v>63.1</v>
       </c>
       <c r="D64" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E64" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F64" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>FIAT/FORD</t>
         </is>
       </c>
       <c r="G64" s="0" t="inlineStr">
         <is>
-          <t>YARIS CROSS (MXP_)</t>
+          <t>PANDA (169_)/500 C (312_)/500 (312_)/PANDA Hatchback/Van (169_)/KA (RU8)</t>
         </is>
       </c>
       <c r="H64" s="0">
-        <v>2020</v>
+        <v>2003</v>
+      </c>
+      <c r="I64" s="0">
+        <v>2016</v>
       </c>
       <c r="J64" s="0" t="inlineStr">
         <is>
-          <t>8717109758863</t>
+          <t>8717109760705</t>
         </is>
       </c>
       <c r="K64" s="0">
-        <v>4.61</v>
+        <v>0.1</v>
       </c>
       <c r="L64" s="0">
-        <v>320</v>
+        <v>200</v>
       </c>
       <c r="M64" s="0">
-        <v>112</v>
+        <v>20</v>
       </c>
       <c r="N64" s="0">
-        <v>310</v>
+        <v>240</v>
       </c>
       <c r="O64" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P64" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q64" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
         </is>
       </c>
       <c r="R64" s="0">
-        <v>2</v>
+        <v>1</v>
+      </c>
+      <c r="S64" s="0" t="inlineStr">
+        <is>
+          <t>11979</t>
+        </is>
       </c>
       <c r="T64" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U64" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V64" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W64" s="0" t="inlineStr">
         <is>
-          <t>424310D210</t>
+          <t>51856787, 0000051856787, 50701389, 51856787, 1541834, 1639565</t>
         </is>
       </c>
       <c r="X64" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:24" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>19077</t>
+          <t>11981</t>
         </is>
       </c>
       <c r="B65" s="0">
-        <v>53.4</v>
+        <v>70.09</v>
       </c>
       <c r="C65" s="0">
-        <v>53.4</v>
+        <v>70.09</v>
       </c>
       <c r="D65" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E65" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F65" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>SUZUKI/NISSAN</t>
         </is>
       </c>
       <c r="G65" s="0" t="inlineStr">
         <is>
-          <t>HS (AS23)</t>
+          <t>ALTO VII (GF, HA25_, HA35_)/PIXO (UA0)/CELERIO (LF)</t>
         </is>
       </c>
       <c r="H65" s="0">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="J65" s="0" t="inlineStr">
         <is>
-          <t>8717109758887</t>
+          <t>8717109760729</t>
         </is>
       </c>
       <c r="K65" s="0">
-        <v>5.34</v>
+        <v>0.14</v>
       </c>
       <c r="L65" s="0">
-        <v>340</v>
+        <v>230</v>
       </c>
       <c r="M65" s="0">
-        <v>82</v>
+        <v>20</v>
       </c>
       <c r="N65" s="0">
-        <v>330</v>
+        <v>230</v>
       </c>
       <c r="O65" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P65" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="R65" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T65" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U65" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V65" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W65" s="0" t="inlineStr">
         <is>
-          <t>10491104, 11225183</t>
+          <t>440204A00B, 440304A00B, 53101M68K00, 53101M68K00000, 53102M68K00, 53102M68K00000</t>
         </is>
       </c>
       <c r="X65" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:24" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>19078</t>
+          <t>11982</t>
         </is>
       </c>
       <c r="B66" s="0">
-        <v>45.2</v>
+        <v>49.7</v>
       </c>
       <c r="C66" s="0">
-        <v>45.2</v>
+        <v>49.7</v>
       </c>
       <c r="D66" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E66" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F66" s="0" t="inlineStr">
         <is>
-          <t>FORD USA</t>
+          <t>SUZUKI</t>
         </is>
       </c>
       <c r="G66" s="0" t="inlineStr">
         <is>
-          <t>MUSTANG MACH-E (CGW)</t>
+          <t>SWIFT IV (FZ, NZ)/SX4 S-CROSS (JY)/VITARA (LY)</t>
         </is>
       </c>
       <c r="H66" s="0">
-        <v>2020</v>
+        <v>2010</v>
+      </c>
+      <c r="I66" s="0">
+        <v>2022</v>
       </c>
       <c r="J66" s="0" t="inlineStr">
         <is>
-          <t>8717109758900</t>
+          <t>8717109760743</t>
         </is>
       </c>
       <c r="K66" s="0">
-        <v>5.54</v>
+        <v>0.16</v>
       </c>
       <c r="L66" s="0">
-        <v>340</v>
+        <v>210</v>
       </c>
       <c r="M66" s="0">
-        <v>82</v>
+        <v>30</v>
       </c>
       <c r="N66" s="0">
-        <v>330</v>
+        <v>280</v>
       </c>
       <c r="O66" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P66" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R66" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T66" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U66" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V66" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W66" s="0" t="inlineStr">
         <is>
-          <t>2476855, 2541225, LJ9C2A315CNA, LJ9C2A315CNB</t>
+          <t>5532161M00, 55321-61M00-000, 5532161M00</t>
         </is>
       </c>
       <c r="X66" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:24" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>19088</t>
+          <t>11983</t>
         </is>
       </c>
       <c r="B67" s="0">
-        <v>59.3</v>
+        <v>59.6</v>
       </c>
       <c r="C67" s="0">
-        <v>59.3</v>
+        <v>59.6</v>
       </c>
       <c r="D67" s="0" t="inlineStr">
         <is>
-          <t>Remschijven</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E67" s="0" t="inlineStr">
         <is>
-          <t>CA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F67" s="0" t="inlineStr">
         <is>
-          <t>LDV</t>
+          <t>SUZUKI</t>
         </is>
       </c>
       <c r="G67" s="0" t="inlineStr">
         <is>
-          <t>MAXUS Bus/MAXUS Bestelwagen/MAXUS Open laadbak/ Chassis</t>
+          <t>SWIFT IV (FZ, NZ)</t>
         </is>
       </c>
       <c r="H67" s="0">
-        <v>2005</v>
+        <v>2010</v>
       </c>
       <c r="I67" s="0">
-        <v>2009</v>
+        <v>2017</v>
       </c>
       <c r="J67" s="0" t="inlineStr">
         <is>
-          <t>8717109759761</t>
+          <t>8717109760767</t>
         </is>
       </c>
       <c r="K67" s="0">
-        <v>7.8</v>
+        <v>0.3</v>
       </c>
       <c r="L67" s="0">
-        <v>300</v>
+        <v>230</v>
       </c>
       <c r="M67" s="0">
-        <v>152</v>
+        <v>30</v>
       </c>
       <c r="N67" s="0">
-        <v>290</v>
+        <v>280</v>
       </c>
       <c r="O67" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P67" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R67" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="T67" s="0">
-        <v>2</v>
+        <v>1</v>
       </c>
       <c r="U67" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V67" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W67" s="0" t="inlineStr">
         <is>
-          <t>545110026</t>
+          <t>5562168L00, 55621-68L00-000, 5562168L00</t>
         </is>
       </c>
       <c r="X67" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:24" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>202089</t>
+          <t>11984</t>
         </is>
       </c>
       <c r="B68" s="0">
-        <v>142.69</v>
+        <v>77.09</v>
       </c>
       <c r="C68" s="0">
-        <v>142.69</v>
+        <v>77.09</v>
       </c>
       <c r="D68" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E68" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F68" s="0" t="inlineStr">
         <is>
-          <t>BMW/ROLLS-ROYCE</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G68" s="0" t="inlineStr">
         <is>
-          <t>6 Gran Turismo (G32)/X5 (G05, F95)/X6 (G06, F96)/X5 Van (G05)/X3 (G01, F97, G08)/GHOST II (RR21)/GHOST II Extended Wheelbase (RR22)</t>
+          <t>ix20 (JC)/VENGA (YN)</t>
         </is>
       </c>
       <c r="H68" s="0">
-        <v>2017</v>
+        <v>2010</v>
+      </c>
+      <c r="I68" s="0">
+        <v>2019</v>
       </c>
       <c r="J68" s="0" t="inlineStr">
         <is>
-          <t>8717109823455</t>
+          <t>8717109760781</t>
         </is>
       </c>
       <c r="K68" s="0">
-        <v>3.93</v>
+        <v>0.3</v>
       </c>
       <c r="L68" s="0">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="M68" s="0">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="N68" s="0">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="O68" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P68" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q68" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R68" s="0">
         <v>1</v>
       </c>
+      <c r="S68" s="0" t="inlineStr">
+        <is>
+          <t>11985</t>
+        </is>
+      </c>
       <c r="T68" s="0">
         <v>1</v>
       </c>
       <c r="U68" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V68" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W68" s="0" t="inlineStr">
         <is>
-          <t>31206864571, 31206890070, 31206893686</t>
+          <t>58390-1P500, 583901P500</t>
         </is>
       </c>
       <c r="X68" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:24" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>202091</t>
+          <t>11985</t>
         </is>
       </c>
       <c r="B69" s="0">
-        <v>172.3</v>
+        <v>77.09</v>
       </c>
       <c r="C69" s="0">
-        <v>172.3</v>
+        <v>77.09</v>
       </c>
       <c r="D69" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E69" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F69" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G69" s="0" t="inlineStr">
         <is>
-          <t>EQA (H243)/EQB (X243)</t>
+          <t>ix20 (JC)/VENGA (YN)</t>
         </is>
       </c>
       <c r="H69" s="0">
-        <v>2021</v>
+        <v>2010</v>
+      </c>
+      <c r="I69" s="0">
+        <v>2019</v>
       </c>
       <c r="J69" s="0" t="inlineStr">
         <is>
-          <t>8717109824926</t>
+          <t>8717109760804</t>
         </is>
       </c>
       <c r="K69" s="0">
-        <v>4.18</v>
+        <v>0.3</v>
       </c>
       <c r="L69" s="0">
-        <v>180</v>
+        <v>250</v>
       </c>
       <c r="M69" s="0">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="N69" s="0">
-        <v>180</v>
+        <v>280</v>
       </c>
       <c r="O69" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P69" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q69" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R69" s="0">
         <v>1</v>
       </c>
+      <c r="S69" s="0" t="inlineStr">
+        <is>
+          <t>11984</t>
+        </is>
+      </c>
       <c r="T69" s="0">
         <v>1</v>
       </c>
       <c r="U69" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V69" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W69" s="0" t="inlineStr">
         <is>
-          <t>A 243 356 01 00</t>
+          <t>58390-1P600, 583901P600</t>
         </is>
       </c>
       <c r="X69" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:24" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>202092</t>
+          <t>11986</t>
         </is>
       </c>
       <c r="B70" s="0">
-        <v>172.3</v>
+        <v>77.09</v>
       </c>
       <c r="C70" s="0">
-        <v>172.3</v>
+        <v>77.09</v>
       </c>
       <c r="D70" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E70" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F70" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G70" s="0" t="inlineStr">
         <is>
-          <t>EQA (H243)/EQB (X243)</t>
+          <t>6 Hatchback (GH)/6 Stationwagen (GH)/6 Sedan (GH)</t>
         </is>
       </c>
       <c r="H70" s="0">
-        <v>2021</v>
+        <v>2007</v>
+      </c>
+      <c r="I70" s="0">
+        <v>2013</v>
       </c>
       <c r="J70" s="0" t="inlineStr">
         <is>
-          <t>8717109824933</t>
+          <t>8717109760828</t>
         </is>
       </c>
       <c r="K70" s="0">
-        <v>4.23</v>
+        <v>0.23</v>
       </c>
       <c r="L70" s="0">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="M70" s="0">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="N70" s="0">
-        <v>180</v>
+        <v>313</v>
       </c>
       <c r="O70" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P70" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="Q70" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R70" s="0">
         <v>1</v>
       </c>
+      <c r="S70" s="0" t="inlineStr">
+        <is>
+          <t>11987</t>
+        </is>
+      </c>
       <c r="T70" s="0">
         <v>1</v>
       </c>
       <c r="U70" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V70" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W70" s="0" t="inlineStr">
         <is>
-          <t>A 243 356 00 00</t>
+          <t>GS1D33271</t>
         </is>
       </c>
       <c r="X70" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:24" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>202094</t>
+          <t>11987</t>
         </is>
       </c>
       <c r="B71" s="0">
-        <v>113.8</v>
+        <v>77.09</v>
       </c>
       <c r="C71" s="0">
-        <v>113.8</v>
+        <v>77.09</v>
       </c>
       <c r="D71" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E71" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F71" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G71" s="0" t="inlineStr">
         <is>
-          <t>RAV 4 V (_A5_, _H5_)/RAV 4 V VAN (_A5_, _H5_)</t>
+          <t>6 Hatchback (GH)/6 Stationwagen (GH)/6 Sedan (GH)</t>
         </is>
       </c>
       <c r="H71" s="0">
-        <v>2018</v>
+        <v>2007</v>
+      </c>
+      <c r="I71" s="0">
+        <v>2013</v>
       </c>
       <c r="J71" s="0" t="inlineStr">
         <is>
-          <t>8717109824902</t>
+          <t>8717109760842</t>
         </is>
       </c>
       <c r="K71" s="0">
-        <v>3.7</v>
+        <v>0.23</v>
       </c>
       <c r="L71" s="0">
-        <v>180</v>
+        <v>220</v>
       </c>
       <c r="M71" s="0">
-        <v>130</v>
+        <v>42</v>
       </c>
       <c r="N71" s="0">
-        <v>180</v>
+        <v>313</v>
       </c>
       <c r="O71" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P71" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q71" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R71" s="0">
         <v>1</v>
       </c>
+      <c r="S71" s="0" t="inlineStr">
+        <is>
+          <t>11986</t>
+        </is>
+      </c>
       <c r="T71" s="0">
         <v>1</v>
       </c>
       <c r="U71" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V71" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W71" s="0" t="inlineStr">
         <is>
-          <t>4355033070</t>
+          <t>GS1D33261</t>
         </is>
       </c>
       <c r="X71" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:24" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>202101</t>
+          <t>11988</t>
         </is>
       </c>
       <c r="B72" s="0">
-        <v>108.2</v>
+        <v>17.6</v>
       </c>
       <c r="C72" s="0">
-        <v>108.2</v>
+        <v>17.6</v>
       </c>
       <c r="D72" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E72" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F72" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G72" s="0" t="inlineStr">
         <is>
-          <t>C-KLASSE T-Model (S204)/SLK (R172)/C-KLASSE (W204)/C-KLASSE Coupe (C204)/E-KLASSE Coupe (C207)/E-KLASSE Cabriolet (A207)/SLS AMG Roadster (R197)/SL (R230)/SLS AMG (C197)/SLC (R172)</t>
+          <t>306 Hatchback (7A, 7C, N3, N5)/306 Cabriolet (7D, N3, N5)/306 (7B, N3, N5)/BERLINGO / BERLINGO FIRST Hatchback/limousine (M_)/BERLINGO / BERLINGO FIRST MPV (MF_, GJK_, GFK_)/PARTNER Hatchback/limousine (5_, G_)/PARTNER MPV (5_, G_)/306 Break (7E, N3, N5)/206 (2L_, 2M_)/206 Hatchback (2A/C)/206 Van/206 CC (2D)/206 SW (2E/K)/206 Sedan</t>
         </is>
       </c>
       <c r="H72" s="0">
-        <v>2001</v>
+        <v>1993</v>
       </c>
       <c r="I72" s="0">
-        <v>2016</v>
+        <v>2013</v>
       </c>
       <c r="J72" s="0" t="inlineStr">
         <is>
-          <t>8717109828184</t>
+          <t>8717109761023</t>
         </is>
       </c>
       <c r="K72" s="0">
-        <v>3.31</v>
+        <v>0.01</v>
       </c>
       <c r="L72" s="0">
-        <v>180</v>
+        <v>45</v>
       </c>
       <c r="M72" s="0">
-        <v>130</v>
+        <v>20</v>
       </c>
       <c r="N72" s="0">
-        <v>180</v>
+        <v>45</v>
       </c>
       <c r="O72" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P72" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
-[...4 lines deleted...]
-          <t>Left/Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R72" s="0">
         <v>1</v>
       </c>
       <c r="T72" s="0">
         <v>1</v>
       </c>
       <c r="U72" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V72" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W72" s="0" t="inlineStr">
         <is>
-          <t>230 981 01 27, A 230 981 01 27</t>
+          <t>362312, 963342478, 963342478C, 362312</t>
         </is>
       </c>
       <c r="X72" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:24" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>202102</t>
+          <t>11989</t>
         </is>
       </c>
       <c r="B73" s="0">
-        <v>108.2</v>
+        <v>46.3</v>
       </c>
       <c r="C73" s="0">
-        <v>108.2</v>
+        <v>46.3</v>
       </c>
       <c r="D73" s="0" t="inlineStr">
         <is>
-          <t>Wiellagersets</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E73" s="0" t="inlineStr">
         <is>
-          <t>WA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F73" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>SAAB/VAUXHALL/OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G73" s="0" t="inlineStr">
         <is>
-          <t>C-KLASSE (W205)/C-KLASSE T-Model (S205)/C-KLASSE Coupe (C205)/C-KLASSE Cabriolet (A205)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/MALIBU (V300)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H73" s="0">
-        <v>2013</v>
+        <v>2008</v>
       </c>
       <c r="I73" s="0">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="J73" s="0" t="inlineStr">
         <is>
-          <t>8717109828207</t>
+          <t>8717109761047</t>
         </is>
       </c>
       <c r="K73" s="0">
-        <v>3.38</v>
+        <v>0.45</v>
       </c>
       <c r="L73" s="0">
-        <v>180</v>
+        <v>300</v>
       </c>
       <c r="M73" s="0">
-        <v>130</v>
+        <v>30</v>
       </c>
       <c r="N73" s="0">
-        <v>180</v>
+        <v>320</v>
       </c>
       <c r="O73" s="0" t="inlineStr">
         <is>
-          <t>84821090</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P73" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="Q73" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R73" s="0">
         <v>1</v>
       </c>
+      <c r="S73" s="0" t="inlineStr">
+        <is>
+          <t>11990</t>
+        </is>
+      </c>
       <c r="T73" s="0">
         <v>1</v>
       </c>
       <c r="U73" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V73" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W73" s="0" t="inlineStr">
         <is>
-          <t>2303560000</t>
+          <t>05 46 477, 13219213, 13219213</t>
         </is>
       </c>
       <c r="X73" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:24" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>212977</t>
+          <t>11990</t>
         </is>
       </c>
       <c r="B74" s="0">
-        <v>208.3</v>
+        <v>46.3</v>
       </c>
       <c r="C74" s="0">
-        <v>208.3</v>
+        <v>46.3</v>
       </c>
       <c r="D74" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E74" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F74" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>SAAB/VAUXHALL/OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G74" s="0" t="inlineStr">
         <is>
-          <t>Z4 Roadster (G29)</t>
+          <t>9-5 (YS3G)/INSIGNIA Mk I (A) Sports Tourer (G09)/INSIGNIA A (G09)/INSIGNIA A Sports Tourer (G09)/INSIGNIA A Sedan (G09)/INSIGNIA Mk I (A) Hatchback (G09)/INSIGNIA Mk I (A) Sedan (G09)/MALIBU (V300)/INSIGNIA Mk I (A) Country Tourer (G09)</t>
         </is>
       </c>
       <c r="H74" s="0">
-        <v>2018</v>
+        <v>2008</v>
+      </c>
+      <c r="I74" s="0">
+        <v>2017</v>
       </c>
       <c r="J74" s="0" t="inlineStr">
         <is>
-          <t>8717109853742</t>
+          <t>8717109761061</t>
         </is>
       </c>
       <c r="K74" s="0">
-        <v>1.87</v>
+        <v>0.46</v>
       </c>
       <c r="L74" s="0">
-        <v>140</v>
+        <v>300</v>
       </c>
       <c r="M74" s="0">
-        <v>91</v>
+        <v>30</v>
       </c>
       <c r="N74" s="0">
-        <v>547</v>
+        <v>320</v>
       </c>
       <c r="O74" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P74" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="Q74" s="0" t="inlineStr">
         <is>
-          <t>Left</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R74" s="0">
         <v>1</v>
       </c>
       <c r="S74" s="0" t="inlineStr">
         <is>
-          <t>212978</t>
+          <t>11989</t>
         </is>
       </c>
       <c r="T74" s="0">
         <v>1</v>
       </c>
       <c r="U74" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V74" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W74" s="0" t="inlineStr">
         <is>
-          <t>31 10 6 878 587</t>
+          <t>0546478, 13219214, 13219214</t>
         </is>
       </c>
       <c r="X74" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:24" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>212978</t>
+          <t>11991</t>
         </is>
       </c>
       <c r="B75" s="0">
-        <v>208.3</v>
+        <v>47.6</v>
       </c>
       <c r="C75" s="0">
-        <v>208.3</v>
+        <v>47.6</v>
       </c>
       <c r="D75" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E75" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F75" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>SUZUKI/NISSAN</t>
         </is>
       </c>
       <c r="G75" s="0" t="inlineStr">
         <is>
-          <t>Z4 Roadster (G29)</t>
+          <t>ALTO VII (GF, HA25_, HA35_)/PIXO (UA0)</t>
         </is>
       </c>
       <c r="H75" s="0">
-        <v>2018</v>
+        <v>2009</v>
       </c>
       <c r="J75" s="0" t="inlineStr">
         <is>
-          <t>8717109853759</t>
+          <t>8717109761085</t>
         </is>
       </c>
       <c r="K75" s="0">
-        <v>1.87</v>
+        <v>0.19</v>
       </c>
       <c r="L75" s="0">
-        <v>140</v>
+        <v>180</v>
       </c>
       <c r="M75" s="0">
-        <v>91</v>
+        <v>40</v>
       </c>
       <c r="N75" s="0">
-        <v>547</v>
+        <v>230</v>
       </c>
       <c r="O75" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P75" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q75" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R75" s="0">
         <v>1</v>
       </c>
-      <c r="S75" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T75" s="0">
         <v>1</v>
       </c>
       <c r="U75" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V75" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W75" s="0" t="inlineStr">
         <is>
-          <t>31 10 6 878 588</t>
+          <t>400424A00A, 55321M68K00, 55321M68K00-000</t>
         </is>
       </c>
       <c r="X75" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:24" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>212983</t>
+          <t>11992</t>
         </is>
       </c>
       <c r="B76" s="0">
-        <v>118.6</v>
+        <v>58.2</v>
       </c>
       <c r="C76" s="0">
-        <v>118.6</v>
+        <v>58.2</v>
       </c>
       <c r="D76" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E76" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F76" s="0" t="inlineStr">
         <is>
-          <t>SUBARU</t>
+          <t>ABARTH/FIAT/LANCIA</t>
         </is>
       </c>
       <c r="G76" s="0" t="inlineStr">
         <is>
-          <t>XV (_GP_)/FORESTER (SH_)/OUTBACK (BR)/IMPREZA Hatchback (GP_)</t>
+          <t>500 / 595 / 695/500C / 595C / 695C/500 C (312_)/YPSILON (843_)/500 (312_)/IDEA (350_)</t>
         </is>
       </c>
       <c r="H76" s="0">
-        <v>2007</v>
+        <v>2003</v>
       </c>
       <c r="I76" s="0">
-        <v>2017</v>
+        <v>2011</v>
       </c>
       <c r="J76" s="0" t="inlineStr">
         <is>
-          <t>8717109853889</t>
+          <t>8717109761108</t>
         </is>
       </c>
       <c r="K76" s="0">
-        <v>2.87</v>
+        <v>0.25</v>
       </c>
       <c r="L76" s="0">
-        <v>255</v>
+        <v>220</v>
       </c>
       <c r="M76" s="0">
-        <v>90</v>
+        <v>20</v>
       </c>
       <c r="N76" s="0">
-        <v>677</v>
+        <v>265</v>
       </c>
       <c r="O76" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P76" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
-      <c r="Q76" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R76" s="0">
         <v>1</v>
       </c>
-      <c r="S76" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T76" s="0">
         <v>1</v>
       </c>
       <c r="U76" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V76" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W76" s="0" t="inlineStr">
         <is>
-          <t>20252AJ03A, 20252AL03A, 20252SC010</t>
+          <t>K68073175AB, 0000051857587, 51778385, 51857587, K68073175AB, 51778385, 51857587</t>
         </is>
       </c>
       <c r="X76" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:24" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>212992</t>
+          <t>11993</t>
         </is>
       </c>
       <c r="B77" s="0">
-        <v>200</v>
+        <v>69.4</v>
       </c>
       <c r="C77" s="0">
-        <v>200</v>
+        <v>69.4</v>
       </c>
       <c r="D77" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E77" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F77" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G77" s="0" t="inlineStr">
         <is>
-          <t>HS (AS23)/HS (AS33)</t>
+          <t>3 (BM, BN)/3 Sedan (BM_, BN_)/CX-5 (KE, GH)/6 Sedan (GJ, GL)/6 Stationwagen (GJ, GL)/6 Bestelwagen/Bus (GJ)</t>
         </is>
       </c>
       <c r="H77" s="0">
-        <v>2018</v>
+        <v>2011</v>
+      </c>
+      <c r="I77" s="0">
+        <v>2019</v>
       </c>
       <c r="J77" s="0" t="inlineStr">
         <is>
-          <t>8717109854084</t>
+          <t>8717109761122</t>
         </is>
       </c>
       <c r="K77" s="0">
-        <v>5.28</v>
+        <v>0.39</v>
       </c>
       <c r="L77" s="0">
-        <v>350</v>
+        <v>290</v>
       </c>
       <c r="M77" s="0">
-        <v>95</v>
+        <v>30</v>
       </c>
       <c r="N77" s="0">
-        <v>530</v>
+        <v>330</v>
       </c>
       <c r="O77" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P77" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R77" s="0">
         <v>1</v>
       </c>
-      <c r="S77" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T77" s="0">
         <v>1</v>
       </c>
       <c r="U77" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V77" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W77" s="0" t="inlineStr">
         <is>
-          <t>10362269, 10684726</t>
+          <t>BJS726261, K011-26-261A</t>
         </is>
       </c>
       <c r="X77" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:24" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>212993</t>
+          <t>11994</t>
         </is>
       </c>
       <c r="B78" s="0">
-        <v>200</v>
+        <v>112.1</v>
       </c>
       <c r="C78" s="0">
-        <v>200</v>
+        <v>112.1</v>
       </c>
       <c r="D78" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E78" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F78" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>VOLVO</t>
         </is>
       </c>
       <c r="G78" s="0" t="inlineStr">
         <is>
-          <t>HS (AS23)/HS (AS33)</t>
+          <t>V40 Cross Country (526)/V40 Hatchback (525)/V40 Hatchback/Van (525)</t>
         </is>
       </c>
       <c r="H78" s="0">
-        <v>2018</v>
+        <v>2012</v>
+      </c>
+      <c r="I78" s="0">
+        <v>2019</v>
       </c>
       <c r="J78" s="0" t="inlineStr">
         <is>
-          <t>8717109854107</t>
+          <t>8717109761146</t>
         </is>
       </c>
       <c r="K78" s="0">
-        <v>5.27</v>
+        <v>0.35</v>
       </c>
       <c r="L78" s="0">
-        <v>350</v>
+        <v>280</v>
       </c>
       <c r="M78" s="0">
-        <v>95</v>
+        <v>25</v>
       </c>
       <c r="N78" s="0">
-        <v>530</v>
+        <v>310</v>
       </c>
       <c r="O78" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P78" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R78" s="0">
         <v>1</v>
       </c>
-      <c r="S78" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T78" s="0">
         <v>1</v>
       </c>
       <c r="U78" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V78" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W78" s="0" t="inlineStr">
         <is>
-          <t>10684736</t>
+          <t>31317538</t>
         </is>
       </c>
       <c r="X78" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:24" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>213004</t>
+          <t>11995</t>
         </is>
       </c>
       <c r="B79" s="0">
-        <v>68.5</v>
+        <v>164.7</v>
       </c>
       <c r="C79" s="0">
-        <v>68.5</v>
+        <v>164.7</v>
       </c>
       <c r="D79" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E79" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F79" s="0" t="inlineStr">
         <is>
-          <t>POLESTAR/VOLVO</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G79" s="0" t="inlineStr">
         <is>
-          <t>POLESTAR 2 (534)/C40 (539)/XC40 (536)</t>
+          <t>JAZZ II (GD_, GE3, GE2)</t>
         </is>
       </c>
       <c r="H79" s="0">
-        <v>2017</v>
+        <v>2001</v>
       </c>
       <c r="I79" s="0">
-        <v>2024</v>
+        <v>2008</v>
       </c>
       <c r="J79" s="0" t="inlineStr">
         <is>
-          <t>8717109854510</t>
+          <t>8717109761160</t>
         </is>
       </c>
       <c r="K79" s="0">
-        <v>2.08</v>
+        <v>0.26</v>
       </c>
       <c r="L79" s="0">
-        <v>210</v>
+        <v>230</v>
       </c>
       <c r="M79" s="0">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="N79" s="0">
-        <v>495</v>
+        <v>270</v>
       </c>
       <c r="O79" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P79" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q79" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R79" s="0">
         <v>1</v>
       </c>
-      <c r="S79" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T79" s="0">
         <v>1</v>
       </c>
       <c r="U79" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V79" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W79" s="0" t="inlineStr">
         <is>
-          <t>32 329 030, 32 329 030</t>
+          <t>45255SAAG50</t>
         </is>
       </c>
       <c r="X79" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:24" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>213005</t>
+          <t>11996</t>
         </is>
       </c>
       <c r="B80" s="0">
-        <v>68.5</v>
+        <v>49</v>
       </c>
       <c r="C80" s="0">
-        <v>68.5</v>
+        <v>49</v>
       </c>
       <c r="D80" s="0" t="inlineStr">
         <is>
-          <t>Draagarmen</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E80" s="0" t="inlineStr">
         <is>
-          <t>SA01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F80" s="0" t="inlineStr">
         <is>
-          <t>POLESTAR/VOLVO</t>
+          <t>FIAT/ABARTH</t>
         </is>
       </c>
       <c r="G80" s="0" t="inlineStr">
         <is>
-          <t>POLESTAR 2 (534)/C40 (539)/XC40 (536)</t>
+          <t>PANDA (169_)/500 / 595 / 695/500C / 595C / 695C/500 C (312_)/500 (312_)/PANDA Hatchback/Van (169_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
         </is>
       </c>
       <c r="H80" s="0">
-        <v>2017</v>
-[...2 lines deleted...]
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="J80" s="0" t="inlineStr">
         <is>
-          <t>8717109854527</t>
+          <t>8717109761184</t>
         </is>
       </c>
       <c r="K80" s="0">
-        <v>2.08</v>
+        <v>0.09</v>
       </c>
       <c r="L80" s="0">
-        <v>210</v>
+        <v>200</v>
       </c>
       <c r="M80" s="0">
-        <v>60</v>
+        <v>20</v>
       </c>
       <c r="N80" s="0">
-        <v>495</v>
+        <v>240</v>
       </c>
       <c r="O80" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P80" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q80" s="0" t="inlineStr">
         <is>
-          <t>Right</t>
+          <t>Left</t>
         </is>
       </c>
       <c r="R80" s="0">
         <v>1</v>
       </c>
       <c r="S80" s="0" t="inlineStr">
         <is>
-          <t>213004</t>
+          <t>11997</t>
         </is>
       </c>
       <c r="T80" s="0">
         <v>1</v>
       </c>
       <c r="U80" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V80" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W80" s="0" t="inlineStr">
         <is>
-          <t>32 329 031, 32 329 031</t>
+          <t>50710357, 51856788, 51891795, 0000051891795</t>
         </is>
       </c>
       <c r="X80" s="0" t="inlineStr">
         <is>
-          <t>TUR</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:24" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>274264</t>
+          <t>11997</t>
         </is>
       </c>
       <c r="B81" s="0">
-        <v>15.3</v>
+        <v>49</v>
       </c>
       <c r="C81" s="0">
-        <v>15.3</v>
+        <v>49</v>
       </c>
       <c r="D81" s="0" t="inlineStr">
         <is>
-          <t>Stuurdeelrubbers</t>
+          <t>Beschermplaten remschijf</t>
         </is>
       </c>
       <c r="E81" s="0" t="inlineStr">
         <is>
-          <t>SG01</t>
+          <t>LH01</t>
         </is>
       </c>
       <c r="F81" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>FIAT/ABARTH</t>
         </is>
       </c>
       <c r="G81" s="0" t="inlineStr">
         <is>
-          <t>5 (E60)/5 Touring (E61)</t>
+          <t>PANDA (169_)/500 / 595 / 695/500C / 595C / 695C/500 C (312_)/500 (312_)/PANDA Hatchback/Van (169_)/PANDA (312_, 319_)/PANDA VAN (312_, 519_)</t>
         </is>
       </c>
       <c r="H81" s="0">
-        <v>2001</v>
-[...2 lines deleted...]
-        <v>2010</v>
+        <v>2003</v>
       </c>
       <c r="J81" s="0" t="inlineStr">
         <is>
-          <t>8717109855241</t>
+          <t>8717109761207</t>
         </is>
       </c>
       <c r="K81" s="0">
-        <v>0.16</v>
+        <v>0.09</v>
       </c>
       <c r="L81" s="0">
-        <v>57</v>
+        <v>200</v>
       </c>
       <c r="M81" s="0">
-        <v>57</v>
+        <v>20</v>
       </c>
       <c r="N81" s="0">
-        <v>55</v>
+        <v>240</v>
       </c>
       <c r="O81" s="0" t="inlineStr">
         <is>
-          <t>87088099</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P81" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="Q81" s="0" t="inlineStr">
         <is>
-          <t>Left/Right</t>
+          <t>Right</t>
         </is>
       </c>
       <c r="R81" s="0">
         <v>1</v>
       </c>
       <c r="S81" s="0" t="inlineStr">
         <is>
-          <t>274264</t>
+          <t>11996</t>
         </is>
       </c>
       <c r="T81" s="0">
         <v>1</v>
       </c>
       <c r="U81" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V81" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W81" s="0" t="inlineStr">
         <is>
-          <t>31356770003</t>
+          <t>50710358, 51856789, 51891794, 0000051891794</t>
         </is>
       </c>
       <c r="X81" s="0" t="inlineStr">
         <is>
-          <t>BEL</t>
+          <t>DNK</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:24" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>2953-S</t>
+          <t>125070</t>
         </is>
       </c>
       <c r="B82" s="0">
-        <v>56.6</v>
+        <v>51.5</v>
       </c>
       <c r="C82" s="0">
-        <v>56.6</v>
+        <v>51.5</v>
       </c>
       <c r="D82" s="0" t="inlineStr">
         <is>
-          <t>Remtrommels</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E82" s="0" t="inlineStr">
         <is>
-          <t>DA01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F82" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G82" s="0" t="inlineStr">
         <is>
-          <t>MG 3</t>
+          <t>MEGANE II Stationwagen (KM0/1_)/WIND (E4M_)/MEGANE II (BM0/1_, CM0/1_)/MEGANE II Coupe-Cabriolet (EM0/1_)/MEGANE II Sedan (LM0/1_)/TWINGO II (CN0_)/MEGANE II Hatchback Van (KM0/2_)/MEGANE II Bestelwagen/Bus (KM_)</t>
         </is>
       </c>
       <c r="H82" s="0">
-        <v>2011</v>
+        <v>2001</v>
+      </c>
+      <c r="I82" s="0">
+        <v>2014</v>
       </c>
       <c r="J82" s="0" t="inlineStr">
         <is>
-          <t>8717109758047</t>
+          <t>8717109828023</t>
         </is>
       </c>
       <c r="K82" s="0">
-        <v>4.24</v>
+        <v>0.8</v>
       </c>
       <c r="L82" s="0">
-        <v>260</v>
+        <v>105</v>
       </c>
       <c r="M82" s="0">
-        <v>82</v>
+        <v>80</v>
       </c>
       <c r="N82" s="0">
-        <v>250</v>
+        <v>165</v>
       </c>
       <c r="O82" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P82" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q82" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
       <c r="R82" s="0">
         <v>1</v>
       </c>
+      <c r="S82" s="0" t="inlineStr">
+        <is>
+          <t>125071</t>
+        </is>
+      </c>
       <c r="T82" s="0">
         <v>1</v>
       </c>
       <c r="U82" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V82" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W82" s="0" t="inlineStr">
         <is>
-          <t>10135569, 30011032</t>
+          <t>7701055012, 7701069125</t>
         </is>
       </c>
       <c r="X82" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:24" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>33121</t>
+          <t>125071</t>
         </is>
       </c>
       <c r="B83" s="0">
-        <v>14.3</v>
+        <v>51.5</v>
       </c>
       <c r="C83" s="0">
-        <v>14.3</v>
+        <v>51.5</v>
       </c>
       <c r="D83" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remtang houder</t>
         </is>
       </c>
       <c r="E83" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>LB01</t>
         </is>
       </c>
       <c r="F83" s="0" t="inlineStr">
         <is>
           <t>RENAULT</t>
         </is>
       </c>
       <c r="G83" s="0" t="inlineStr">
         <is>
-          <t>MEGANE IV Hatchback (B9A/M/N_)/MEGANE IV Grandtour (K9A/M/N_)/MEGANE IV Sedan (LVA/M/N)</t>
+          <t>MEGANE II Stationwagen (KM0/1_)/WIND (E4M_)/MEGANE II (BM0/1_, CM0/1_)/MEGANE II Coupe-Cabriolet (EM0/1_)/MEGANE II Sedan (LM0/1_)/TWINGO II (CN0_)/MEGANE II Hatchback Van (KM0/2_)/MEGANE II Bestelwagen/Bus (KM_)</t>
         </is>
       </c>
       <c r="H83" s="0">
-        <v>2015</v>
+        <v>2001</v>
+      </c>
+      <c r="I83" s="0">
+        <v>2014</v>
       </c>
       <c r="J83" s="0" t="inlineStr">
         <is>
-          <t>8717109831573</t>
+          <t>8717109828047</t>
         </is>
       </c>
       <c r="K83" s="0">
-        <v>0.1</v>
+        <v>0.8</v>
       </c>
       <c r="L83" s="0">
-        <v>120</v>
+        <v>105</v>
       </c>
       <c r="M83" s="0">
-        <v>60</v>
+        <v>80</v>
       </c>
       <c r="N83" s="0">
-        <v>90</v>
+        <v>165</v>
       </c>
       <c r="O83" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P83" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
+      <c r="Q83" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
       <c r="R83" s="0">
         <v>1</v>
       </c>
+      <c r="S83" s="0" t="inlineStr">
+        <is>
+          <t>125070</t>
+        </is>
+      </c>
       <c r="T83" s="0">
         <v>1</v>
       </c>
       <c r="U83" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V83" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W83" s="0" t="inlineStr">
         <is>
-          <t>479500352R, 479507727R</t>
+          <t>7701055011, 7701069126</t>
         </is>
       </c>
       <c r="X83" s="0" t="inlineStr">
         <is>
           <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:24" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>33122</t>
+          <t>35465</t>
         </is>
       </c>
       <c r="B84" s="0">
-        <v>18.6</v>
+        <v>119</v>
       </c>
       <c r="C84" s="0">
-        <v>18.6</v>
+        <v>119</v>
       </c>
       <c r="D84" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E84" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F84" s="0" t="inlineStr">
         <is>
           <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G84" s="0" t="inlineStr">
         <is>
-          <t>C-KLASSE (W206)/C-KLASSE T-MODEL (S206)/C-KLASSE All-Terrain (S206)/GLC (X254)/GLC Coupe (C254)/E-KLASSE (W214)/E-KLASSE T-Model (S214)/CLE (C236)/E-KLASSE All-Terrain (S214)/CLE Cabriolet (A236)</t>
+          <t>S-KLASSE (W223)/S-KLASSE (V223)/S-KLASSE (Z223)</t>
         </is>
       </c>
       <c r="H84" s="0">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J84" s="0" t="inlineStr">
         <is>
-          <t>8717109831580</t>
+          <t>8717109757040</t>
         </is>
       </c>
       <c r="K84" s="0">
-        <v>0.08</v>
+        <v>3.3</v>
       </c>
       <c r="L84" s="0">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M84" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N84" s="0">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="O84" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P84" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="R84" s="0">
         <v>1</v>
       </c>
       <c r="T84" s="0">
         <v>1</v>
       </c>
       <c r="U84" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V84" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W84" s="0" t="inlineStr">
         <is>
-          <t>2069050200</t>
+          <t>0004200804, 0004203903</t>
         </is>
       </c>
       <c r="X84" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:24" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>33123</t>
+          <t>35470</t>
         </is>
       </c>
       <c r="B85" s="0">
-        <v>15.6</v>
+        <v>171.7</v>
       </c>
       <c r="C85" s="0">
-        <v>15.6</v>
+        <v>171.7</v>
       </c>
       <c r="D85" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E85" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F85" s="0" t="inlineStr">
         <is>
-          <t>BMW/MINI</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G85" s="0" t="inlineStr">
         <is>
-          <t>2 Active Tourer (U06)/X1 (U11)/MINI COUNTRYMAN (U25)/X2 (U10)/2 Gran Coupe (F74)/1 (F70)</t>
+          <t>i20 III (BC3, BI3)</t>
         </is>
       </c>
       <c r="H85" s="0">
-        <v>2021</v>
+        <v>2020</v>
       </c>
       <c r="J85" s="0" t="inlineStr">
         <is>
-          <t>8717109831603</t>
+          <t>8717109757149</t>
         </is>
       </c>
       <c r="K85" s="0">
-        <v>0.1</v>
+        <v>1.86</v>
       </c>
       <c r="L85" s="0">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="M85" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N85" s="0">
-        <v>90</v>
+        <v>177</v>
       </c>
       <c r="O85" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P85" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="R85" s="0">
         <v>1</v>
       </c>
       <c r="T85" s="0">
         <v>1</v>
       </c>
       <c r="U85" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V85" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W85" s="0" t="inlineStr">
         <is>
-          <t>34525A3BAF2, 34525B6B472, 34525A3BAF2</t>
+          <t>58101COA00</t>
         </is>
       </c>
       <c r="X85" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:24" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>33124</t>
+          <t>35475</t>
         </is>
       </c>
       <c r="B86" s="0">
-        <v>14.3</v>
+        <v>94.1</v>
       </c>
       <c r="C86" s="0">
-        <v>14.3</v>
+        <v>94.1</v>
       </c>
       <c r="D86" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E86" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F86" s="0" t="inlineStr">
         <is>
-          <t>IVECO</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G86" s="0" t="inlineStr">
         <is>
-          <t>DAILY VI Open laadbak/ Chassis/DAILY VI Bestelwagen/DAILY VI Bus</t>
+          <t>STARIA Bestelwagen (US4)/STARIA Bus (US4)</t>
         </is>
       </c>
       <c r="H86" s="0">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J86" s="0" t="inlineStr">
         <is>
-          <t>8717109831610</t>
+          <t>8717109757323</t>
         </is>
       </c>
       <c r="K86" s="0">
-        <v>0.11</v>
+        <v>1.09</v>
       </c>
       <c r="L86" s="0">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="M86" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N86" s="0">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="O86" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P86" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R86" s="0">
         <v>1</v>
       </c>
       <c r="T86" s="0">
         <v>1</v>
       </c>
       <c r="U86" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V86" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W86" s="0" t="inlineStr">
         <is>
-          <t>5802296761</t>
+          <t>58302-CGA00, 58302-CGA70</t>
         </is>
       </c>
       <c r="X86" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:24" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>33125</t>
+          <t>35476</t>
         </is>
       </c>
       <c r="B87" s="0">
-        <v>16.2</v>
+        <v>136.5</v>
       </c>
       <c r="C87" s="0">
-        <v>16.2</v>
+        <v>136.5</v>
       </c>
       <c r="D87" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E87" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F87" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G87" s="0" t="inlineStr">
         <is>
-          <t>ZOE (BFM_)/ZOE Hatchback/Van (BFM_)</t>
+          <t>SL (R232)/AMG GT (C192)/E-KLASSE T-Model (S214)/E-KLASSE (W214)</t>
         </is>
       </c>
       <c r="H87" s="0">
-        <v>2012</v>
+        <v>2022</v>
       </c>
       <c r="J87" s="0" t="inlineStr">
         <is>
-          <t>8717109831627</t>
+          <t>8717109757347</t>
         </is>
       </c>
       <c r="K87" s="0">
-        <v>0.08</v>
+        <v>4.3</v>
       </c>
       <c r="L87" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="M87" s="0">
-        <v>60</v>
+        <v>93</v>
       </c>
       <c r="N87" s="0">
-        <v>90</v>
+        <v>243</v>
       </c>
       <c r="O87" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P87" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R87" s="0">
         <v>1</v>
       </c>
       <c r="T87" s="0">
         <v>1</v>
       </c>
       <c r="U87" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V87" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W87" s="0" t="inlineStr">
         <is>
-          <t>479508184R</t>
+          <t>0004200306, 0004212002, 0004214202, 0004214402, A0004200306, A0004214202, A0004214402</t>
         </is>
       </c>
       <c r="X87" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:24" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>33126</t>
+          <t>35484</t>
         </is>
       </c>
       <c r="B88" s="0">
-        <v>18.6</v>
+        <v>164</v>
       </c>
       <c r="C88" s="0">
-        <v>18.6</v>
+        <v>164</v>
       </c>
       <c r="D88" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E88" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F88" s="0" t="inlineStr">
         <is>
-          <t>PORSCHE</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G88" s="0" t="inlineStr">
         <is>
-          <t>911 (992)/911 Cabriolet (992)/911 Targa (992)</t>
+          <t>5 (G60, G90, G68)/5 Touring (G61, G99)/X3 (G45)/iX3 (NA5)</t>
         </is>
       </c>
       <c r="H88" s="0">
-        <v>2018</v>
+        <v>2023</v>
       </c>
       <c r="J88" s="0" t="inlineStr">
         <is>
-          <t>8717109831641</t>
+          <t>8717109758023</t>
         </is>
       </c>
       <c r="K88" s="0">
-        <v>0.07</v>
+        <v>2.15</v>
       </c>
       <c r="L88" s="0">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="M88" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N88" s="0">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="O88" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P88" s="0" t="inlineStr">
         <is>
-          <t>Front/Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R88" s="0">
         <v>1</v>
       </c>
       <c r="T88" s="0">
         <v>1</v>
       </c>
       <c r="U88" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V88" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W88" s="0" t="inlineStr">
         <is>
-          <t>992927807</t>
+          <t>34108842380</t>
         </is>
       </c>
       <c r="X88" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:24" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>33127</t>
+          <t>35488</t>
         </is>
       </c>
       <c r="B89" s="0">
-        <v>15.6</v>
+        <v>156.3</v>
       </c>
       <c r="C89" s="0">
-        <v>15.6</v>
+        <v>156.3</v>
       </c>
       <c r="D89" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E89" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F89" s="0" t="inlineStr">
         <is>
-          <t>MITSUBISHI</t>
+          <t>XPENG/HONDA</t>
         </is>
       </c>
       <c r="G89" s="0" t="inlineStr">
         <is>
-          <t>MIRAGE / SPACE STAR VI Hatchback (A0_A)</t>
+          <t>P7/ZR-V</t>
         </is>
       </c>
       <c r="H89" s="0">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="J89" s="0" t="inlineStr">
         <is>
-          <t>8717109831658</t>
+          <t>8717109758160</t>
         </is>
       </c>
       <c r="K89" s="0">
-        <v>0.1</v>
+        <v>1.22</v>
       </c>
       <c r="L89" s="0">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="M89" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N89" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O89" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P89" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R89" s="0">
         <v>1</v>
       </c>
       <c r="T89" s="0">
         <v>1</v>
       </c>
       <c r="U89" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V89" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W89" s="0" t="inlineStr">
         <is>
-          <t>4670A932</t>
+          <t>430223Y1G01</t>
         </is>
       </c>
       <c r="X89" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:24" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>33128</t>
+          <t>35489</t>
         </is>
       </c>
       <c r="B90" s="0">
-        <v>16.2</v>
+        <v>158.19</v>
       </c>
       <c r="C90" s="0">
-        <v>16.2</v>
+        <v>158.19</v>
       </c>
       <c r="D90" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E90" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F90" s="0" t="inlineStr">
         <is>
-          <t>LEXUS</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G90" s="0" t="inlineStr">
         <is>
-          <t>NX (_Z1_)</t>
+          <t>KONA (SX2)</t>
         </is>
       </c>
       <c r="H90" s="0">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J90" s="0" t="inlineStr">
         <is>
-          <t>8717109831665</t>
+          <t>8717109758184</t>
         </is>
       </c>
       <c r="K90" s="0">
-        <v>0.08</v>
+        <v>1.87</v>
       </c>
       <c r="L90" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="M90" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N90" s="0">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="O90" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P90" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q90" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R90" s="0">
         <v>1</v>
       </c>
-      <c r="S90" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T90" s="0">
         <v>1</v>
       </c>
       <c r="U90" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V90" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W90" s="0" t="inlineStr">
         <is>
-          <t>8954378020</t>
+          <t>58101BEA15</t>
         </is>
       </c>
       <c r="X90" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:24" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>33129</t>
+          <t>35494</t>
         </is>
       </c>
       <c r="B91" s="0">
-        <v>16.2</v>
+        <v>146.8</v>
       </c>
       <c r="C91" s="0">
-        <v>16.2</v>
+        <v>146.8</v>
       </c>
       <c r="D91" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E91" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F91" s="0" t="inlineStr">
         <is>
-          <t>LEXUS</t>
+          <t>VOLVO</t>
         </is>
       </c>
       <c r="G91" s="0" t="inlineStr">
         <is>
-          <t>NX (_Z1_)</t>
+          <t>EX30 (416)/EX30 Cross Country</t>
         </is>
       </c>
       <c r="H91" s="0">
-        <v>2014</v>
+        <v>2023</v>
       </c>
       <c r="J91" s="0" t="inlineStr">
         <is>
-          <t>8717109831689</t>
+          <t>8717109759044</t>
         </is>
       </c>
       <c r="K91" s="0">
-        <v>0.08</v>
+        <v>1.19</v>
       </c>
       <c r="L91" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M91" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N91" s="0">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="O91" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P91" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R91" s="0">
         <v>1</v>
       </c>
-      <c r="S91" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T91" s="0">
         <v>1</v>
       </c>
       <c r="U91" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V91" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W91" s="0" t="inlineStr">
         <is>
-          <t>8954278020</t>
+          <t>80011409</t>
         </is>
       </c>
       <c r="X91" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:24" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>33130</t>
+          <t>35495</t>
         </is>
       </c>
       <c r="B92" s="0">
-        <v>39.6</v>
+        <v>79.7</v>
       </c>
       <c r="C92" s="0">
-        <v>39.6</v>
+        <v>79.7</v>
       </c>
       <c r="D92" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E92" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F92" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>LEXUS/TOYOTA</t>
         </is>
       </c>
       <c r="G92" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SANTA FE II (CM)/SANTA FE III (DM, DMA)/SANTA FE II Hatchback/SUV (CM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>LX (_J3_)/LAND CRUISER 300 (_J3_)/LAND CRUISER (_J25_)</t>
         </is>
       </c>
       <c r="H92" s="0">
-        <v>2005</v>
-[...2 lines deleted...]
-        <v>2018</v>
+        <v>2021</v>
       </c>
       <c r="J92" s="0" t="inlineStr">
         <is>
-          <t>8717109831696</t>
+          <t>8717109759068</t>
         </is>
       </c>
       <c r="K92" s="0">
-        <v>0.07</v>
+        <v>1.2</v>
       </c>
       <c r="L92" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="M92" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N92" s="0">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="O92" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P92" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="R92" s="0">
         <v>1</v>
       </c>
       <c r="T92" s="0">
         <v>1</v>
       </c>
       <c r="U92" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V92" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W92" s="0" t="inlineStr">
         <is>
-          <t>527512B100, 527512B100</t>
+          <t>0446657010, 0446660190, 0446660191, 0446660190, 0446660191</t>
         </is>
       </c>
       <c r="X92" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:24" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>33131</t>
+          <t>35497</t>
         </is>
       </c>
       <c r="B93" s="0">
-        <v>14.9</v>
+        <v>162.6</v>
       </c>
       <c r="C93" s="0">
-        <v>14.9</v>
+        <v>162.6</v>
       </c>
       <c r="D93" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E93" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F93" s="0" t="inlineStr">
         <is>
-          <t>JAGUAR</t>
+          <t>BMW/MINI</t>
         </is>
       </c>
       <c r="G93" s="0" t="inlineStr">
         <is>
-          <t>I-PACE (X590)</t>
+          <t>2 Active Tourer (U06)/X1 (U11)/MINI Cabriolet (F57)/MINI COUNTRYMAN (U25)/MINI COOPER (J01)/MINI (F66, F65)/MINI ACEMAN (J05)/2 Gran Coupe (F74)/1 (F70)/MINI Cabriolet (F67)</t>
         </is>
       </c>
       <c r="H93" s="0">
-        <v>2018</v>
+        <v>2014</v>
       </c>
       <c r="J93" s="0" t="inlineStr">
         <is>
-          <t>8717109831702</t>
+          <t>8717109759105</t>
         </is>
       </c>
       <c r="K93" s="0">
-        <v>0.1</v>
+        <v>2.09</v>
       </c>
       <c r="L93" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M93" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N93" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O93" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P93" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="R93" s="0">
         <v>1</v>
       </c>
       <c r="T93" s="0">
         <v>1</v>
       </c>
       <c r="U93" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V93" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W93" s="0" t="inlineStr">
         <is>
-          <t>T4K4053</t>
+          <t>34108837161, 34108837161</t>
         </is>
       </c>
       <c r="X93" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:24" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>33132</t>
+          <t>35500</t>
         </is>
       </c>
       <c r="B94" s="0">
-        <v>14.9</v>
+        <v>149.9</v>
       </c>
       <c r="C94" s="0">
-        <v>14.9</v>
+        <v>149.9</v>
       </c>
       <c r="D94" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E94" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F94" s="0" t="inlineStr">
         <is>
-          <t>JAGUAR</t>
+          <t>NISSAN/RENAULT</t>
         </is>
       </c>
       <c r="G94" s="0" t="inlineStr">
         <is>
-          <t>I-PACE (X590)</t>
+          <t>X-TRAIL IV (T33)/AUSTRAL/ESPACE VI (RHN)/RAFALE Coupe (DGM_)/SCENIC E-TECH PHASE I</t>
         </is>
       </c>
       <c r="H94" s="0">
-        <v>2018</v>
+        <v>2022</v>
       </c>
       <c r="J94" s="0" t="inlineStr">
         <is>
-          <t>8717109831726</t>
+          <t>8717109759167</t>
         </is>
       </c>
       <c r="K94" s="0">
-        <v>0.09</v>
+        <v>1.5</v>
       </c>
       <c r="L94" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M94" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N94" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O94" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P94" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="R94" s="0">
         <v>1</v>
       </c>
       <c r="T94" s="0">
         <v>1</v>
       </c>
       <c r="U94" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V94" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W94" s="0" t="inlineStr">
         <is>
-          <t>T4K4052</t>
+          <t>D4M606UA0A, 440600296R, 440607437R</t>
         </is>
       </c>
       <c r="X94" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:24" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>33133</t>
+          <t>35501</t>
         </is>
       </c>
       <c r="B95" s="0">
-        <v>15.6</v>
+        <v>228.5</v>
       </c>
       <c r="C95" s="0">
-        <v>15.6</v>
+        <v>228.5</v>
       </c>
       <c r="D95" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E95" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F95" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>BMW/ROLLS-ROYCE</t>
         </is>
       </c>
       <c r="G95" s="0" t="inlineStr">
         <is>
-          <t>iX (I20)</t>
+          <t>7 (G70)/5 (G60, G90, G68)/SPECTRE (RR25)/5 Touring (G61, G99)</t>
         </is>
       </c>
       <c r="H95" s="0">
-        <v>2021</v>
+        <v>2022</v>
       </c>
       <c r="J95" s="0" t="inlineStr">
         <is>
-          <t>8717109831733</t>
+          <t>8717109759181</t>
         </is>
       </c>
       <c r="K95" s="0">
-        <v>0.09</v>
+        <v>3.31</v>
       </c>
       <c r="L95" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M95" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N95" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O95" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P95" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Front/Rear</t>
         </is>
       </c>
       <c r="R95" s="0">
         <v>1</v>
       </c>
       <c r="T95" s="0">
         <v>1</v>
       </c>
       <c r="U95" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V95" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W95" s="0" t="inlineStr">
         <is>
-          <t>34525A28BF8</t>
+          <t>34108842387</t>
         </is>
       </c>
       <c r="X95" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:24" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>33134</t>
+          <t>35503</t>
         </is>
       </c>
       <c r="B96" s="0">
-        <v>18.2</v>
+        <v>123.3</v>
       </c>
       <c r="C96" s="0">
-        <v>18.2</v>
+        <v>123.3</v>
       </c>
       <c r="D96" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E96" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F96" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G96" s="0" t="inlineStr">
         <is>
-          <t>OPTIMA (JF)/OPTIMA Sportswagon (JF)</t>
+          <t>5 (G60, G90, G68)/5 Touring (G61, G99)/X3 (G45)</t>
         </is>
       </c>
       <c r="H96" s="0">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2023</v>
       </c>
       <c r="J96" s="0" t="inlineStr">
         <is>
-          <t>8717109831740</t>
+          <t>8717109759228</t>
         </is>
       </c>
       <c r="K96" s="0">
-        <v>0.15</v>
+        <v>1.3</v>
       </c>
       <c r="L96" s="0">
-        <v>180</v>
+        <v>86</v>
       </c>
       <c r="M96" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N96" s="0">
-        <v>120</v>
+        <v>134</v>
       </c>
       <c r="O96" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P96" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R96" s="0">
         <v>1</v>
       </c>
-      <c r="S96" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T96" s="0">
         <v>1</v>
       </c>
       <c r="U96" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V96" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W96" s="0" t="inlineStr">
         <is>
-          <t>59830D4000</t>
+          <t>34208842964</t>
         </is>
       </c>
       <c r="X96" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:24" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>33135</t>
+          <t>35504</t>
         </is>
       </c>
       <c r="B97" s="0">
-        <v>14.9</v>
+        <v>137.6</v>
       </c>
       <c r="C97" s="0">
-        <v>14.9</v>
+        <v>137.6</v>
       </c>
       <c r="D97" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E97" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F97" s="0" t="inlineStr">
         <is>
-          <t>LAND ROVER</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G97" s="0" t="inlineStr">
         <is>
-          <t>RANGE ROVER EVOQUE (L551)/DISCOVERY SPORT (L550)</t>
+          <t>CIVIC XI Hatchback (FL)</t>
         </is>
       </c>
       <c r="H97" s="0">
-        <v>2014</v>
+        <v>2021</v>
       </c>
       <c r="J97" s="0" t="inlineStr">
         <is>
-          <t>8717109831764</t>
+          <t>8717109759242</t>
         </is>
       </c>
       <c r="K97" s="0">
-        <v>0.08</v>
+        <v>1.1</v>
       </c>
       <c r="L97" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M97" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N97" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O97" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P97" s="0" t="inlineStr">
         <is>
           <t>Rear</t>
         </is>
       </c>
       <c r="R97" s="0">
         <v>1</v>
       </c>
       <c r="T97" s="0">
         <v>1</v>
       </c>
       <c r="U97" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V97" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W97" s="0" t="inlineStr">
         <is>
-          <t>LR135144</t>
+          <t>43022T50G01</t>
         </is>
       </c>
       <c r="X97" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:24" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>33136</t>
+          <t>35505</t>
         </is>
       </c>
       <c r="B98" s="0">
-        <v>16.89</v>
+        <v>145.19</v>
       </c>
       <c r="C98" s="0">
-        <v>16.89</v>
+        <v>145.19</v>
       </c>
       <c r="D98" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E98" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F98" s="0" t="inlineStr">
         <is>
-          <t>SSANGYONG</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G98" s="0" t="inlineStr">
         <is>
-          <t>KORANDO (CK)/ACTYON SPORTS I (QJ)/ACTYON SPORTS II/ACTYON II/KORANDO VAN</t>
+          <t>CR-V VI (RS_, RY_)</t>
         </is>
       </c>
       <c r="H98" s="0">
-        <v>2005</v>
+        <v>2022</v>
       </c>
       <c r="J98" s="0" t="inlineStr">
         <is>
-          <t>8717109831771</t>
+          <t>8717109759266</t>
         </is>
       </c>
       <c r="K98" s="0">
-        <v>0.09</v>
+        <v>1.3</v>
       </c>
       <c r="L98" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M98" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N98" s="0">
-        <v>90</v>
+        <v>134</v>
       </c>
       <c r="O98" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P98" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R98" s="0">
         <v>1</v>
       </c>
       <c r="T98" s="0">
         <v>1</v>
       </c>
       <c r="U98" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V98" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W98" s="0" t="inlineStr">
         <is>
-          <t>4893034000</t>
+          <t>430223E7G01</t>
         </is>
       </c>
       <c r="X98" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:24" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>33137</t>
+          <t>35508</t>
         </is>
       </c>
       <c r="B99" s="0">
-        <v>15.6</v>
+        <v>90.1</v>
       </c>
       <c r="C99" s="0">
-        <v>15.6</v>
+        <v>90.1</v>
       </c>
       <c r="D99" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E99" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F99" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G99" s="0" t="inlineStr">
         <is>
-          <t>H-1 Bestelwagen (A1)/H-1 / STAREX Bus (A1)/H-1 Open laadbak/ Chassis/H-1 Cargo (TQ)</t>
+          <t>KANGOO III MPV/KANGOO III Hatchback/limousine/GRAND KANGOO III MPV</t>
         </is>
       </c>
       <c r="H99" s="0">
-        <v>1997</v>
-[...2 lines deleted...]
-        <v>2008</v>
+        <v>2021</v>
       </c>
       <c r="J99" s="0" t="inlineStr">
         <is>
-          <t>8717109831788</t>
+          <t>8717109759327</t>
         </is>
       </c>
       <c r="K99" s="0">
-        <v>0.09</v>
+        <v>1.05</v>
       </c>
       <c r="L99" s="0">
-        <v>120</v>
+        <v>86</v>
       </c>
       <c r="M99" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N99" s="0">
-        <v>90</v>
+        <v>114</v>
       </c>
       <c r="O99" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P99" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Right</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R99" s="0">
         <v>1</v>
       </c>
-      <c r="S99" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T99" s="0">
         <v>1</v>
       </c>
       <c r="U99" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V99" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W99" s="0" t="inlineStr">
         <is>
-          <t>956204A355</t>
+          <t>440605358R, 440609529R</t>
         </is>
       </c>
       <c r="X99" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:24" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>33138</t>
+          <t>35516</t>
         </is>
       </c>
       <c r="B100" s="0">
-        <v>15.6</v>
+        <v>138.19</v>
       </c>
       <c r="C100" s="0">
-        <v>15.6</v>
+        <v>138.19</v>
       </c>
       <c r="D100" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E100" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F100" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>BMW/ALPINA/ROLLS-ROYCE</t>
         </is>
       </c>
       <c r="G100" s="0" t="inlineStr">
         <is>
-          <t>H-1 Bestelwagen (A1)/H-1 / STAREX Bus (A1)/H-1 Open laadbak/ Chassis/H-1 Cargo (TQ)</t>
+          <t>7 (G11, G12)/B7 (G12)/5 (G30, F90)/PHANTOM VIII (RR11, RR12)/X5 (G05, F95)/8 Coupe (G15, F92)/CULLINAN (RR31)/8 Cabriolet (G14, F91)/8 Gran Coupe (G16, F93)/X6 (G06, F96)/X7 (G07)/X5 Van (G05)/XB7 (G07)/3 (G20, G80, G28)/4 Coupe (G22, G82)/GHOST II (RR21)/GHOST II Extended Wheelbase (RR22)/4 Cabriolet (G23, G83)/3 Touring (G21, G81)/2 Coupe (G42, G87)</t>
         </is>
       </c>
       <c r="H100" s="0">
-        <v>1997</v>
+        <v>2015</v>
       </c>
       <c r="I100" s="0">
-        <v>2008</v>
+        <v>2022</v>
       </c>
       <c r="J100" s="0" t="inlineStr">
         <is>
-          <t>8717109831801</t>
+          <t>8717109759662</t>
         </is>
       </c>
       <c r="K100" s="0">
-        <v>0.12</v>
+        <v>1.65</v>
       </c>
       <c r="L100" s="0">
-        <v>120</v>
+        <v>89</v>
       </c>
       <c r="M100" s="0">
-        <v>60</v>
+        <v>82</v>
       </c>
       <c r="N100" s="0">
-        <v>90</v>
+        <v>137</v>
       </c>
       <c r="O100" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P100" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R100" s="0">
         <v>1</v>
       </c>
-      <c r="S100" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T100" s="0">
         <v>1</v>
       </c>
       <c r="U100" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V100" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W100" s="0" t="inlineStr">
         <is>
-          <t>956204A350</t>
+          <t>34 20 7 883 269, 34 20 7 883 273, 34 20 7 884 379, 34 20 8 093 737, 34 21 6 885 187, 34 21 6 885 362, 34 21 6 893 228, 34 21 7 991 043, 34 21 6 885 187, 34 21 6 885 362, 34 21 6 893 228, 34 21 6 885 187</t>
         </is>
       </c>
       <c r="X100" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:24" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>33139</t>
+          <t>35519</t>
         </is>
       </c>
       <c r="B101" s="0">
-        <v>12.3</v>
+        <v>134.1</v>
       </c>
       <c r="C101" s="0">
-        <v>12.3</v>
+        <v>134.1</v>
       </c>
       <c r="D101" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remblokken</t>
         </is>
       </c>
       <c r="E101" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>AA01</t>
         </is>
       </c>
       <c r="F101" s="0" t="inlineStr">
         <is>
-          <t>HONDA</t>
+          <t>MITSUBISHI</t>
         </is>
       </c>
       <c r="G101" s="0" t="inlineStr">
         <is>
-          <t>CIVIC IX Sedan (FB)</t>
+          <t>OUTLANDER III (GG_W, GF_W, ZJ, ZL, ZK)/ECLIPSE CROSS (GK_, GL_)/OUTLANDER III Van (GF_W, GG_W)</t>
         </is>
       </c>
       <c r="H101" s="0">
-        <v>2011</v>
+        <v>2010</v>
       </c>
       <c r="I101" s="0">
-        <v>2016</v>
+        <v>2022</v>
       </c>
       <c r="J101" s="0" t="inlineStr">
         <is>
-          <t>8717109831818</t>
+          <t>8717109759723</t>
         </is>
       </c>
       <c r="K101" s="0">
-        <v>0.1</v>
+        <v>1.59</v>
       </c>
       <c r="L101" s="0">
-        <v>120</v>
+        <v>118</v>
       </c>
       <c r="M101" s="0">
-        <v>60</v>
+        <v>79</v>
       </c>
       <c r="N101" s="0">
-        <v>90</v>
+        <v>174</v>
       </c>
       <c r="O101" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083091</t>
         </is>
       </c>
       <c r="P101" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q101" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R101" s="0">
         <v>1</v>
       </c>
-      <c r="S101" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T101" s="0">
         <v>1</v>
       </c>
       <c r="U101" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V101" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W101" s="0" t="inlineStr">
         <is>
-          <t>57455TR3A01, 57455TR3A02</t>
+          <t>46 05B 475, 46 05C 248, MZ 690 598</t>
         </is>
       </c>
       <c r="X101" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ESP</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:24" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>33140</t>
+          <t>9412</t>
         </is>
       </c>
       <c r="B102" s="0">
-        <v>19.5</v>
+        <v>57.1</v>
       </c>
       <c r="C102" s="0">
-        <v>19.5</v>
+        <v>57.1</v>
       </c>
       <c r="D102" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Remschoenen</t>
         </is>
       </c>
       <c r="E102" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>BA01</t>
         </is>
       </c>
       <c r="F102" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>DR/MITSUBISHI/CHERY</t>
         </is>
       </c>
       <c r="G102" s="0" t="inlineStr">
         <is>
-          <t>SONATA VII (LF)</t>
+          <t>DR 1/DR 2/LANCER VI (CJ_, CP_, CK_)/A1/QQ6</t>
         </is>
       </c>
       <c r="H102" s="0">
+        <v>1995</v>
+      </c>
+      <c r="I102" s="0">
         <v>2014</v>
       </c>
-      <c r="I102" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="J102" s="0" t="inlineStr">
         <is>
-          <t>8717109831825</t>
+          <t>8717109724806</t>
         </is>
       </c>
       <c r="K102" s="0">
-        <v>0.15</v>
+        <v>1.03</v>
       </c>
       <c r="L102" s="0">
-        <v>180</v>
+        <v>190</v>
       </c>
       <c r="M102" s="0">
-        <v>60</v>
+        <v>100</v>
       </c>
       <c r="N102" s="0">
-        <v>120</v>
+        <v>218</v>
       </c>
       <c r="O102" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P102" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R102" s="0">
         <v>1</v>
       </c>
-      <c r="S102" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T102" s="0">
         <v>1</v>
       </c>
       <c r="U102" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V102" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W102" s="0" t="inlineStr">
         <is>
-          <t>59810C1000</t>
+          <t>4800A089, MR485499, S213502080</t>
         </is>
       </c>
       <c r="X102" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:24" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>33141</t>
+          <t>K10340</t>
         </is>
       </c>
       <c r="B103" s="0">
-        <v>19.5</v>
+        <v>62.3</v>
       </c>
       <c r="C103" s="0">
-        <v>19.5</v>
+        <v>62.3</v>
       </c>
       <c r="D103" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E103" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F103" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>NISSAN</t>
         </is>
       </c>
       <c r="G103" s="0" t="inlineStr">
         <is>
-          <t>SONATA VII (LF)</t>
+          <t>LEAF (ZE0)</t>
         </is>
       </c>
       <c r="H103" s="0">
-        <v>2014</v>
+        <v>2010</v>
       </c>
       <c r="I103" s="0">
-        <v>2023</v>
+        <v>2017</v>
       </c>
       <c r="J103" s="0" t="inlineStr">
         <is>
-          <t>8717109831849</t>
+          <t>8717109756463</t>
         </is>
       </c>
       <c r="K103" s="0">
-        <v>0.15</v>
+        <v>0.56</v>
       </c>
       <c r="L103" s="0">
-        <v>180</v>
+        <v>15</v>
       </c>
       <c r="M103" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N103" s="0">
-        <v>120</v>
+        <v>370</v>
       </c>
       <c r="O103" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
-[...9 lines deleted...]
-          <t>Right</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R103" s="0">
         <v>1</v>
       </c>
       <c r="S103" s="0" t="inlineStr">
         <is>
-          <t>33140</t>
+          <t>K10342</t>
         </is>
       </c>
       <c r="T103" s="0">
         <v>1</v>
       </c>
       <c r="U103" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V103" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W103" s="0" t="inlineStr">
         <is>
-          <t>59830C1000</t>
+          <t>365313NL0A</t>
         </is>
       </c>
       <c r="X103" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:24" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>33142</t>
+          <t>K10383</t>
         </is>
       </c>
       <c r="B104" s="0">
-        <v>15.6</v>
+        <v>84.3</v>
       </c>
       <c r="C104" s="0">
-        <v>15.6</v>
+        <v>84.3</v>
       </c>
       <c r="D104" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E104" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F104" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G104" s="0" t="inlineStr">
         <is>
-          <t>OPTIMA (FSGDS6B)</t>
+          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
         </is>
       </c>
       <c r="H104" s="0">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I104" s="0">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J104" s="0" t="inlineStr">
         <is>
-          <t>8717109831856</t>
+          <t>8717109736588</t>
         </is>
       </c>
       <c r="K104" s="0">
-        <v>0.08</v>
+        <v>0.87</v>
       </c>
       <c r="L104" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M104" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N104" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O104" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
-[...9 lines deleted...]
-          <t>Left</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R104" s="0">
         <v>1</v>
       </c>
       <c r="S104" s="0" t="inlineStr">
         <is>
-          <t>33143</t>
+          <t>K10382</t>
         </is>
       </c>
       <c r="T104" s="0">
         <v>1</v>
       </c>
       <c r="U104" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V104" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W104" s="0" t="inlineStr">
         <is>
-          <t>599102T700</t>
+          <t>59770C8300</t>
         </is>
       </c>
       <c r="X104" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:24" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>33143</t>
+          <t>K10384</t>
         </is>
       </c>
       <c r="B105" s="0">
-        <v>15.6</v>
+        <v>83.3</v>
       </c>
       <c r="C105" s="0">
-        <v>15.6</v>
+        <v>83.3</v>
       </c>
       <c r="D105" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E105" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F105" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>HYUNDAI</t>
         </is>
       </c>
       <c r="G105" s="0" t="inlineStr">
         <is>
-          <t>OPTIMA (FSGDS6B)</t>
+          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
         </is>
       </c>
       <c r="H105" s="0">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="I105" s="0">
-        <v>2017</v>
+        <v>2021</v>
       </c>
       <c r="J105" s="0" t="inlineStr">
         <is>
-          <t>8717109831863</t>
+          <t>8717109736601</t>
         </is>
       </c>
       <c r="K105" s="0">
-        <v>0.08</v>
+        <v>0.79</v>
       </c>
       <c r="L105" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M105" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N105" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O105" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
-[...9 lines deleted...]
-          <t>Right</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R105" s="0">
         <v>1</v>
       </c>
       <c r="S105" s="0" t="inlineStr">
         <is>
-          <t>33142</t>
+          <t>K10389</t>
         </is>
       </c>
       <c r="T105" s="0">
         <v>1</v>
       </c>
       <c r="U105" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V105" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W105" s="0" t="inlineStr">
         <is>
-          <t>599302T700</t>
+          <t>59770C8000</t>
         </is>
       </c>
       <c r="X105" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:24" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>33144</t>
+          <t>K10390</t>
         </is>
       </c>
       <c r="B106" s="0">
-        <v>14.3</v>
+        <v>139.6</v>
       </c>
       <c r="C106" s="0">
-        <v>14.3</v>
+        <v>139.6</v>
       </c>
       <c r="D106" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E106" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F106" s="0" t="inlineStr">
         <is>
-          <t>RAM</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G106" s="0" t="inlineStr">
         <is>
-          <t>1500 Crew Cab Pickup (DT)</t>
+          <t>LAGUNA III (BT0/1)/LAGUNA III Grandtour (KT0/1)</t>
         </is>
       </c>
       <c r="H106" s="0">
-        <v>2018</v>
+        <v>2007</v>
+      </c>
+      <c r="I106" s="0">
+        <v>2015</v>
       </c>
       <c r="J106" s="0" t="inlineStr">
         <is>
-          <t>8717109831887</t>
+          <t>8717109739060</t>
         </is>
       </c>
       <c r="K106" s="0">
-        <v>0.09</v>
+        <v>0.94</v>
       </c>
       <c r="L106" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M106" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N106" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O106" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P106" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R106" s="0">
         <v>1</v>
       </c>
       <c r="T106" s="0">
         <v>1</v>
       </c>
       <c r="U106" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V106" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W106" s="0" t="inlineStr">
         <is>
-          <t>68292050AC</t>
+          <t>360100002N(-), 360105917R(-), 360109753R(-), 360109962R(-)</t>
         </is>
       </c>
       <c r="X106" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:24" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>33145</t>
+          <t>K10392</t>
         </is>
       </c>
       <c r="B107" s="0">
-        <v>21.4</v>
+        <v>172.8</v>
       </c>
       <c r="C107" s="0">
-        <v>21.4</v>
+        <v>172.8</v>
       </c>
       <c r="D107" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E107" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F107" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G107" s="0" t="inlineStr">
         <is>
-          <t>ALMERA Classic (B10)</t>
+          <t>FOCUS II (DA_, HCP, DP)/FOCUS C-MAX (DM2)</t>
         </is>
       </c>
       <c r="H107" s="0">
-        <v>2006</v>
+        <v>2003</v>
+      </c>
+      <c r="I107" s="0">
+        <v>2013</v>
       </c>
       <c r="J107" s="0" t="inlineStr">
         <is>
-          <t>8717109831894</t>
+          <t>8717109739084</t>
         </is>
       </c>
       <c r="K107" s="0">
-        <v>0.07</v>
+        <v>1.1</v>
       </c>
       <c r="L107" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M107" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N107" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O107" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P107" s="0" t="inlineStr">
         <is>
-          <t>Front</t>
-[...4 lines deleted...]
-          <t>Left</t>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R107" s="0">
         <v>1</v>
       </c>
-      <c r="S107" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T107" s="0">
         <v>1</v>
       </c>
       <c r="U107" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V107" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W107" s="0" t="inlineStr">
         <is>
-          <t>4791195F0A</t>
+          <t>1424478(-), 3M512B681BB(-)</t>
         </is>
       </c>
       <c r="X107" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:24" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>33146</t>
+          <t>K13281</t>
         </is>
       </c>
       <c r="B108" s="0">
-        <v>21.4</v>
+        <v>109</v>
       </c>
       <c r="C108" s="0">
-        <v>21.4</v>
+        <v>109</v>
       </c>
       <c r="D108" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E108" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F108" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="G108" s="0" t="inlineStr">
         <is>
-          <t>ALMERA Classic (B10)</t>
+          <t>DAILY IV Bus/DAILY IV Open laadbak/ Chassis/DAILY IV Bestelwagen/DAILY V Open laadbak/ Chassis/DAILY V Bestelwagen</t>
         </is>
       </c>
       <c r="H108" s="0">
         <v>2006</v>
       </c>
+      <c r="I108" s="0">
+        <v>2016</v>
+      </c>
       <c r="J108" s="0" t="inlineStr">
         <is>
-          <t>8717109831900</t>
+          <t>8717109738124</t>
         </is>
       </c>
       <c r="K108" s="0">
-        <v>0.07</v>
+        <v>0.5</v>
       </c>
       <c r="L108" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M108" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N108" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O108" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P108" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q108" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R108" s="0">
         <v>1</v>
       </c>
-      <c r="S108" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T108" s="0">
         <v>1</v>
       </c>
       <c r="U108" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V108" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W108" s="0" t="inlineStr">
         <is>
-          <t>4791095F0A</t>
+          <t>504160478</t>
         </is>
       </c>
       <c r="X108" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:24" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>33157</t>
+          <t>K14481</t>
         </is>
       </c>
       <c r="B109" s="0">
-        <v>16.2</v>
+        <v>30.1</v>
       </c>
       <c r="C109" s="0">
-        <v>16.2</v>
+        <v>30.1</v>
       </c>
       <c r="D109" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E109" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F109" s="0" t="inlineStr">
         <is>
-          <t>JEEP</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G109" s="0" t="inlineStr">
         <is>
-          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+          <t>VITO Bestelwagen (W447)/VITO Mixto (Double Cabin) (W447)/VITO Tourer (W447)/MARCO POLO Camper (W447)</t>
         </is>
       </c>
       <c r="H109" s="0">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J109" s="0" t="inlineStr">
         <is>
-          <t>8717109832068</t>
+          <t>8717109736786</t>
         </is>
       </c>
       <c r="K109" s="0">
-        <v>0.18</v>
+        <v>0.63</v>
       </c>
       <c r="L109" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M109" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N109" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O109" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
-[...4 lines deleted...]
-          <t>Front</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R109" s="0">
         <v>1</v>
       </c>
-      <c r="S109" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T109" s="0">
         <v>1</v>
       </c>
       <c r="U109" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V109" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W109" s="0" t="inlineStr">
         <is>
-          <t>4779977AA, 4779977AC</t>
+          <t>447 420 00 85, A 447 420 00 85</t>
         </is>
       </c>
       <c r="X109" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:24" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>33171</t>
+          <t>K14491</t>
         </is>
       </c>
       <c r="B110" s="0">
-        <v>14.9</v>
+        <v>24.2</v>
       </c>
       <c r="C110" s="0">
-        <v>14.9</v>
+        <v>24.2</v>
       </c>
       <c r="D110" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E110" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F110" s="0" t="inlineStr">
         <is>
-          <t>JEEP</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G110" s="0" t="inlineStr">
         <is>
-          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+          <t>SPRINTER 3-t Tourer Bus (B907)/SPRINTER 3,5-t Tourer Bus (B907)/SPRINTER 3,5-t Bestelwagen (B907, B910)/SPRINTER 3,5-t Open laadbak/ Chassis (B907, B910)/SPRINTER 4-t Bestelwagen (B907, B910)/SPRINTER 4-t Open laadbak/ Chassis (B907, B910)/SPRINTER 5-t Bestelwagen (B907)/SPRINTER 5-t Open laadbak/ Chassis (B907)/SPRINTER 3-t Open laadbak/ Chassis (B910, B907)/SPRINTER 4-t Tourer Bus (B907)</t>
         </is>
       </c>
       <c r="H110" s="0">
-        <v>2010</v>
+        <v>2018</v>
       </c>
       <c r="J110" s="0" t="inlineStr">
         <is>
-          <t>8717109832259</t>
+          <t>8717109738926</t>
         </is>
       </c>
       <c r="K110" s="0">
-        <v>0.24</v>
+        <v>0.23</v>
       </c>
       <c r="L110" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M110" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N110" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O110" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P110" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
       <c r="R110" s="0">
         <v>1</v>
       </c>
-      <c r="S110" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T110" s="0">
         <v>1</v>
       </c>
       <c r="U110" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V110" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W110" s="0" t="inlineStr">
         <is>
-          <t>68250887AA, 68250887AB</t>
+          <t>9064202385, 9064205285, 9074204600, A 907 420 46 00, A9064202385, A9064205285</t>
         </is>
       </c>
       <c r="X110" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:24" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>33174</t>
+          <t>K14501</t>
         </is>
       </c>
       <c r="B111" s="0">
-        <v>14.9</v>
+        <v>30.6</v>
       </c>
       <c r="C111" s="0">
-        <v>14.9</v>
+        <v>30.6</v>
       </c>
       <c r="D111" s="0" t="inlineStr">
         <is>
-          <t>Wheel Speed Sensors</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E111" s="0" t="inlineStr">
         <is>
-          <t>LK01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F111" s="0" t="inlineStr">
         <is>
-          <t>JEEP</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G111" s="0" t="inlineStr">
         <is>
-          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
+          <t>VITO Bestelwagen (W447)/VITO Mixto (Double Cabin) (W447)/VITO Tourer (W447)</t>
         </is>
       </c>
       <c r="H111" s="0">
-        <v>2010</v>
+        <v>2014</v>
       </c>
       <c r="J111" s="0" t="inlineStr">
         <is>
-          <t>8717109832297</t>
+          <t>8717109736823</t>
         </is>
       </c>
       <c r="K111" s="0">
-        <v>0.2</v>
+        <v>0.65</v>
       </c>
       <c r="L111" s="0">
-        <v>120</v>
+        <v>15</v>
       </c>
       <c r="M111" s="0">
-        <v>60</v>
+        <v>440</v>
       </c>
       <c r="N111" s="0">
-        <v>90</v>
+        <v>370</v>
       </c>
       <c r="O111" s="0" t="inlineStr">
         <is>
-          <t>90318080</t>
-[...4 lines deleted...]
-          <t>Front</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R111" s="0">
         <v>1</v>
       </c>
-      <c r="S111" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T111" s="0">
         <v>1</v>
       </c>
       <c r="U111" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V111" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W111" s="0" t="inlineStr">
         <is>
-          <t>68250893AA</t>
+          <t>447 420 01 85, A 447 420 01 85</t>
         </is>
       </c>
       <c r="X111" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:24" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>35468</t>
+          <t>K14511</t>
         </is>
       </c>
       <c r="B112" s="0">
-        <v>77.9</v>
+        <v>10.5</v>
       </c>
       <c r="C112" s="0">
-        <v>77.9</v>
+        <v>10.5</v>
       </c>
       <c r="D112" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E112" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F112" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G112" s="0" t="inlineStr">
         <is>
-          <t>SELTOS (SP2, SP2I)/KONA (SX2)</t>
+          <t>R-KLASSE (W251, V251)/GL-KLASSE (X164)/M-KLASSE (W164)</t>
         </is>
       </c>
       <c r="H112" s="0">
-        <v>2019</v>
+        <v>2005</v>
+      </c>
+      <c r="I112" s="0">
+        <v>2017</v>
       </c>
       <c r="J112" s="0" t="inlineStr">
         <is>
-          <t>8717109757101</t>
+          <t>8717109736847</t>
         </is>
       </c>
       <c r="K112" s="0">
-        <v>0.71</v>
+        <v>0.01</v>
       </c>
       <c r="L112" s="0">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="M112" s="0">
-        <v>82</v>
+        <v>440</v>
       </c>
       <c r="N112" s="0">
-        <v>117</v>
+        <v>370</v>
       </c>
       <c r="O112" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P112" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R112" s="0">
         <v>1</v>
       </c>
       <c r="T112" s="0">
         <v>1</v>
       </c>
       <c r="U112" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V112" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W112" s="0" t="inlineStr">
         <is>
-          <t>58302BEA05, 58302HFA15, 58302Q5A30, 58302Q5A40</t>
+          <t>164 420 01 85, A 164 420 01 85</t>
         </is>
       </c>
       <c r="X112" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:24" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>35477</t>
+          <t>K14521</t>
         </is>
       </c>
       <c r="B113" s="0">
-        <v>116</v>
+        <v>50.3</v>
       </c>
       <c r="C113" s="0">
-        <v>116</v>
+        <v>50.3</v>
       </c>
       <c r="D113" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E113" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F113" s="0" t="inlineStr">
         <is>
-          <t>MAZDA</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G113" s="0" t="inlineStr">
         <is>
-          <t>CX-60 (KH_)/CX-80 (KL_)</t>
+          <t>TRANSIT CUSTOM V362 Bestelwagen (FY, FZ)/TRANSIT CUSTOM V362 Bus (F3)/TOURNEO CUSTOM V362 Bus (F3)/TRANSIT V363 Bestelwagen (FCD, FDD)/TRANSIT V363 Bus (FAD, FBD)</t>
         </is>
       </c>
       <c r="H113" s="0">
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J113" s="0" t="inlineStr">
         <is>
-          <t>8717109757484</t>
+          <t>8717109736861</t>
         </is>
       </c>
       <c r="K113" s="0">
-        <v>1.36</v>
+        <v>0.43</v>
       </c>
       <c r="L113" s="0">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="M113" s="0">
-        <v>82</v>
+        <v>440</v>
       </c>
       <c r="N113" s="0">
-        <v>137</v>
+        <v>370</v>
       </c>
       <c r="O113" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P113" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R113" s="0">
         <v>1</v>
       </c>
       <c r="T113" s="0">
         <v>1</v>
       </c>
       <c r="U113" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V113" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W113" s="0" t="inlineStr">
         <is>
-          <t>KBY12643Z, KBY12643ZA</t>
+          <t>2546393, MK312853BD</t>
         </is>
       </c>
       <c r="X113" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:24" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>35482</t>
+          <t>K14541</t>
         </is>
       </c>
       <c r="B114" s="0">
-        <v>112.6</v>
+        <v>32.29</v>
       </c>
       <c r="C114" s="0">
-        <v>112.6</v>
+        <v>32.29</v>
       </c>
       <c r="D114" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E114" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F114" s="0" t="inlineStr">
         <is>
-          <t>MG</t>
+          <t>MERCEDES-BENZ</t>
         </is>
       </c>
       <c r="G114" s="0" t="inlineStr">
         <is>
-          <t>GS/HS (AS23)</t>
+          <t>VITO Bestelwagen (W447)/VITO Mixto (Double Cabin) (W447)/VITO Tourer (W447)</t>
         </is>
       </c>
       <c r="H114" s="0">
-        <v>2016</v>
+        <v>2014</v>
       </c>
       <c r="J114" s="0" t="inlineStr">
         <is>
-          <t>8717109757989</t>
+          <t>8717109738940</t>
         </is>
       </c>
       <c r="K114" s="0">
-        <v>0.97</v>
+        <v>0.59</v>
       </c>
       <c r="L114" s="0">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="M114" s="0">
-        <v>82</v>
+        <v>440</v>
       </c>
       <c r="N114" s="0">
-        <v>117</v>
+        <v>370</v>
       </c>
       <c r="O114" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P114" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R114" s="0">
         <v>1</v>
       </c>
       <c r="T114" s="0">
         <v>1</v>
       </c>
       <c r="U114" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V114" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W114" s="0" t="inlineStr">
         <is>
-          <t>10172328, 10332331</t>
+          <t>447 420 10 85, A 447 420 10 85</t>
         </is>
       </c>
       <c r="X114" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:24" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>35487</t>
+          <t>K14551</t>
         </is>
       </c>
       <c r="B115" s="0">
-        <v>118.7</v>
+        <v>45.7</v>
       </c>
       <c r="C115" s="0">
-        <v>118.7</v>
+        <v>45.7</v>
       </c>
       <c r="D115" s="0" t="inlineStr">
         <is>
-          <t>Remblokken</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E115" s="0" t="inlineStr">
         <is>
-          <t>AA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F115" s="0" t="inlineStr">
         <is>
           <t>FORD</t>
         </is>
       </c>
       <c r="G115" s="0" t="inlineStr">
         <is>
-          <t>TRANSIT CUSTOM V710 Bestelwagen (NRN)/TOURNEO CUSTOM V710 Bus (NXN)/TRANSIT CUSTOM V710 Bus (NXN)</t>
+          <t>TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
         </is>
       </c>
       <c r="H115" s="0">
-        <v>2023</v>
+        <v>2013</v>
       </c>
       <c r="J115" s="0" t="inlineStr">
         <is>
-          <t>8717109758146</t>
+          <t>8717109736922</t>
         </is>
       </c>
       <c r="K115" s="0">
-        <v>1.5</v>
+        <v>0.5</v>
       </c>
       <c r="L115" s="0">
-        <v>89</v>
+        <v>15</v>
       </c>
       <c r="M115" s="0">
-        <v>82</v>
+        <v>440</v>
       </c>
       <c r="N115" s="0">
-        <v>134</v>
+        <v>370</v>
       </c>
       <c r="O115" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...4 lines deleted...]
-          <t>Rear</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R115" s="0">
         <v>1</v>
       </c>
+      <c r="S115" s="0" t="inlineStr">
+        <is>
+          <t>K14581</t>
+        </is>
+      </c>
       <c r="T115" s="0">
         <v>1</v>
       </c>
       <c r="U115" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V115" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W115" s="0" t="inlineStr">
         <is>
-          <t>2684537, 2712621, 2775879, KTPZ312M008AA, KTPZ312M008AB, KTPZ312M008AC</t>
+          <t>1816179, 1827662, 2034862, 2162665, 2301110, 2380522, 2682690, BK312A635FA, BK312A635FC, BK312A635FD, BK312A635FE, BK312A635FF, KK312A635FA, MK312A635FA</t>
         </is>
       </c>
       <c r="X115" s="0" t="inlineStr">
         <is>
-          <t>ESP</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:24" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>41676</t>
+          <t>K14561</t>
         </is>
       </c>
       <c r="B116" s="0">
-        <v>96.8</v>
+        <v>53.1</v>
       </c>
       <c r="C116" s="0">
-        <v>96.8</v>
+        <v>53.1</v>
       </c>
       <c r="D116" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E116" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F116" s="0" t="inlineStr">
         <is>
-          <t>CHEVROLET</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G116" s="0" t="inlineStr">
         <is>
-          <t>MATIZ (M200, M250)/SPARK</t>
+          <t>TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
         </is>
       </c>
       <c r="H116" s="0">
-        <v>2005</v>
+        <v>2013</v>
       </c>
       <c r="J116" s="0" t="inlineStr">
         <is>
-          <t>8717109831207</t>
+          <t>8717109737349</t>
         </is>
       </c>
       <c r="K116" s="0">
-        <v>0.5</v>
+        <v>0.73</v>
       </c>
       <c r="L116" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M116" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N116" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O116" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R116" s="0">
         <v>1</v>
       </c>
       <c r="T116" s="0">
         <v>1</v>
       </c>
       <c r="U116" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V116" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W116" s="0" t="inlineStr">
         <is>
-          <t>96456826</t>
+          <t>2005890, 2069931, 2162758, BK3V2A635GA, BK3V2A635GB, BK3V2A635GC</t>
         </is>
       </c>
       <c r="X116" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:24" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>41678</t>
+          <t>K14591</t>
         </is>
       </c>
       <c r="B117" s="0">
-        <v>265.8</v>
+        <v>174.1</v>
       </c>
       <c r="C117" s="0">
-        <v>265.8</v>
+        <v>174.1</v>
       </c>
       <c r="D117" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E117" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F117" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G117" s="0" t="inlineStr">
         <is>
-          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
+          <t>5 Gran Turismo (F07)</t>
         </is>
       </c>
       <c r="H117" s="0">
-        <v>2014</v>
+        <v>2009</v>
       </c>
       <c r="I117" s="0">
-        <v>2021</v>
+        <v>2018</v>
       </c>
       <c r="J117" s="0" t="inlineStr">
         <is>
-          <t>8717109831375</t>
+          <t>8717109736984</t>
         </is>
       </c>
       <c r="K117" s="0">
-        <v>0.37</v>
+        <v>0.47</v>
       </c>
       <c r="L117" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M117" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N117" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O117" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R117" s="0">
         <v>1</v>
       </c>
+      <c r="S117" s="0" t="inlineStr">
+        <is>
+          <t>K14601</t>
+        </is>
+      </c>
       <c r="T117" s="0">
         <v>1</v>
       </c>
       <c r="U117" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V117" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W117" s="0" t="inlineStr">
         <is>
-          <t>58510C8200</t>
+          <t>34436785428</t>
         </is>
       </c>
       <c r="X117" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:24" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>41679</t>
+          <t>K14611</t>
         </is>
       </c>
       <c r="B118" s="0">
-        <v>211.2</v>
+        <v>14.9</v>
       </c>
       <c r="C118" s="0">
-        <v>211.2</v>
+        <v>14.9</v>
       </c>
       <c r="D118" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E118" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F118" s="0" t="inlineStr">
         <is>
-          <t>SUZUKI</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G118" s="0" t="inlineStr">
         <is>
-          <t>VITARA (LY)/SX4 S-CROSS (JY)/S-CROSS</t>
+          <t>COROLLA Sedan (_E15_)</t>
         </is>
       </c>
       <c r="H118" s="0">
-        <v>2013</v>
+        <v>2006</v>
+      </c>
+      <c r="I118" s="0">
+        <v>2018</v>
       </c>
       <c r="J118" s="0" t="inlineStr">
         <is>
-          <t>8717109831382</t>
+          <t>8717109737028</t>
         </is>
       </c>
       <c r="K118" s="0">
-        <v>0.6</v>
+        <v>0.08</v>
       </c>
       <c r="L118" s="0">
-        <v>213</v>
+        <v>15</v>
       </c>
       <c r="M118" s="0">
-        <v>163</v>
+        <v>440</v>
       </c>
       <c r="N118" s="0">
-        <v>268</v>
+        <v>370</v>
       </c>
       <c r="O118" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P118" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
       <c r="R118" s="0">
         <v>1</v>
       </c>
       <c r="T118" s="0">
         <v>1</v>
       </c>
       <c r="U118" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V118" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W118" s="0" t="inlineStr">
         <is>
-          <t>5110054P20, 5110054P21</t>
+          <t>4641012300</t>
         </is>
       </c>
       <c r="X118" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:24" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>41680</t>
+          <t>K14631</t>
         </is>
       </c>
       <c r="B119" s="0">
-        <v>135.4</v>
+        <v>49.4</v>
       </c>
       <c r="C119" s="0">
-        <v>135.4</v>
+        <v>49.4</v>
       </c>
       <c r="D119" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E119" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F119" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G119" s="0" t="inlineStr">
         <is>
-          <t>7 (G11, G12)/5 (G30, F90)/5 Touring Van (G31)/6 Gran Turismo (G32)</t>
+          <t>TRANSIT CUSTOM V362 Bus (F3)/TOURNEO CUSTOM V362 Bus (F3)</t>
         </is>
       </c>
       <c r="H119" s="0">
-        <v>2015</v>
-[...2 lines deleted...]
-        <v>2022</v>
+        <v>2012</v>
       </c>
       <c r="J119" s="0" t="inlineStr">
         <is>
-          <t>8717109831405</t>
+          <t>8717109737066</t>
         </is>
       </c>
       <c r="K119" s="0">
-        <v>0.43</v>
+        <v>0.66</v>
       </c>
       <c r="L119" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M119" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N119" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O119" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R119" s="0">
         <v>1</v>
       </c>
       <c r="T119" s="0">
         <v>1</v>
       </c>
       <c r="U119" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V119" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W119" s="0" t="inlineStr">
         <is>
-          <t>34336873446, 34336881095</t>
+          <t>2007556, 2008646, 2066273, 2221712, 2388953, GK212A809FA, GK212A809FB, GK212A809FC, GK212A809FD, KK212A809FA</t>
         </is>
       </c>
       <c r="X119" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:24" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>41681</t>
+          <t>K14641</t>
         </is>
       </c>
       <c r="B120" s="0">
-        <v>163.1</v>
+        <v>40.5</v>
       </c>
       <c r="C120" s="0">
-        <v>163.1</v>
+        <v>40.5</v>
       </c>
       <c r="D120" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E120" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F120" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G120" s="0" t="inlineStr">
         <is>
-          <t>A6 C7 Avant (4G5, 4GD)/A6 C7 (4G2, 4GC)/A6 Allroad C7 (4GH, 4GJ)</t>
+          <t>TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
         </is>
       </c>
       <c r="H120" s="0">
-        <v>2010</v>
-[...2 lines deleted...]
-        <v>2019</v>
+        <v>2013</v>
       </c>
       <c r="J120" s="0" t="inlineStr">
         <is>
-          <t>8717109831412</t>
+          <t>8717109737080</t>
         </is>
       </c>
       <c r="K120" s="0">
-        <v>0.73</v>
+        <v>0.54</v>
       </c>
       <c r="L120" s="0">
-        <v>190</v>
+        <v>15</v>
       </c>
       <c r="M120" s="0">
-        <v>100</v>
+        <v>440</v>
       </c>
       <c r="N120" s="0">
-        <v>218</v>
+        <v>370</v>
       </c>
       <c r="O120" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R120" s="0">
         <v>1</v>
       </c>
       <c r="T120" s="0">
         <v>1</v>
       </c>
       <c r="U120" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V120" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W120" s="0" t="inlineStr">
         <is>
-          <t>4G1611021B</t>
+          <t>1816186, 1827668, 2034865, 2162752, 2302028, 2380503, 2682671, BK312A809FA, BK312A809FB, BK312A809FC, BK312A809FD, BK312A809FE, KK312A809FA, MK312A809FA</t>
         </is>
       </c>
       <c r="X120" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:24" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>41682</t>
+          <t>K14651</t>
         </is>
       </c>
       <c r="B121" s="0">
-        <v>164.3</v>
+        <v>148.9</v>
       </c>
       <c r="C121" s="0">
-        <v>164.3</v>
+        <v>148.9</v>
       </c>
       <c r="D121" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E121" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F121" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>BMW/ROLLS-ROYCE</t>
         </is>
       </c>
       <c r="G121" s="0" t="inlineStr">
         <is>
-          <t>RIO IV (YB, SC, FB)/STONIC (YB)/RIO IV Hatchback Van (YB, SC, FB)/STONIC Hatchback Van (YB)</t>
+          <t>7 (F01, F02, F03, F04)/X6 (E71, E72)/WRAITH (RR5)/GHOST I (RR4)/DAWN (RR6)</t>
         </is>
       </c>
       <c r="H121" s="0">
-        <v>2017</v>
+        <v>2007</v>
+      </c>
+      <c r="I121" s="0">
+        <v>2020</v>
       </c>
       <c r="J121" s="0" t="inlineStr">
         <is>
-          <t>8717109831429</t>
+          <t>8717109737103</t>
         </is>
       </c>
       <c r="K121" s="0">
-        <v>0.37</v>
+        <v>0.49</v>
       </c>
       <c r="L121" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M121" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N121" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O121" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R121" s="0">
         <v>1</v>
       </c>
+      <c r="S121" s="0" t="inlineStr">
+        <is>
+          <t>K15042</t>
+        </is>
+      </c>
       <c r="T121" s="0">
         <v>1</v>
       </c>
       <c r="U121" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V121" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W121" s="0" t="inlineStr">
         <is>
-          <t>58510H8210</t>
+          <t>34436785427, 34436797371, 34436865019, 34436883929, 34436785427, 34436797371, 34436865019, 34436883929</t>
         </is>
       </c>
       <c r="X121" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:24" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>41683</t>
+          <t>K14681</t>
         </is>
       </c>
       <c r="B122" s="0">
-        <v>193.1</v>
+        <v>101</v>
       </c>
       <c r="C122" s="0">
-        <v>193.1</v>
+        <v>101</v>
       </c>
       <c r="D122" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E122" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F122" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G122" s="0" t="inlineStr">
         <is>
-          <t>OPTIMA Sportswagon (JF)/i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/CEED (CD)/CEED Sportswagon (CD)/OPTIMA (JF)/PROCEED (CD)/CEED Hatchback Van (CD)/CEED Combi Van (CD)/i30 Kombi Van (PDE)/XCEED (CD)/PROCEED Combi Van (CD)/XCEED Van (CD)/i30 Hatchback Van (PDE)</t>
+          <t>RAV 4 I (_A1_)/RAV 4 I Cabrio (_A1_)</t>
         </is>
       </c>
       <c r="H122" s="0">
-        <v>2015</v>
+        <v>1994</v>
       </c>
       <c r="I122" s="0">
-        <v>2019</v>
+        <v>2003</v>
       </c>
       <c r="J122" s="0" t="inlineStr">
         <is>
-          <t>8717109831443</t>
+          <t>8717109738964</t>
         </is>
       </c>
       <c r="K122" s="0">
-        <v>0.54</v>
+        <v>0.6</v>
       </c>
       <c r="L122" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M122" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N122" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O122" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R122" s="0">
         <v>1</v>
       </c>
+      <c r="S122" s="0" t="inlineStr">
+        <is>
+          <t>K14821</t>
+        </is>
+      </c>
       <c r="T122" s="0">
         <v>1</v>
       </c>
       <c r="U122" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V122" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W122" s="0" t="inlineStr">
         <is>
-          <t>58510G4200, 58510J7000, 58510S0000, 58510D4720, 58510D4770, 58510G4200, 58510J7000</t>
+          <t>46420-42010</t>
         </is>
       </c>
       <c r="X122" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:24" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>41684</t>
+          <t>K14771</t>
         </is>
       </c>
       <c r="B123" s="0">
-        <v>156.5</v>
+        <v>63.5</v>
       </c>
       <c r="C123" s="0">
-        <v>156.5</v>
+        <v>63.5</v>
       </c>
       <c r="D123" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E123" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F123" s="0" t="inlineStr">
         <is>
-          <t>DACIA/RENAULT</t>
+          <t>PEUGEOT/CITROEN</t>
         </is>
       </c>
       <c r="G123" s="0" t="inlineStr">
         <is>
-          <t>DUSTER (HM_)</t>
+          <t>4008/C4 AIRCROSS</t>
         </is>
       </c>
       <c r="H123" s="0">
-        <v>2017</v>
+        <v>2010</v>
       </c>
       <c r="J123" s="0" t="inlineStr">
         <is>
-          <t>8717109831450</t>
+          <t>8717109738988</t>
         </is>
       </c>
       <c r="K123" s="0">
-        <v>0.5</v>
+        <v>0.8</v>
       </c>
       <c r="L123" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M123" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N123" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O123" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R123" s="0">
         <v>1</v>
       </c>
+      <c r="S123" s="0" t="inlineStr">
+        <is>
+          <t>K14761</t>
+        </is>
+      </c>
       <c r="T123" s="0">
         <v>1</v>
       </c>
       <c r="U123" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V123" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W123" s="0" t="inlineStr">
         <is>
-          <t>460111036R, 460111036R</t>
+          <t>1623198380, 1623198380</t>
         </is>
       </c>
       <c r="X123" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:24" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>41685</t>
+          <t>K14801</t>
         </is>
       </c>
       <c r="B124" s="0">
-        <v>159.9</v>
+        <v>25.9</v>
       </c>
       <c r="C124" s="0">
-        <v>159.9</v>
+        <v>25.9</v>
       </c>
       <c r="D124" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E124" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F124" s="0" t="inlineStr">
         <is>
-          <t>RENAULT</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="G124" s="0" t="inlineStr">
         <is>
-          <t>CLIO V (B7_)/CAPTUR II (HF_)/SYMBIOZ</t>
+          <t>PASSAT B7 (A32, A33)</t>
         </is>
       </c>
       <c r="H124" s="0">
-        <v>2019</v>
+        <v>2011</v>
+      </c>
+      <c r="I124" s="0">
+        <v>2020</v>
       </c>
       <c r="J124" s="0" t="inlineStr">
         <is>
-          <t>8717109831467</t>
+          <t>8717109737400</t>
         </is>
       </c>
       <c r="K124" s="0">
-        <v>0.49</v>
+        <v>0.43</v>
       </c>
       <c r="L124" s="0">
-        <v>177</v>
+        <v>15</v>
       </c>
       <c r="M124" s="0">
-        <v>112</v>
+        <v>440</v>
       </c>
       <c r="N124" s="0">
-        <v>204</v>
+        <v>370</v>
       </c>
       <c r="O124" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R124" s="0">
         <v>1</v>
       </c>
       <c r="T124" s="0">
         <v>1</v>
       </c>
       <c r="U124" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V124" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W124" s="0" t="inlineStr">
         <is>
-          <t>460117786R</t>
+          <t>561609721, 561609721A</t>
         </is>
       </c>
       <c r="X124" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:24" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>41686</t>
+          <t>K14821</t>
         </is>
       </c>
       <c r="B125" s="0">
-        <v>135.4</v>
+        <v>101</v>
       </c>
       <c r="C125" s="0">
-        <v>135.4</v>
+        <v>101</v>
       </c>
       <c r="D125" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E125" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F125" s="0" t="inlineStr">
         <is>
-          <t>VW/SKODA/AUDI/SEAT/CUPRA</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G125" s="0" t="inlineStr">
         <is>
-          <t>PASSAT B8 (3G2, CB2)/PASSAT B8 Variant (3G5, CB5)/SUPERB III (3V3)/SUPERB III Stationwagen (3V5)/PASSAT ALLTRACK B8 Variant (3G5, CB5)/ARTEON (3H7, 3H8)/GOLF VIII (CD1, DA1)/OCTAVIA IV Combi (NX5, PV5)/A3 Sportback (8YA, 8YF)/LEON (KL1, KLG)/LEON Sportstourer (KL8, KLD)/OCTAVIA IV (NX3, NN3, PV3)/A3 Limousine (8YS, 8YM)/ARTEON SHOOTING BRAKE (3H9)/GOLF VIII Variant (CG5, DB5)/CADDY V MPV (SBB, SBJ)/CADDY V Hatchback/limousine (SBA, SBH)/FORMENTOR (KM7, KMP)/TIGUAN (AD1, AX1)/GOLF ALLTRACK VIII (CG5)/Q3 (F3B)/Q3 Sportback (F3N)/LEON (KL1, KU1, KUG)/LEON Sportstourer (KL8, KU8, KUD)/CADDY CALIFORNIA V Camper (SBB, SBJ)/A3 Allstreet (8YJ)</t>
+          <t>RAV 4 I (_A1_)/RAV 4 I Cabrio (_A1_)</t>
         </is>
       </c>
       <c r="H125" s="0">
-        <v>2014</v>
+        <v>1994</v>
       </c>
       <c r="I125" s="0">
-        <v>2024</v>
+        <v>2003</v>
       </c>
       <c r="J125" s="0" t="inlineStr">
         <is>
-          <t>8717109831481</t>
+          <t>8717109737165</t>
         </is>
       </c>
       <c r="K125" s="0">
-        <v>0.48</v>
+        <v>0.61</v>
       </c>
       <c r="L125" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M125" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N125" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O125" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R125" s="0">
         <v>1</v>
       </c>
+      <c r="S125" s="0" t="inlineStr">
+        <is>
+          <t>K14681</t>
+        </is>
+      </c>
       <c r="T125" s="0">
         <v>1</v>
       </c>
       <c r="U125" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V125" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W125" s="0" t="inlineStr">
         <is>
-          <t>3Q1614019D, 3Q1614019D, 3Q1614019D, 3Q1614019D, 3Q1614019D</t>
+          <t>46430-42010</t>
         </is>
       </c>
       <c r="X125" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:24" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>41687</t>
+          <t>K14831</t>
         </is>
       </c>
       <c r="B126" s="0">
-        <v>187.8</v>
+        <v>64.4</v>
       </c>
       <c r="C126" s="0">
-        <v>187.8</v>
+        <v>64.4</v>
       </c>
       <c r="D126" s="0" t="inlineStr">
         <is>
-          <t>Hoofdremcilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E126" s="0" t="inlineStr">
         <is>
-          <t>HB01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F126" s="0" t="inlineStr">
         <is>
-          <t>KIA/HYUNDAI</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G126" s="0" t="inlineStr">
         <is>
-          <t>SORENTO III (UM)/KONA (OS, OSE, OSI)/KONA Hatchback/SUV (OS, OSE, OSI)/TUCSON (NX4E, NX4A)/SPORTAGE V (NQ5)</t>
+          <t>HILUX VII Pick-up (_N1_, _N2_, _N3_)/HILUX VII Open laadbak/ Chassis (_N1_, _N2_)</t>
         </is>
       </c>
       <c r="H126" s="0">
-        <v>2015</v>
+        <v>2004</v>
       </c>
       <c r="I126" s="0">
-        <v>2024</v>
+        <v>2016</v>
       </c>
       <c r="J126" s="0" t="inlineStr">
         <is>
-          <t>8717109831498</t>
+          <t>8717109737424</t>
         </is>
       </c>
       <c r="K126" s="0">
-        <v>0.54</v>
+        <v>0.97</v>
       </c>
       <c r="L126" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M126" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N126" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O126" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R126" s="0">
         <v>1</v>
       </c>
+      <c r="S126" s="0" t="inlineStr">
+        <is>
+          <t>K14841</t>
+        </is>
+      </c>
       <c r="T126" s="0">
         <v>1</v>
       </c>
       <c r="U126" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V126" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W126" s="0" t="inlineStr">
         <is>
-          <t>58510J9220, 58510N9110, 58510C5020, 58510C5030, 58510N9110</t>
+          <t>464300K090, 464300K091</t>
         </is>
       </c>
       <c r="X126" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:24" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>425161</t>
+          <t>K14841</t>
         </is>
       </c>
       <c r="B127" s="0">
-        <v>675.7</v>
+        <v>64.59</v>
       </c>
       <c r="C127" s="0">
-        <v>675.7</v>
+        <v>64.59</v>
       </c>
       <c r="D127" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E127" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F127" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G127" s="0" t="inlineStr">
         <is>
-          <t>i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/i30 Kombi Van (PDE)/i30 Hatchback Van (PDE)/CEED Sportswagon (CD)/CEED (CD)</t>
+          <t>HILUX VII Pick-up (_N1_, _N2_, _N3_)</t>
         </is>
       </c>
       <c r="H127" s="0">
+        <v>2004</v>
+      </c>
+      <c r="I127" s="0">
         <v>2016</v>
       </c>
       <c r="J127" s="0" t="inlineStr">
         <is>
-          <t>8717109845686</t>
+          <t>8717109739008</t>
         </is>
       </c>
       <c r="K127" s="0">
-        <v>1.66</v>
+        <v>0.74</v>
       </c>
       <c r="L127" s="0">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="M127" s="0">
-        <v>130</v>
+        <v>440</v>
       </c>
       <c r="N127" s="0">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="O127" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Left</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R127" s="0">
         <v>1</v>
       </c>
       <c r="S127" s="0" t="inlineStr">
         <is>
-          <t>425162</t>
+          <t>K14831</t>
         </is>
       </c>
       <c r="T127" s="0">
         <v>1</v>
       </c>
       <c r="U127" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V127" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W127" s="0" t="inlineStr">
         <is>
-          <t>58210 G4000, 58310 G4A00, 58210G4000, 58310G4A00</t>
+          <t>464200K101</t>
         </is>
       </c>
       <c r="X127" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:24" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>425162</t>
+          <t>K14881</t>
         </is>
       </c>
       <c r="B128" s="0">
-        <v>675.7</v>
+        <v>41.6</v>
       </c>
       <c r="C128" s="0">
-        <v>675.7</v>
+        <v>41.6</v>
       </c>
       <c r="D128" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E128" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F128" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI/KIA</t>
+          <t>JEEP</t>
         </is>
       </c>
       <c r="G128" s="0" t="inlineStr">
         <is>
-          <t>i30 (PDE, PD, PDEN)/i30 Stationwagen (PDE)/i30 FASTBACK (PDE, PDEN)/i30 Kombi Van (PDE)/i30 Hatchback Van (PDE)/CEED Sportswagon (CD)/CEED (CD)</t>
+          <t>GRAND CHEROKEE IV (WK, WK2)/GRAND CHEROKEE VAN (WK2)</t>
         </is>
       </c>
       <c r="H128" s="0">
-        <v>2016</v>
+        <v>2010</v>
       </c>
       <c r="J128" s="0" t="inlineStr">
         <is>
-          <t>8717109845709</t>
+          <t>8717109737509</t>
         </is>
       </c>
       <c r="K128" s="0">
-        <v>1.66</v>
+        <v>0.26</v>
       </c>
       <c r="L128" s="0">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="M128" s="0">
-        <v>130</v>
+        <v>440</v>
       </c>
       <c r="N128" s="0">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="O128" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Right</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R128" s="0">
         <v>1</v>
       </c>
-      <c r="S128" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T128" s="0">
         <v>1</v>
       </c>
       <c r="U128" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V128" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W128" s="0" t="inlineStr">
         <is>
-          <t>58230 G4000, 58311 G4A00, 58230G4000, 58311G4A00</t>
+          <t>4779663AB, 52124964AB, 52124964AC, 52124964AD, 52124964AE</t>
         </is>
       </c>
       <c r="X128" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:24" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>425401C3</t>
+          <t>K14951</t>
         </is>
       </c>
       <c r="B129" s="0">
-        <v>1018.7</v>
+        <v>98.2</v>
       </c>
       <c r="C129" s="0">
-        <v>1018.7</v>
+        <v>98.2</v>
       </c>
       <c r="D129" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E129" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F129" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G129" s="0" t="inlineStr">
         <is>
-          <t>MODEL S/MODEL X</t>
+          <t>ACCENT III (MC)/ACCENT III Sedan (MC)/RIO II (JB)</t>
         </is>
       </c>
       <c r="H129" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I129" s="0">
         <v>2012</v>
       </c>
       <c r="J129" s="0" t="inlineStr">
         <is>
-          <t>8717109849479</t>
+          <t>8717109739145</t>
         </is>
       </c>
       <c r="K129" s="0">
-        <v>2.32</v>
+        <v>0.8</v>
       </c>
       <c r="L129" s="0">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="M129" s="0">
-        <v>165</v>
+        <v>440</v>
       </c>
       <c r="N129" s="0">
-        <v>260</v>
+        <v>370</v>
       </c>
       <c r="O129" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Left</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R129" s="0">
         <v>1</v>
       </c>
       <c r="S129" s="0" t="inlineStr">
         <is>
-          <t>425402C3</t>
+          <t>K14961</t>
         </is>
       </c>
       <c r="T129" s="0">
         <v>1</v>
       </c>
       <c r="U129" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V129" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W129" s="0" t="inlineStr">
         <is>
-          <t>1027643-01-B</t>
+          <t>597601G310, 597601G310</t>
         </is>
       </c>
       <c r="X129" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:24" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>425402C3</t>
+          <t>K14961</t>
         </is>
       </c>
       <c r="B130" s="0">
-        <v>1018.7</v>
+        <v>101.6</v>
       </c>
       <c r="C130" s="0">
-        <v>1018.7</v>
+        <v>101.6</v>
       </c>
       <c r="D130" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E130" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F130" s="0" t="inlineStr">
         <is>
-          <t>TESLA</t>
+          <t>HYUNDAI/KIA</t>
         </is>
       </c>
       <c r="G130" s="0" t="inlineStr">
         <is>
-          <t>MODEL S/MODEL X</t>
+          <t>ACCENT III (MC)/ACCENT III Sedan (MC)/RIO II (JB)</t>
         </is>
       </c>
       <c r="H130" s="0">
+        <v>2005</v>
+      </c>
+      <c r="I130" s="0">
         <v>2012</v>
       </c>
       <c r="J130" s="0" t="inlineStr">
         <is>
-          <t>8717109849486</t>
+          <t>8717109737646</t>
         </is>
       </c>
       <c r="K130" s="0">
-        <v>2.32</v>
+        <v>0.79</v>
       </c>
       <c r="L130" s="0">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="M130" s="0">
-        <v>165</v>
+        <v>440</v>
       </c>
       <c r="N130" s="0">
-        <v>260</v>
+        <v>370</v>
       </c>
       <c r="O130" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Right</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R130" s="0">
         <v>1</v>
       </c>
       <c r="S130" s="0" t="inlineStr">
         <is>
-          <t>425401C3</t>
+          <t>K14951</t>
         </is>
       </c>
       <c r="T130" s="0">
         <v>1</v>
       </c>
       <c r="U130" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V130" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W130" s="0" t="inlineStr">
         <is>
-          <t>1027644-01-B</t>
+          <t>597701G310, 597701G310</t>
         </is>
       </c>
       <c r="X130" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:24" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>425461</t>
+          <t>K14971</t>
         </is>
       </c>
       <c r="B131" s="0">
-        <v>1242</v>
+        <v>96</v>
       </c>
       <c r="C131" s="0">
-        <v>1242</v>
+        <v>96</v>
       </c>
       <c r="D131" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E131" s="0" t="inlineStr">
         <is>
-          <t>KA02</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F131" s="0" t="inlineStr">
         <is>
-          <t>MAZDA</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G131" s="0" t="inlineStr">
         <is>
-          <t>CX-3 (DK)</t>
+          <t>AURIS (_E15_)</t>
         </is>
       </c>
       <c r="H131" s="0">
-        <v>2015</v>
+        <v>2006</v>
+      </c>
+      <c r="I131" s="0">
+        <v>2013</v>
       </c>
       <c r="J131" s="0" t="inlineStr">
         <is>
-          <t>8717109850321</t>
+          <t>8717109737684</t>
         </is>
       </c>
       <c r="K131" s="0">
-        <v>2.77</v>
+        <v>0.85</v>
       </c>
       <c r="L131" s="0">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="M131" s="0">
-        <v>130</v>
+        <v>440</v>
       </c>
       <c r="N131" s="0">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="O131" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Left</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R131" s="0">
         <v>1</v>
       </c>
       <c r="S131" s="0" t="inlineStr">
         <is>
-          <t>425462</t>
+          <t>K14981</t>
         </is>
       </c>
       <c r="T131" s="0">
         <v>1</v>
       </c>
       <c r="U131" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V131" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W131" s="0" t="inlineStr">
         <is>
-          <t>D2Y1-26-71X</t>
+          <t>4643012650</t>
         </is>
       </c>
       <c r="X131" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:24" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>425462</t>
+          <t>K14981</t>
         </is>
       </c>
       <c r="B132" s="0">
-        <v>1242</v>
+        <v>95.6</v>
       </c>
       <c r="C132" s="0">
-        <v>1242</v>
+        <v>95.6</v>
       </c>
       <c r="D132" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E132" s="0" t="inlineStr">
         <is>
-          <t>KA02</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F132" s="0" t="inlineStr">
         <is>
-          <t>MAZDA</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G132" s="0" t="inlineStr">
         <is>
-          <t>CX-3 (DK)</t>
+          <t>AURIS (_E15_)</t>
         </is>
       </c>
       <c r="H132" s="0">
-        <v>2015</v>
+        <v>2006</v>
+      </c>
+      <c r="I132" s="0">
+        <v>2013</v>
       </c>
       <c r="J132" s="0" t="inlineStr">
         <is>
-          <t>8717109850345</t>
+          <t>8717109737660</t>
         </is>
       </c>
       <c r="K132" s="0">
-        <v>2.77</v>
+        <v>0.8</v>
       </c>
       <c r="L132" s="0">
-        <v>160</v>
+        <v>15</v>
       </c>
       <c r="M132" s="0">
-        <v>130</v>
+        <v>440</v>
       </c>
       <c r="N132" s="0">
-        <v>220</v>
+        <v>370</v>
       </c>
       <c r="O132" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
-[...9 lines deleted...]
-          <t>Right</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R132" s="0">
         <v>1</v>
       </c>
       <c r="S132" s="0" t="inlineStr">
         <is>
-          <t>425461</t>
+          <t>K14971</t>
         </is>
       </c>
       <c r="T132" s="0">
         <v>1</v>
       </c>
       <c r="U132" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V132" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W132" s="0" t="inlineStr">
         <is>
-          <t>D2Y1-26-61X</t>
+          <t>4642012770</t>
         </is>
       </c>
       <c r="X132" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:24" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>425681</t>
+          <t>K18751</t>
         </is>
       </c>
       <c r="B133" s="0">
-        <v>381.2</v>
+        <v>46.4</v>
       </c>
       <c r="C133" s="0">
-        <v>381.2</v>
+        <v>46.4</v>
       </c>
       <c r="D133" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E133" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F133" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>KIA</t>
         </is>
       </c>
       <c r="G133" s="0" t="inlineStr">
         <is>
-          <t>Q5 (FYB, FYG)/Q5 Sportback (FYT)</t>
+          <t>SPORTAGE SUV (K00)/SPORTAGE VAN</t>
         </is>
       </c>
       <c r="H133" s="0">
-        <v>2016</v>
+        <v>1994</v>
+      </c>
+      <c r="I133" s="0">
+        <v>2005</v>
       </c>
       <c r="J133" s="0" t="inlineStr">
         <is>
-          <t>8717109852967</t>
+          <t>8717109737745</t>
         </is>
       </c>
       <c r="K133" s="0">
-        <v>3.92</v>
+        <v>0.16</v>
       </c>
       <c r="L133" s="0">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="M133" s="0">
-        <v>165</v>
+        <v>440</v>
       </c>
       <c r="N133" s="0">
-        <v>260</v>
+        <v>370</v>
       </c>
       <c r="O133" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P133" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R133" s="0">
         <v>1</v>
       </c>
-      <c r="S133" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T133" s="0">
         <v>1</v>
       </c>
       <c r="U133" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V133" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W133" s="0" t="inlineStr">
         <is>
-          <t>80A615107P</t>
+          <t>0K08A44150A, 0K08A44150B</t>
         </is>
       </c>
       <c r="X133" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:24" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>425682</t>
+          <t>K18761</t>
         </is>
       </c>
       <c r="B134" s="0">
-        <v>381.2</v>
+        <v>216.6</v>
       </c>
       <c r="C134" s="0">
-        <v>381.2</v>
+        <v>216.6</v>
       </c>
       <c r="D134" s="0" t="inlineStr">
         <is>
-          <t>Remtangen</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E134" s="0" t="inlineStr">
         <is>
-          <t>KA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F134" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>ALFA ROMEO</t>
         </is>
       </c>
       <c r="G134" s="0" t="inlineStr">
         <is>
-          <t>Q5 (FYB, FYG)/Q5 Sportback (FYT)</t>
+          <t>SPIDER (105_)/SPIDER (115_)</t>
         </is>
       </c>
       <c r="H134" s="0">
-        <v>2016</v>
+        <v>1966</v>
+      </c>
+      <c r="I134" s="0">
+        <v>1993</v>
       </c>
       <c r="J134" s="0" t="inlineStr">
         <is>
-          <t>8717109852981</t>
+          <t>8717109739183</t>
         </is>
       </c>
       <c r="K134" s="0">
-        <v>3.92</v>
+        <v>0.76</v>
       </c>
       <c r="L134" s="0">
-        <v>240</v>
+        <v>15</v>
       </c>
       <c r="M134" s="0">
-        <v>165</v>
+        <v>440</v>
       </c>
       <c r="N134" s="0">
-        <v>260</v>
+        <v>370</v>
       </c>
       <c r="O134" s="0" t="inlineStr">
         <is>
-          <t>87083091</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="P134" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
-      <c r="Q134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R134" s="0">
         <v>1</v>
       </c>
-      <c r="S134" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T134" s="0">
         <v>1</v>
       </c>
       <c r="U134" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V134" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W134" s="0" t="inlineStr">
         <is>
-          <t>80A615108P</t>
+          <t>105574203003, 60517076</t>
         </is>
       </c>
       <c r="X134" s="0" t="inlineStr">
         <is>
-          <t>DNK</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:24" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>43715</t>
+          <t>K18771</t>
         </is>
       </c>
       <c r="B135" s="0">
-        <v>155.3</v>
+        <v>140.69</v>
       </c>
       <c r="C135" s="0">
-        <v>155.3</v>
+        <v>140.69</v>
       </c>
       <c r="D135" s="0" t="inlineStr">
         <is>
-          <t>Reparatiesets</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E135" s="0" t="inlineStr">
         <is>
-          <t>LA01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F135" s="0" t="inlineStr">
         <is>
-          <t>CITROEN/PEUGEOT/OPEL/DS</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="G135" s="0" t="inlineStr">
         <is>
-          <t>C4 GRAND PICASSO II (DA_, DE_)/C4 PICASSO II/308 II (LB_, LP_, LW_, LH_, L3_)/308 SW II (LC_, LJ_, LR_, LX_, L4_)/3008 II SUV (MC_, MR_, MJ_, M4_)/5008 II (MC_, MJ_, MR_, M4_)/GRANDLAND / GRANDLAND X (A18, P1UO)/DS 7 Crossback (J4_, JR_, JC_)/C4 SPACETOURER (3D_)/GRAND C4 SPACETOURER (3A_, 3E_)/COMBO E Tour / Life (K9)/508 II (FB_, FH_, F3_)/BERLINGO (ER_, EC_)/308 Hatchback/Van (LB_)/C5 AIRCROSS (AC_, AJ_, AR_, A4_)/308 SW II (LC_)/BERLINGO Hatchback/limousine (K9)/508 SW II (FC_, FJ_, F4_)/COMBO Hatchback/limousine (K9)/DS 3 / DS 3 CROSSBACK (UR_, UC_, UJ_)/208 II (UB_, UP_, UW_, UJ_)/C4 SPACETOURER Van (3D_)/GRAND C4 SPACETOURER Van (3A_, 3E_)/2008 II (UD_, US_, UY_, UJ_, UR_, UC_)/BERLINGO Hatchback/limousine (B9)/C4 III (BA_, BB_, BC_)/GRANDLAND X Van/C4 PICASSO II Van (DD_)/DS 4 II (FR_, FB_, F3_, FP_, F4_)/DS 9 (X2_)/C5 X (ND_, NC_)/ASTRA L (OV5)/ASTRA L Sports Tourer (OV5)/408 II (FP_, F3_, FM_)/DS 7 (J4_, JC_)/C4 X (BD_, BE_, BF_)</t>
+          <t>DAILY IV Bestelwagen/DAILY V Bestelwagen/DAILY V Bus</t>
         </is>
       </c>
       <c r="H135" s="0">
-        <v>2008</v>
+        <v>2006</v>
       </c>
       <c r="I135" s="0">
-        <v>2021</v>
+        <v>2014</v>
       </c>
       <c r="J135" s="0" t="inlineStr">
         <is>
-          <t>8717109793390</t>
+          <t>8717109737769</t>
         </is>
       </c>
       <c r="K135" s="0">
-        <v>0.54</v>
+        <v>1.84</v>
       </c>
       <c r="L135" s="0">
-        <v>113</v>
+        <v>15</v>
       </c>
       <c r="M135" s="0">
-        <v>103</v>
+        <v>440</v>
       </c>
       <c r="N135" s="0">
-        <v>138</v>
+        <v>370</v>
       </c>
       <c r="O135" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="P135" s="0" t="inlineStr">
         <is>
-          <t>Rear</t>
-[...4 lines deleted...]
-          <t>Left/Right</t>
+          <t>Front</t>
         </is>
       </c>
       <c r="R135" s="0">
         <v>1</v>
       </c>
-      <c r="S135" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T135" s="0">
         <v>1</v>
       </c>
       <c r="U135" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V135" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W135" s="0" t="inlineStr">
         <is>
-          <t>16 089 992 80, 1608998880(-), 1608998980(-), 1608999580(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758380(-), 1651758480(-), 95525389(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 95526191(-), 16 089 992 80, 1608998880(-), 1608998980(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758480(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 16 089 992 80, 1608998880(-), 1608998980(-), 1608999580(-), 1608999680(-), 1651758180(-), 1651758280(-), 1651758380(-), 1651758480(-), 95525389(-), 95525390(-), 95526188(-), 95526189(-), 95526190(-), 95526191(-)</t>
+          <t>504160487</t>
         </is>
       </c>
       <c r="X135" s="0" t="inlineStr">
         <is>
-          <t>CHN</t>
+          <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:24" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>51043</t>
+          <t>K18791</t>
         </is>
       </c>
       <c r="B136" s="0">
-        <v>149.19</v>
+        <v>103.6</v>
       </c>
       <c r="C136" s="0">
-        <v>149.19</v>
+        <v>103.6</v>
       </c>
       <c r="D136" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E136" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F136" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="G136" s="0" t="inlineStr">
         <is>
-          <t>X-TRAIL I (T30)</t>
+          <t>DAILY IV Bus/DAILY IV Open laadbak/ Chassis/DAILY IV Bestelwagen/DAILY V Open laadbak/ Chassis/DAILY V Bestelwagen/DAILY V Bus</t>
         </is>
       </c>
       <c r="H136" s="0">
-        <v>2001</v>
+        <v>2006</v>
       </c>
       <c r="I136" s="0">
-        <v>2013</v>
+        <v>2016</v>
       </c>
       <c r="J136" s="0" t="inlineStr">
         <is>
-          <t>8717109831023</t>
+          <t>8717109737806</t>
         </is>
       </c>
       <c r="K136" s="0">
-        <v>0.44</v>
+        <v>1.17</v>
       </c>
       <c r="L136" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M136" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N136" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O136" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P136" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
         </is>
       </c>
       <c r="R136" s="0">
         <v>1</v>
       </c>
       <c r="T136" s="0">
         <v>1</v>
       </c>
       <c r="U136" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V136" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W136" s="0" t="inlineStr">
         <is>
-          <t>30610-4M467, 306104M40C</t>
+          <t>504160479</t>
         </is>
       </c>
       <c r="X136" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:24" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>51052</t>
+          <t>K18801</t>
         </is>
       </c>
       <c r="B137" s="0">
-        <v>70.95</v>
+        <v>158.4</v>
       </c>
       <c r="C137" s="0">
-        <v>70.95</v>
+        <v>158.4</v>
       </c>
       <c r="D137" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E137" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F137" s="0" t="inlineStr">
         <is>
-          <t>NISSAN</t>
+          <t>IVECO</t>
         </is>
       </c>
       <c r="G137" s="0" t="inlineStr">
         <is>
-          <t>MICRA III (K12)</t>
+          <t>DAILY IV Open laadbak/ Chassis/DAILY V Open laadbak/ Chassis</t>
         </is>
       </c>
       <c r="H137" s="0">
-        <v>2002</v>
+        <v>2006</v>
       </c>
       <c r="I137" s="0">
-        <v>2011</v>
+        <v>2014</v>
       </c>
       <c r="J137" s="0" t="inlineStr">
         <is>
-          <t>8717109831061</t>
+          <t>8717109737820</t>
         </is>
       </c>
       <c r="K137" s="0">
-        <v>0.14</v>
+        <v>1.29</v>
       </c>
       <c r="L137" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M137" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N137" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O137" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P137" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
         </is>
       </c>
       <c r="R137" s="0">
         <v>1</v>
       </c>
       <c r="T137" s="0">
         <v>1</v>
       </c>
       <c r="U137" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V137" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W137" s="0" t="inlineStr">
         <is>
-          <t>30610AX005</t>
+          <t>504160481, 504162584</t>
         </is>
       </c>
       <c r="X137" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:24" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>51054</t>
+          <t>K18821</t>
         </is>
       </c>
       <c r="B138" s="0">
-        <v>88.15</v>
+        <v>59.7</v>
       </c>
       <c r="C138" s="0">
-        <v>88.15</v>
+        <v>59.7</v>
       </c>
       <c r="D138" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E138" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F138" s="0" t="inlineStr">
         <is>
-          <t>CHEVROLET</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G138" s="0" t="inlineStr">
         <is>
-          <t>CAPTIVA (C100, C140)</t>
+          <t>7 (E65, E66, E67)/7 (F01, F02, F03, F04)</t>
         </is>
       </c>
       <c r="H138" s="0">
-        <v>2006</v>
+        <v>2001</v>
+      </c>
+      <c r="I138" s="0">
+        <v>2015</v>
       </c>
       <c r="J138" s="0" t="inlineStr">
         <is>
-          <t>8717109831047</t>
+          <t>8717109737868</t>
         </is>
       </c>
       <c r="K138" s="0">
-        <v>0.21</v>
+        <v>0.42</v>
       </c>
       <c r="L138" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M138" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N138" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O138" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R138" s="0">
         <v>1</v>
       </c>
+      <c r="S138" s="0" t="inlineStr">
+        <is>
+          <t>K19331</t>
+        </is>
+      </c>
       <c r="T138" s="0">
         <v>1</v>
       </c>
       <c r="U138" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V138" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W138" s="0" t="inlineStr">
         <is>
-          <t>24251413, 4818123, 24251413, 24251413</t>
+          <t>34 40 6 767 824, 34401165910, 34436780016</t>
         </is>
       </c>
       <c r="X138" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:24" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>51055</t>
+          <t>K19141</t>
         </is>
       </c>
       <c r="B139" s="0">
-        <v>74.2</v>
+        <v>78.2</v>
       </c>
       <c r="C139" s="0">
-        <v>74.2</v>
+        <v>78.2</v>
       </c>
       <c r="D139" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E139" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F139" s="0" t="inlineStr">
         <is>
-          <t>ISUZU</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G139" s="0" t="inlineStr">
         <is>
-          <t>D-MAX I (TFR, TFS)/D-MAX I Open laadbak/ Chassis (TFR, TFS)/D-MAX II (TFR, TFS)</t>
+          <t>JAZZ III (GE_, GG_, GP_, ZA_)</t>
         </is>
       </c>
       <c r="H139" s="0">
-        <v>2002</v>
+        <v>2007</v>
       </c>
       <c r="I139" s="0">
-        <v>2012</v>
+        <v>2020</v>
       </c>
       <c r="J139" s="0" t="inlineStr">
         <is>
-          <t>8717109831085</t>
+          <t>8717109738025</t>
         </is>
       </c>
       <c r="K139" s="0">
-        <v>0.35</v>
+        <v>0.5</v>
       </c>
       <c r="L139" s="0">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="M139" s="0">
-        <v>65</v>
+        <v>440</v>
       </c>
       <c r="N139" s="0">
-        <v>221</v>
+        <v>370</v>
       </c>
       <c r="O139" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R139" s="0">
         <v>1</v>
       </c>
+      <c r="S139" s="0" t="inlineStr">
+        <is>
+          <t>K19151</t>
+        </is>
+      </c>
       <c r="T139" s="0">
         <v>1</v>
       </c>
       <c r="U139" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V139" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W139" s="0" t="inlineStr">
         <is>
-          <t>8979445091</t>
+          <t>47560TF0951, 47560TF0952, 47560TF0953</t>
         </is>
       </c>
       <c r="X139" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:24" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>51057</t>
+          <t>K19151</t>
         </is>
       </c>
       <c r="B140" s="0">
-        <v>72.76</v>
+        <v>78.2</v>
       </c>
       <c r="C140" s="0">
-        <v>72.76</v>
+        <v>78.2</v>
       </c>
       <c r="D140" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E140" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F140" s="0" t="inlineStr">
         <is>
-          <t>MAZDA</t>
+          <t>HONDA</t>
         </is>
       </c>
       <c r="G140" s="0" t="inlineStr">
         <is>
-          <t>6 Sedan (GJ, GL)/3 Sedan (BM_, BN_)/3 (BM, BN)/CX-3 (DK)</t>
+          <t>JAZZ III (GE_, GG_, GP_, ZA_)</t>
         </is>
       </c>
       <c r="H140" s="0">
-        <v>2012</v>
+        <v>2007</v>
       </c>
       <c r="I140" s="0">
-        <v>2019</v>
+        <v>2020</v>
       </c>
       <c r="J140" s="0" t="inlineStr">
         <is>
-          <t>8717109831054</t>
+          <t>8717109738049</t>
         </is>
       </c>
       <c r="K140" s="0">
-        <v>0.18</v>
+        <v>0.74</v>
       </c>
       <c r="L140" s="0">
-        <v>123</v>
+        <v>15</v>
       </c>
       <c r="M140" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N140" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O140" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R140" s="0">
         <v>1</v>
       </c>
+      <c r="S140" s="0" t="inlineStr">
+        <is>
+          <t>K19141</t>
+        </is>
+      </c>
       <c r="T140" s="0">
         <v>1</v>
       </c>
       <c r="U140" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V140" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W140" s="0" t="inlineStr">
         <is>
-          <t>BJS741400, KE4041400, KE4041400A, KE4041400B</t>
+          <t>47510TF0951, 47510TF0952, 47510TF0953</t>
         </is>
       </c>
       <c r="X140" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:24" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>51200</t>
+          <t>K19171</t>
         </is>
       </c>
       <c r="B141" s="0">
-        <v>70.04</v>
+        <v>77.3</v>
       </c>
       <c r="C141" s="0">
-        <v>70.04</v>
+        <v>77.3</v>
       </c>
       <c r="D141" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E141" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F141" s="0" t="inlineStr">
         <is>
-          <t>NISSAN/RENAULT</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G141" s="0" t="inlineStr">
         <is>
-          <t>X-TRAIL II (T31)/KOLEOS I (HY_)/X-TRAIL VAN (T31)</t>
+          <t>AURIS (_E18_)/AURIS Stationwagen (_E18_)</t>
         </is>
       </c>
       <c r="H141" s="0">
-        <v>2007</v>
+        <v>2012</v>
       </c>
       <c r="I141" s="0">
-        <v>2018</v>
+        <v>2019</v>
       </c>
       <c r="J141" s="0" t="inlineStr">
         <is>
-          <t>8717109831108</t>
+          <t>8717109738087</t>
         </is>
       </c>
       <c r="K141" s="0">
-        <v>0.14</v>
+        <v>0.76</v>
       </c>
       <c r="L141" s="0">
-        <v>123</v>
+        <v>5</v>
       </c>
       <c r="M141" s="0">
-        <v>83</v>
+        <v>440</v>
       </c>
       <c r="N141" s="0">
-        <v>279</v>
+        <v>370</v>
       </c>
       <c r="O141" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
         </is>
       </c>
       <c r="R141" s="0">
         <v>1</v>
       </c>
+      <c r="S141" s="0" t="inlineStr">
+        <is>
+          <t>K19321</t>
+        </is>
+      </c>
       <c r="T141" s="0">
         <v>1</v>
       </c>
       <c r="U141" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V141" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W141" s="0" t="inlineStr">
         <is>
-          <t>30610JG00A, 30610JG00B, 30610JY00C, 30610JY00C</t>
+          <t>4643002270</t>
         </is>
       </c>
       <c r="X141" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:24" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>51282</t>
+          <t>K19181</t>
         </is>
       </c>
       <c r="B142" s="0">
-        <v>106.4</v>
+        <v>110.1</v>
       </c>
       <c r="C142" s="0">
-        <v>106.4</v>
+        <v>110.1</v>
       </c>
       <c r="D142" s="0" t="inlineStr">
         <is>
-          <t>Koppelingscilinders</t>
+          <t>Handremkabels</t>
         </is>
       </c>
       <c r="E142" s="0" t="inlineStr">
         <is>
-          <t>HC01</t>
+          <t>JA01</t>
         </is>
       </c>
       <c r="F142" s="0" t="inlineStr">
         <is>
-          <t>DACIA</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G142" s="0" t="inlineStr">
         <is>
-          <t>SANDERO III</t>
+          <t>FIESTA VII (HJ, HF)/FIESTA VII Van</t>
         </is>
       </c>
       <c r="H142" s="0">
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J142" s="0" t="inlineStr">
         <is>
-          <t>8717109831542</t>
+          <t>8717109739206</t>
         </is>
       </c>
       <c r="K142" s="0">
-        <v>0.17</v>
+        <v>0.97</v>
       </c>
       <c r="L142" s="0">
-        <v>80</v>
+        <v>15</v>
       </c>
       <c r="M142" s="0">
-        <v>65</v>
+        <v>440</v>
       </c>
       <c r="N142" s="0">
-        <v>221</v>
+        <v>370</v>
       </c>
       <c r="O142" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P142" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
         </is>
       </c>
       <c r="R142" s="0">
         <v>1</v>
       </c>
       <c r="T142" s="0">
         <v>1</v>
       </c>
       <c r="U142" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V142" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W142" s="0" t="inlineStr">
         <is>
-          <t>306103335R</t>
+          <t>2098101, 2171549, 2198036, 2206084, 2446113, H1BC2A603AA, H1BC2A603AB, J1BC2A603AA, J1BC2A603AB, J1BC2A603AC</t>
         </is>
       </c>
       <c r="X142" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:24" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>K10344</t>
+          <t>K19211</t>
         </is>
       </c>
       <c r="B143" s="0">
-        <v>36.79</v>
+        <v>82.5</v>
       </c>
       <c r="C143" s="0">
-        <v>36.79</v>
+        <v>82.5</v>
       </c>
       <c r="D143" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E143" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F143" s="0" t="inlineStr">
         <is>
-          <t>CITROEN</t>
+          <t>VOLVO</t>
         </is>
       </c>
       <c r="G143" s="0" t="inlineStr">
         <is>
-          <t>C4 CACTUS/C4 CACTUS Van (0B_, 0P_)</t>
+          <t>S80 II (124)/XC70 II (136)/V70 III (135)/V70 II (285)</t>
         </is>
       </c>
       <c r="H143" s="0">
-        <v>2014</v>
+        <v>1999</v>
+      </c>
+      <c r="I143" s="0">
+        <v>2016</v>
       </c>
       <c r="J143" s="0" t="inlineStr">
         <is>
-          <t>8717109757644</t>
+          <t>8717109738148</t>
         </is>
       </c>
       <c r="K143" s="0">
-        <v>0.54</v>
+        <v>0.47</v>
       </c>
       <c r="L143" s="0">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="M143" s="0">
         <v>440</v>
       </c>
       <c r="N143" s="0">
         <v>370</v>
       </c>
       <c r="O143" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P143" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
       <c r="R143" s="0">
         <v>1</v>
       </c>
-      <c r="S143" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T143" s="0">
         <v>1</v>
       </c>
       <c r="U143" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V143" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W143" s="0" t="inlineStr">
         <is>
-          <t>9824250980</t>
+          <t>30665169, 30794732</t>
         </is>
       </c>
       <c r="X143" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:24" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>K10359</t>
+          <t>K19301</t>
         </is>
       </c>
       <c r="B144" s="0">
-        <v>64.7</v>
+        <v>22</v>
       </c>
       <c r="C144" s="0">
-        <v>64.7</v>
+        <v>22</v>
       </c>
       <c r="D144" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E144" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F144" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G144" s="0" t="inlineStr">
         <is>
-          <t>PICANTO III (JA)</t>
+          <t>ECOSPORT/KA III (UK, FK)/KA III Sedan (TK, FK)</t>
         </is>
       </c>
       <c r="H144" s="0">
-        <v>2017</v>
+        <v>2011</v>
+      </c>
+      <c r="I144" s="0">
+        <v>2022</v>
       </c>
       <c r="J144" s="0" t="inlineStr">
         <is>
-          <t>8717109757767</t>
+          <t>8717109738285</t>
         </is>
       </c>
       <c r="K144" s="0">
-        <v>0.71</v>
+        <v>0.09</v>
       </c>
       <c r="L144" s="0">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="M144" s="0">
         <v>440</v>
       </c>
       <c r="N144" s="0">
         <v>370</v>
       </c>
       <c r="O144" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P144" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
       <c r="R144" s="0">
         <v>1</v>
       </c>
-      <c r="S144" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T144" s="0">
         <v>1</v>
       </c>
       <c r="U144" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V144" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W144" s="0" t="inlineStr">
         <is>
-          <t>59770G6000</t>
+          <t>5065651, AE812853AA</t>
         </is>
       </c>
       <c r="X144" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:24" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>K10363</t>
+          <t>K19311</t>
         </is>
       </c>
       <c r="B145" s="0">
-        <v>68.9</v>
+        <v>121</v>
       </c>
       <c r="C145" s="0">
-        <v>68.9</v>
+        <v>121</v>
       </c>
       <c r="D145" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E145" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F145" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G145" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>FIESTA VII (HJ, HF)/FIESTA VII Van</t>
         </is>
       </c>
       <c r="H145" s="0">
-        <v>2009</v>
-[...2 lines deleted...]
-        <v>2016</v>
+        <v>2017</v>
       </c>
       <c r="J145" s="0" t="inlineStr">
         <is>
-          <t>8717109757828</t>
+          <t>8717109739220</t>
         </is>
       </c>
       <c r="K145" s="0">
-        <v>0.78</v>
+        <v>1.19</v>
       </c>
       <c r="L145" s="0">
         <v>1</v>
       </c>
       <c r="M145" s="0">
         <v>440</v>
       </c>
       <c r="N145" s="0">
         <v>370</v>
       </c>
       <c r="O145" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P145" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
       <c r="R145" s="0">
         <v>1</v>
       </c>
-      <c r="S145" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T145" s="0">
         <v>1</v>
       </c>
       <c r="U145" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V145" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W145" s="0" t="inlineStr">
         <is>
-          <t>597602P000</t>
+          <t>2098105, 2139164, 2149232, 2171545, 2198037, 2206410, 2429504, H1BC2A603BA, H1BC2A603BB, H1BC2A603BC, H1BC2A603BD, J1BC2A603BA, J1BC2A603BB, J1BC2A603BD</t>
         </is>
       </c>
       <c r="X145" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:24" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>K10364</t>
+          <t>K19321</t>
         </is>
       </c>
       <c r="B146" s="0">
-        <v>68.09</v>
+        <v>33.9</v>
       </c>
       <c r="C146" s="0">
-        <v>68.09</v>
+        <v>33.9</v>
       </c>
       <c r="D146" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E146" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F146" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>TOYOTA</t>
         </is>
       </c>
       <c r="G146" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>AURIS (_E18_)/AURIS Stationwagen (_E18_)</t>
         </is>
       </c>
       <c r="H146" s="0">
-        <v>2009</v>
+        <v>2012</v>
       </c>
       <c r="I146" s="0">
-        <v>2016</v>
+        <v>2019</v>
       </c>
       <c r="J146" s="0" t="inlineStr">
         <is>
-          <t>8717109757842</t>
+          <t>8717109738100</t>
         </is>
       </c>
       <c r="K146" s="0">
-        <v>0.75</v>
+        <v>0.82</v>
       </c>
       <c r="L146" s="0">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="M146" s="0">
         <v>440</v>
       </c>
       <c r="N146" s="0">
         <v>370</v>
       </c>
       <c r="O146" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R146" s="0">
         <v>1</v>
       </c>
       <c r="S146" s="0" t="inlineStr">
         <is>
-          <t>K10363</t>
+          <t>K19171</t>
         </is>
       </c>
       <c r="T146" s="0">
         <v>1</v>
       </c>
       <c r="U146" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V146" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W146" s="0" t="inlineStr">
         <is>
-          <t>597702P000</t>
+          <t>4642002270</t>
         </is>
       </c>
       <c r="X146" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:24" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>K10373</t>
+          <t>K19331</t>
         </is>
       </c>
       <c r="B147" s="0">
-        <v>40.2</v>
+        <v>59.7</v>
       </c>
       <c r="C147" s="0">
-        <v>40.2</v>
+        <v>59.7</v>
       </c>
       <c r="D147" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E147" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F147" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>BMW</t>
         </is>
       </c>
       <c r="G147" s="0" t="inlineStr">
         <is>
-          <t>AMAROK (2HA, 2HB, S1B, S6B, S7A, S7B, AGD)/AMAROK Open laadbak/ Chassis (S1B, S6B, S7B)</t>
+          <t>7 (E65, E66, E67)/7 (F01, F02, F03, F04)</t>
         </is>
       </c>
       <c r="H147" s="0">
-        <v>2010</v>
+        <v>2001</v>
       </c>
       <c r="I147" s="0">
-        <v>2022</v>
+        <v>2015</v>
       </c>
       <c r="J147" s="0" t="inlineStr">
         <is>
-          <t>8717109757927</t>
+          <t>8717109737882</t>
         </is>
       </c>
       <c r="K147" s="0">
-        <v>0.55</v>
+        <v>0.37</v>
       </c>
       <c r="L147" s="0">
-        <v>1</v>
+        <v>15</v>
       </c>
       <c r="M147" s="0">
         <v>440</v>
       </c>
       <c r="N147" s="0">
         <v>370</v>
       </c>
       <c r="O147" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R147" s="0">
         <v>1</v>
       </c>
       <c r="S147" s="0" t="inlineStr">
         <is>
-          <t>K10373</t>
+          <t>K18821</t>
         </is>
       </c>
       <c r="T147" s="0">
         <v>1</v>
       </c>
       <c r="U147" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V147" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W147" s="0" t="inlineStr">
         <is>
-          <t>2H6609721B</t>
+          <t>34 40 6 767 825, 34401165911, 34436780017</t>
         </is>
       </c>
       <c r="X147" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:24" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>K10374</t>
+          <t>K19361</t>
         </is>
       </c>
       <c r="B148" s="0">
-        <v>78.5</v>
+        <v>55.7</v>
       </c>
       <c r="C148" s="0">
-        <v>78.5</v>
+        <v>55.7</v>
       </c>
       <c r="D148" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E148" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F148" s="0" t="inlineStr">
         <is>
-          <t>KIA</t>
+          <t>MAZDA</t>
         </is>
       </c>
       <c r="G148" s="0" t="inlineStr">
         <is>
-          <t>SORENTO II (XM)/SORENTO II Hatchback/SUV (XM)</t>
+          <t>RX-8 (SE, FE)</t>
         </is>
       </c>
       <c r="H148" s="0">
-        <v>2009</v>
+        <v>2003</v>
       </c>
       <c r="I148" s="0">
-        <v>2016</v>
+        <v>2012</v>
       </c>
       <c r="J148" s="0" t="inlineStr">
         <is>
-          <t>8717109757941</t>
+          <t>8717109738322</t>
         </is>
       </c>
       <c r="K148" s="0">
-        <v>0.77</v>
+        <v>0.65</v>
       </c>
       <c r="L148" s="0">
         <v>15</v>
       </c>
       <c r="M148" s="0">
         <v>440</v>
       </c>
       <c r="N148" s="0">
         <v>370</v>
       </c>
       <c r="O148" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R148" s="0">
         <v>1</v>
       </c>
       <c r="S148" s="0" t="inlineStr">
         <is>
-          <t>K19891</t>
+          <t>K19351</t>
         </is>
       </c>
       <c r="T148" s="0">
         <v>1</v>
       </c>
       <c r="U148" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V148" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W148" s="0" t="inlineStr">
         <is>
-          <t>597602P500</t>
+          <t>F15144410C, F15144410D, F15144410E, F15144410F</t>
         </is>
       </c>
       <c r="X148" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:24" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>K10389</t>
+          <t>K19481</t>
         </is>
       </c>
       <c r="B149" s="0">
-        <v>77.9</v>
+        <v>23.7</v>
       </c>
       <c r="C149" s="0">
-        <v>77.9</v>
+        <v>23.7</v>
       </c>
       <c r="D149" s="0" t="inlineStr">
         <is>
           <t>Handremkabels</t>
         </is>
       </c>
       <c r="E149" s="0" t="inlineStr">
         <is>
           <t>JA01</t>
         </is>
       </c>
       <c r="F149" s="0" t="inlineStr">
         <is>
-          <t>HYUNDAI</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G149" s="0" t="inlineStr">
         <is>
-          <t>i20 II (GB, IB)/i20 II Coupe (GB)/i20 ACTIVE (IB, GB)/i20 II Hatchback Van (GB, IB)</t>
+          <t>FIESTA VII (HJ, HF)/FIESTA VII Van/PUMA (J2K, CF7)</t>
         </is>
       </c>
       <c r="H149" s="0">
-        <v>2014</v>
-[...2 lines deleted...]
-        <v>2021</v>
+        <v>2017</v>
       </c>
       <c r="J149" s="0" t="inlineStr">
         <is>
-          <t>8717109736625</t>
+          <t>8717109740189</t>
         </is>
       </c>
       <c r="K149" s="0">
-        <v>0.73</v>
+        <v>0.12</v>
       </c>
       <c r="L149" s="0">
-        <v>15</v>
+        <v>1</v>
       </c>
       <c r="M149" s="0">
         <v>440</v>
       </c>
       <c r="N149" s="0">
         <v>370</v>
       </c>
       <c r="O149" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P149" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
       <c r="R149" s="0">
         <v>1</v>
       </c>
-      <c r="S149" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T149" s="0">
         <v>1</v>
       </c>
       <c r="U149" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V149" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W149" s="0" t="inlineStr">
         <is>
-          <t>59760C8000</t>
+          <t>2098096, 2159900, 2334406, 2401066, H1BC2853AB, H1BC2853AC, H1BC2853AD, H1BC2853AE</t>
         </is>
       </c>
       <c r="X149" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:24" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>K14441</t>
+          <t>K20000</t>
         </is>
       </c>
       <c r="B150" s="0">
-        <v>70.4</v>
+        <v>25.9</v>
       </c>
       <c r="C150" s="0">
-        <v>70.4</v>
+        <v>25.9</v>
       </c>
       <c r="D150" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Koppelingskabels</t>
         </is>
       </c>
       <c r="E150" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JB01</t>
         </is>
       </c>
       <c r="F150" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G150" s="0" t="inlineStr">
         <is>
-          <t>TRANSIT V363 Bus (FAD, FBD)/TRANSIT V363 Bestelwagen (FCD, FDD)/TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
+          <t>THALIA II (LU_)</t>
         </is>
       </c>
       <c r="H150" s="0">
-        <v>2013</v>
+        <v>2008</v>
+      </c>
+      <c r="I150" s="0">
+        <v>2014</v>
       </c>
       <c r="J150" s="0" t="inlineStr">
         <is>
-          <t>8717109736724</t>
+          <t>8717109738384</t>
         </is>
       </c>
       <c r="K150" s="0">
-        <v>0.97</v>
+        <v>0.25</v>
       </c>
       <c r="L150" s="0">
         <v>15</v>
       </c>
       <c r="M150" s="0">
         <v>440</v>
       </c>
       <c r="N150" s="0">
         <v>370</v>
       </c>
       <c r="O150" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87089390</t>
         </is>
       </c>
       <c r="R150" s="0">
         <v>1</v>
       </c>
-      <c r="S150" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T150" s="0">
         <v>1</v>
       </c>
       <c r="U150" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V150" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W150" s="0" t="inlineStr">
         <is>
-          <t>1893418, 1895462, 2007674, 2094065, 2380511, 2418675, FK312A809AA, FK312A809AB, FK312A809AC, FK312A809AD, FK312A809AE, KK312A809HA</t>
+          <t>8200700525</t>
         </is>
       </c>
       <c r="X150" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:24" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>K14531</t>
+          <t>K21160</t>
         </is>
       </c>
       <c r="B151" s="0">
-        <v>32.7</v>
+        <v>68.9</v>
       </c>
       <c r="C151" s="0">
-        <v>32.7</v>
+        <v>68.9</v>
       </c>
       <c r="D151" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Koppelingskabels</t>
         </is>
       </c>
       <c r="E151" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JB01</t>
         </is>
       </c>
       <c r="F151" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>FIAT</t>
         </is>
       </c>
       <c r="G151" s="0" t="inlineStr">
         <is>
-          <t>VITO Bestelwagen (W447)/VITO Mixto (Double Cabin) (W447)/VITO Tourer (W447)/MARCO POLO Camper (W447)</t>
+          <t>PANDA (169_)</t>
         </is>
       </c>
       <c r="H151" s="0">
-        <v>2014</v>
+        <v>2003</v>
       </c>
       <c r="J151" s="0" t="inlineStr">
         <is>
-          <t>8717109736885</t>
+          <t>8717109738421</t>
         </is>
       </c>
       <c r="K151" s="0">
-        <v>0.61</v>
+        <v>0.73</v>
       </c>
       <c r="L151" s="0">
         <v>15</v>
       </c>
       <c r="M151" s="0">
         <v>440</v>
       </c>
       <c r="N151" s="0">
         <v>370</v>
       </c>
       <c r="O151" s="0" t="inlineStr">
         <is>
-          <t>87083099</t>
+          <t>87089390</t>
         </is>
       </c>
       <c r="R151" s="0">
         <v>1</v>
       </c>
       <c r="T151" s="0">
         <v>1</v>
       </c>
       <c r="U151" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V151" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W151" s="0" t="inlineStr">
         <is>
-          <t>447 420 09 85, A 447 420 09 85</t>
+          <t>55230144</t>
         </is>
       </c>
       <c r="X151" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:24" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>K14571</t>
+          <t>K30990</t>
         </is>
       </c>
       <c r="B152" s="0">
-        <v>29.4</v>
+        <v>35.1</v>
       </c>
       <c r="C152" s="0">
-        <v>29.4</v>
+        <v>35.1</v>
       </c>
       <c r="D152" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E152" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F152" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>LANCIA</t>
         </is>
       </c>
       <c r="G152" s="0" t="inlineStr">
         <is>
-          <t>VITO / MIXTO Bestelwagen (W639)/VITO Bus (W639)/VIANO (W639)</t>
+          <t>Y10 (156_)</t>
         </is>
       </c>
       <c r="H152" s="0">
-        <v>2003</v>
+        <v>1985</v>
+      </c>
+      <c r="I152" s="0">
+        <v>1995</v>
       </c>
       <c r="J152" s="0" t="inlineStr">
         <is>
-          <t>8717109736960</t>
+          <t>8717109198829</t>
         </is>
       </c>
       <c r="K152" s="0">
-        <v>0.47</v>
+        <v>0.15</v>
       </c>
       <c r="L152" s="0">
         <v>15</v>
       </c>
       <c r="M152" s="0">
         <v>440</v>
       </c>
       <c r="N152" s="0">
         <v>370</v>
       </c>
       <c r="O152" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R152" s="0">
         <v>1</v>
       </c>
       <c r="T152" s="0">
         <v>1</v>
       </c>
       <c r="U152" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V152" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W152" s="0" t="inlineStr">
         <is>
-          <t>6394203385</t>
+          <t>7532672, 7618770, 7702064, 7532672, 7618770, 7702064, 7532672, 7618770</t>
         </is>
       </c>
       <c r="X152" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:24" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>K14601</t>
+          <t>K37080</t>
         </is>
       </c>
       <c r="B153" s="0">
-        <v>117.5</v>
+        <v>59.9</v>
       </c>
       <c r="C153" s="0">
-        <v>117.5</v>
+        <v>59.9</v>
       </c>
       <c r="D153" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E153" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F153" s="0" t="inlineStr">
         <is>
-          <t>BMW</t>
+          <t>OPEL</t>
         </is>
       </c>
       <c r="G153" s="0" t="inlineStr">
         <is>
-          <t>5 Gran Turismo (F07)</t>
+          <t>KADETT E Hatchback (T85)/KADETT E (T85)/KADETT E Stationwagen (T85)/KADETT E Cabriolet (T85)</t>
         </is>
       </c>
       <c r="H153" s="0">
-        <v>2009</v>
+        <v>1984</v>
       </c>
       <c r="I153" s="0">
-        <v>2018</v>
+        <v>1993</v>
       </c>
       <c r="J153" s="0" t="inlineStr">
         <is>
-          <t>8717109737004</t>
+          <t>8717109369472</t>
         </is>
       </c>
       <c r="K153" s="0">
-        <v>0.38</v>
+        <v>0.18</v>
       </c>
       <c r="L153" s="0">
         <v>15</v>
       </c>
       <c r="M153" s="0">
         <v>440</v>
       </c>
       <c r="N153" s="0">
         <v>370</v>
       </c>
       <c r="O153" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R153" s="0">
         <v>1</v>
       </c>
-      <c r="S153" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T153" s="0">
         <v>1</v>
       </c>
       <c r="U153" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V153" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W153" s="0" t="inlineStr">
         <is>
-          <t>34436785429</t>
+          <t>848704, 90231915</t>
         </is>
       </c>
       <c r="X153" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:24" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>K14621</t>
+          <t>K37690</t>
         </is>
       </c>
       <c r="B154" s="0">
-        <v>25.9</v>
+        <v>46.5</v>
       </c>
       <c r="C154" s="0">
-        <v>25.9</v>
+        <v>46.5</v>
       </c>
       <c r="D154" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E154" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F154" s="0" t="inlineStr">
         <is>
-          <t>CITROEN</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="G154" s="0" t="inlineStr">
         <is>
-          <t>C3 I (FC_, FN_)</t>
+          <t>TRANSPORTER T3 Bus (25_)/TRANSPORTER T3 Open laadbak/ Chassis (24_)/TRANSPORTER T3 Bestelwagen (24_, 25_)</t>
         </is>
       </c>
       <c r="H154" s="0">
-        <v>2002</v>
+        <v>1979</v>
       </c>
       <c r="I154" s="0">
-        <v>2013</v>
+        <v>2003</v>
       </c>
       <c r="J154" s="0" t="inlineStr">
         <is>
-          <t>8717109737042</t>
+          <t>8717109738445</t>
         </is>
       </c>
       <c r="K154" s="0">
-        <v>0.49</v>
+        <v>0.25</v>
       </c>
       <c r="L154" s="0">
         <v>15</v>
       </c>
       <c r="M154" s="0">
         <v>440</v>
       </c>
       <c r="N154" s="0">
         <v>370</v>
       </c>
       <c r="O154" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R154" s="0">
         <v>1</v>
       </c>
-      <c r="S154" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T154" s="0">
         <v>1</v>
       </c>
       <c r="U154" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V154" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W154" s="0" t="inlineStr">
         <is>
-          <t>E074102</t>
+          <t>251721555S, 251 721 555S</t>
         </is>
       </c>
       <c r="X154" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:24" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>K14661</t>
+          <t>K37720</t>
         </is>
       </c>
       <c r="B155" s="0">
-        <v>43.2</v>
+        <v>52.6</v>
       </c>
       <c r="C155" s="0">
-        <v>43.2</v>
+        <v>52.6</v>
       </c>
       <c r="D155" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E155" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F155" s="0" t="inlineStr">
         <is>
-          <t>IVECO</t>
+          <t>FORD</t>
         </is>
       </c>
       <c r="G155" s="0" t="inlineStr">
         <is>
-          <t>DAILY IV Open laadbak/ Chassis/DAILY IV Bestelwagen/DAILY V Open laadbak/ Chassis/DAILY V Bestelwagen</t>
+          <t>FIESTA IV (JA_, JB_)/FIESTA Hatchback/Van (JV_)</t>
         </is>
       </c>
       <c r="H155" s="0">
+        <v>1995</v>
+      </c>
+      <c r="I155" s="0">
         <v>2006</v>
       </c>
-      <c r="I155" s="0">
-[...1 lines deleted...]
-      </c>
       <c r="J155" s="0" t="inlineStr">
         <is>
-          <t>8717109737127</t>
+          <t>8717109738506</t>
         </is>
       </c>
       <c r="K155" s="0">
-        <v>0.45</v>
+        <v>0.18</v>
       </c>
       <c r="L155" s="0">
         <v>15</v>
       </c>
       <c r="M155" s="0">
         <v>440</v>
       </c>
       <c r="N155" s="0">
         <v>370</v>
       </c>
       <c r="O155" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R155" s="0">
         <v>1</v>
       </c>
-      <c r="S155" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T155" s="0">
         <v>1</v>
       </c>
       <c r="U155" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V155" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W155" s="0" t="inlineStr">
         <is>
-          <t>504201428</t>
+          <t>1018293, 1207867, 1208902, 2S619C799AB, 2S619C799AC, 96FB9C799HF</t>
         </is>
       </c>
       <c r="X155" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:24" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>K14671</t>
+          <t>K37730</t>
         </is>
       </c>
       <c r="B156" s="0">
-        <v>24.4</v>
+        <v>65.09</v>
       </c>
       <c r="C156" s="0">
-        <v>24.4</v>
+        <v>65.09</v>
       </c>
       <c r="D156" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E156" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F156" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>AUDI/SKODA</t>
         </is>
       </c>
       <c r="G156" s="0" t="inlineStr">
         <is>
-          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+          <t>A3 (8L1)/OCTAVIA I (1U2)/OCTAVIA I Combi (1U5)</t>
         </is>
       </c>
       <c r="H156" s="0">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="I156" s="0">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="J156" s="0" t="inlineStr">
         <is>
-          <t>8717109737141</t>
+          <t>8717109738520</t>
         </is>
       </c>
       <c r="K156" s="0">
-        <v>0.2</v>
+        <v>0.26</v>
       </c>
       <c r="L156" s="0">
         <v>15</v>
       </c>
       <c r="M156" s="0">
         <v>440</v>
       </c>
       <c r="N156" s="0">
         <v>370</v>
       </c>
       <c r="O156" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
-      <c r="P156" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R156" s="0">
         <v>1</v>
       </c>
       <c r="T156" s="0">
         <v>1</v>
       </c>
       <c r="U156" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V156" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W156" s="0" t="inlineStr">
         <is>
-          <t>906 420 35 85, 906 420 60 85, A 906 420 35 85, A 906 420 60 85</t>
+          <t>1J1 721 555B, 1J1721555E, 1J1 721 555B, 1J1721555E, 1J1 721 555B, 1J1 721 555E</t>
         </is>
       </c>
       <c r="X156" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:24" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>K14691</t>
+          <t>K37740</t>
         </is>
       </c>
       <c r="B157" s="0">
-        <v>23.8</v>
+        <v>32</v>
       </c>
       <c r="C157" s="0">
-        <v>23.8</v>
+        <v>32</v>
       </c>
       <c r="D157" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E157" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F157" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G157" s="0" t="inlineStr">
         <is>
-          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+          <t>ESPACE III (JE0_)</t>
         </is>
       </c>
       <c r="H157" s="0">
-        <v>2006</v>
+        <v>1996</v>
       </c>
       <c r="I157" s="0">
-        <v>2018</v>
+        <v>2002</v>
       </c>
       <c r="J157" s="0" t="inlineStr">
         <is>
-          <t>8717109737189</t>
+          <t>8717109738544</t>
         </is>
       </c>
       <c r="K157" s="0">
-        <v>0.27</v>
+        <v>0.34</v>
       </c>
       <c r="L157" s="0">
         <v>15</v>
       </c>
       <c r="M157" s="0">
         <v>440</v>
       </c>
       <c r="N157" s="0">
         <v>370</v>
       </c>
       <c r="O157" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
-      <c r="P157" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R157" s="0">
         <v>1</v>
       </c>
       <c r="T157" s="0">
         <v>1</v>
       </c>
       <c r="U157" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V157" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W157" s="0" t="inlineStr">
         <is>
-          <t>906 420 34 85, 906 420 40 85, 906 420 59 85, 9064206285, A 906 420 34 85, A 906 420 40 85, A 906 420 59 85</t>
+          <t>6025 314 861, 6025310441</t>
         </is>
       </c>
       <c r="X157" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:24" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>K14701</t>
+          <t>K37760</t>
         </is>
       </c>
       <c r="B158" s="0">
-        <v>24.4</v>
+        <v>48.4</v>
       </c>
       <c r="C158" s="0">
-        <v>24.4</v>
+        <v>48.4</v>
       </c>
       <c r="D158" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E158" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F158" s="0" t="inlineStr">
         <is>
-          <t>MERCEDES-BENZ</t>
+          <t>VW/SEAT</t>
         </is>
       </c>
       <c r="G158" s="0" t="inlineStr">
         <is>
-          <t>SPRINTER 3,5-t Open laadbak/ Chassis (B906)</t>
+          <t>SHARAN (7M8, 7M9, 7M6)/ALHAMBRA (7V8, 7V9)/ALHAMBRA VAN (7V8, 7V9)/SHARAN Hatchback/limousine (7M_)</t>
         </is>
       </c>
       <c r="H158" s="0">
-        <v>2006</v>
+        <v>1995</v>
       </c>
       <c r="I158" s="0">
-        <v>2018</v>
+        <v>2010</v>
       </c>
       <c r="J158" s="0" t="inlineStr">
         <is>
-          <t>8717109737202</t>
+          <t>8717109738582</t>
         </is>
       </c>
       <c r="K158" s="0">
-        <v>0.18</v>
+        <v>0.17</v>
       </c>
       <c r="L158" s="0">
         <v>15</v>
       </c>
       <c r="M158" s="0">
         <v>440</v>
       </c>
       <c r="N158" s="0">
         <v>370</v>
       </c>
       <c r="O158" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
-      <c r="P158" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R158" s="0">
         <v>1</v>
       </c>
       <c r="T158" s="0">
         <v>1</v>
       </c>
       <c r="U158" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V158" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W158" s="0" t="inlineStr">
         <is>
-          <t>906 420 33 85, 906 420 42 85, 906 420 48 85, 906 420 64 85, 906 420 67 85, A 906 420 33 85, A 906 420 42 85, A 906 420 48 85, A 906 420 64 85, A 906 420 67 85</t>
+          <t>7M1721555M, 7M1721555M, 7M1 721 555M</t>
         </is>
       </c>
       <c r="X158" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:24" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>K14761</t>
+          <t>K37770</t>
         </is>
       </c>
       <c r="B159" s="0">
-        <v>70</v>
+        <v>56.4</v>
       </c>
       <c r="C159" s="0">
-        <v>70</v>
+        <v>56.4</v>
       </c>
       <c r="D159" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E159" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F159" s="0" t="inlineStr">
         <is>
-          <t>PEUGEOT/CITROEN</t>
+          <t>OPEL/CHEVROLET</t>
         </is>
       </c>
       <c r="G159" s="0" t="inlineStr">
         <is>
-          <t>4008/C4 AIRCROSS</t>
+          <t>OMEGA A (V87)/OMEGA A Stationwagen (V87)/OMEGA B (V94)/OMEGA B Stationwagen (V94)/OMEGA</t>
         </is>
       </c>
       <c r="H159" s="0">
-        <v>2010</v>
+        <v>1986</v>
+      </c>
+      <c r="I159" s="0">
+        <v>2005</v>
       </c>
       <c r="J159" s="0" t="inlineStr">
         <is>
-          <t>8717109737325</t>
+          <t>8717109738605</t>
         </is>
       </c>
       <c r="K159" s="0">
-        <v>0.82</v>
+        <v>0.15</v>
       </c>
       <c r="L159" s="0">
         <v>15</v>
       </c>
       <c r="M159" s="0">
         <v>440</v>
       </c>
       <c r="N159" s="0">
         <v>370</v>
       </c>
       <c r="O159" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R159" s="0">
         <v>1</v>
       </c>
-      <c r="S159" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T159" s="0">
         <v>1</v>
       </c>
       <c r="U159" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V159" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W159" s="0" t="inlineStr">
         <is>
-          <t>1623198180, 1623198180</t>
+          <t>848987, 90231928</t>
         </is>
       </c>
       <c r="X159" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:24" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>K14781</t>
+          <t>K37780</t>
         </is>
       </c>
       <c r="B160" s="0">
-        <v>50.6</v>
+        <v>48.8</v>
       </c>
       <c r="C160" s="0">
-        <v>50.6</v>
+        <v>48.8</v>
       </c>
       <c r="D160" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E160" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F160" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>OPEL</t>
         </is>
       </c>
       <c r="G160" s="0" t="inlineStr">
         <is>
-          <t>TRANSIT V363 Open laadbak/ Chassis (FED, FFD)</t>
+          <t>VECTRA B Hatchback (J96)/VECTRA B (J96)/VECTRA B Stationwagen (J96)</t>
         </is>
       </c>
       <c r="H160" s="0">
-        <v>2013</v>
+        <v>1995</v>
+      </c>
+      <c r="I160" s="0">
+        <v>2004</v>
       </c>
       <c r="J160" s="0" t="inlineStr">
         <is>
-          <t>8717109737363</t>
+          <t>8717109738629</t>
         </is>
       </c>
       <c r="K160" s="0">
-        <v>0.66</v>
+        <v>0.16</v>
       </c>
       <c r="L160" s="0">
         <v>15</v>
       </c>
       <c r="M160" s="0">
         <v>440</v>
       </c>
       <c r="N160" s="0">
         <v>370</v>
       </c>
       <c r="O160" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R160" s="0">
         <v>1</v>
       </c>
       <c r="T160" s="0">
         <v>1</v>
       </c>
       <c r="U160" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V160" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W160" s="0" t="inlineStr">
         <is>
-          <t>2380497, 2682642, KK312A809GA, MK312A809HA</t>
+          <t>847113, 90500196</t>
         </is>
       </c>
       <c r="X160" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:24" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>K14791</t>
+          <t>K37790</t>
         </is>
       </c>
       <c r="B161" s="0">
-        <v>170.1</v>
+        <v>63.3</v>
       </c>
       <c r="C161" s="0">
-        <v>170.1</v>
+        <v>63.3</v>
       </c>
       <c r="D161" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E161" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F161" s="0" t="inlineStr">
         <is>
-          <t>CITROEN</t>
+          <t>OPEL</t>
         </is>
       </c>
       <c r="G161" s="0" t="inlineStr">
         <is>
-          <t>C6 (TD_)</t>
+          <t>VECTRA B Hatchback (J96)/VECTRA B (J96)/VECTRA B Stationwagen (J96)</t>
         </is>
       </c>
       <c r="H161" s="0">
-        <v>2005</v>
+        <v>1995</v>
       </c>
       <c r="I161" s="0">
-        <v>2013</v>
+        <v>2004</v>
       </c>
       <c r="J161" s="0" t="inlineStr">
         <is>
-          <t>8717109737387</t>
+          <t>8717109738643</t>
         </is>
       </c>
       <c r="K161" s="0">
-        <v>0.91</v>
+        <v>0.18</v>
       </c>
       <c r="L161" s="0">
         <v>15</v>
       </c>
       <c r="M161" s="0">
         <v>440</v>
       </c>
       <c r="N161" s="0">
         <v>370</v>
       </c>
       <c r="O161" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
-      <c r="P161" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R161" s="0">
         <v>1</v>
       </c>
       <c r="T161" s="0">
         <v>1</v>
       </c>
       <c r="U161" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V161" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W161" s="0" t="inlineStr">
         <is>
-          <t>4745.Z1</t>
+          <t>847100, 90500412</t>
         </is>
       </c>
       <c r="X161" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:24" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>K14811</t>
+          <t>K37810</t>
         </is>
       </c>
       <c r="B162" s="0">
-        <v>105</v>
+        <v>86.9</v>
       </c>
       <c r="C162" s="0">
-        <v>105</v>
+        <v>86.9</v>
       </c>
       <c r="D162" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E162" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F162" s="0" t="inlineStr">
         <is>
-          <t>OPEL/VAUXHALL</t>
+          <t>AUDI/SKODA/VW/SEAT</t>
         </is>
       </c>
       <c r="G162" s="0" t="inlineStr">
         <is>
-          <t>ASTRA K (B16)/ASTRA Mk VII (K) (B16)/ASTRA K Sports Tourer (B16)/ASTRA Mk VII (K) Stationwagen (B16)/ASTRA K Hatchback/Van/ASTRA K Bestelwagen/Bus</t>
+          <t>A3 (8L1)/OCTAVIA I (1U2)/GOLF IV (1J1)/OCTAVIA I Combi (1U5)/TOLEDO II (1M2)/BORA I (1J2)/LEON (1M1)/BORA Variant (1J6)/GOLF IV Variant (1J5)</t>
         </is>
       </c>
       <c r="H162" s="0">
-        <v>2015</v>
+        <v>1996</v>
       </c>
       <c r="I162" s="0">
-        <v>2021</v>
+        <v>2013</v>
       </c>
       <c r="J162" s="0" t="inlineStr">
         <is>
-          <t>8717109736700</t>
+          <t>8717109738681</t>
         </is>
       </c>
       <c r="K162" s="0">
-        <v>1.51</v>
+        <v>0.22</v>
       </c>
       <c r="L162" s="0">
         <v>15</v>
       </c>
       <c r="M162" s="0">
         <v>440</v>
       </c>
       <c r="N162" s="0">
         <v>370</v>
       </c>
       <c r="O162" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
-      <c r="P162" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="R162" s="0">
         <v>1</v>
       </c>
       <c r="T162" s="0">
         <v>1</v>
       </c>
       <c r="U162" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V162" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W162" s="0" t="inlineStr">
         <is>
-          <t>13386238, 39014940, 39046243, 13386238, 39014940, 39046243</t>
+          <t>1J1721555P, 1J1721555P, 1J1721555P, 1J1721555P, 1J1 721 555P</t>
         </is>
       </c>
       <c r="X162" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:24" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>K14851</t>
+          <t>K37820</t>
         </is>
       </c>
       <c r="B163" s="0">
-        <v>79.2</v>
+        <v>42.2</v>
       </c>
       <c r="C163" s="0">
-        <v>79.2</v>
+        <v>42.2</v>
       </c>
       <c r="D163" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Gaskabels</t>
         </is>
       </c>
       <c r="E163" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JC01</t>
         </is>
       </c>
       <c r="F163" s="0" t="inlineStr">
         <is>
-          <t>DAIHATSU/TOYOTA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="G163" s="0" t="inlineStr">
         <is>
-          <t>TERIOS (J2_, F7__)/RUSH Terreinwagen gesloten (F700_)</t>
+          <t>A3 (8L1)</t>
         </is>
       </c>
       <c r="H163" s="0">
-        <v>2005</v>
+        <v>1996</v>
       </c>
       <c r="I163" s="0">
-        <v>2018</v>
+        <v>2006</v>
       </c>
       <c r="J163" s="0" t="inlineStr">
         <is>
-          <t>8717109737448</t>
+          <t>8717109738704</t>
         </is>
       </c>
       <c r="K163" s="0">
-        <v>0.6</v>
+        <v>0.22</v>
       </c>
       <c r="L163" s="0">
         <v>15</v>
       </c>
       <c r="M163" s="0">
         <v>440</v>
       </c>
       <c r="N163" s="0">
         <v>370</v>
       </c>
       <c r="O163" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R163" s="0">
         <v>1</v>
       </c>
-      <c r="S163" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
       <c r="T163" s="0">
         <v>1</v>
       </c>
       <c r="U163" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V163" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W163" s="0" t="inlineStr">
         <is>
-          <t>46420B4010, 46420B4020, 46420B4021, 46420B4010</t>
+          <t>1J0721555J, 1J0 721 555J</t>
         </is>
       </c>
       <c r="X163" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:24" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>K18741</t>
+          <t>K43156</t>
         </is>
       </c>
       <c r="B164" s="0">
-        <v>120.7</v>
+        <v>22.9</v>
       </c>
       <c r="C164" s="0">
-        <v>120.7</v>
+        <v>22.9</v>
       </c>
       <c r="D164" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Diverse kabels</t>
         </is>
       </c>
       <c r="E164" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>JD01</t>
         </is>
       </c>
       <c r="F164" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>RENAULT</t>
         </is>
       </c>
       <c r="G164" s="0" t="inlineStr">
         <is>
-          <t>KA III (UK, FK)/KA III Sedan (TK, FK)</t>
+          <t>CLIO I (B/C57_, 5/357_)/CLIO I Hatchback/Van (S57_)</t>
         </is>
       </c>
       <c r="H164" s="0">
-        <v>2014</v>
+        <v>1990</v>
+      </c>
+      <c r="I164" s="0">
+        <v>1999</v>
       </c>
       <c r="J164" s="0" t="inlineStr">
         <is>
-          <t>8717109737707</t>
+          <t>8717109740325</t>
         </is>
       </c>
       <c r="K164" s="0">
-        <v>0.97</v>
+        <v>0.29</v>
       </c>
       <c r="L164" s="0">
         <v>15</v>
       </c>
       <c r="M164" s="0">
         <v>440</v>
       </c>
       <c r="N164" s="0">
         <v>370</v>
       </c>
       <c r="O164" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="R164" s="0">
         <v>1</v>
       </c>
       <c r="T164" s="0">
         <v>1</v>
       </c>
       <c r="U164" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V164" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W164" s="0" t="inlineStr">
         <is>
-          <t>1893875, E4B12A603BB</t>
+          <t>7700796634, 7700796635</t>
         </is>
       </c>
       <c r="X164" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:24" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>K19471</t>
+          <t>SL 1584</t>
         </is>
       </c>
       <c r="B165" s="0">
-        <v>33.4</v>
+        <v>38.79</v>
       </c>
       <c r="C165" s="0">
-        <v>33.4</v>
+        <v>38.79</v>
       </c>
       <c r="D165" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Remslangen</t>
         </is>
       </c>
       <c r="E165" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>IA01</t>
         </is>
       </c>
       <c r="F165" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>JAGUAR/DAIMLER</t>
         </is>
       </c>
       <c r="G165" s="0" t="inlineStr">
         <is>
-          <t>FIESTA VII (HJ, HF)/FIESTA VII Van</t>
+          <t>XK II Coupe (X150)/XK II Cabriolet (X150)/XJ (X350, X358)/SUPER EIGHT (X350)</t>
         </is>
       </c>
       <c r="H165" s="0">
-        <v>2017</v>
+        <v>2003</v>
+      </c>
+      <c r="I165" s="0">
+        <v>2014</v>
       </c>
       <c r="J165" s="0" t="inlineStr">
         <is>
-          <t>8717109740165</t>
+          <t>8717109745047</t>
         </is>
       </c>
       <c r="K165" s="0">
-        <v>0.03</v>
+        <v>0.18</v>
       </c>
       <c r="L165" s="0">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="M165" s="0">
-        <v>440</v>
+        <v>10</v>
       </c>
       <c r="N165" s="0">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="O165" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P165" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q165" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
       <c r="R165" s="0">
         <v>1</v>
       </c>
+      <c r="S165" s="0" t="inlineStr">
+        <is>
+          <t>SL 1585</t>
+        </is>
+      </c>
       <c r="T165" s="0">
         <v>1</v>
       </c>
       <c r="U165" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V165" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W165" s="0" t="inlineStr">
         <is>
-          <t>2098107, 2139165, 2149233, 2490985, H1BC2A635AB, H1BC2A635AC, H1BC2A635AD, H1BC2A635AE</t>
+          <t>C2C27579, C2C33814, C2C27579, C2C33814, C2C33815</t>
         </is>
       </c>
       <c r="X165" s="0" t="inlineStr">
         <is>
-          <t>ITA</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:24" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>K19491</t>
+          <t>SL 1585</t>
         </is>
       </c>
       <c r="B166" s="0">
-        <v>23.2</v>
+        <v>38.79</v>
       </c>
       <c r="C166" s="0">
-        <v>23.2</v>
+        <v>38.79</v>
       </c>
       <c r="D166" s="0" t="inlineStr">
         <is>
-          <t>Handremkabels</t>
+          <t>Remslangen</t>
         </is>
       </c>
       <c r="E166" s="0" t="inlineStr">
         <is>
-          <t>JA01</t>
+          <t>IA01</t>
         </is>
       </c>
       <c r="F166" s="0" t="inlineStr">
         <is>
-          <t>FORD</t>
+          <t>JAGUAR/DAIMLER</t>
         </is>
       </c>
       <c r="G166" s="0" t="inlineStr">
         <is>
-          <t>TOURNEO COURIER V769 MPV (N1P)/TRANSIT COURIER V769 Hatchback/limousine (N3P)</t>
+          <t>XJ (X350, X358)/XK II Coupe (X150)/XK II Cabriolet (X150)/SUPER EIGHT (X350)</t>
         </is>
       </c>
       <c r="H166" s="0">
-        <v>2023</v>
+        <v>2003</v>
+      </c>
+      <c r="I166" s="0">
+        <v>2014</v>
       </c>
       <c r="J166" s="0" t="inlineStr">
         <is>
-          <t>8717109740226</t>
+          <t>8717109745061</t>
         </is>
       </c>
       <c r="K166" s="0">
-        <v>0.6</v>
+        <v>0.19</v>
       </c>
       <c r="L166" s="0">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="M166" s="0">
-        <v>440</v>
+        <v>10</v>
       </c>
       <c r="N166" s="0">
-        <v>370</v>
+        <v>357</v>
       </c>
       <c r="O166" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
       <c r="P166" s="0" t="inlineStr">
         <is>
           <t>Front</t>
         </is>
       </c>
+      <c r="Q166" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
       <c r="R166" s="0">
         <v>1</v>
       </c>
+      <c r="S166" s="0" t="inlineStr">
+        <is>
+          <t>SL 1584</t>
+        </is>
+      </c>
       <c r="T166" s="0">
         <v>1</v>
       </c>
       <c r="U166" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V166" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W166" s="0" t="inlineStr">
         <is>
-          <t>2684449, R2X62853AA</t>
+          <t>C2C27582, C2C33818, C2C27582, C2C33818</t>
         </is>
       </c>
       <c r="X166" s="0" t="inlineStr">
         <is>
-          <t>ITA</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:24" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>K20510</t>
+          <t>SL 1649</t>
         </is>
       </c>
       <c r="B167" s="0">
-        <v>35.4</v>
+        <v>26.9</v>
       </c>
       <c r="C167" s="0">
-        <v>35.4</v>
+        <v>26.9</v>
       </c>
       <c r="D167" s="0" t="inlineStr">
         <is>
-          <t>Koppelingskabels</t>
+          <t>Remslangen</t>
         </is>
       </c>
       <c r="E167" s="0" t="inlineStr">
         <is>
-          <t>JB01</t>
-        </is>
+          <t>IA01</t>
+        </is>
+      </c>
+      <c r="F167" s="0" t="inlineStr">
+        <is>
+          <t>AUDI</t>
+        </is>
+      </c>
+      <c r="G167" s="0" t="inlineStr">
+        <is>
+          <t>A6 C8 (4A2)/A6 C8 Avant (4A5)/A7 Sportback (4KA)</t>
+        </is>
+      </c>
+      <c r="H167" s="0">
+        <v>2017</v>
       </c>
       <c r="J167" s="0" t="inlineStr">
         <is>
-          <t>8717109738407</t>
+          <t>8717109754827</t>
         </is>
       </c>
       <c r="K167" s="0">
-        <v>0.37</v>
+        <v>0.1</v>
       </c>
       <c r="L167" s="0">
-        <v>15</v>
+        <v>10</v>
       </c>
       <c r="M167" s="0">
-        <v>440</v>
+        <v>10</v>
       </c>
       <c r="N167" s="0">
-        <v>370</v>
+        <v>382</v>
       </c>
       <c r="O167" s="0" t="inlineStr">
         <is>
-          <t>87089390</t>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P167" s="0" t="inlineStr">
+        <is>
+          <t>Front</t>
+        </is>
+      </c>
+      <c r="Q167" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
         </is>
       </c>
       <c r="R167" s="0">
         <v>1</v>
       </c>
       <c r="T167" s="0">
         <v>1</v>
       </c>
       <c r="U167" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V167" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W167" s="0" t="inlineStr">
         <is>
-          <t>93820871</t>
+          <t>4K0611708D, 4K0611708N</t>
         </is>
       </c>
       <c r="X167" s="0" t="inlineStr">
         <is>
-          <t>ITA</t>
+          <t>CHN</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:24" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>K37470</t>
+          <t>SL 1768</t>
         </is>
       </c>
       <c r="B168" s="0">
-        <v>53.1</v>
+        <v>22.4</v>
       </c>
       <c r="C168" s="0">
-        <v>53.1</v>
+        <v>22.4</v>
       </c>
       <c r="D168" s="0" t="inlineStr">
         <is>
-          <t>Gaskabels</t>
+          <t>Remslangen</t>
         </is>
       </c>
       <c r="E168" s="0" t="inlineStr">
         <is>
-          <t>JC01</t>
+          <t>IA01</t>
         </is>
       </c>
       <c r="F168" s="0" t="inlineStr">
         <is>
-          <t>TOYOTA</t>
+          <t>SSANGYONG</t>
         </is>
       </c>
       <c r="G168" s="0" t="inlineStr">
         <is>
-          <t>YARIS VERSO (_P2_)/ECHO Sedan (_P1_)/YARIS VERSO VAN (_P2_)</t>
+          <t>KYRON</t>
         </is>
       </c>
       <c r="H168" s="0">
-        <v>1999</v>
+        <v>2005</v>
       </c>
       <c r="I168" s="0">
-        <v>2006</v>
+        <v>2018</v>
       </c>
       <c r="J168" s="0" t="inlineStr">
         <is>
-          <t>8717109518863</t>
+          <t>8717109750140</t>
         </is>
       </c>
       <c r="K168" s="0">
-        <v>0.19</v>
+        <v>0.2</v>
       </c>
       <c r="L168" s="0">
-        <v>15</v>
+        <v>50</v>
       </c>
       <c r="M168" s="0">
-        <v>440</v>
+        <v>30</v>
       </c>
       <c r="N168" s="0">
-        <v>370</v>
+        <v>420</v>
       </c>
       <c r="O168" s="0" t="inlineStr">
         <is>
           <t>87083099</t>
         </is>
       </c>
+      <c r="P168" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q168" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
       <c r="R168" s="0">
         <v>1</v>
       </c>
+      <c r="S168" s="0" t="inlineStr">
+        <is>
+          <t>SL 1769</t>
+        </is>
+      </c>
       <c r="T168" s="0">
         <v>1</v>
       </c>
       <c r="U168" s="0" t="inlineStr">
         <is>
-          <t>2026-03-25</t>
+          <t>2026-04-22</t>
         </is>
       </c>
       <c r="V168" s="0" t="inlineStr">
         <is>
-          <t>13</t>
+          <t>17</t>
         </is>
       </c>
       <c r="W168" s="0" t="inlineStr">
         <is>
-          <t>7818052010, 7818052020, 7818052050</t>
+          <t>4873009200</t>
         </is>
       </c>
       <c r="X168" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="169" spans="1:24" customHeight="0">
+      <c r="A169" s="0" t="inlineStr">
+        <is>
+          <t>SL 1849</t>
+        </is>
+      </c>
+      <c r="B169" s="0">
+        <v>25.5</v>
+      </c>
+      <c r="C169" s="0">
+        <v>25.5</v>
+      </c>
+      <c r="D169" s="0" t="inlineStr">
+        <is>
+          <t>Remslangen</t>
+        </is>
+      </c>
+      <c r="E169" s="0" t="inlineStr">
+        <is>
+          <t>IA01</t>
+        </is>
+      </c>
+      <c r="F169" s="0" t="inlineStr">
+        <is>
+          <t>SEAT/VW/AUDI/SKODA</t>
+        </is>
+      </c>
+      <c r="G169" s="0" t="inlineStr">
+        <is>
+          <t>IBIZA V (KJ1, KJG)/ARONA (KJ7, KJP)/POLO VI (AW1, BZ1, AE1)/A1 Sportback (GBA)/T-CROSS (C11, D31)/SCALA (NW1)/KAMIQ (NW4)/A1 City Carver (GBH)/FABIA IV (PJ3)/TAIGO (CS1)/A1 Allstreet (GBH)</t>
+        </is>
+      </c>
+      <c r="H169" s="0">
+        <v>2017</v>
+      </c>
+      <c r="I169" s="0">
+        <v>2022</v>
+      </c>
+      <c r="J169" s="0" t="inlineStr">
+        <is>
+          <t>8717109755787</t>
+        </is>
+      </c>
+      <c r="K169" s="0">
+        <v>0.16</v>
+      </c>
+      <c r="L169" s="0">
+        <v>50</v>
+      </c>
+      <c r="M169" s="0">
+        <v>50</v>
+      </c>
+      <c r="N169" s="0">
+        <v>170</v>
+      </c>
+      <c r="O169" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P169" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q169" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R169" s="0">
+        <v>1</v>
+      </c>
+      <c r="T169" s="0">
+        <v>1</v>
+      </c>
+      <c r="U169" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="V169" s="0" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="W169" s="0" t="inlineStr">
+        <is>
+          <t>2Q0614749F, 2Q0614749H, 2Q0614749F, 2Q0614749H, 2Q0614749F, 2Q0614749H, 2Q0614749F, 2Q0614749H</t>
+        </is>
+      </c>
+      <c r="X169" s="0" t="inlineStr">
+        <is>
+          <t>CHN</t>
+        </is>
+      </c>
+    </row>
+    <row r="170" spans="1:24" customHeight="0">
+      <c r="A170" s="0" t="inlineStr">
+        <is>
+          <t>SL 1855</t>
+        </is>
+      </c>
+      <c r="B170" s="0">
+        <v>24.7</v>
+      </c>
+      <c r="C170" s="0">
+        <v>24.7</v>
+      </c>
+      <c r="D170" s="0" t="inlineStr">
+        <is>
+          <t>Remslangen</t>
+        </is>
+      </c>
+      <c r="E170" s="0" t="inlineStr">
+        <is>
+          <t>IA01</t>
+        </is>
+      </c>
+      <c r="F170" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="G170" s="0" t="inlineStr">
+        <is>
+          <t>TUCSON (NX4E, NX4A)/SPORTAGE V (NQ5)</t>
+        </is>
+      </c>
+      <c r="H170" s="0">
+        <v>2020</v>
+      </c>
+      <c r="J170" s="0" t="inlineStr">
+        <is>
+          <t>8717109755909</t>
+        </is>
+      </c>
+      <c r="K170" s="0">
+        <v>0.17</v>
+      </c>
+      <c r="L170" s="0">
+        <v>50</v>
+      </c>
+      <c r="M170" s="0">
+        <v>30</v>
+      </c>
+      <c r="N170" s="0">
+        <v>410</v>
+      </c>
+      <c r="O170" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P170" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q170" s="0" t="inlineStr">
+        <is>
+          <t>Left</t>
+        </is>
+      </c>
+      <c r="R170" s="0">
+        <v>1</v>
+      </c>
+      <c r="S170" s="0" t="inlineStr">
+        <is>
+          <t>SL 1856</t>
+        </is>
+      </c>
+      <c r="T170" s="0">
+        <v>1</v>
+      </c>
+      <c r="U170" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="V170" s="0" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="W170" s="0" t="inlineStr">
+        <is>
+          <t>58737N9100, 58737N9100</t>
+        </is>
+      </c>
+      <c r="X170" s="0" t="inlineStr">
+        <is>
+          <t>ITA</t>
+        </is>
+      </c>
+    </row>
+    <row r="171" spans="1:24" customHeight="0">
+      <c r="A171" s="0" t="inlineStr">
+        <is>
+          <t>SL 1856</t>
+        </is>
+      </c>
+      <c r="B171" s="0">
+        <v>24.7</v>
+      </c>
+      <c r="C171" s="0">
+        <v>24.7</v>
+      </c>
+      <c r="D171" s="0" t="inlineStr">
+        <is>
+          <t>Remslangen</t>
+        </is>
+      </c>
+      <c r="E171" s="0" t="inlineStr">
+        <is>
+          <t>IA01</t>
+        </is>
+      </c>
+      <c r="F171" s="0" t="inlineStr">
+        <is>
+          <t>HYUNDAI/KIA</t>
+        </is>
+      </c>
+      <c r="G171" s="0" t="inlineStr">
+        <is>
+          <t>TUCSON (NX4E, NX4A)/SPORTAGE V (NQ5)</t>
+        </is>
+      </c>
+      <c r="H171" s="0">
+        <v>2020</v>
+      </c>
+      <c r="J171" s="0" t="inlineStr">
+        <is>
+          <t>8717109756005</t>
+        </is>
+      </c>
+      <c r="K171" s="0">
+        <v>0.17</v>
+      </c>
+      <c r="L171" s="0">
+        <v>50</v>
+      </c>
+      <c r="M171" s="0">
+        <v>30</v>
+      </c>
+      <c r="N171" s="0">
+        <v>410</v>
+      </c>
+      <c r="O171" s="0" t="inlineStr">
+        <is>
+          <t>87083099</t>
+        </is>
+      </c>
+      <c r="P171" s="0" t="inlineStr">
+        <is>
+          <t>Rear</t>
+        </is>
+      </c>
+      <c r="Q171" s="0" t="inlineStr">
+        <is>
+          <t>Right</t>
+        </is>
+      </c>
+      <c r="R171" s="0">
+        <v>1</v>
+      </c>
+      <c r="S171" s="0" t="inlineStr">
+        <is>
+          <t>SL 1855</t>
+        </is>
+      </c>
+      <c r="T171" s="0">
+        <v>1</v>
+      </c>
+      <c r="U171" s="0" t="inlineStr">
+        <is>
+          <t>2026-04-22</t>
+        </is>
+      </c>
+      <c r="V171" s="0" t="inlineStr">
+        <is>
+          <t>17</t>
+        </is>
+      </c>
+      <c r="W171" s="0" t="inlineStr">
+        <is>
+          <t>58738N9100, 58738N9100</t>
+        </is>
+      </c>
+      <c r="X171" s="0" t="inlineStr">
         <is>
           <t>ITA</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>