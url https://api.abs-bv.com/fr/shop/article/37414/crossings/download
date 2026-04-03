--- v0 (2025-12-17)
+++ v1 (2026-04-03)
@@ -72,3697 +72,3625 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B304"/>
+  <dimension ref="A1:B298"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Fournisseur</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Référence</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151</t>
+          <t>5K0698151B</t>
         </is>
       </c>
     </row>
     <row r="3" spans="1:2" customHeight="0">
       <c r="A3" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151C</t>
+          <t>JZW 698 151B</t>
         </is>
       </c>
     </row>
     <row r="4" spans="1:2" customHeight="0">
       <c r="A4" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151E</t>
+          <t>1K0 698 151E</t>
         </is>
       </c>
     </row>
     <row r="5" spans="1:2" customHeight="0">
       <c r="A5" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151D</t>
+          <t>1K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="6" spans="1:2" customHeight="0">
       <c r="A6" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151K</t>
+          <t>1K0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="7" spans="1:2" customHeight="0">
       <c r="A7" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151A</t>
+          <t>3C0 698 151</t>
         </is>
       </c>
     </row>
     <row r="8" spans="1:2" customHeight="0">
       <c r="A8" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151C</t>
+          <t>3C0 698 151B</t>
         </is>
       </c>
     </row>
     <row r="9" spans="1:2" customHeight="0">
       <c r="A9" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151</t>
+          <t>3C0 698 151D</t>
         </is>
       </c>
     </row>
     <row r="10" spans="1:2" customHeight="0">
       <c r="A10" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151A</t>
+          <t>3C0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="11" spans="1:2" customHeight="0">
       <c r="A11" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>8J0 698 151</t>
+          <t>3C0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="12" spans="1:2" customHeight="0">
       <c r="A12" s="0" t="inlineStr">
         <is>
-          <t>AUDI</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>8J0.698.151C</t>
+          <t>5K0 698 151A</t>
         </is>
       </c>
     </row>
     <row r="13" spans="1:2" customHeight="0">
       <c r="A13" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151</t>
+          <t>5K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="14" spans="1:2" customHeight="0">
       <c r="A14" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151E</t>
+          <t>8J0 698 151</t>
         </is>
       </c>
     </row>
     <row r="15" spans="1:2" customHeight="0">
       <c r="A15" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151J</t>
+          <t>8J0 698 151C</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:2" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>VAG</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151K</t>
+          <t>JZW 698 151B</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151B</t>
+          <t>1K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151C</t>
+          <t>1K0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>3C0698151P</t>
+          <t>1K0.698.151E</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151</t>
+          <t>3C0 698 151D</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151A</t>
+          <t>3C0 698 151K</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>5K0698151B</t>
+          <t>3C0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>SEAT</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>JZW 698 151B</t>
+          <t>3C0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151</t>
+          <t>5K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151E</t>
+          <t>5K0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151J</t>
+          <t>8J0 698 151</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>AUDI</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151K</t>
+          <t>8J0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151C</t>
+          <t>1K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151</t>
+          <t>1K0.698.151E</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151A</t>
+          <t>3C0 698 151J</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>SKODA</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>JZW 698 151B</t>
+          <t>3C0 698 151K</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151</t>
+          <t>3C0.698.151B</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151C</t>
+          <t>3C0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151E</t>
+          <t>3C0698151P</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151D</t>
+          <t>5K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151J</t>
+          <t>5K0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:2" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151K</t>
+          <t>5K0698151B</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:2" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SEAT</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151</t>
+          <t>JZW 698 151B</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:2" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151A</t>
+          <t>1K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151B</t>
+          <t>1K0.698.151E</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151C</t>
+          <t>3C0 698 151J</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>3C0698151P</t>
+          <t>3C0 698 151K</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151</t>
+          <t>3C0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151A</t>
+          <t>5K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:2" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>5K0698151B</t>
+          <t>5K0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>VW</t>
+          <t>SKODA</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
           <t>JZW 698 151B</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:2" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>1K0 698 151E</t>
+          <t>1K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151</t>
+          <t>1K0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>1K0.698.151C</t>
+          <t>1K0.698.151E</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:2" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151</t>
+          <t>3C0 698 151D</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:2" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151B</t>
+          <t>3C0 698 151J</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>3C0 698 151D</t>
+          <t>3C0 698 151K</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151A</t>
+          <t>3C0.698.151</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>3C0.698.151C</t>
+          <t>3C0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>5K0 698 151A</t>
+          <t>3C0.698.151B</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>5K0.698.151</t>
+          <t>3C0.698.151C</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>8J0 698 151</t>
+          <t>3C0698151P</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>8J0 698 151C</t>
+          <t>5K0.698.151</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>VAG</t>
+          <t>VW</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>JZW 698 151B</t>
+          <t>5K0.698.151A</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>P 85 146X</t>
+          <t>8DB 355 010-581</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>P85075N</t>
+          <t>8DB 355 014-511</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>P85105N</t>
+          <t>8DB 355 023-161</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>P85146N</t>
+          <t>8DB 355 023-461</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>FDB1641</t>
+          <t>8DB 355 023-611</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>FDB1641-D</t>
+          <t>8DB 355 026-011</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>FDB1641-S</t>
+          <t>8DB 355 030-811</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>FKD239</t>
+          <t>8DB 355 031-941</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>FSL1641</t>
+          <t>8DB 355 045-121</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>23587.200.1</t>
+          <t>13.0460-7184.2</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>23587.900.1</t>
+          <t>13.0460-7226.2</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>24696.200.2</t>
+          <t>13.0470-7184.2</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>9001002</t>
+          <t>13.0470-7226.2</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>9001146</t>
+          <t>607184</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>9010483</t>
+          <t>607226</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>9011086</t>
+          <t>LD7184</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>SWAG</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>30 91 6502</t>
+          <t>LD7226</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>TRISCAN</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>8110 29051</t>
+          <t>T1376</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>7.697</t>
+          <t>T1841</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>7.697S</t>
+          <t>207554</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>LP 1837</t>
+          <t>208006</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>LP1837-17B1</t>
+          <t>301635</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>LP1837N-18B1</t>
+          <t>302637</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>LP1837N.D-19B1</t>
+          <t>598635</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>LP1904</t>
+          <t>601087</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>LP3694</t>
+          <t>601216</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>LP3711</t>
+          <t>601723</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>1030.01</t>
+          <t>670060</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>1170007</t>
+          <t>670635</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>FMSI-VERBAND</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>D1107-8212</t>
+          <t>672435</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>FMSI-VERBAND</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>D1319-8212</t>
+          <t>872587</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>BBP1876</t>
+          <t>0 986 424 797</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>BBP2686</t>
+          <t>0 986 495 412</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>AISIN</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>BPVW-1022</t>
+          <t>0 986 495 432</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>METELLI</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>22-0548-0</t>
+          <t>0 986 BB0 837</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>DOYEN</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>RBP092</t>
+          <t>0 986 TB2 457</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>224770</t>
+          <t>F 03B 150 155</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>12155</t>
+          <t>23587 203 0 5 T4308</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>12531</t>
+          <t>2358701</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>BP-12155</t>
+          <t>2358701-1205-00</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>BP-12531</t>
+          <t>2358701-1208-00</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>47830</t>
+          <t>2358701CP</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>47830/9HPS</t>
+          <t>2358704</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>47830HPS</t>
+          <t>2358708</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:2" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>47833</t>
+          <t>2358709</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:2" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>47833/9HPS</t>
+          <t>2358781</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:2" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>47833HPS</t>
+          <t>2358782</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:2" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>47934</t>
+          <t>2469602</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:2" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>47934HPS</t>
+          <t>2469602CP</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:2" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>6695</t>
+          <t>2469605</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:2" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>6695HPS</t>
+          <t>2469682</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:2" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>MEYLE</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>025 235 8720/PD</t>
+          <t>89007300</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:2" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>MEYLE</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>025 235 8720/W</t>
+          <t>89016000</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:2" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>REMSA</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>1030.01</t>
+          <t>573128J-AS</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:2" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>BENDIX</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>21030.01</t>
+          <t>DB1849</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:2" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>SKF</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>81030.00</t>
+          <t>VKBP 80007 E</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:2" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>PA-0047AF</t>
+          <t>323700000700</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:2" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>ICER</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>181567</t>
+          <t>363700485075</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:2" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>ICER</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>181567-208</t>
+          <t>363700485105</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:2" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>HAVAM</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>HP7545</t>
+          <t>363700485146</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:2" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>NP2144</t>
+          <t>363700585075</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:2" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>BARUM</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>BA2195</t>
+          <t>363700585146</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:2" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>05P2309</t>
+          <t>363702161171</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:2" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>05P866</t>
+          <t>363916060135</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:2" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>TRUSTING</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>564.0</t>
+          <t>363916060657</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:2" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>KAVO PARTS</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>KBP-10135</t>
+          <t>MDB2604</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:2" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>NECTO</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>FD7111N</t>
+          <t>MDB3022</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:2" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>PNT668</t>
+          <t>MDB3824</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:2" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>PA1558</t>
+          <t>MDB82604</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:2" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>PA1832</t>
+          <t>BP1419</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:2" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>PAD1313</t>
+          <t>BP1696</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:2" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>PAD1313B</t>
+          <t>MBP1419</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:2" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>PAD1731</t>
+          <t>MBP1696</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:2" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>PAD1731B</t>
+          <t>16502</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:2" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>PAD1834</t>
+          <t>GDB1550</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:2" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>PD3076</t>
+          <t>GDB1550DTE</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:2" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>FREMAX</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>FBP-1351</t>
+          <t>GDB1807</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:2" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>1163601110</t>
+          <t>P 85 075</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:2" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>1030 01</t>
+          <t>P 85 075X</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:2" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>810083</t>
+          <t>P 85 105</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:2" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>fri.tech.</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>564.0</t>
+          <t>P 85 146</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:2" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>110 085</t>
+          <t>P 85 146X</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:2" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>CIFAM</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>822-548-0</t>
+          <t>P85075N</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:2" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>811303.00</t>
+          <t>P85105N</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:2" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>P11303.01</t>
+          <t>P85146N</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:2" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>SIMER</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>901</t>
+          <t>FDB1641</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:2" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>RAICAM</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>RA.0817.0</t>
+          <t>FDB1641-D</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:2" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>RAICAM</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>RA.0919.1</t>
+          <t>FDB1641-S</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:2" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>AUTOMEGA</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>3169801511K0E</t>
+          <t>FKD239</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:2" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>AUTOMEGA</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>3169801515K0</t>
+          <t>FSL1641</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:2" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>BLUE PRINT</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>ADV184204</t>
+          <t>23587.200.1</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:2" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>13046071842K-SET-MS</t>
+          <t>23587.900.1</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:2" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>13046071842N-SET-MS</t>
+          <t>24696.200.2</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:2" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>13046071842N-SET-MSP</t>
+          <t>9001002</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:2" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>13046071842T-SET-MS</t>
+          <t>9001146</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:2" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>13046071842T-SET-MSP</t>
+          <t>9010483</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:2" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>13046072262N-SET-MS</t>
+          <t>9011086</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:2" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>SWAG</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>13046072262N-SET-MSP</t>
+          <t>30 91 6502</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:2" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>TRISCAN</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>13046072852N-SET-MS</t>
+          <t>8110 29051</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:2" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>13046072852N-SET-MSP</t>
+          <t>7.697</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:2" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>202501131</t>
+          <t>7.697S</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:2" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>202501131P</t>
+          <t>LP 1837</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:2" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>202501450</t>
+          <t>LP1837-14B1</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:2" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>202501450P</t>
+          <t>LP1837-17B1</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:2" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>202501581</t>
+          <t>LP1837N-18B1</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:2" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>202501581P</t>
+          <t>LP1837N.D-19B1</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:2" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>202521131</t>
+          <t>LP1904</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:2" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>202521131P</t>
+          <t>LP3694</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:2" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>202521450</t>
+          <t>LP3711</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:2" customHeight="0">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>202521450P</t>
+          <t>1030.01</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:2" customHeight="0">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>202521581</t>
+          <t>1170007</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:2" customHeight="0">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>FMSI-VERBAND</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>202521581P</t>
+          <t>D1107-8212</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:2" customHeight="0">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>FMSI-VERBAND</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>19-0638</t>
+          <t>D1319-8212</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:2" customHeight="0">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>19-3405</t>
+          <t>BBP1876</t>
         </is>
       </c>
     </row>
     <row r="174" spans="1:2" customHeight="0">
       <c r="A174" s="0" t="inlineStr">
         <is>
-          <t>DAFMI</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B174" s="0" t="inlineStr">
         <is>
-          <t>D194E</t>
+          <t>BBP2686</t>
         </is>
       </c>
     </row>
     <row r="175" spans="1:2" customHeight="0">
       <c r="A175" s="0" t="inlineStr">
         <is>
-          <t>COMLINE</t>
+          <t>AISIN</t>
         </is>
       </c>
       <c r="B175" s="0" t="inlineStr">
         <is>
-          <t>CBP01224</t>
+          <t>BPVW-1022</t>
         </is>
       </c>
     </row>
     <row r="176" spans="1:2" customHeight="0">
       <c r="A176" s="0" t="inlineStr">
         <is>
-          <t>COMLINE</t>
+          <t>METELLI</t>
         </is>
       </c>
       <c r="B176" s="0" t="inlineStr">
         <is>
-          <t>CBP11224</t>
+          <t>22-0548-0</t>
         </is>
       </c>
     </row>
     <row r="177" spans="1:2" customHeight="0">
       <c r="A177" s="0" t="inlineStr">
         <is>
-          <t>MOTAQUIP</t>
+          <t>DOYEN</t>
         </is>
       </c>
       <c r="B177" s="0" t="inlineStr">
         <is>
-          <t>LVXL1231</t>
+          <t>RBP092</t>
         </is>
       </c>
     </row>
     <row r="178" spans="1:2" customHeight="0">
       <c r="A178" s="0" t="inlineStr">
         <is>
-          <t>NPS</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B178" s="0" t="inlineStr">
         <is>
-          <t>V360G01</t>
+          <t>224770</t>
         </is>
       </c>
     </row>
     <row r="179" spans="1:2" customHeight="0">
       <c r="A179" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B179" s="0" t="inlineStr">
         <is>
-          <t>838170</t>
+          <t>12155</t>
         </is>
       </c>
     </row>
     <row r="180" spans="1:2" customHeight="0">
       <c r="A180" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B180" s="0" t="inlineStr">
         <is>
-          <t>K618900</t>
+          <t>12531</t>
         </is>
       </c>
     </row>
     <row r="181" spans="1:2" customHeight="0">
       <c r="A181" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B181" s="0" t="inlineStr">
         <is>
-          <t>500047</t>
+          <t>BP-12155</t>
         </is>
       </c>
     </row>
     <row r="182" spans="1:2" customHeight="0">
       <c r="A182" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B182" s="0" t="inlineStr">
         <is>
-          <t>JQ1013282</t>
+          <t>BP-12531</t>
         </is>
       </c>
     </row>
     <row r="183" spans="1:2" customHeight="0">
       <c r="A183" s="0" t="inlineStr">
         <is>
-          <t>DENCKERMANN</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B183" s="0" t="inlineStr">
         <is>
-          <t>B110858</t>
+          <t>47830</t>
         </is>
       </c>
     </row>
     <row r="184" spans="1:2" customHeight="0">
       <c r="A184" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B184" s="0" t="inlineStr">
         <is>
-          <t>C1A024ABE</t>
+          <t>47830/9HPS</t>
         </is>
       </c>
     </row>
     <row r="185" spans="1:2" customHeight="0">
       <c r="A185" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B185" s="0" t="inlineStr">
         <is>
-          <t>C1A024ABE-P</t>
+          <t>47830HPS</t>
         </is>
       </c>
     </row>
     <row r="186" spans="1:2" customHeight="0">
       <c r="A186" s="0" t="inlineStr">
         <is>
-          <t>JURATEK</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B186" s="0" t="inlineStr">
         <is>
-          <t>JCP1641</t>
+          <t>47833</t>
         </is>
       </c>
     </row>
     <row r="187" spans="1:2" customHeight="0">
       <c r="A187" s="0" t="inlineStr">
         <is>
-          <t>EASYPARTS</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B187" s="0" t="inlineStr">
         <is>
-          <t>BRE093</t>
+          <t>47833/9HPS</t>
         </is>
       </c>
     </row>
     <row r="188" spans="1:2" customHeight="0">
       <c r="A188" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B188" s="0" t="inlineStr">
         <is>
-          <t>BNXBPD1014</t>
+          <t>47833HPS</t>
         </is>
       </c>
     </row>
     <row r="189" spans="1:2" customHeight="0">
       <c r="A189" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B189" s="0" t="inlineStr">
         <is>
-          <t>BNXBPD1087</t>
+          <t>47934</t>
         </is>
       </c>
     </row>
     <row r="190" spans="1:2" customHeight="0">
       <c r="A190" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B190" s="0" t="inlineStr">
         <is>
-          <t>BNXBPD1555</t>
+          <t>47934HPS</t>
         </is>
       </c>
     </row>
     <row r="191" spans="1:2" customHeight="0">
       <c r="A191" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B191" s="0" t="inlineStr">
         <is>
-          <t>JAPPA0047JM</t>
+          <t>6695</t>
         </is>
       </c>
     </row>
     <row r="192" spans="1:2" customHeight="0">
       <c r="A192" s="0" t="inlineStr">
         <is>
-          <t>FEBEST</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B192" s="0" t="inlineStr">
         <is>
-          <t>2301-362F</t>
+          <t>6695HPS</t>
         </is>
       </c>
     </row>
     <row r="193" spans="1:2" customHeight="0">
       <c r="A193" s="0" t="inlineStr">
         <is>
-          <t>STARLINE</t>
+          <t>MEYLE</t>
         </is>
       </c>
       <c r="B193" s="0" t="inlineStr">
         <is>
-          <t>BD S833P</t>
+          <t>025 235 8720/PD</t>
         </is>
       </c>
     </row>
     <row r="194" spans="1:2" customHeight="0">
       <c r="A194" s="0" t="inlineStr">
         <is>
-          <t>STARLINE</t>
+          <t>MEYLE</t>
         </is>
       </c>
       <c r="B194" s="0" t="inlineStr">
         <is>
-          <t>BD S955P</t>
+          <t>025 235 8720/W</t>
         </is>
       </c>
     </row>
     <row r="195" spans="1:2" customHeight="0">
       <c r="A195" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B195" s="0" t="inlineStr">
         <is>
-          <t>BP3103</t>
+          <t>1030 01 UC</t>
         </is>
       </c>
     </row>
     <row r="196" spans="1:2" customHeight="0">
       <c r="A196" s="0" t="inlineStr">
         <is>
-          <t>FAST</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B196" s="0" t="inlineStr">
         <is>
-          <t>FT29501</t>
+          <t>1030.01</t>
         </is>
       </c>
     </row>
     <row r="197" spans="1:2" customHeight="0">
       <c r="A197" s="0" t="inlineStr">
         <is>
-          <t>R BRAKE</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B197" s="0" t="inlineStr">
         <is>
-          <t>RB1567</t>
+          <t>21030.01</t>
         </is>
       </c>
     </row>
     <row r="198" spans="1:2" customHeight="0">
       <c r="A198" s="0" t="inlineStr">
         <is>
-          <t>R BRAKE</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B198" s="0" t="inlineStr">
         <is>
-          <t>RB1567-208</t>
+          <t>81030.00</t>
         </is>
       </c>
     </row>
     <row r="199" spans="1:2" customHeight="0">
       <c r="A199" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B199" s="0" t="inlineStr">
         <is>
-          <t>1617259080</t>
+          <t>PA-0047AF</t>
         </is>
       </c>
     </row>
     <row r="200" spans="1:2" customHeight="0">
       <c r="A200" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>ICER</t>
         </is>
       </c>
       <c r="B200" s="0" t="inlineStr">
         <is>
-          <t>1635146680</t>
+          <t>181567</t>
         </is>
       </c>
     </row>
     <row r="201" spans="1:2" customHeight="0">
       <c r="A201" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>ICER</t>
         </is>
       </c>
       <c r="B201" s="0" t="inlineStr">
         <is>
-          <t>1643068280</t>
+          <t>181567-208</t>
         </is>
       </c>
     </row>
     <row r="202" spans="1:2" customHeight="0">
       <c r="A202" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>HAVAM</t>
         </is>
       </c>
       <c r="B202" s="0" t="inlineStr">
         <is>
-          <t>1681230680</t>
+          <t>HP7545</t>
         </is>
       </c>
     </row>
     <row r="203" spans="1:2" customHeight="0">
       <c r="A203" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>National</t>
         </is>
       </c>
       <c r="B203" s="0" t="inlineStr">
         <is>
-          <t>1682306880</t>
+          <t>NP2144</t>
         </is>
       </c>
     </row>
     <row r="204" spans="1:2" customHeight="0">
       <c r="A204" s="0" t="inlineStr">
         <is>
-          <t>MK Kashiyama</t>
+          <t>BARUM</t>
         </is>
       </c>
       <c r="B204" s="0" t="inlineStr">
         <is>
-          <t>D30000MH</t>
+          <t>BA2195</t>
         </is>
       </c>
     </row>
     <row r="205" spans="1:2" customHeight="0">
       <c r="A205" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B205" s="0" t="inlineStr">
         <is>
-          <t>SKAD-1008</t>
+          <t>05P2309</t>
         </is>
       </c>
     </row>
     <row r="206" spans="1:2" customHeight="0">
       <c r="A206" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B206" s="0" t="inlineStr">
         <is>
-          <t>SKBP-0011940</t>
+          <t>05P866</t>
         </is>
       </c>
     </row>
     <row r="207" spans="1:2" customHeight="0">
       <c r="A207" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>TRUSTING</t>
         </is>
       </c>
       <c r="B207" s="0" t="inlineStr">
         <is>
-          <t>402B0009</t>
+          <t>564.0</t>
         </is>
       </c>
     </row>
     <row r="208" spans="1:2" customHeight="0">
       <c r="A208" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>KAVO PARTS</t>
         </is>
       </c>
       <c r="B208" s="0" t="inlineStr">
         <is>
-          <t>402B0009P</t>
+          <t>KBP-10135</t>
         </is>
       </c>
     </row>
     <row r="209" spans="1:2" customHeight="0">
       <c r="A209" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>NECTO</t>
         </is>
       </c>
       <c r="B209" s="0" t="inlineStr">
         <is>
-          <t>402B1336</t>
+          <t>FD7111N</t>
         </is>
       </c>
     </row>
     <row r="210" spans="1:2" customHeight="0">
       <c r="A210" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B210" s="0" t="inlineStr">
         <is>
-          <t>NBP1387</t>
+          <t>PNT668</t>
         </is>
       </c>
     </row>
     <row r="211" spans="1:2" customHeight="0">
       <c r="A211" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B211" s="0" t="inlineStr">
         <is>
-          <t>NBP1590</t>
+          <t>PA1558</t>
         </is>
       </c>
     </row>
     <row r="212" spans="1:2" customHeight="0">
       <c r="A212" s="0" t="inlineStr">
         <is>
-          <t>MOTRIO</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B212" s="0" t="inlineStr">
         <is>
-          <t>8550510628</t>
+          <t>PA1832</t>
         </is>
       </c>
     </row>
     <row r="213" spans="1:2" customHeight="0">
       <c r="A213" s="0" t="inlineStr">
         <is>
-          <t>MOTRIO</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B213" s="0" t="inlineStr">
         <is>
-          <t>8550511233</t>
+          <t>PAD1313</t>
         </is>
       </c>
     </row>
     <row r="214" spans="1:2" customHeight="0">
       <c r="A214" s="0" t="inlineStr">
         <is>
-          <t>MOTRIO</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B214" s="0" t="inlineStr">
         <is>
-          <t>8660004758</t>
+          <t>PAD1313B</t>
         </is>
       </c>
     </row>
     <row r="215" spans="1:2" customHeight="0">
       <c r="A215" s="0" t="inlineStr">
         <is>
-          <t>MOTRIO</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B215" s="0" t="inlineStr">
         <is>
-          <t>8660006712</t>
+          <t>PAD1731</t>
         </is>
       </c>
     </row>
     <row r="216" spans="1:2" customHeight="0">
       <c r="A216" s="0" t="inlineStr">
         <is>
-          <t>ETF</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B216" s="0" t="inlineStr">
         <is>
-          <t>EP0067</t>
+          <t>PAD1731B</t>
         </is>
       </c>
     </row>
     <row r="217" spans="1:2" customHeight="0">
       <c r="A217" s="0" t="inlineStr">
         <is>
-          <t>ETF</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B217" s="0" t="inlineStr">
         <is>
-          <t>JL0067</t>
+          <t>PAD1834</t>
         </is>
       </c>
     </row>
     <row r="218" spans="1:2" customHeight="0">
       <c r="A218" s="0" t="inlineStr">
         <is>
-          <t>ALLIED NIPPON</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B218" s="0" t="inlineStr">
         <is>
-          <t>ADB11224</t>
+          <t>PD3076</t>
         </is>
       </c>
     </row>
     <row r="219" spans="1:2" customHeight="0">
       <c r="A219" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>FREMAX</t>
         </is>
       </c>
       <c r="B219" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 010-581</t>
+          <t>FBP-1351</t>
         </is>
       </c>
     </row>
     <row r="220" spans="1:2" customHeight="0">
       <c r="A220" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B220" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 014-511</t>
+          <t>1163601110</t>
         </is>
       </c>
     </row>
     <row r="221" spans="1:2" customHeight="0">
       <c r="A221" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B221" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 023-161</t>
+          <t>1030 01</t>
         </is>
       </c>
     </row>
     <row r="222" spans="1:2" customHeight="0">
       <c r="A222" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B222" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 023-461</t>
+          <t>810083</t>
         </is>
       </c>
     </row>
     <row r="223" spans="1:2" customHeight="0">
       <c r="A223" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>fri.tech.</t>
         </is>
       </c>
       <c r="B223" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 023-611</t>
+          <t>564.0</t>
         </is>
       </c>
     </row>
     <row r="224" spans="1:2" customHeight="0">
       <c r="A224" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B224" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 026-011</t>
+          <t>110 085</t>
         </is>
       </c>
     </row>
     <row r="225" spans="1:2" customHeight="0">
       <c r="A225" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>CIFAM</t>
         </is>
       </c>
       <c r="B225" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 030-811</t>
+          <t>822-548-0</t>
         </is>
       </c>
     </row>
     <row r="226" spans="1:2" customHeight="0">
       <c r="A226" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B226" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 031-941</t>
+          <t>811303.00</t>
         </is>
       </c>
     </row>
     <row r="227" spans="1:2" customHeight="0">
       <c r="A227" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B227" s="0" t="inlineStr">
         <is>
-          <t>8DB 355 045-121</t>
+          <t>P11303.01</t>
         </is>
       </c>
     </row>
     <row r="228" spans="1:2" customHeight="0">
       <c r="A228" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>SIMER</t>
         </is>
       </c>
       <c r="B228" s="0" t="inlineStr">
         <is>
-          <t>13.0460-7184.2</t>
+          <t>901</t>
         </is>
       </c>
     </row>
     <row r="229" spans="1:2" customHeight="0">
       <c r="A229" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B229" s="0" t="inlineStr">
         <is>
-          <t>13.0460-7226.2</t>
+          <t>RA.0817.0</t>
         </is>
       </c>
     </row>
     <row r="230" spans="1:2" customHeight="0">
       <c r="A230" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B230" s="0" t="inlineStr">
         <is>
-          <t>13.0470-7184.2</t>
+          <t>RA.0919.1</t>
         </is>
       </c>
     </row>
     <row r="231" spans="1:2" customHeight="0">
       <c r="A231" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>AUTOMEGA</t>
         </is>
       </c>
       <c r="B231" s="0" t="inlineStr">
         <is>
-          <t>13.0470-7226.2</t>
+          <t>3169801511K0E</t>
         </is>
       </c>
     </row>
     <row r="232" spans="1:2" customHeight="0">
       <c r="A232" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>AUTOMEGA</t>
         </is>
       </c>
       <c r="B232" s="0" t="inlineStr">
         <is>
-          <t>607184</t>
+          <t>3169801515K0</t>
         </is>
       </c>
     </row>
     <row r="233" spans="1:2" customHeight="0">
       <c r="A233" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BLUE PRINT</t>
         </is>
       </c>
       <c r="B233" s="0" t="inlineStr">
         <is>
-          <t>607226</t>
+          <t>ADV184204</t>
         </is>
       </c>
     </row>
     <row r="234" spans="1:2" customHeight="0">
       <c r="A234" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B234" s="0" t="inlineStr">
         <is>
-          <t>LD7184</t>
+          <t>13046071842K-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="235" spans="1:2" customHeight="0">
       <c r="A235" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B235" s="0" t="inlineStr">
         <is>
-          <t>LD7226</t>
+          <t>13046071842N-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="236" spans="1:2" customHeight="0">
       <c r="A236" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B236" s="0" t="inlineStr">
         <is>
-          <t>T1376</t>
+          <t>13046071842N-SET-MSP</t>
         </is>
       </c>
     </row>
     <row r="237" spans="1:2" customHeight="0">
       <c r="A237" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B237" s="0" t="inlineStr">
         <is>
-          <t>T1841</t>
+          <t>13046071842T-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="238" spans="1:2" customHeight="0">
       <c r="A238" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B238" s="0" t="inlineStr">
         <is>
-          <t>207554</t>
+          <t>13046071842T-SET-MSP</t>
         </is>
       </c>
     </row>
     <row r="239" spans="1:2" customHeight="0">
       <c r="A239" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B239" s="0" t="inlineStr">
         <is>
-          <t>208006</t>
+          <t>13046072262N-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="240" spans="1:2" customHeight="0">
       <c r="A240" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B240" s="0" t="inlineStr">
         <is>
-          <t>301635</t>
+          <t>13046072262N-SET-MSP</t>
         </is>
       </c>
     </row>
     <row r="241" spans="1:2" customHeight="0">
       <c r="A241" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B241" s="0" t="inlineStr">
         <is>
-          <t>302637</t>
+          <t>13046072852N-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="242" spans="1:2" customHeight="0">
       <c r="A242" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B242" s="0" t="inlineStr">
         <is>
-          <t>598635</t>
+          <t>13046072852N-SET-MSP</t>
         </is>
       </c>
     </row>
     <row r="243" spans="1:2" customHeight="0">
       <c r="A243" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B243" s="0" t="inlineStr">
         <is>
-          <t>601087</t>
+          <t>202501131</t>
         </is>
       </c>
     </row>
     <row r="244" spans="1:2" customHeight="0">
       <c r="A244" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B244" s="0" t="inlineStr">
         <is>
-          <t>601216</t>
+          <t>202501131P</t>
         </is>
       </c>
     </row>
     <row r="245" spans="1:2" customHeight="0">
       <c r="A245" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B245" s="0" t="inlineStr">
         <is>
-          <t>601723</t>
+          <t>202501450</t>
         </is>
       </c>
     </row>
     <row r="246" spans="1:2" customHeight="0">
       <c r="A246" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B246" s="0" t="inlineStr">
         <is>
-          <t>670060</t>
+          <t>202501450P</t>
         </is>
       </c>
     </row>
     <row r="247" spans="1:2" customHeight="0">
       <c r="A247" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B247" s="0" t="inlineStr">
         <is>
-          <t>670635</t>
+          <t>202501581</t>
         </is>
       </c>
     </row>
     <row r="248" spans="1:2" customHeight="0">
       <c r="A248" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B248" s="0" t="inlineStr">
         <is>
-          <t>672435</t>
+          <t>202501581P</t>
         </is>
       </c>
     </row>
     <row r="249" spans="1:2" customHeight="0">
       <c r="A249" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B249" s="0" t="inlineStr">
         <is>
-          <t>872587</t>
+          <t>202521131</t>
         </is>
       </c>
     </row>
     <row r="250" spans="1:2" customHeight="0">
       <c r="A250" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B250" s="0" t="inlineStr">
         <is>
-          <t>0 986 424 797</t>
+          <t>202521131P</t>
         </is>
       </c>
     </row>
     <row r="251" spans="1:2" customHeight="0">
       <c r="A251" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B251" s="0" t="inlineStr">
         <is>
-          <t>0 986 495 412</t>
+          <t>202521450</t>
         </is>
       </c>
     </row>
     <row r="252" spans="1:2" customHeight="0">
       <c r="A252" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B252" s="0" t="inlineStr">
         <is>
-          <t>0 986 495 432</t>
+          <t>202521450P</t>
         </is>
       </c>
     </row>
     <row r="253" spans="1:2" customHeight="0">
       <c r="A253" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
-          <t>0 986 BB0 837</t>
+          <t>202521581</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:2" customHeight="0">
       <c r="A254" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
-          <t>0 986 TB2 457</t>
+          <t>202521581P</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:2" customHeight="0">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>F 03B 150 155</t>
+          <t>19-0638</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:2" customHeight="0">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>23587 203 0 5 T4308</t>
+          <t>19-3405</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:2" customHeight="0">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>DAFMI</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>2358701</t>
+          <t>D194E</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:2" customHeight="0">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>COMLINE</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
-          <t>2358701-1066-00</t>
+          <t>CBP01224</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:2" customHeight="0">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>COMLINE</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>2358701-1205-00</t>
+          <t>CBP11224</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:2" customHeight="0">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>MOTAQUIP</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>2358701-1208-00</t>
+          <t>LVXL1231</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:2" customHeight="0">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>NPS</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>2358701CP</t>
+          <t>V360G01</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:2" customHeight="0">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>2358704</t>
+          <t>838170</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:2" customHeight="0">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>2358708</t>
+          <t>K618900</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:2" customHeight="0">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>2358709</t>
+          <t>500047</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:2" customHeight="0">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>2358781</t>
+          <t>JQ1013282</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:2" customHeight="0">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>DENCKERMANN</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>2358782</t>
+          <t>B110858</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:2" customHeight="0">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>2469602</t>
+          <t>C1A024ABE</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:2" customHeight="0">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>2469602-1066-00</t>
+          <t>C1A024ABE-P</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:2" customHeight="0">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>JURATEK</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>2469602-1205-00</t>
+          <t>JCP1641</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:2" customHeight="0">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>EASYPARTS</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>2469602-1208-00</t>
+          <t>BRE093</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:2" customHeight="0">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>2469602CP</t>
+          <t>BNXBPD1014</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:2" customHeight="0">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
-          <t>2469605</t>
+          <t>BNXBPD1087</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:2" customHeight="0">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>2469682</t>
+          <t>BNXBPD1555</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:2" customHeight="0">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>89007300</t>
+          <t>JAPPA0047JM</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:2" customHeight="0">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>FEBEST</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>89016000</t>
+          <t>2301-362F</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:2" customHeight="0">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>STARLINE</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>573128J-AS</t>
+          <t>BD S833P</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:2" customHeight="0">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>BENDIX</t>
+          <t>STARLINE</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>DB1849</t>
+          <t>BD S955P</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:2" customHeight="0">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>SKF</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>VKBP 80007 E</t>
+          <t>BP3103</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:2" customHeight="0">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>FAST</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>323700000700</t>
+          <t>FT29501</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:2" customHeight="0">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>R BRAKE</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>363700485075</t>
+          <t>RB1567</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:2" customHeight="0">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>R BRAKE</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>363700485105</t>
+          <t>RB1567-208</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:2" customHeight="0">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>363700485146</t>
+          <t>1617259080</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:2" customHeight="0">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>363700585075</t>
+          <t>1635146680</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:2" customHeight="0">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>363700585146</t>
+          <t>1643068280</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:2" customHeight="0">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>363702161171</t>
+          <t>1681230680</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:2" customHeight="0">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>363802160593</t>
+          <t>1682306880</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:2" customHeight="0">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>MK Kashiyama</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>363916060135</t>
+          <t>D30000MH</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:2" customHeight="0">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>363916060657</t>
+          <t>SKAD-1008</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:2" customHeight="0">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>MDB2604</t>
+          <t>SKBP-0011940</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:2" customHeight="0">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>MDB3022</t>
+          <t>402B0009</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:2" customHeight="0">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>MDB3824</t>
+          <t>402B0009P</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:2" customHeight="0">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>MDB82604</t>
+          <t>402B1336</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:2" customHeight="0">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>BP1419</t>
+          <t>NBP1387</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:2" customHeight="0">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>BP1696</t>
+          <t>NBP1590</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:2" customHeight="0">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>MOTRIO</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>MBP1419</t>
+          <t>8550510628</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:2" customHeight="0">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>ETF</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>MBP1696</t>
+          <t>EP0067</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:2" customHeight="0">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>ETF</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>16502</t>
+          <t>JL0067</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:2" customHeight="0">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>ALLIED NIPPON</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>GDB1550</t>
-[...71 lines deleted...]
-          <t>P 85 146</t>
+          <t>ADB11224</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>