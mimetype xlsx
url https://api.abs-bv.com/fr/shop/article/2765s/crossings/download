--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B83"/>
+  <dimension ref="A1:B84"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Fournisseur</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Référence</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>AUDI</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>6Q0609617</t>
         </is>
       </c>
     </row>
@@ -701,414 +701,426 @@
         <is>
           <t>National</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
           <t>NDR242</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
           <t>LPR</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
           <t>7D0594</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>KAVO PARTS</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>433.078</t>
+          <t>BD-10013</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>DR962404</t>
+          <t>433.078</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>BDR9017</t>
+          <t>DR962404</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
           <t>APEC</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>DRM9936</t>
+          <t>BDR9017</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>1163501400</t>
+          <t>DRM9936</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
           <t>JP GROUP</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>1163501409</t>
+          <t>1163501400</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>7D0594</t>
+          <t>1163501409</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>110 039</t>
+          <t>7D0594</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>B7149.00</t>
+          <t>110 039</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>AUTOMEGA</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>3060906176Q0</t>
+          <t>B7149.00</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>AUTOMEGA</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>24022000371-PCS-MS</t>
+          <t>3060906176Q0</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>24022000371-SET-MS</t>
+          <t>24022000371-PCS-MS</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>19-0849</t>
+          <t>24022000371-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>MOTAQUIP</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>VBE602</t>
+          <t>19-0849</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>MOTAQUIP</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>801439</t>
+          <t>VBE602</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>560900</t>
+          <t>801439</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
           <t>JAPKO</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>560900C</t>
+          <t>560900</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>104037</t>
+          <t>560900C</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>DENCKERMANN</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>B140034</t>
+          <t>104037</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>DENCKERMANN</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>C6S004ABE</t>
+          <t>B140034</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>JURATEK</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>JDR002</t>
+          <t>C6S004ABE</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>JURATEK</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>BNXBDM1055</t>
+          <t>JDR002</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
           <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0900</t>
+          <t>BNXBDM1055</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
           <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0900C</t>
+          <t>JAPTA-0900</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
           <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>JAPTA0900JM</t>
+          <t>JAPTA-0900C</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>STARLINE</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>PB 6413</t>
+          <t>JAPTA0900JM</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>STARLINE</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>CR5594</t>
+          <t>PB 6413</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>SKBDM-0800036</t>
+          <t>CR5594</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>123B0037</t>
+          <t>SKBDM-0800036</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>NDR1001</t>
+          <t>123B0037</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>0AMS</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
+        <is>
+          <t>NDR1001</t>
+        </is>
+      </c>
+    </row>
+    <row r="84" spans="1:2" customHeight="0">
+      <c r="A84" s="0" t="inlineStr">
+        <is>
+          <t>AMBMI</t>
+        </is>
+      </c>
+      <c r="B84" s="0" t="inlineStr">
         <is>
           <t>TDV-011</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>