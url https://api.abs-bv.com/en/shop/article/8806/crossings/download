--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -497,1700 +497,1700 @@
         <is>
           <t>FIAT / LANCIA</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>K05096552AA</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>FIAT / LANCIA</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
           <t>K05143676AA</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>SPIDAN</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>31054</t>
+          <t>02100</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:2" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>8DA 355 050-301</t>
+          <t>26150</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:2" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>8DA 355 050-431</t>
+          <t>GS8208</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:2" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>8DA 355 050-551</t>
+          <t>GSK1006</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>8DA 355 050-821</t>
+          <t>GSK1012</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>03.0137-0170.2</t>
+          <t>SFK402</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>03.0137-0421.2</t>
+          <t>S 50 502</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>03.0137-4013.2</t>
+          <t>S 50 506</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>650170</t>
+          <t>FBA108</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:2" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>650421</t>
+          <t>FSB196</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>H8075</t>
+          <t>10990.101.7</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:2" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>H9435</t>
+          <t>10990.128.0</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>H9630</t>
+          <t>9100007</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>SWAG</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>Q0840</t>
+          <t>10 90 2100</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:2" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>SWAG</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>562767</t>
+          <t>10 92 6150</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:2" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>TRISCAN</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>562807</t>
+          <t>8100 23412</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>0 986 487 190</t>
+          <t>6.046</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>0 986 487 543</t>
+          <t>6.253</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>0 986 487 582</t>
+          <t>KIT69</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>487 190M</t>
+          <t>LS 1371</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>LEMFORDER</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>11056 01</t>
+          <t>LS1958</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>83032800</t>
+          <t>LS1992</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>91032800</t>
+          <t>0152009</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>91057100</t>
+          <t>0152010</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>91060800</t>
+          <t>KR 216</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>98101 0328 1 4</t>
+          <t>KR 779</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>361262J</t>
+          <t>MG 779</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>OBTEC A/S</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>362423J</t>
+          <t>919.412</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>BENDIX</t>
+          <t>BREMS.-U.KUPPL.TEILE</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>361262B</t>
+          <t>307.00</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>BREMS.-U.KUPPL.TEILE</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>360219192037</t>
+          <t>320.00</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>FMSI-VERBAND</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>360219198370</t>
+          <t>S816-1549</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>MFR 255</t>
+          <t>BBS6219</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>METELLI</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>MFR693</t>
+          <t>53-0233</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>METELLI</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>MSK168</t>
+          <t>53-0233K</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>MOPROD</t>
+          <t>RAYBESTOS</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>MBS 584</t>
+          <t>816PG</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>BS 818</t>
+          <t>2733412</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>02100</t>
+          <t>2733868</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>26150</t>
+          <t>8611</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>GS8208</t>
+          <t>8611/1</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>GSK1006</t>
+          <t>8839</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>GSK1012</t>
+          <t>8839/1</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>MEYLE</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>SFK402</t>
+          <t>014 042 0202</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>S 50 502</t>
+          <t>4093.00</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>S 50 506</t>
+          <t>4093.00</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>FBA108</t>
+          <t>GF-0501AF</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>FSB196</t>
+          <t>GF0501JM</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>ICER</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>10990.101.7</t>
+          <t>79PB4011 C</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>ICER</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>10990.128.0</t>
+          <t>79PB4012 C</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>HAVAM</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>9100007</t>
+          <t>HP1404</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>SWAG</t>
+          <t>National</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>10 90 2100</t>
+          <t>NS4020</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>SWAG</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>10 92 6150</t>
+          <t>04729</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>TRISCAN</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>8100 23412</t>
+          <t>04730</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>TRUSTING</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>6.046</t>
+          <t>052.117</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>TRUSTING</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>6.253</t>
+          <t>052.117K</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>KAVO PARTS</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>KIT69</t>
+          <t>KBS-10006</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>LS 1371</t>
+          <t>SH1208</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>LS1958</t>
+          <t>BSH1003</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>LS1992</t>
+          <t>SHU 363</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>0152009</t>
+          <t>SHU773</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>0152010</t>
+          <t>1363900210</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>KR 216</t>
+          <t>04729</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>KR 779</t>
+          <t>04730</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>fri.tech.</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>MG 779</t>
+          <t>1052.117</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>OBTEC A/S</t>
+          <t>fri.tech.</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>919.412</t>
+          <t>1052.117K</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>BREMS.-U.KUPPL.TEILE</t>
+          <t>fri.tech.</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>307.00</t>
+          <t>52117</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>BREMS.-U.KUPPL.TEILE</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>320.00</t>
+          <t>401 022</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>FMSI-VERBAND</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>S816-1549</t>
+          <t>401 025</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>CIFAM</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>BBS6219</t>
+          <t>153-233</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:2" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>METELLI</t>
+          <t>CIFAM</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>53-0233</t>
+          <t>153-233K</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:2" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>METELLI</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>53-0233K</t>
+          <t>Z4093.00</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:2" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>RAYBESTOS</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>816PG</t>
+          <t>RA24730</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:2" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>2733412</t>
+          <t>RA24731</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:2" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>2733868</t>
+          <t>RA24732</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:2" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>RAICAM</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>8611</t>
+          <t>RA30800</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:2" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>BLUE PRINT</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>8611/1</t>
+          <t>ADBP410043</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:2" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>8839</t>
+          <t>03013701702-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:2" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>8839/1</t>
+          <t>19-0226</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:2" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>MEYLE</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>014 042 0202</t>
+          <t>19-1805</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:2" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>REMSA</t>
+          <t>AD</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>4093.00</t>
+          <t>MG416</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:2" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>MOTAQUIP</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>4093.00</t>
+          <t>VBS384</t>
         </is>
       </c>
     </row>
     <row r="116" spans="1:2" customHeight="0">
       <c r="A116" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B116" s="0" t="inlineStr">
         <is>
-          <t>GF-0501AF</t>
+          <t>84473</t>
         </is>
       </c>
     </row>
     <row r="117" spans="1:2" customHeight="0">
       <c r="A117" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B117" s="0" t="inlineStr">
         <is>
-          <t>GF0501JM</t>
+          <t>550501</t>
         </is>
       </c>
     </row>
     <row r="118" spans="1:2" customHeight="0">
       <c r="A118" s="0" t="inlineStr">
         <is>
-          <t>ICER</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B118" s="0" t="inlineStr">
         <is>
-          <t>79PB4011 C</t>
+          <t>1070009</t>
         </is>
       </c>
     </row>
     <row r="119" spans="1:2" customHeight="0">
       <c r="A119" s="0" t="inlineStr">
         <is>
-          <t>ICER</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B119" s="0" t="inlineStr">
         <is>
-          <t>79PB4012 C</t>
+          <t>JQ212025</t>
         </is>
       </c>
     </row>
     <row r="120" spans="1:2" customHeight="0">
       <c r="A120" s="0" t="inlineStr">
         <is>
-          <t>HAVAM</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B120" s="0" t="inlineStr">
         <is>
-          <t>HP1404</t>
+          <t>JQ212041</t>
         </is>
       </c>
     </row>
     <row r="121" spans="1:2" customHeight="0">
       <c r="A121" s="0" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>DENCKERMANN</t>
         </is>
       </c>
       <c r="B121" s="0" t="inlineStr">
         <is>
-          <t>NS4020</t>
+          <t>B120041</t>
         </is>
       </c>
     </row>
     <row r="122" spans="1:2" customHeight="0">
       <c r="A122" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B122" s="0" t="inlineStr">
         <is>
-          <t>04729</t>
+          <t>CRM001ABE</t>
         </is>
       </c>
     </row>
     <row r="123" spans="1:2" customHeight="0">
       <c r="A123" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B123" s="0" t="inlineStr">
         <is>
-          <t>04730</t>
+          <t>CRM012ABE</t>
         </is>
       </c>
     </row>
     <row r="124" spans="1:2" customHeight="0">
       <c r="A124" s="0" t="inlineStr">
         <is>
-          <t>TRUSTING</t>
+          <t>JURATEK</t>
         </is>
       </c>
       <c r="B124" s="0" t="inlineStr">
         <is>
-          <t>052.117</t>
+          <t>JBS1031</t>
         </is>
       </c>
     </row>
     <row r="125" spans="1:2" customHeight="0">
       <c r="A125" s="0" t="inlineStr">
         <is>
-          <t>TRUSTING</t>
+          <t>WAGNER</t>
         </is>
       </c>
       <c r="B125" s="0" t="inlineStr">
         <is>
-          <t>052.117K</t>
+          <t>Z816</t>
         </is>
       </c>
     </row>
     <row r="126" spans="1:2" customHeight="0">
       <c r="A126" s="0" t="inlineStr">
         <is>
-          <t>KAVO PARTS</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B126" s="0" t="inlineStr">
         <is>
-          <t>KBS-10006</t>
+          <t>BNXBXS1024</t>
         </is>
       </c>
     </row>
     <row r="127" spans="1:2" customHeight="0">
       <c r="A127" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B127" s="0" t="inlineStr">
         <is>
-          <t>SH1208</t>
+          <t>BNXBXS1132</t>
         </is>
       </c>
     </row>
     <row r="128" spans="1:2" customHeight="0">
       <c r="A128" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B128" s="0" t="inlineStr">
         <is>
-          <t>BSH1003</t>
+          <t>BNXBXS1161</t>
         </is>
       </c>
     </row>
     <row r="129" spans="1:2" customHeight="0">
       <c r="A129" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B129" s="0" t="inlineStr">
         <is>
-          <t>SHU 363</t>
+          <t>JAPGF-0501AF</t>
         </is>
       </c>
     </row>
     <row r="130" spans="1:2" customHeight="0">
       <c r="A130" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B130" s="0" t="inlineStr">
         <is>
-          <t>SHU773</t>
+          <t>GF0302</t>
         </is>
       </c>
     </row>
     <row r="131" spans="1:2" customHeight="0">
       <c r="A131" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B131" s="0" t="inlineStr">
         <is>
-          <t>1363900210</t>
+          <t>GF0302-1</t>
         </is>
       </c>
     </row>
     <row r="132" spans="1:2" customHeight="0">
       <c r="A132" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>EUROREPAR</t>
         </is>
       </c>
       <c r="B132" s="0" t="inlineStr">
         <is>
-          <t>04729</t>
+          <t>1690921780</t>
         </is>
       </c>
     </row>
     <row r="133" spans="1:2" customHeight="0">
       <c r="A133" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B133" s="0" t="inlineStr">
         <is>
-          <t>04730</t>
+          <t>SKBS-0450058</t>
         </is>
       </c>
     </row>
     <row r="134" spans="1:2" customHeight="0">
       <c r="A134" s="0" t="inlineStr">
         <is>
-          <t>fri.tech.</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B134" s="0" t="inlineStr">
         <is>
-          <t>1052.117</t>
+          <t>SKBS-0450078</t>
         </is>
       </c>
     </row>
     <row r="135" spans="1:2" customHeight="0">
       <c r="A135" s="0" t="inlineStr">
         <is>
-          <t>fri.tech.</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B135" s="0" t="inlineStr">
         <is>
-          <t>1052.117K</t>
+          <t>70B0060</t>
         </is>
       </c>
     </row>
     <row r="136" spans="1:2" customHeight="0">
       <c r="A136" s="0" t="inlineStr">
         <is>
-          <t>fri.tech.</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B136" s="0" t="inlineStr">
         <is>
-          <t>52117</t>
+          <t>70B0079</t>
         </is>
       </c>
     </row>
     <row r="137" spans="1:2" customHeight="0">
       <c r="A137" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B137" s="0" t="inlineStr">
         <is>
-          <t>401 022</t>
+          <t>NBS5001</t>
         </is>
       </c>
     </row>
     <row r="138" spans="1:2" customHeight="0">
       <c r="A138" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>MOTRIO</t>
         </is>
       </c>
       <c r="B138" s="0" t="inlineStr">
         <is>
-          <t>401 025</t>
+          <t>8550501657</t>
         </is>
       </c>
     </row>
     <row r="139" spans="1:2" customHeight="0">
       <c r="A139" s="0" t="inlineStr">
         <is>
-          <t>CIFAM</t>
+          <t>SPIDAN</t>
         </is>
       </c>
       <c r="B139" s="0" t="inlineStr">
         <is>
-          <t>153-233</t>
+          <t>31054</t>
         </is>
       </c>
     </row>
     <row r="140" spans="1:2" customHeight="0">
       <c r="A140" s="0" t="inlineStr">
         <is>
-          <t>CIFAM</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B140" s="0" t="inlineStr">
         <is>
-          <t>153-233K</t>
+          <t>8DA 355 050-301</t>
         </is>
       </c>
     </row>
     <row r="141" spans="1:2" customHeight="0">
       <c r="A141" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B141" s="0" t="inlineStr">
         <is>
-          <t>Z4093.00</t>
+          <t>8DA 355 050-431</t>
         </is>
       </c>
     </row>
     <row r="142" spans="1:2" customHeight="0">
       <c r="A142" s="0" t="inlineStr">
         <is>
-          <t>RAICAM</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B142" s="0" t="inlineStr">
         <is>
-          <t>RA24730</t>
+          <t>8DA 355 050-551</t>
         </is>
       </c>
     </row>
     <row r="143" spans="1:2" customHeight="0">
       <c r="A143" s="0" t="inlineStr">
         <is>
-          <t>RAICAM</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B143" s="0" t="inlineStr">
         <is>
-          <t>RA24731</t>
+          <t>8DA 355 050-821</t>
         </is>
       </c>
     </row>
     <row r="144" spans="1:2" customHeight="0">
       <c r="A144" s="0" t="inlineStr">
         <is>
-          <t>RAICAM</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B144" s="0" t="inlineStr">
         <is>
-          <t>RA24732</t>
+          <t>03.0137-0170.2</t>
         </is>
       </c>
     </row>
     <row r="145" spans="1:2" customHeight="0">
       <c r="A145" s="0" t="inlineStr">
         <is>
-          <t>BLUE PRINT</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B145" s="0" t="inlineStr">
         <is>
-          <t>ADBP410043</t>
+          <t>03.0137-0421.2</t>
         </is>
       </c>
     </row>
     <row r="146" spans="1:2" customHeight="0">
       <c r="A146" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B146" s="0" t="inlineStr">
         <is>
-          <t>03013701702-SET-MS</t>
+          <t>03.0137-4013.2</t>
         </is>
       </c>
     </row>
     <row r="147" spans="1:2" customHeight="0">
       <c r="A147" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B147" s="0" t="inlineStr">
         <is>
-          <t>19-0226</t>
+          <t>650170</t>
         </is>
       </c>
     </row>
     <row r="148" spans="1:2" customHeight="0">
       <c r="A148" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B148" s="0" t="inlineStr">
         <is>
-          <t>19-1805</t>
+          <t>650421</t>
         </is>
       </c>
     </row>
     <row r="149" spans="1:2" customHeight="0">
       <c r="A149" s="0" t="inlineStr">
         <is>
-          <t>AD</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B149" s="0" t="inlineStr">
         <is>
-          <t>MG416</t>
+          <t>H8075</t>
         </is>
       </c>
     </row>
     <row r="150" spans="1:2" customHeight="0">
       <c r="A150" s="0" t="inlineStr">
         <is>
-          <t>MOTAQUIP</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B150" s="0" t="inlineStr">
         <is>
-          <t>VBS384</t>
+          <t>H9435</t>
         </is>
       </c>
     </row>
     <row r="151" spans="1:2" customHeight="0">
       <c r="A151" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B151" s="0" t="inlineStr">
         <is>
-          <t>84473</t>
+          <t>H9630</t>
         </is>
       </c>
     </row>
     <row r="152" spans="1:2" customHeight="0">
       <c r="A152" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B152" s="0" t="inlineStr">
         <is>
-          <t>550501</t>
+          <t>Q0840</t>
         </is>
       </c>
     </row>
     <row r="153" spans="1:2" customHeight="0">
       <c r="A153" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B153" s="0" t="inlineStr">
         <is>
-          <t>1070009</t>
+          <t>562767</t>
         </is>
       </c>
     </row>
     <row r="154" spans="1:2" customHeight="0">
       <c r="A154" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B154" s="0" t="inlineStr">
         <is>
-          <t>JQ212025</t>
+          <t>562807</t>
         </is>
       </c>
     </row>
     <row r="155" spans="1:2" customHeight="0">
       <c r="A155" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B155" s="0" t="inlineStr">
         <is>
-          <t>JQ212041</t>
+          <t>0 986 487 190</t>
         </is>
       </c>
     </row>
     <row r="156" spans="1:2" customHeight="0">
       <c r="A156" s="0" t="inlineStr">
         <is>
-          <t>DENCKERMANN</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B156" s="0" t="inlineStr">
         <is>
-          <t>B120041</t>
+          <t>0 986 487 543</t>
         </is>
       </c>
     </row>
     <row r="157" spans="1:2" customHeight="0">
       <c r="A157" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B157" s="0" t="inlineStr">
         <is>
-          <t>CRM001ABE</t>
+          <t>0 986 487 582</t>
         </is>
       </c>
     </row>
     <row r="158" spans="1:2" customHeight="0">
       <c r="A158" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B158" s="0" t="inlineStr">
         <is>
-          <t>CRM012ABE</t>
+          <t>487 190M</t>
         </is>
       </c>
     </row>
     <row r="159" spans="1:2" customHeight="0">
       <c r="A159" s="0" t="inlineStr">
         <is>
-          <t>JURATEK</t>
+          <t>LEMFORDER</t>
         </is>
       </c>
       <c r="B159" s="0" t="inlineStr">
         <is>
-          <t>JBS1031</t>
+          <t>11056 01</t>
         </is>
       </c>
     </row>
     <row r="160" spans="1:2" customHeight="0">
       <c r="A160" s="0" t="inlineStr">
         <is>
-          <t>WAGNER</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B160" s="0" t="inlineStr">
         <is>
-          <t>Z816</t>
+          <t>83032800</t>
         </is>
       </c>
     </row>
     <row r="161" spans="1:2" customHeight="0">
       <c r="A161" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B161" s="0" t="inlineStr">
         <is>
-          <t>BNXBXS1024</t>
+          <t>91032800</t>
         </is>
       </c>
     </row>
     <row r="162" spans="1:2" customHeight="0">
       <c r="A162" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B162" s="0" t="inlineStr">
         <is>
-          <t>BNXBXS1132</t>
+          <t>91057100</t>
         </is>
       </c>
     </row>
     <row r="163" spans="1:2" customHeight="0">
       <c r="A163" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B163" s="0" t="inlineStr">
         <is>
-          <t>BNXBXS1161</t>
+          <t>91060800</t>
         </is>
       </c>
     </row>
     <row r="164" spans="1:2" customHeight="0">
       <c r="A164" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B164" s="0" t="inlineStr">
         <is>
-          <t>JAPGF-0501AF</t>
+          <t>98101 0328 1 4</t>
         </is>
       </c>
     </row>
     <row r="165" spans="1:2" customHeight="0">
       <c r="A165" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B165" s="0" t="inlineStr">
         <is>
-          <t>GF0302</t>
+          <t>361262J</t>
         </is>
       </c>
     </row>
     <row r="166" spans="1:2" customHeight="0">
       <c r="A166" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B166" s="0" t="inlineStr">
         <is>
-          <t>GF0302-1</t>
+          <t>362423J</t>
         </is>
       </c>
     </row>
     <row r="167" spans="1:2" customHeight="0">
       <c r="A167" s="0" t="inlineStr">
         <is>
-          <t>EUROREPAR</t>
+          <t>BENDIX</t>
         </is>
       </c>
       <c r="B167" s="0" t="inlineStr">
         <is>
-          <t>1690921780</t>
+          <t>361262B</t>
         </is>
       </c>
     </row>
     <row r="168" spans="1:2" customHeight="0">
       <c r="A168" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B168" s="0" t="inlineStr">
         <is>
-          <t>SKBS-0450058</t>
+          <t>360219192037</t>
         </is>
       </c>
     </row>
     <row r="169" spans="1:2" customHeight="0">
       <c r="A169" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B169" s="0" t="inlineStr">
         <is>
-          <t>SKBS-0450078</t>
+          <t>MFR 255</t>
         </is>
       </c>
     </row>
     <row r="170" spans="1:2" customHeight="0">
       <c r="A170" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B170" s="0" t="inlineStr">
         <is>
-          <t>70B0060</t>
+          <t>MFR693</t>
         </is>
       </c>
     </row>
     <row r="171" spans="1:2" customHeight="0">
       <c r="A171" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B171" s="0" t="inlineStr">
         <is>
-          <t>70B0079</t>
+          <t>MSK168</t>
         </is>
       </c>
     </row>
     <row r="172" spans="1:2" customHeight="0">
       <c r="A172" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>MOPROD</t>
         </is>
       </c>
       <c r="B172" s="0" t="inlineStr">
         <is>
-          <t>NBS5001</t>
+          <t>MBS 584</t>
         </is>
       </c>
     </row>
     <row r="173" spans="1:2" customHeight="0">
       <c r="A173" s="0" t="inlineStr">
         <is>
-          <t>MOTRIO</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B173" s="0" t="inlineStr">
         <is>
-          <t>8550501657</t>
+          <t>BS 818</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>