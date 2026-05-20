--- v1 (2025-12-16)
+++ v2 (2026-05-20)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B103"/>
+  <dimension ref="A1:B105"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Supplier</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Reference</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>AUDI</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>1K0.721.388AB</t>
         </is>
       </c>
     </row>
@@ -821,534 +821,558 @@
         <is>
           <t>TEXTAR</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
           <t>50005400</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
           <t>TEXTAR</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
           <t>50037500</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>MAGNETI MARELLI</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>359004800170</t>
+          <t>50064200</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
           <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>360313030134</t>
+          <t>359004800170</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>MAGNETI MARELLI</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>33936</t>
+          <t>360313030134</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>PNB481</t>
+          <t>33936</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>C 85 020</t>
+          <t>PNB481</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>FHC5182</t>
+          <t>C 85 020</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>2114615</t>
+          <t>FHC5182</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
           <t>FTE</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>2114815</t>
+          <t>2114615</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
           <t>FTE</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>2118715</t>
+          <t>2114815</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
           <t>FTE</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>KG15065.4.18</t>
+          <t>2118715</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>TRISCAN</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>8130 29213</t>
+          <t>KG15065.4.18</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>METZGER AUTOTEILE</t>
+          <t>TRISCAN</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>505-990</t>
+          <t>8130 29213</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>BCM123</t>
+          <t>LM80956</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>AISIN</t>
+          <t>METZGER AUTOTEILE</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>CMVG-703</t>
+          <t>505-990</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>METELLI</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>55-0076</t>
+          <t>BCM123</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>AISIN</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>832312</t>
+          <t>CMVG-703</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>METELLI</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>834722</t>
+          <t>55-0076</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>1890</t>
+          <t>832312</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>2199</t>
+          <t>834722</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>TRUSTING</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>PZ127</t>
+          <t>1890</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>7229</t>
+          <t>2199</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>TRUSTING</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>MC1814BE</t>
+          <t>PZ127</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>1130600400</t>
+          <t>7229</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>1130600402</t>
+          <t>MC1814BE</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>GIRLING</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>1202481</t>
+          <t>1130600400</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>M2199</t>
+          <t>1130600402</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>GIRLING</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>114 441</t>
+          <t>1202481</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>CIFAM</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>505-076</t>
+          <t>M2199</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>BLUE PRINT</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>ADBP340026</t>
+          <t>114 441</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>CIFAM</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>46-0060</t>
+          <t>505-076</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>CAUTEX</t>
+          <t>BLUE PRINT</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>750268</t>
+          <t>ADBP340026</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>CAUTEX</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>750269</t>
+          <t>46-0060</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
           <t>CAUTEX</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>774140</t>
+          <t>750268</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>CAUTEX</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>5750057</t>
+          <t>750269</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>CAUTEX</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>F9W011ABE</t>
+          <t>774140</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>F9W019ABE</t>
+          <t>5750057</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>WILMINK GROUP</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>WG2214261</t>
+          <t>F9W011ABE</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>WILMINK GROUP</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>WG2624546</t>
+          <t>F9W019ABE</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>WILMINK GROUP</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>PC0061</t>
+          <t>WG2214261</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>WILMINK GROUP</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>SKMCC-0580002</t>
+          <t>WG2624546</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
+          <t>BREMSI</t>
+        </is>
+      </c>
+      <c r="B103" s="0" t="inlineStr">
+        <is>
+          <t>PC0061</t>
+        </is>
+      </c>
+    </row>
+    <row r="104" spans="1:2" customHeight="0">
+      <c r="A104" s="0" t="inlineStr">
+        <is>
+          <t>Stark</t>
+        </is>
+      </c>
+      <c r="B104" s="0" t="inlineStr">
+        <is>
+          <t>SKMCC-0580002</t>
+        </is>
+      </c>
+    </row>
+    <row r="105" spans="1:2" customHeight="0">
+      <c r="A105" s="0" t="inlineStr">
+        <is>
           <t>RIDEX</t>
         </is>
       </c>
-      <c r="B103" s="0" t="inlineStr">
+      <c r="B105" s="0" t="inlineStr">
         <is>
           <t>234M0003</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>