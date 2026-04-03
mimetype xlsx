--- v0 (2025-12-18)
+++ v1 (2026-04-03)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2759"/>
+  <dimension ref="A1:B2763"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Old Article Number</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>New Article Number</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>0728Q</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>0684Q</t>
         </is>
       </c>
     </row>
@@ -3125,30102 +3125,30150 @@
         <is>
           <t>201696</t>
         </is>
       </c>
       <c r="B253" s="0" t="inlineStr">
         <is>
           <t>201406</t>
         </is>
       </c>
     </row>
     <row r="254" spans="1:2" customHeight="0">
       <c r="A254" s="0" t="inlineStr">
         <is>
           <t>201700</t>
         </is>
       </c>
       <c r="B254" s="0" t="inlineStr">
         <is>
           <t>200323</t>
         </is>
       </c>
     </row>
     <row r="255" spans="1:2" customHeight="0">
       <c r="A255" s="0" t="inlineStr">
         <is>
-          <t>201750</t>
+          <t>201713</t>
         </is>
       </c>
       <c r="B255" s="0" t="inlineStr">
         <is>
-          <t>201341</t>
+          <t>200985</t>
         </is>
       </c>
     </row>
     <row r="256" spans="1:2" customHeight="0">
       <c r="A256" s="0" t="inlineStr">
         <is>
-          <t>201782</t>
+          <t>201750</t>
         </is>
       </c>
       <c r="B256" s="0" t="inlineStr">
         <is>
-          <t>201478</t>
+          <t>201341</t>
         </is>
       </c>
     </row>
     <row r="257" spans="1:2" customHeight="0">
       <c r="A257" s="0" t="inlineStr">
         <is>
-          <t>201784</t>
+          <t>201782</t>
         </is>
       </c>
       <c r="B257" s="0" t="inlineStr">
         <is>
-          <t>201715</t>
+          <t>201478</t>
         </is>
       </c>
     </row>
     <row r="258" spans="1:2" customHeight="0">
       <c r="A258" s="0" t="inlineStr">
         <is>
-          <t>201785</t>
+          <t>201784</t>
         </is>
       </c>
       <c r="B258" s="0" t="inlineStr">
         <is>
           <t>201715</t>
         </is>
       </c>
     </row>
     <row r="259" spans="1:2" customHeight="0">
       <c r="A259" s="0" t="inlineStr">
         <is>
-          <t>201804</t>
+          <t>201785</t>
         </is>
       </c>
       <c r="B259" s="0" t="inlineStr">
         <is>
-          <t>201783</t>
+          <t>201715</t>
         </is>
       </c>
     </row>
     <row r="260" spans="1:2" customHeight="0">
       <c r="A260" s="0" t="inlineStr">
         <is>
-          <t>210112</t>
+          <t>201804</t>
         </is>
       </c>
       <c r="B260" s="0" t="inlineStr">
         <is>
-          <t>210109</t>
+          <t>201783</t>
         </is>
       </c>
     </row>
     <row r="261" spans="1:2" customHeight="0">
       <c r="A261" s="0" t="inlineStr">
         <is>
-          <t>210113</t>
+          <t>201888</t>
         </is>
       </c>
       <c r="B261" s="0" t="inlineStr">
         <is>
-          <t>210108</t>
+          <t>201487</t>
         </is>
       </c>
     </row>
     <row r="262" spans="1:2" customHeight="0">
       <c r="A262" s="0" t="inlineStr">
         <is>
-          <t>210120</t>
+          <t>210112</t>
         </is>
       </c>
       <c r="B262" s="0" t="inlineStr">
         <is>
-          <t>210099</t>
+          <t>210109</t>
         </is>
       </c>
     </row>
     <row r="263" spans="1:2" customHeight="0">
       <c r="A263" s="0" t="inlineStr">
         <is>
-          <t>210121</t>
+          <t>210113</t>
         </is>
       </c>
       <c r="B263" s="0" t="inlineStr">
         <is>
-          <t>210098</t>
+          <t>210108</t>
         </is>
       </c>
     </row>
     <row r="264" spans="1:2" customHeight="0">
       <c r="A264" s="0" t="inlineStr">
         <is>
-          <t>210128</t>
+          <t>210120</t>
         </is>
       </c>
       <c r="B264" s="0" t="inlineStr">
         <is>
-          <t>210517</t>
+          <t>210099</t>
         </is>
       </c>
     </row>
     <row r="265" spans="1:2" customHeight="0">
       <c r="A265" s="0" t="inlineStr">
         <is>
-          <t>210351</t>
+          <t>210121</t>
         </is>
       </c>
       <c r="B265" s="0" t="inlineStr">
         <is>
-          <t>210349</t>
+          <t>210098</t>
         </is>
       </c>
     </row>
     <row r="266" spans="1:2" customHeight="0">
       <c r="A266" s="0" t="inlineStr">
         <is>
-          <t>210352</t>
+          <t>210128</t>
         </is>
       </c>
       <c r="B266" s="0" t="inlineStr">
         <is>
-          <t>210350</t>
+          <t>210517</t>
         </is>
       </c>
     </row>
     <row r="267" spans="1:2" customHeight="0">
       <c r="A267" s="0" t="inlineStr">
         <is>
-          <t>210389B</t>
+          <t>210351</t>
         </is>
       </c>
       <c r="B267" s="0" t="inlineStr">
         <is>
-          <t>210389</t>
+          <t>210349</t>
         </is>
       </c>
     </row>
     <row r="268" spans="1:2" customHeight="0">
       <c r="A268" s="0" t="inlineStr">
         <is>
-          <t>210392B</t>
+          <t>210352</t>
         </is>
       </c>
       <c r="B268" s="0" t="inlineStr">
         <is>
-          <t>210392</t>
+          <t>210350</t>
         </is>
       </c>
     </row>
     <row r="269" spans="1:2" customHeight="0">
       <c r="A269" s="0" t="inlineStr">
         <is>
-          <t>210444</t>
+          <t>210389B</t>
         </is>
       </c>
       <c r="B269" s="0" t="inlineStr">
         <is>
-          <t>210420</t>
+          <t>210389</t>
         </is>
       </c>
     </row>
     <row r="270" spans="1:2" customHeight="0">
       <c r="A270" s="0" t="inlineStr">
         <is>
-          <t>210585</t>
+          <t>210392B</t>
         </is>
       </c>
       <c r="B270" s="0" t="inlineStr">
         <is>
-          <t>210051</t>
+          <t>210392</t>
         </is>
       </c>
     </row>
     <row r="271" spans="1:2" customHeight="0">
       <c r="A271" s="0" t="inlineStr">
         <is>
-          <t>210598</t>
+          <t>210444</t>
         </is>
       </c>
       <c r="B271" s="0" t="inlineStr">
         <is>
-          <t>219900</t>
+          <t>210420</t>
         </is>
       </c>
     </row>
     <row r="272" spans="1:2" customHeight="0">
       <c r="A272" s="0" t="inlineStr">
         <is>
-          <t>210601</t>
+          <t>210585</t>
         </is>
       </c>
       <c r="B272" s="0" t="inlineStr">
         <is>
           <t>210051</t>
         </is>
       </c>
     </row>
     <row r="273" spans="1:2" customHeight="0">
       <c r="A273" s="0" t="inlineStr">
         <is>
-          <t>210602</t>
+          <t>210598</t>
         </is>
       </c>
       <c r="B273" s="0" t="inlineStr">
         <is>
-          <t>210052</t>
+          <t>219900</t>
         </is>
       </c>
     </row>
     <row r="274" spans="1:2" customHeight="0">
       <c r="A274" s="0" t="inlineStr">
         <is>
-          <t>210611</t>
+          <t>210601</t>
         </is>
       </c>
       <c r="B274" s="0" t="inlineStr">
         <is>
-          <t>210096</t>
+          <t>210051</t>
         </is>
       </c>
     </row>
     <row r="275" spans="1:2" customHeight="0">
       <c r="A275" s="0" t="inlineStr">
         <is>
-          <t>210612</t>
+          <t>210602</t>
         </is>
       </c>
       <c r="B275" s="0" t="inlineStr">
         <is>
-          <t>210097</t>
+          <t>210052</t>
         </is>
       </c>
     </row>
     <row r="276" spans="1:2" customHeight="0">
       <c r="A276" s="0" t="inlineStr">
         <is>
-          <t>210613</t>
+          <t>210611</t>
         </is>
       </c>
       <c r="B276" s="0" t="inlineStr">
         <is>
-          <t>210109</t>
+          <t>210096</t>
         </is>
       </c>
     </row>
     <row r="277" spans="1:2" customHeight="0">
       <c r="A277" s="0" t="inlineStr">
         <is>
-          <t>210614</t>
+          <t>210612</t>
         </is>
       </c>
       <c r="B277" s="0" t="inlineStr">
         <is>
-          <t>210108</t>
+          <t>210097</t>
         </is>
       </c>
     </row>
     <row r="278" spans="1:2" customHeight="0">
       <c r="A278" s="0" t="inlineStr">
         <is>
-          <t>210630</t>
+          <t>210613</t>
         </is>
       </c>
       <c r="B278" s="0" t="inlineStr">
         <is>
-          <t>210199</t>
+          <t>210109</t>
         </is>
       </c>
     </row>
     <row r="279" spans="1:2" customHeight="0">
       <c r="A279" s="0" t="inlineStr">
         <is>
-          <t>210631</t>
+          <t>210614</t>
         </is>
       </c>
       <c r="B279" s="0" t="inlineStr">
         <is>
-          <t>210200</t>
+          <t>210108</t>
         </is>
       </c>
     </row>
     <row r="280" spans="1:2" customHeight="0">
       <c r="A280" s="0" t="inlineStr">
         <is>
-          <t>210651</t>
+          <t>210630</t>
         </is>
       </c>
       <c r="B280" s="0" t="inlineStr">
         <is>
-          <t>210273</t>
+          <t>210199</t>
         </is>
       </c>
     </row>
     <row r="281" spans="1:2" customHeight="0">
       <c r="A281" s="0" t="inlineStr">
         <is>
-          <t>210652</t>
+          <t>210631</t>
         </is>
       </c>
       <c r="B281" s="0" t="inlineStr">
         <is>
-          <t>210272</t>
+          <t>210200</t>
         </is>
       </c>
     </row>
     <row r="282" spans="1:2" customHeight="0">
       <c r="A282" s="0" t="inlineStr">
         <is>
-          <t>210653</t>
+          <t>210651</t>
         </is>
       </c>
       <c r="B282" s="0" t="inlineStr">
         <is>
-          <t>210243</t>
+          <t>210273</t>
         </is>
       </c>
     </row>
     <row r="283" spans="1:2" customHeight="0">
       <c r="A283" s="0" t="inlineStr">
         <is>
-          <t>210654</t>
+          <t>210652</t>
         </is>
       </c>
       <c r="B283" s="0" t="inlineStr">
         <is>
-          <t>210244</t>
+          <t>210272</t>
         </is>
       </c>
     </row>
     <row r="284" spans="1:2" customHeight="0">
       <c r="A284" s="0" t="inlineStr">
         <is>
-          <t>210683</t>
+          <t>210653</t>
         </is>
       </c>
       <c r="B284" s="0" t="inlineStr">
         <is>
-          <t>210433</t>
+          <t>210243</t>
         </is>
       </c>
     </row>
     <row r="285" spans="1:2" customHeight="0">
       <c r="A285" s="0" t="inlineStr">
         <is>
-          <t>210684</t>
+          <t>210654</t>
         </is>
       </c>
       <c r="B285" s="0" t="inlineStr">
         <is>
-          <t>210432</t>
+          <t>210244</t>
         </is>
       </c>
     </row>
     <row r="286" spans="1:2" customHeight="0">
       <c r="A286" s="0" t="inlineStr">
         <is>
-          <t>210702</t>
+          <t>210683</t>
         </is>
       </c>
       <c r="B286" s="0" t="inlineStr">
         <is>
-          <t>210541</t>
+          <t>210433</t>
         </is>
       </c>
     </row>
     <row r="287" spans="1:2" customHeight="0">
       <c r="A287" s="0" t="inlineStr">
         <is>
-          <t>210703</t>
+          <t>210684</t>
         </is>
       </c>
       <c r="B287" s="0" t="inlineStr">
         <is>
-          <t>210542</t>
+          <t>210432</t>
         </is>
       </c>
     </row>
     <row r="288" spans="1:2" customHeight="0">
       <c r="A288" s="0" t="inlineStr">
         <is>
-          <t>210729</t>
+          <t>210702</t>
         </is>
       </c>
       <c r="B288" s="0" t="inlineStr">
         <is>
-          <t>210799</t>
+          <t>210541</t>
         </is>
       </c>
     </row>
     <row r="289" spans="1:2" customHeight="0">
       <c r="A289" s="0" t="inlineStr">
         <is>
-          <t>210730</t>
+          <t>210703</t>
         </is>
       </c>
       <c r="B289" s="0" t="inlineStr">
         <is>
-          <t>210800</t>
+          <t>210542</t>
         </is>
       </c>
     </row>
     <row r="290" spans="1:2" customHeight="0">
       <c r="A290" s="0" t="inlineStr">
         <is>
-          <t>210829</t>
+          <t>210729</t>
         </is>
       </c>
       <c r="B290" s="0" t="inlineStr">
         <is>
-          <t>210669</t>
+          <t>210799</t>
         </is>
       </c>
     </row>
     <row r="291" spans="1:2" customHeight="0">
       <c r="A291" s="0" t="inlineStr">
         <is>
-          <t>210830</t>
+          <t>210730</t>
         </is>
       </c>
       <c r="B291" s="0" t="inlineStr">
         <is>
-          <t>210670</t>
+          <t>210800</t>
         </is>
       </c>
     </row>
     <row r="292" spans="1:2" customHeight="0">
       <c r="A292" s="0" t="inlineStr">
         <is>
-          <t>210869</t>
+          <t>210829</t>
         </is>
       </c>
       <c r="B292" s="0" t="inlineStr">
         <is>
-          <t>210551</t>
+          <t>210669</t>
         </is>
       </c>
     </row>
     <row r="293" spans="1:2" customHeight="0">
       <c r="A293" s="0" t="inlineStr">
         <is>
-          <t>210870</t>
+          <t>210830</t>
         </is>
       </c>
       <c r="B293" s="0" t="inlineStr">
         <is>
-          <t>210552</t>
+          <t>210670</t>
         </is>
       </c>
     </row>
     <row r="294" spans="1:2" customHeight="0">
       <c r="A294" s="0" t="inlineStr">
         <is>
-          <t>210901</t>
+          <t>210869</t>
         </is>
       </c>
       <c r="B294" s="0" t="inlineStr">
         <is>
-          <t>210813</t>
+          <t>210551</t>
         </is>
       </c>
     </row>
     <row r="295" spans="1:2" customHeight="0">
       <c r="A295" s="0" t="inlineStr">
         <is>
-          <t>210902</t>
+          <t>210870</t>
         </is>
       </c>
       <c r="B295" s="0" t="inlineStr">
         <is>
-          <t>210814</t>
+          <t>210552</t>
         </is>
       </c>
     </row>
     <row r="296" spans="1:2" customHeight="0">
       <c r="A296" s="0" t="inlineStr">
         <is>
-          <t>210911</t>
+          <t>210901</t>
         </is>
       </c>
       <c r="B296" s="0" t="inlineStr">
         <is>
-          <t>210046</t>
+          <t>210813</t>
         </is>
       </c>
     </row>
     <row r="297" spans="1:2" customHeight="0">
       <c r="A297" s="0" t="inlineStr">
         <is>
-          <t>210912</t>
+          <t>210902</t>
         </is>
       </c>
       <c r="B297" s="0" t="inlineStr">
         <is>
-          <t>210045</t>
+          <t>210814</t>
         </is>
       </c>
     </row>
     <row r="298" spans="1:2" customHeight="0">
       <c r="A298" s="0" t="inlineStr">
         <is>
-          <t>210921</t>
+          <t>210911</t>
         </is>
       </c>
       <c r="B298" s="0" t="inlineStr">
         <is>
-          <t>211267</t>
+          <t>210046</t>
         </is>
       </c>
     </row>
     <row r="299" spans="1:2" customHeight="0">
       <c r="A299" s="0" t="inlineStr">
         <is>
-          <t>210922</t>
+          <t>210912</t>
         </is>
       </c>
       <c r="B299" s="0" t="inlineStr">
         <is>
-          <t>211268</t>
+          <t>210045</t>
         </is>
       </c>
     </row>
     <row r="300" spans="1:2" customHeight="0">
       <c r="A300" s="0" t="inlineStr">
         <is>
-          <t>210945</t>
+          <t>210921</t>
         </is>
       </c>
       <c r="B300" s="0" t="inlineStr">
         <is>
-          <t>210972</t>
+          <t>211267</t>
         </is>
       </c>
     </row>
     <row r="301" spans="1:2" customHeight="0">
       <c r="A301" s="0" t="inlineStr">
         <is>
-          <t>210946</t>
+          <t>210922</t>
         </is>
       </c>
       <c r="B301" s="0" t="inlineStr">
         <is>
-          <t>210973</t>
+          <t>211268</t>
         </is>
       </c>
     </row>
     <row r="302" spans="1:2" customHeight="0">
       <c r="A302" s="0" t="inlineStr">
         <is>
-          <t>210951</t>
+          <t>210945</t>
         </is>
       </c>
       <c r="B302" s="0" t="inlineStr">
         <is>
-          <t>210117</t>
+          <t>210972</t>
         </is>
       </c>
     </row>
     <row r="303" spans="1:2" customHeight="0">
       <c r="A303" s="0" t="inlineStr">
         <is>
-          <t>210959</t>
+          <t>210946</t>
         </is>
       </c>
       <c r="B303" s="0" t="inlineStr">
         <is>
-          <t>210082</t>
+          <t>210973</t>
         </is>
       </c>
     </row>
     <row r="304" spans="1:2" customHeight="0">
       <c r="A304" s="0" t="inlineStr">
         <is>
-          <t>210960</t>
+          <t>210951</t>
         </is>
       </c>
       <c r="B304" s="0" t="inlineStr">
         <is>
-          <t>210077</t>
+          <t>210117</t>
         </is>
       </c>
     </row>
     <row r="305" spans="1:2" customHeight="0">
       <c r="A305" s="0" t="inlineStr">
         <is>
-          <t>211003</t>
+          <t>210959</t>
         </is>
       </c>
       <c r="B305" s="0" t="inlineStr">
         <is>
-          <t>210790</t>
+          <t>210082</t>
         </is>
       </c>
     </row>
     <row r="306" spans="1:2" customHeight="0">
       <c r="A306" s="0" t="inlineStr">
         <is>
-          <t>211006</t>
+          <t>210960</t>
         </is>
       </c>
       <c r="B306" s="0" t="inlineStr">
         <is>
-          <t>210791</t>
+          <t>210077</t>
         </is>
       </c>
     </row>
     <row r="307" spans="1:2" customHeight="0">
       <c r="A307" s="0" t="inlineStr">
         <is>
-          <t>211014</t>
+          <t>211003</t>
         </is>
       </c>
       <c r="B307" s="0" t="inlineStr">
         <is>
-          <t>210815</t>
+          <t>210790</t>
         </is>
       </c>
     </row>
     <row r="308" spans="1:2" customHeight="0">
       <c r="A308" s="0" t="inlineStr">
         <is>
-          <t>211023</t>
+          <t>211006</t>
         </is>
       </c>
       <c r="B308" s="0" t="inlineStr">
         <is>
-          <t>210513</t>
+          <t>210791</t>
         </is>
       </c>
     </row>
     <row r="309" spans="1:2" customHeight="0">
       <c r="A309" s="0" t="inlineStr">
         <is>
-          <t>211030</t>
+          <t>211014</t>
         </is>
       </c>
       <c r="B309" s="0" t="inlineStr">
         <is>
-          <t>210816</t>
+          <t>210815</t>
         </is>
       </c>
     </row>
     <row r="310" spans="1:2" customHeight="0">
       <c r="A310" s="0" t="inlineStr">
         <is>
-          <t>211051</t>
+          <t>211023</t>
         </is>
       </c>
       <c r="B310" s="0" t="inlineStr">
         <is>
-          <t>211763</t>
+          <t>210513</t>
         </is>
       </c>
     </row>
     <row r="311" spans="1:2" customHeight="0">
       <c r="A311" s="0" t="inlineStr">
         <is>
-          <t>211052</t>
+          <t>211030</t>
         </is>
       </c>
       <c r="B311" s="0" t="inlineStr">
         <is>
-          <t>211764</t>
+          <t>210816</t>
         </is>
       </c>
     </row>
     <row r="312" spans="1:2" customHeight="0">
       <c r="A312" s="0" t="inlineStr">
         <is>
-          <t>211060</t>
+          <t>211051</t>
         </is>
       </c>
       <c r="B312" s="0" t="inlineStr">
         <is>
-          <t>211059</t>
+          <t>211763</t>
         </is>
       </c>
     </row>
     <row r="313" spans="1:2" customHeight="0">
       <c r="A313" s="0" t="inlineStr">
         <is>
-          <t>211061</t>
+          <t>211052</t>
         </is>
       </c>
       <c r="B313" s="0" t="inlineStr">
         <is>
-          <t>211104</t>
+          <t>211764</t>
         </is>
       </c>
     </row>
     <row r="314" spans="1:2" customHeight="0">
       <c r="A314" s="0" t="inlineStr">
         <is>
-          <t>211077</t>
+          <t>211060</t>
         </is>
       </c>
       <c r="B314" s="0" t="inlineStr">
         <is>
-          <t>210897</t>
+          <t>211059</t>
         </is>
       </c>
     </row>
     <row r="315" spans="1:2" customHeight="0">
       <c r="A315" s="0" t="inlineStr">
         <is>
-          <t>211078</t>
+          <t>211061</t>
         </is>
       </c>
       <c r="B315" s="0" t="inlineStr">
         <is>
-          <t>210898</t>
+          <t>211104</t>
         </is>
       </c>
     </row>
     <row r="316" spans="1:2" customHeight="0">
       <c r="A316" s="0" t="inlineStr">
         <is>
-          <t>211085</t>
+          <t>211077</t>
         </is>
       </c>
       <c r="B316" s="0" t="inlineStr">
         <is>
-          <t>210514</t>
+          <t>210897</t>
         </is>
       </c>
     </row>
     <row r="317" spans="1:2" customHeight="0">
       <c r="A317" s="0" t="inlineStr">
         <is>
-          <t>211094</t>
+          <t>211078</t>
         </is>
       </c>
       <c r="B317" s="0" t="inlineStr">
         <is>
-          <t>211092</t>
+          <t>210898</t>
         </is>
       </c>
     </row>
     <row r="318" spans="1:2" customHeight="0">
       <c r="A318" s="0" t="inlineStr">
         <is>
-          <t>211095</t>
+          <t>211085</t>
         </is>
       </c>
       <c r="B318" s="0" t="inlineStr">
         <is>
-          <t>211093</t>
+          <t>210514</t>
         </is>
       </c>
     </row>
     <row r="319" spans="1:2" customHeight="0">
       <c r="A319" s="0" t="inlineStr">
         <is>
-          <t>211114</t>
+          <t>211094</t>
         </is>
       </c>
       <c r="B319" s="0" t="inlineStr">
         <is>
-          <t>211116</t>
+          <t>211092</t>
         </is>
       </c>
     </row>
     <row r="320" spans="1:2" customHeight="0">
       <c r="A320" s="0" t="inlineStr">
         <is>
-          <t>211115</t>
+          <t>211095</t>
         </is>
       </c>
       <c r="B320" s="0" t="inlineStr">
         <is>
-          <t>211117</t>
+          <t>211093</t>
         </is>
       </c>
     </row>
     <row r="321" spans="1:2" customHeight="0">
       <c r="A321" s="0" t="inlineStr">
         <is>
-          <t>211176</t>
+          <t>211114</t>
         </is>
       </c>
       <c r="B321" s="0" t="inlineStr">
         <is>
-          <t>212114</t>
+          <t>211116</t>
         </is>
       </c>
     </row>
     <row r="322" spans="1:2" customHeight="0">
       <c r="A322" s="0" t="inlineStr">
         <is>
-          <t>211177</t>
+          <t>211115</t>
         </is>
       </c>
       <c r="B322" s="0" t="inlineStr">
         <is>
-          <t>212115</t>
+          <t>211117</t>
         </is>
       </c>
     </row>
     <row r="323" spans="1:2" customHeight="0">
       <c r="A323" s="0" t="inlineStr">
         <is>
-          <t>211185</t>
+          <t>211176</t>
         </is>
       </c>
       <c r="B323" s="0" t="inlineStr">
         <is>
-          <t>210619</t>
+          <t>212114</t>
         </is>
       </c>
     </row>
     <row r="324" spans="1:2" customHeight="0">
       <c r="A324" s="0" t="inlineStr">
         <is>
-          <t>211186</t>
+          <t>211177</t>
         </is>
       </c>
       <c r="B324" s="0" t="inlineStr">
         <is>
-          <t>210620</t>
+          <t>212115</t>
         </is>
       </c>
     </row>
     <row r="325" spans="1:2" customHeight="0">
       <c r="A325" s="0" t="inlineStr">
         <is>
-          <t>211235</t>
+          <t>211185</t>
         </is>
       </c>
       <c r="B325" s="0" t="inlineStr">
         <is>
-          <t>211228</t>
+          <t>210619</t>
         </is>
       </c>
     </row>
     <row r="326" spans="1:2" customHeight="0">
       <c r="A326" s="0" t="inlineStr">
         <is>
-          <t>211236</t>
+          <t>211186</t>
         </is>
       </c>
       <c r="B326" s="0" t="inlineStr">
         <is>
-          <t>211229</t>
+          <t>210620</t>
         </is>
       </c>
     </row>
     <row r="327" spans="1:2" customHeight="0">
       <c r="A327" s="0" t="inlineStr">
         <is>
-          <t>211240</t>
+          <t>211235</t>
         </is>
       </c>
       <c r="B327" s="0" t="inlineStr">
         <is>
-          <t>210923</t>
+          <t>211228</t>
         </is>
       </c>
     </row>
     <row r="328" spans="1:2" customHeight="0">
       <c r="A328" s="0" t="inlineStr">
         <is>
-          <t>211241</t>
+          <t>211236</t>
         </is>
       </c>
       <c r="B328" s="0" t="inlineStr">
         <is>
-          <t>210924</t>
+          <t>211229</t>
         </is>
       </c>
     </row>
     <row r="329" spans="1:2" customHeight="0">
       <c r="A329" s="0" t="inlineStr">
         <is>
-          <t>211242</t>
+          <t>211240</t>
         </is>
       </c>
       <c r="B329" s="0" t="inlineStr">
         <is>
-          <t>211038</t>
+          <t>210923</t>
         </is>
       </c>
     </row>
     <row r="330" spans="1:2" customHeight="0">
       <c r="A330" s="0" t="inlineStr">
         <is>
-          <t>211243</t>
+          <t>211241</t>
         </is>
       </c>
       <c r="B330" s="0" t="inlineStr">
         <is>
-          <t>211039</t>
+          <t>210924</t>
         </is>
       </c>
     </row>
     <row r="331" spans="1:2" customHeight="0">
       <c r="A331" s="0" t="inlineStr">
         <is>
-          <t>211281</t>
+          <t>211242</t>
         </is>
       </c>
       <c r="B331" s="0" t="inlineStr">
         <is>
-          <t>211215</t>
+          <t>211038</t>
         </is>
       </c>
     </row>
     <row r="332" spans="1:2" customHeight="0">
       <c r="A332" s="0" t="inlineStr">
         <is>
-          <t>211282</t>
+          <t>211243</t>
         </is>
       </c>
       <c r="B332" s="0" t="inlineStr">
         <is>
-          <t>211214</t>
+          <t>211039</t>
         </is>
       </c>
     </row>
     <row r="333" spans="1:2" customHeight="0">
       <c r="A333" s="0" t="inlineStr">
         <is>
-          <t>211348</t>
+          <t>211281</t>
         </is>
       </c>
       <c r="B333" s="0" t="inlineStr">
         <is>
-          <t>210473</t>
+          <t>211215</t>
         </is>
       </c>
     </row>
     <row r="334" spans="1:2" customHeight="0">
       <c r="A334" s="0" t="inlineStr">
         <is>
-          <t>211349</t>
+          <t>211282</t>
         </is>
       </c>
       <c r="B334" s="0" t="inlineStr">
         <is>
-          <t>210476</t>
+          <t>211214</t>
         </is>
       </c>
     </row>
     <row r="335" spans="1:2" customHeight="0">
       <c r="A335" s="0" t="inlineStr">
         <is>
-          <t>211369</t>
+          <t>211348</t>
         </is>
       </c>
       <c r="B335" s="0" t="inlineStr">
         <is>
-          <t>210517</t>
+          <t>210473</t>
         </is>
       </c>
     </row>
     <row r="336" spans="1:2" customHeight="0">
       <c r="A336" s="0" t="inlineStr">
         <is>
-          <t>211461</t>
+          <t>211349</t>
         </is>
       </c>
       <c r="B336" s="0" t="inlineStr">
         <is>
-          <t>230954</t>
+          <t>210476</t>
         </is>
       </c>
     </row>
     <row r="337" spans="1:2" customHeight="0">
       <c r="A337" s="0" t="inlineStr">
         <is>
-          <t>211462</t>
+          <t>211369</t>
         </is>
       </c>
       <c r="B337" s="0" t="inlineStr">
         <is>
-          <t>230955</t>
+          <t>210517</t>
         </is>
       </c>
     </row>
     <row r="338" spans="1:2" customHeight="0">
       <c r="A338" s="0" t="inlineStr">
         <is>
-          <t>211779</t>
+          <t>211461</t>
         </is>
       </c>
       <c r="B338" s="0" t="inlineStr">
         <is>
-          <t>210517</t>
+          <t>230954</t>
         </is>
       </c>
     </row>
     <row r="339" spans="1:2" customHeight="0">
       <c r="A339" s="0" t="inlineStr">
         <is>
-          <t>212140</t>
+          <t>211462</t>
         </is>
       </c>
       <c r="B339" s="0" t="inlineStr">
         <is>
-          <t>211440</t>
+          <t>230955</t>
         </is>
       </c>
     </row>
     <row r="340" spans="1:2" customHeight="0">
       <c r="A340" s="0" t="inlineStr">
         <is>
-          <t>212254</t>
+          <t>211779</t>
         </is>
       </c>
       <c r="B340" s="0" t="inlineStr">
         <is>
-          <t>212242</t>
+          <t>210517</t>
         </is>
       </c>
     </row>
     <row r="341" spans="1:2" customHeight="0">
       <c r="A341" s="0" t="inlineStr">
         <is>
-          <t>212255</t>
+          <t>212140</t>
         </is>
       </c>
       <c r="B341" s="0" t="inlineStr">
         <is>
-          <t>212241</t>
+          <t>211440</t>
         </is>
       </c>
     </row>
     <row r="342" spans="1:2" customHeight="0">
       <c r="A342" s="0" t="inlineStr">
         <is>
-          <t>220087</t>
+          <t>212254</t>
         </is>
       </c>
       <c r="B342" s="0" t="inlineStr">
         <is>
-          <t>220159</t>
+          <t>212242</t>
         </is>
       </c>
     </row>
     <row r="343" spans="1:2" customHeight="0">
       <c r="A343" s="0" t="inlineStr">
         <is>
-          <t>220097</t>
+          <t>212255</t>
         </is>
       </c>
       <c r="B343" s="0" t="inlineStr">
         <is>
-          <t>220086</t>
+          <t>212241</t>
         </is>
       </c>
     </row>
     <row r="344" spans="1:2" customHeight="0">
       <c r="A344" s="0" t="inlineStr">
         <is>
-          <t>220100</t>
+          <t>220087</t>
         </is>
       </c>
       <c r="B344" s="0" t="inlineStr">
         <is>
-          <t>220464</t>
+          <t>220159</t>
         </is>
       </c>
     </row>
     <row r="345" spans="1:2" customHeight="0">
       <c r="A345" s="0" t="inlineStr">
         <is>
-          <t>220101</t>
+          <t>220097</t>
         </is>
       </c>
       <c r="B345" s="0" t="inlineStr">
         <is>
           <t>220086</t>
         </is>
       </c>
     </row>
     <row r="346" spans="1:2" customHeight="0">
       <c r="A346" s="0" t="inlineStr">
         <is>
-          <t>220109</t>
+          <t>220100</t>
         </is>
       </c>
       <c r="B346" s="0" t="inlineStr">
         <is>
-          <t>220104</t>
+          <t>220464</t>
         </is>
       </c>
     </row>
     <row r="347" spans="1:2" customHeight="0">
       <c r="A347" s="0" t="inlineStr">
         <is>
-          <t>220176</t>
+          <t>220101</t>
         </is>
       </c>
       <c r="B347" s="0" t="inlineStr">
         <is>
-          <t>220175</t>
+          <t>220086</t>
         </is>
       </c>
     </row>
     <row r="348" spans="1:2" customHeight="0">
       <c r="A348" s="0" t="inlineStr">
         <is>
-          <t>220194</t>
+          <t>220109</t>
         </is>
       </c>
       <c r="B348" s="0" t="inlineStr">
         <is>
-          <t>220174</t>
+          <t>220104</t>
         </is>
       </c>
     </row>
     <row r="349" spans="1:2" customHeight="0">
       <c r="A349" s="0" t="inlineStr">
         <is>
-          <t>220209</t>
+          <t>220176</t>
         </is>
       </c>
       <c r="B349" s="0" t="inlineStr">
         <is>
-          <t>220198</t>
+          <t>220175</t>
         </is>
       </c>
     </row>
     <row r="350" spans="1:2" customHeight="0">
       <c r="A350" s="0" t="inlineStr">
         <is>
-          <t>220220</t>
+          <t>220194</t>
         </is>
       </c>
       <c r="B350" s="0" t="inlineStr">
         <is>
-          <t>220361</t>
+          <t>220174</t>
         </is>
       </c>
     </row>
     <row r="351" spans="1:2" customHeight="0">
       <c r="A351" s="0" t="inlineStr">
         <is>
-          <t>220261</t>
+          <t>220209</t>
         </is>
       </c>
       <c r="B351" s="0" t="inlineStr">
         <is>
-          <t>220258</t>
+          <t>220198</t>
         </is>
       </c>
     </row>
     <row r="352" spans="1:2" customHeight="0">
       <c r="A352" s="0" t="inlineStr">
         <is>
-          <t>220356</t>
+          <t>220220</t>
         </is>
       </c>
       <c r="B352" s="0" t="inlineStr">
         <is>
-          <t>220082</t>
+          <t>220361</t>
         </is>
       </c>
     </row>
     <row r="353" spans="1:2" customHeight="0">
       <c r="A353" s="0" t="inlineStr">
         <is>
-          <t>220360</t>
+          <t>220261</t>
         </is>
       </c>
       <c r="B353" s="0" t="inlineStr">
         <is>
-          <t>220219</t>
+          <t>220258</t>
         </is>
       </c>
     </row>
     <row r="354" spans="1:2" customHeight="0">
       <c r="A354" s="0" t="inlineStr">
         <is>
-          <t>220369</t>
+          <t>220356</t>
         </is>
       </c>
       <c r="B354" s="0" t="inlineStr">
         <is>
-          <t>220283</t>
+          <t>220082</t>
         </is>
       </c>
     </row>
     <row r="355" spans="1:2" customHeight="0">
       <c r="A355" s="0" t="inlineStr">
         <is>
-          <t>220391</t>
+          <t>220360</t>
         </is>
       </c>
       <c r="B355" s="0" t="inlineStr">
         <is>
-          <t>220464</t>
+          <t>220219</t>
         </is>
       </c>
     </row>
     <row r="356" spans="1:2" customHeight="0">
       <c r="A356" s="0" t="inlineStr">
         <is>
-          <t>220393</t>
+          <t>220369</t>
         </is>
       </c>
       <c r="B356" s="0" t="inlineStr">
         <is>
-          <t>220500</t>
+          <t>220283</t>
         </is>
       </c>
     </row>
     <row r="357" spans="1:2" customHeight="0">
       <c r="A357" s="0" t="inlineStr">
         <is>
-          <t>220417</t>
+          <t>220391</t>
         </is>
       </c>
       <c r="B357" s="0" t="inlineStr">
         <is>
-          <t>220406</t>
+          <t>220464</t>
         </is>
       </c>
     </row>
     <row r="358" spans="1:2" customHeight="0">
       <c r="A358" s="0" t="inlineStr">
         <is>
-          <t>220429</t>
+          <t>220393</t>
         </is>
       </c>
       <c r="B358" s="0" t="inlineStr">
         <is>
-          <t>220484</t>
+          <t>220500</t>
         </is>
       </c>
     </row>
     <row r="359" spans="1:2" customHeight="0">
       <c r="A359" s="0" t="inlineStr">
         <is>
-          <t>220430</t>
+          <t>220417</t>
         </is>
       </c>
       <c r="B359" s="0" t="inlineStr">
         <is>
-          <t>220303</t>
+          <t>220406</t>
         </is>
       </c>
     </row>
     <row r="360" spans="1:2" customHeight="0">
       <c r="A360" s="0" t="inlineStr">
         <is>
-          <t>220445</t>
+          <t>220429</t>
         </is>
       </c>
       <c r="B360" s="0" t="inlineStr">
         <is>
-          <t>220426</t>
+          <t>220484</t>
         </is>
       </c>
     </row>
     <row r="361" spans="1:2" customHeight="0">
       <c r="A361" s="0" t="inlineStr">
         <is>
-          <t>220453</t>
+          <t>220430</t>
         </is>
       </c>
       <c r="B361" s="0" t="inlineStr">
         <is>
-          <t>220457</t>
+          <t>220303</t>
         </is>
       </c>
     </row>
     <row r="362" spans="1:2" customHeight="0">
       <c r="A362" s="0" t="inlineStr">
         <is>
-          <t>220456</t>
+          <t>220445</t>
         </is>
       </c>
       <c r="B362" s="0" t="inlineStr">
         <is>
-          <t>220418</t>
+          <t>220426</t>
         </is>
       </c>
     </row>
     <row r="363" spans="1:2" customHeight="0">
       <c r="A363" s="0" t="inlineStr">
         <is>
-          <t>220462</t>
+          <t>220453</t>
         </is>
       </c>
       <c r="B363" s="0" t="inlineStr">
         <is>
-          <t>220295</t>
+          <t>220457</t>
         </is>
       </c>
     </row>
     <row r="364" spans="1:2" customHeight="0">
       <c r="A364" s="0" t="inlineStr">
         <is>
-          <t>220471</t>
+          <t>220456</t>
         </is>
       </c>
       <c r="B364" s="0" t="inlineStr">
         <is>
-          <t>220130</t>
+          <t>220418</t>
         </is>
       </c>
     </row>
     <row r="365" spans="1:2" customHeight="0">
       <c r="A365" s="0" t="inlineStr">
         <is>
-          <t>220487</t>
+          <t>220462</t>
         </is>
       </c>
       <c r="B365" s="0" t="inlineStr">
         <is>
-          <t>220486</t>
+          <t>220295</t>
         </is>
       </c>
     </row>
     <row r="366" spans="1:2" customHeight="0">
       <c r="A366" s="0" t="inlineStr">
         <is>
-          <t>220501</t>
+          <t>220471</t>
         </is>
       </c>
       <c r="B366" s="0" t="inlineStr">
         <is>
-          <t>220431</t>
+          <t>220130</t>
         </is>
       </c>
     </row>
     <row r="367" spans="1:2" customHeight="0">
       <c r="A367" s="0" t="inlineStr">
         <is>
-          <t>220514</t>
+          <t>220487</t>
         </is>
       </c>
       <c r="B367" s="0" t="inlineStr">
         <is>
-          <t>220159</t>
+          <t>220486</t>
         </is>
       </c>
     </row>
     <row r="368" spans="1:2" customHeight="0">
       <c r="A368" s="0" t="inlineStr">
         <is>
-          <t>220542</t>
+          <t>220501</t>
         </is>
       </c>
       <c r="B368" s="0" t="inlineStr">
         <is>
-          <t>220541</t>
+          <t>220431</t>
         </is>
       </c>
     </row>
     <row r="369" spans="1:2" customHeight="0">
       <c r="A369" s="0" t="inlineStr">
         <is>
-          <t>220607</t>
+          <t>220514</t>
         </is>
       </c>
       <c r="B369" s="0" t="inlineStr">
         <is>
-          <t>220406</t>
+          <t>220159</t>
         </is>
       </c>
     </row>
     <row r="370" spans="1:2" customHeight="0">
       <c r="A370" s="0" t="inlineStr">
         <is>
-          <t>220660</t>
+          <t>220542</t>
         </is>
       </c>
       <c r="B370" s="0" t="inlineStr">
         <is>
-          <t>220537</t>
+          <t>220541</t>
         </is>
       </c>
     </row>
     <row r="371" spans="1:2" customHeight="0">
       <c r="A371" s="0" t="inlineStr">
         <is>
-          <t>220711</t>
+          <t>220607</t>
         </is>
       </c>
       <c r="B371" s="0" t="inlineStr">
         <is>
-          <t>220696</t>
+          <t>220406</t>
         </is>
       </c>
     </row>
     <row r="372" spans="1:2" customHeight="0">
       <c r="A372" s="0" t="inlineStr">
         <is>
-          <t>230154</t>
+          <t>220660</t>
         </is>
       </c>
       <c r="B372" s="0" t="inlineStr">
         <is>
-          <t>230139</t>
+          <t>220537</t>
         </is>
       </c>
     </row>
     <row r="373" spans="1:2" customHeight="0">
       <c r="A373" s="0" t="inlineStr">
         <is>
-          <t>230155</t>
+          <t>220711</t>
         </is>
       </c>
       <c r="B373" s="0" t="inlineStr">
         <is>
-          <t>230138</t>
+          <t>220696</t>
         </is>
       </c>
     </row>
     <row r="374" spans="1:2" customHeight="0">
       <c r="A374" s="0" t="inlineStr">
         <is>
-          <t>230158</t>
+          <t>230154</t>
         </is>
       </c>
       <c r="B374" s="0" t="inlineStr">
         <is>
-          <t>230638</t>
+          <t>230139</t>
         </is>
       </c>
     </row>
     <row r="375" spans="1:2" customHeight="0">
       <c r="A375" s="0" t="inlineStr">
         <is>
-          <t>230169</t>
+          <t>230155</t>
         </is>
       </c>
       <c r="B375" s="0" t="inlineStr">
         <is>
-          <t>230167</t>
+          <t>230138</t>
         </is>
       </c>
     </row>
     <row r="376" spans="1:2" customHeight="0">
       <c r="A376" s="0" t="inlineStr">
         <is>
-          <t>230170</t>
+          <t>230158</t>
         </is>
       </c>
       <c r="B376" s="0" t="inlineStr">
         <is>
-          <t>230168</t>
+          <t>230638</t>
         </is>
       </c>
     </row>
     <row r="377" spans="1:2" customHeight="0">
       <c r="A377" s="0" t="inlineStr">
         <is>
-          <t>230177</t>
+          <t>230169</t>
         </is>
       </c>
       <c r="B377" s="0" t="inlineStr">
         <is>
-          <t>230348</t>
+          <t>230167</t>
         </is>
       </c>
     </row>
     <row r="378" spans="1:2" customHeight="0">
       <c r="A378" s="0" t="inlineStr">
         <is>
-          <t>230180</t>
+          <t>230170</t>
         </is>
       </c>
       <c r="B378" s="0" t="inlineStr">
         <is>
-          <t>230181</t>
+          <t>230168</t>
         </is>
       </c>
     </row>
     <row r="379" spans="1:2" customHeight="0">
       <c r="A379" s="0" t="inlineStr">
         <is>
-          <t>230213</t>
+          <t>230177</t>
         </is>
       </c>
       <c r="B379" s="0" t="inlineStr">
         <is>
-          <t>230215</t>
+          <t>230348</t>
         </is>
       </c>
     </row>
     <row r="380" spans="1:2" customHeight="0">
       <c r="A380" s="0" t="inlineStr">
         <is>
-          <t>230218</t>
+          <t>230180</t>
         </is>
       </c>
       <c r="B380" s="0" t="inlineStr">
         <is>
-          <t>230217</t>
+          <t>230181</t>
         </is>
       </c>
     </row>
     <row r="381" spans="1:2" customHeight="0">
       <c r="A381" s="0" t="inlineStr">
         <is>
-          <t>230221</t>
+          <t>230213</t>
         </is>
       </c>
       <c r="B381" s="0" t="inlineStr">
         <is>
-          <t>230220</t>
+          <t>230215</t>
         </is>
       </c>
     </row>
     <row r="382" spans="1:2" customHeight="0">
       <c r="A382" s="0" t="inlineStr">
         <is>
-          <t>230275</t>
+          <t>230218</t>
         </is>
       </c>
       <c r="B382" s="0" t="inlineStr">
         <is>
-          <t>230161</t>
+          <t>230217</t>
         </is>
       </c>
     </row>
     <row r="383" spans="1:2" customHeight="0">
       <c r="A383" s="0" t="inlineStr">
         <is>
-          <t>230288</t>
+          <t>230221</t>
         </is>
       </c>
       <c r="B383" s="0" t="inlineStr">
         <is>
-          <t>230290</t>
+          <t>230220</t>
         </is>
       </c>
     </row>
     <row r="384" spans="1:2" customHeight="0">
       <c r="A384" s="0" t="inlineStr">
         <is>
-          <t>230310</t>
+          <t>230275</t>
         </is>
       </c>
       <c r="B384" s="0" t="inlineStr">
         <is>
-          <t>230294</t>
+          <t>230161</t>
         </is>
       </c>
     </row>
     <row r="385" spans="1:2" customHeight="0">
       <c r="A385" s="0" t="inlineStr">
         <is>
-          <t>230311</t>
+          <t>230288</t>
         </is>
       </c>
       <c r="B385" s="0" t="inlineStr">
         <is>
-          <t>230291</t>
+          <t>230290</t>
         </is>
       </c>
     </row>
     <row r="386" spans="1:2" customHeight="0">
       <c r="A386" s="0" t="inlineStr">
         <is>
-          <t>230313</t>
+          <t>230310</t>
         </is>
       </c>
       <c r="B386" s="0" t="inlineStr">
         <is>
-          <t>230651</t>
+          <t>230294</t>
         </is>
       </c>
     </row>
     <row r="387" spans="1:2" customHeight="0">
       <c r="A387" s="0" t="inlineStr">
         <is>
-          <t>230338</t>
+          <t>230311</t>
         </is>
       </c>
       <c r="B387" s="0" t="inlineStr">
         <is>
-          <t>230353</t>
+          <t>230291</t>
         </is>
       </c>
     </row>
     <row r="388" spans="1:2" customHeight="0">
       <c r="A388" s="0" t="inlineStr">
         <is>
-          <t>230346</t>
+          <t>230313</t>
         </is>
       </c>
       <c r="B388" s="0" t="inlineStr">
         <is>
-          <t>230586</t>
+          <t>230651</t>
         </is>
       </c>
     </row>
     <row r="389" spans="1:2" customHeight="0">
       <c r="A389" s="0" t="inlineStr">
         <is>
-          <t>230351</t>
+          <t>230338</t>
         </is>
       </c>
       <c r="B389" s="0" t="inlineStr">
         <is>
-          <t>230175</t>
+          <t>230353</t>
         </is>
       </c>
     </row>
     <row r="390" spans="1:2" customHeight="0">
       <c r="A390" s="0" t="inlineStr">
         <is>
-          <t>230388</t>
+          <t>230346</t>
         </is>
       </c>
       <c r="B390" s="0" t="inlineStr">
         <is>
-          <t>230382</t>
+          <t>230586</t>
         </is>
       </c>
     </row>
     <row r="391" spans="1:2" customHeight="0">
       <c r="A391" s="0" t="inlineStr">
         <is>
-          <t>230392</t>
+          <t>230351</t>
         </is>
       </c>
       <c r="B391" s="0" t="inlineStr">
         <is>
-          <t>230382</t>
+          <t>230175</t>
         </is>
       </c>
     </row>
     <row r="392" spans="1:2" customHeight="0">
       <c r="A392" s="0" t="inlineStr">
         <is>
-          <t>230482</t>
+          <t>230388</t>
         </is>
       </c>
       <c r="B392" s="0" t="inlineStr">
         <is>
-          <t>230465</t>
+          <t>230382</t>
         </is>
       </c>
     </row>
     <row r="393" spans="1:2" customHeight="0">
       <c r="A393" s="0" t="inlineStr">
         <is>
-          <t>230493</t>
+          <t>230392</t>
         </is>
       </c>
       <c r="B393" s="0" t="inlineStr">
         <is>
-          <t>230764</t>
+          <t>230382</t>
         </is>
       </c>
     </row>
     <row r="394" spans="1:2" customHeight="0">
       <c r="A394" s="0" t="inlineStr">
         <is>
-          <t>230503</t>
+          <t>230482</t>
         </is>
       </c>
       <c r="B394" s="0" t="inlineStr">
         <is>
-          <t>230502</t>
+          <t>230465</t>
         </is>
       </c>
     </row>
     <row r="395" spans="1:2" customHeight="0">
       <c r="A395" s="0" t="inlineStr">
         <is>
-          <t>230521</t>
+          <t>230493</t>
         </is>
       </c>
       <c r="B395" s="0" t="inlineStr">
         <is>
-          <t>230664</t>
+          <t>230764</t>
         </is>
       </c>
     </row>
     <row r="396" spans="1:2" customHeight="0">
       <c r="A396" s="0" t="inlineStr">
         <is>
-          <t>230550</t>
+          <t>230503</t>
         </is>
       </c>
       <c r="B396" s="0" t="inlineStr">
         <is>
-          <t>230164</t>
+          <t>230502</t>
         </is>
       </c>
     </row>
     <row r="397" spans="1:2" customHeight="0">
       <c r="A397" s="0" t="inlineStr">
         <is>
-          <t>230571</t>
+          <t>230521</t>
         </is>
       </c>
       <c r="B397" s="0" t="inlineStr">
         <is>
-          <t>230040</t>
+          <t>230664</t>
         </is>
       </c>
     </row>
     <row r="398" spans="1:2" customHeight="0">
       <c r="A398" s="0" t="inlineStr">
         <is>
-          <t>230572</t>
+          <t>230550</t>
         </is>
       </c>
       <c r="B398" s="0" t="inlineStr">
         <is>
-          <t>230224</t>
+          <t>230164</t>
         </is>
       </c>
     </row>
     <row r="399" spans="1:2" customHeight="0">
       <c r="A399" s="0" t="inlineStr">
         <is>
-          <t>230573</t>
+          <t>230571</t>
         </is>
       </c>
       <c r="B399" s="0" t="inlineStr">
         <is>
-          <t>230226</t>
+          <t>230040</t>
         </is>
       </c>
     </row>
     <row r="400" spans="1:2" customHeight="0">
       <c r="A400" s="0" t="inlineStr">
         <is>
-          <t>230590</t>
+          <t>230572</t>
         </is>
       </c>
       <c r="B400" s="0" t="inlineStr">
         <is>
-          <t>230381</t>
+          <t>230224</t>
         </is>
       </c>
     </row>
     <row r="401" spans="1:2" customHeight="0">
       <c r="A401" s="0" t="inlineStr">
         <is>
-          <t>230591</t>
+          <t>230573</t>
         </is>
       </c>
       <c r="B401" s="0" t="inlineStr">
         <is>
-          <t>230382</t>
+          <t>230226</t>
         </is>
       </c>
     </row>
     <row r="402" spans="1:2" customHeight="0">
       <c r="A402" s="0" t="inlineStr">
         <is>
-          <t>230629</t>
+          <t>230590</t>
         </is>
       </c>
       <c r="B402" s="0" t="inlineStr">
         <is>
-          <t>230064</t>
+          <t>230381</t>
         </is>
       </c>
     </row>
     <row r="403" spans="1:2" customHeight="0">
       <c r="A403" s="0" t="inlineStr">
         <is>
-          <t>230630</t>
+          <t>230591</t>
         </is>
       </c>
       <c r="B403" s="0" t="inlineStr">
         <is>
-          <t>230062</t>
+          <t>230382</t>
         </is>
       </c>
     </row>
     <row r="404" spans="1:2" customHeight="0">
       <c r="A404" s="0" t="inlineStr">
         <is>
-          <t>230640</t>
+          <t>230629</t>
         </is>
       </c>
       <c r="B404" s="0" t="inlineStr">
         <is>
-          <t>230181</t>
+          <t>230064</t>
         </is>
       </c>
     </row>
     <row r="405" spans="1:2" customHeight="0">
       <c r="A405" s="0" t="inlineStr">
         <is>
-          <t>230646</t>
+          <t>230630</t>
         </is>
       </c>
       <c r="B405" s="0" t="inlineStr">
         <is>
-          <t>230201</t>
+          <t>230062</t>
         </is>
       </c>
     </row>
     <row r="406" spans="1:2" customHeight="0">
       <c r="A406" s="0" t="inlineStr">
         <is>
-          <t>230666</t>
+          <t>230640</t>
         </is>
       </c>
       <c r="B406" s="0" t="inlineStr">
         <is>
-          <t>230664</t>
+          <t>230181</t>
         </is>
       </c>
     </row>
     <row r="407" spans="1:2" customHeight="0">
       <c r="A407" s="0" t="inlineStr">
         <is>
-          <t>230667</t>
+          <t>230646</t>
         </is>
       </c>
       <c r="B407" s="0" t="inlineStr">
         <is>
-          <t>230665</t>
+          <t>230201</t>
         </is>
       </c>
     </row>
     <row r="408" spans="1:2" customHeight="0">
       <c r="A408" s="0" t="inlineStr">
         <is>
-          <t>230681</t>
+          <t>230666</t>
         </is>
       </c>
       <c r="B408" s="0" t="inlineStr">
         <is>
-          <t>230619</t>
+          <t>230664</t>
         </is>
       </c>
     </row>
     <row r="409" spans="1:2" customHeight="0">
       <c r="A409" s="0" t="inlineStr">
         <is>
-          <t>230682</t>
+          <t>230667</t>
         </is>
       </c>
       <c r="B409" s="0" t="inlineStr">
         <is>
-          <t>230620</t>
+          <t>230665</t>
         </is>
       </c>
     </row>
     <row r="410" spans="1:2" customHeight="0">
       <c r="A410" s="0" t="inlineStr">
         <is>
-          <t>230711</t>
+          <t>230681</t>
         </is>
       </c>
       <c r="B410" s="0" t="inlineStr">
         <is>
-          <t>230079</t>
+          <t>230619</t>
         </is>
       </c>
     </row>
     <row r="411" spans="1:2" customHeight="0">
       <c r="A411" s="0" t="inlineStr">
         <is>
-          <t>230712</t>
+          <t>230682</t>
         </is>
       </c>
       <c r="B411" s="0" t="inlineStr">
         <is>
-          <t>230078</t>
+          <t>230620</t>
         </is>
       </c>
     </row>
     <row r="412" spans="1:2" customHeight="0">
       <c r="A412" s="0" t="inlineStr">
         <is>
-          <t>230777</t>
+          <t>230711</t>
         </is>
       </c>
       <c r="B412" s="0" t="inlineStr">
         <is>
-          <t>230807</t>
+          <t>230079</t>
         </is>
       </c>
     </row>
     <row r="413" spans="1:2" customHeight="0">
       <c r="A413" s="0" t="inlineStr">
         <is>
-          <t>230778</t>
+          <t>230712</t>
         </is>
       </c>
       <c r="B413" s="0" t="inlineStr">
         <is>
-          <t>230734</t>
+          <t>230078</t>
         </is>
       </c>
     </row>
     <row r="414" spans="1:2" customHeight="0">
       <c r="A414" s="0" t="inlineStr">
         <is>
-          <t>230781</t>
+          <t>230777</t>
         </is>
       </c>
       <c r="B414" s="0" t="inlineStr">
         <is>
-          <t>230761</t>
+          <t>230807</t>
         </is>
       </c>
     </row>
     <row r="415" spans="1:2" customHeight="0">
       <c r="A415" s="0" t="inlineStr">
         <is>
-          <t>230782</t>
+          <t>230778</t>
         </is>
       </c>
       <c r="B415" s="0" t="inlineStr">
         <is>
-          <t>230762</t>
+          <t>230734</t>
         </is>
       </c>
     </row>
     <row r="416" spans="1:2" customHeight="0">
       <c r="A416" s="0" t="inlineStr">
         <is>
-          <t>230788</t>
+          <t>230781</t>
         </is>
       </c>
       <c r="B416" s="0" t="inlineStr">
         <is>
-          <t>230771</t>
+          <t>230761</t>
         </is>
       </c>
     </row>
     <row r="417" spans="1:2" customHeight="0">
       <c r="A417" s="0" t="inlineStr">
         <is>
-          <t>230789</t>
+          <t>230782</t>
         </is>
       </c>
       <c r="B417" s="0" t="inlineStr">
         <is>
-          <t>230772</t>
+          <t>230762</t>
         </is>
       </c>
     </row>
     <row r="418" spans="1:2" customHeight="0">
       <c r="A418" s="0" t="inlineStr">
         <is>
-          <t>230810</t>
+          <t>230788</t>
         </is>
       </c>
       <c r="B418" s="0" t="inlineStr">
         <is>
-          <t>230277</t>
+          <t>230771</t>
         </is>
       </c>
     </row>
     <row r="419" spans="1:2" customHeight="0">
       <c r="A419" s="0" t="inlineStr">
         <is>
-          <t>230833</t>
+          <t>230789</t>
         </is>
       </c>
       <c r="B419" s="0" t="inlineStr">
         <is>
-          <t>230814</t>
+          <t>230772</t>
         </is>
       </c>
     </row>
     <row r="420" spans="1:2" customHeight="0">
       <c r="A420" s="0" t="inlineStr">
         <is>
-          <t>230863</t>
+          <t>230810</t>
         </is>
       </c>
       <c r="B420" s="0" t="inlineStr">
         <is>
-          <t>250323</t>
+          <t>230277</t>
         </is>
       </c>
     </row>
     <row r="421" spans="1:2" customHeight="0">
       <c r="A421" s="0" t="inlineStr">
         <is>
-          <t>230864</t>
+          <t>230833</t>
         </is>
       </c>
       <c r="B421" s="0" t="inlineStr">
         <is>
-          <t>250324</t>
+          <t>230814</t>
         </is>
       </c>
     </row>
     <row r="422" spans="1:2" customHeight="0">
       <c r="A422" s="0" t="inlineStr">
         <is>
-          <t>230873</t>
+          <t>230863</t>
         </is>
       </c>
       <c r="B422" s="0" t="inlineStr">
         <is>
-          <t>230273</t>
+          <t>250323</t>
         </is>
       </c>
     </row>
     <row r="423" spans="1:2" customHeight="0">
       <c r="A423" s="0" t="inlineStr">
         <is>
-          <t>230875</t>
+          <t>230864</t>
         </is>
       </c>
       <c r="B423" s="0" t="inlineStr">
         <is>
-          <t>230849</t>
+          <t>250324</t>
         </is>
       </c>
     </row>
     <row r="424" spans="1:2" customHeight="0">
       <c r="A424" s="0" t="inlineStr">
         <is>
-          <t>230924</t>
+          <t>230873</t>
         </is>
       </c>
       <c r="B424" s="0" t="inlineStr">
         <is>
-          <t>230680</t>
+          <t>230273</t>
         </is>
       </c>
     </row>
     <row r="425" spans="1:2" customHeight="0">
       <c r="A425" s="0" t="inlineStr">
         <is>
-          <t>230925</t>
+          <t>230875</t>
         </is>
       </c>
       <c r="B425" s="0" t="inlineStr">
         <is>
-          <t>230679</t>
+          <t>230849</t>
         </is>
       </c>
     </row>
     <row r="426" spans="1:2" customHeight="0">
       <c r="A426" s="0" t="inlineStr">
         <is>
-          <t>2380-S</t>
+          <t>230924</t>
         </is>
       </c>
       <c r="B426" s="0" t="inlineStr">
         <is>
-          <t>2345-S</t>
+          <t>230680</t>
         </is>
       </c>
     </row>
     <row r="427" spans="1:2" customHeight="0">
       <c r="A427" s="0" t="inlineStr">
         <is>
-          <t>2385-S</t>
+          <t>230925</t>
         </is>
       </c>
       <c r="B427" s="0" t="inlineStr">
         <is>
-          <t>3230-S</t>
+          <t>230679</t>
         </is>
       </c>
     </row>
     <row r="428" spans="1:2" customHeight="0">
       <c r="A428" s="0" t="inlineStr">
         <is>
-          <t>23860</t>
+          <t>2380-S</t>
         </is>
       </c>
       <c r="B428" s="0" t="inlineStr">
         <is>
-          <t>230860</t>
+          <t>2345-S</t>
         </is>
       </c>
     </row>
     <row r="429" spans="1:2" customHeight="0">
       <c r="A429" s="0" t="inlineStr">
         <is>
-          <t>2394-S</t>
+          <t>2385-S</t>
         </is>
       </c>
       <c r="B429" s="0" t="inlineStr">
         <is>
-          <t>2471-S</t>
+          <t>3230-S</t>
         </is>
       </c>
     </row>
     <row r="430" spans="1:2" customHeight="0">
       <c r="A430" s="0" t="inlineStr">
         <is>
-          <t>240039</t>
+          <t>23860</t>
         </is>
       </c>
       <c r="B430" s="0" t="inlineStr">
         <is>
-          <t>240042</t>
+          <t>230860</t>
         </is>
       </c>
     </row>
     <row r="431" spans="1:2" customHeight="0">
       <c r="A431" s="0" t="inlineStr">
         <is>
-          <t>240051</t>
+          <t>2394-S</t>
         </is>
       </c>
       <c r="B431" s="0" t="inlineStr">
         <is>
-          <t>240050</t>
+          <t>2471-S</t>
         </is>
       </c>
     </row>
     <row r="432" spans="1:2" customHeight="0">
       <c r="A432" s="0" t="inlineStr">
         <is>
-          <t>240058</t>
+          <t>240039</t>
         </is>
       </c>
       <c r="B432" s="0" t="inlineStr">
         <is>
-          <t>240024</t>
+          <t>240042</t>
         </is>
       </c>
     </row>
     <row r="433" spans="1:2" customHeight="0">
       <c r="A433" s="0" t="inlineStr">
         <is>
-          <t>240060</t>
+          <t>240051</t>
         </is>
       </c>
       <c r="B433" s="0" t="inlineStr">
         <is>
-          <t>240007</t>
+          <t>240050</t>
         </is>
       </c>
     </row>
     <row r="434" spans="1:2" customHeight="0">
       <c r="A434" s="0" t="inlineStr">
         <is>
-          <t>240093</t>
+          <t>240058</t>
         </is>
       </c>
       <c r="B434" s="0" t="inlineStr">
         <is>
-          <t>240096</t>
+          <t>240024</t>
         </is>
       </c>
     </row>
     <row r="435" spans="1:2" customHeight="0">
       <c r="A435" s="0" t="inlineStr">
         <is>
-          <t>240111</t>
+          <t>240060</t>
         </is>
       </c>
       <c r="B435" s="0" t="inlineStr">
         <is>
-          <t>240108</t>
+          <t>240007</t>
         </is>
       </c>
     </row>
     <row r="436" spans="1:2" customHeight="0">
       <c r="A436" s="0" t="inlineStr">
         <is>
-          <t>240115</t>
+          <t>240093</t>
         </is>
       </c>
       <c r="B436" s="0" t="inlineStr">
         <is>
-          <t>240108</t>
+          <t>240096</t>
         </is>
       </c>
     </row>
     <row r="437" spans="1:2" customHeight="0">
       <c r="A437" s="0" t="inlineStr">
         <is>
-          <t>240120</t>
+          <t>240111</t>
         </is>
       </c>
       <c r="B437" s="0" t="inlineStr">
         <is>
-          <t>240173</t>
+          <t>240108</t>
         </is>
       </c>
     </row>
     <row r="438" spans="1:2" customHeight="0">
       <c r="A438" s="0" t="inlineStr">
         <is>
-          <t>240122</t>
+          <t>240115</t>
         </is>
       </c>
       <c r="B438" s="0" t="inlineStr">
         <is>
-          <t>240112</t>
+          <t>240108</t>
         </is>
       </c>
     </row>
     <row r="439" spans="1:2" customHeight="0">
       <c r="A439" s="0" t="inlineStr">
         <is>
-          <t>240143</t>
+          <t>240120</t>
         </is>
       </c>
       <c r="B439" s="0" t="inlineStr">
         <is>
-          <t>240344</t>
+          <t>240173</t>
         </is>
       </c>
     </row>
     <row r="440" spans="1:2" customHeight="0">
       <c r="A440" s="0" t="inlineStr">
         <is>
-          <t>240148</t>
+          <t>240122</t>
         </is>
       </c>
       <c r="B440" s="0" t="inlineStr">
         <is>
-          <t>240149</t>
+          <t>240112</t>
         </is>
       </c>
     </row>
     <row r="441" spans="1:2" customHeight="0">
       <c r="A441" s="0" t="inlineStr">
         <is>
-          <t>240168</t>
+          <t>240143</t>
         </is>
       </c>
       <c r="B441" s="0" t="inlineStr">
         <is>
-          <t>240170</t>
+          <t>240344</t>
         </is>
       </c>
     </row>
     <row r="442" spans="1:2" customHeight="0">
       <c r="A442" s="0" t="inlineStr">
         <is>
-          <t>240187</t>
+          <t>240148</t>
         </is>
       </c>
       <c r="B442" s="0" t="inlineStr">
         <is>
-          <t>240183</t>
+          <t>240149</t>
         </is>
       </c>
     </row>
     <row r="443" spans="1:2" customHeight="0">
       <c r="A443" s="0" t="inlineStr">
         <is>
-          <t>240247</t>
+          <t>240168</t>
         </is>
       </c>
       <c r="B443" s="0" t="inlineStr">
         <is>
-          <t>240246</t>
+          <t>240170</t>
         </is>
       </c>
     </row>
     <row r="444" spans="1:2" customHeight="0">
       <c r="A444" s="0" t="inlineStr">
         <is>
-          <t>240248</t>
+          <t>240187</t>
         </is>
       </c>
       <c r="B444" s="0" t="inlineStr">
         <is>
-          <t>240067</t>
+          <t>240183</t>
         </is>
       </c>
     </row>
     <row r="445" spans="1:2" customHeight="0">
       <c r="A445" s="0" t="inlineStr">
         <is>
-          <t>240253</t>
+          <t>240247</t>
         </is>
       </c>
       <c r="B445" s="0" t="inlineStr">
         <is>
-          <t>240221</t>
+          <t>240246</t>
         </is>
       </c>
     </row>
     <row r="446" spans="1:2" customHeight="0">
       <c r="A446" s="0" t="inlineStr">
         <is>
-          <t>240295</t>
+          <t>240248</t>
         </is>
       </c>
       <c r="B446" s="0" t="inlineStr">
         <is>
-          <t>240280</t>
+          <t>240067</t>
         </is>
       </c>
     </row>
     <row r="447" spans="1:2" customHeight="0">
       <c r="A447" s="0" t="inlineStr">
         <is>
-          <t>240320</t>
+          <t>240253</t>
         </is>
       </c>
       <c r="B447" s="0" t="inlineStr">
         <is>
-          <t>240249</t>
+          <t>240221</t>
         </is>
       </c>
     </row>
     <row r="448" spans="1:2" customHeight="0">
       <c r="A448" s="0" t="inlineStr">
         <is>
-          <t>240340</t>
+          <t>240295</t>
         </is>
       </c>
       <c r="B448" s="0" t="inlineStr">
         <is>
-          <t>240104</t>
+          <t>240280</t>
         </is>
       </c>
     </row>
     <row r="449" spans="1:2" customHeight="0">
       <c r="A449" s="0" t="inlineStr">
         <is>
-          <t>240346</t>
+          <t>240320</t>
         </is>
       </c>
       <c r="B449" s="0" t="inlineStr">
         <is>
-          <t>240327</t>
+          <t>240249</t>
         </is>
       </c>
     </row>
     <row r="450" spans="1:2" customHeight="0">
       <c r="A450" s="0" t="inlineStr">
         <is>
-          <t>240360</t>
+          <t>240340</t>
         </is>
       </c>
       <c r="B450" s="0" t="inlineStr">
         <is>
-          <t>240299</t>
+          <t>240104</t>
         </is>
       </c>
     </row>
     <row r="451" spans="1:2" customHeight="0">
       <c r="A451" s="0" t="inlineStr">
         <is>
-          <t>240386</t>
+          <t>240346</t>
         </is>
       </c>
       <c r="B451" s="0" t="inlineStr">
         <is>
-          <t>240114</t>
+          <t>240327</t>
         </is>
       </c>
     </row>
     <row r="452" spans="1:2" customHeight="0">
       <c r="A452" s="0" t="inlineStr">
         <is>
-          <t>240404</t>
+          <t>240360</t>
         </is>
       </c>
       <c r="B452" s="0" t="inlineStr">
         <is>
-          <t>240170</t>
+          <t>240299</t>
         </is>
       </c>
     </row>
     <row r="453" spans="1:2" customHeight="0">
       <c r="A453" s="0" t="inlineStr">
         <is>
-          <t>240415</t>
+          <t>240386</t>
         </is>
       </c>
       <c r="B453" s="0" t="inlineStr">
         <is>
-          <t>240414</t>
+          <t>240114</t>
         </is>
       </c>
     </row>
     <row r="454" spans="1:2" customHeight="0">
       <c r="A454" s="0" t="inlineStr">
         <is>
-          <t>240423</t>
+          <t>240404</t>
         </is>
       </c>
       <c r="B454" s="0" t="inlineStr">
         <is>
-          <t>240240</t>
+          <t>240170</t>
         </is>
       </c>
     </row>
     <row r="455" spans="1:2" customHeight="0">
       <c r="A455" s="0" t="inlineStr">
         <is>
-          <t>240436</t>
+          <t>240415</t>
         </is>
       </c>
       <c r="B455" s="0" t="inlineStr">
         <is>
-          <t>240012</t>
+          <t>240414</t>
         </is>
       </c>
     </row>
     <row r="456" spans="1:2" customHeight="0">
       <c r="A456" s="0" t="inlineStr">
         <is>
-          <t>240445</t>
+          <t>240423</t>
         </is>
       </c>
       <c r="B456" s="0" t="inlineStr">
         <is>
-          <t>240465</t>
+          <t>240240</t>
         </is>
       </c>
     </row>
     <row r="457" spans="1:2" customHeight="0">
       <c r="A457" s="0" t="inlineStr">
         <is>
-          <t>240462</t>
+          <t>240436</t>
         </is>
       </c>
       <c r="B457" s="0" t="inlineStr">
         <is>
-          <t>240403</t>
+          <t>240012</t>
         </is>
       </c>
     </row>
     <row r="458" spans="1:2" customHeight="0">
       <c r="A458" s="0" t="inlineStr">
         <is>
-          <t>240467</t>
+          <t>240445</t>
         </is>
       </c>
       <c r="B458" s="0" t="inlineStr">
         <is>
-          <t>240490</t>
+          <t>240465</t>
         </is>
       </c>
     </row>
     <row r="459" spans="1:2" customHeight="0">
       <c r="A459" s="0" t="inlineStr">
         <is>
-          <t>240476</t>
+          <t>240462</t>
         </is>
       </c>
       <c r="B459" s="0" t="inlineStr">
         <is>
-          <t>240477</t>
+          <t>240403</t>
         </is>
       </c>
     </row>
     <row r="460" spans="1:2" customHeight="0">
       <c r="A460" s="0" t="inlineStr">
         <is>
-          <t>240478</t>
+          <t>240467</t>
         </is>
       </c>
       <c r="B460" s="0" t="inlineStr">
         <is>
-          <t>240479</t>
+          <t>240490</t>
         </is>
       </c>
     </row>
     <row r="461" spans="1:2" customHeight="0">
       <c r="A461" s="0" t="inlineStr">
         <is>
-          <t>240568</t>
+          <t>240476</t>
         </is>
       </c>
       <c r="B461" s="0" t="inlineStr">
         <is>
-          <t>240546</t>
+          <t>240477</t>
         </is>
       </c>
     </row>
     <row r="462" spans="1:2" customHeight="0">
       <c r="A462" s="0" t="inlineStr">
         <is>
-          <t>240574</t>
+          <t>240478</t>
         </is>
       </c>
       <c r="B462" s="0" t="inlineStr">
         <is>
-          <t>240506</t>
+          <t>240479</t>
         </is>
       </c>
     </row>
     <row r="463" spans="1:2" customHeight="0">
       <c r="A463" s="0" t="inlineStr">
         <is>
-          <t>240579</t>
+          <t>240568</t>
         </is>
       </c>
       <c r="B463" s="0" t="inlineStr">
         <is>
-          <t>240521</t>
+          <t>240546</t>
         </is>
       </c>
     </row>
     <row r="464" spans="1:2" customHeight="0">
       <c r="A464" s="0" t="inlineStr">
         <is>
-          <t>240604</t>
+          <t>240574</t>
         </is>
       </c>
       <c r="B464" s="0" t="inlineStr">
         <is>
-          <t>240287</t>
+          <t>240506</t>
         </is>
       </c>
     </row>
     <row r="465" spans="1:2" customHeight="0">
       <c r="A465" s="0" t="inlineStr">
         <is>
-          <t>240684</t>
+          <t>240579</t>
         </is>
       </c>
       <c r="B465" s="0" t="inlineStr">
         <is>
-          <t>240609</t>
+          <t>240521</t>
         </is>
       </c>
     </row>
     <row r="466" spans="1:2" customHeight="0">
       <c r="A466" s="0" t="inlineStr">
         <is>
-          <t>240876</t>
+          <t>240604</t>
         </is>
       </c>
       <c r="B466" s="0" t="inlineStr">
         <is>
-          <t>240860</t>
+          <t>240287</t>
         </is>
       </c>
     </row>
     <row r="467" spans="1:2" customHeight="0">
       <c r="A467" s="0" t="inlineStr">
         <is>
-          <t>240945</t>
+          <t>240684</t>
         </is>
       </c>
       <c r="B467" s="0" t="inlineStr">
         <is>
-          <t>240944</t>
+          <t>240609</t>
         </is>
       </c>
     </row>
     <row r="468" spans="1:2" customHeight="0">
       <c r="A468" s="0" t="inlineStr">
         <is>
-          <t>2413-S</t>
+          <t>240876</t>
         </is>
       </c>
       <c r="B468" s="0" t="inlineStr">
         <is>
-          <t>2639-S</t>
+          <t>240860</t>
         </is>
       </c>
     </row>
     <row r="469" spans="1:2" customHeight="0">
       <c r="A469" s="0" t="inlineStr">
         <is>
-          <t>2438-S</t>
+          <t>240945</t>
         </is>
       </c>
       <c r="B469" s="0" t="inlineStr">
         <is>
-          <t>2513-S</t>
+          <t>240944</t>
         </is>
       </c>
     </row>
     <row r="470" spans="1:2" customHeight="0">
       <c r="A470" s="0" t="inlineStr">
         <is>
-          <t>2449-S</t>
+          <t>2413-S</t>
         </is>
       </c>
       <c r="B470" s="0" t="inlineStr">
         <is>
-          <t>2685-S</t>
+          <t>2639-S</t>
         </is>
       </c>
     </row>
     <row r="471" spans="1:2" customHeight="0">
       <c r="A471" s="0" t="inlineStr">
         <is>
-          <t>250082</t>
+          <t>2438-S</t>
         </is>
       </c>
       <c r="B471" s="0" t="inlineStr">
         <is>
-          <t>250081</t>
+          <t>2513-S</t>
         </is>
       </c>
     </row>
     <row r="472" spans="1:2" customHeight="0">
       <c r="A472" s="0" t="inlineStr">
         <is>
-          <t>250168</t>
+          <t>2449-S</t>
         </is>
       </c>
       <c r="B472" s="0" t="inlineStr">
         <is>
-          <t>250166</t>
+          <t>2685-S</t>
         </is>
       </c>
     </row>
     <row r="473" spans="1:2" customHeight="0">
       <c r="A473" s="0" t="inlineStr">
         <is>
-          <t>250169</t>
+          <t>250082</t>
         </is>
       </c>
       <c r="B473" s="0" t="inlineStr">
         <is>
-          <t>250171</t>
+          <t>250081</t>
         </is>
       </c>
     </row>
     <row r="474" spans="1:2" customHeight="0">
       <c r="A474" s="0" t="inlineStr">
         <is>
-          <t>250232</t>
+          <t>250168</t>
         </is>
       </c>
       <c r="B474" s="0" t="inlineStr">
         <is>
-          <t>250079</t>
+          <t>250166</t>
         </is>
       </c>
     </row>
     <row r="475" spans="1:2" customHeight="0">
       <c r="A475" s="0" t="inlineStr">
         <is>
-          <t>250239</t>
+          <t>250169</t>
         </is>
       </c>
       <c r="B475" s="0" t="inlineStr">
         <is>
-          <t>250087</t>
+          <t>250171</t>
         </is>
       </c>
     </row>
     <row r="476" spans="1:2" customHeight="0">
       <c r="A476" s="0" t="inlineStr">
         <is>
-          <t>250283</t>
+          <t>250232</t>
         </is>
       </c>
       <c r="B476" s="0" t="inlineStr">
         <is>
-          <t>250282</t>
+          <t>250079</t>
         </is>
       </c>
     </row>
     <row r="477" spans="1:2" customHeight="0">
       <c r="A477" s="0" t="inlineStr">
         <is>
-          <t>250286</t>
+          <t>250239</t>
         </is>
       </c>
       <c r="B477" s="0" t="inlineStr">
         <is>
-          <t>250021</t>
+          <t>250087</t>
         </is>
       </c>
     </row>
     <row r="478" spans="1:2" customHeight="0">
       <c r="A478" s="0" t="inlineStr">
         <is>
-          <t>2574</t>
+          <t>250283</t>
         </is>
       </c>
       <c r="B478" s="0" t="inlineStr">
         <is>
-          <t>72818X</t>
+          <t>250282</t>
         </is>
       </c>
     </row>
     <row r="479" spans="1:2" customHeight="0">
       <c r="A479" s="0" t="inlineStr">
         <is>
-          <t>260071</t>
+          <t>250286</t>
         </is>
       </c>
       <c r="B479" s="0" t="inlineStr">
         <is>
-          <t>260559</t>
+          <t>250021</t>
         </is>
       </c>
     </row>
     <row r="480" spans="1:2" customHeight="0">
       <c r="A480" s="0" t="inlineStr">
         <is>
-          <t>260078</t>
+          <t>2574</t>
         </is>
       </c>
       <c r="B480" s="0" t="inlineStr">
         <is>
-          <t>260079</t>
+          <t>72818X</t>
         </is>
       </c>
     </row>
     <row r="481" spans="1:2" customHeight="0">
       <c r="A481" s="0" t="inlineStr">
         <is>
-          <t>260108</t>
+          <t>260071</t>
         </is>
       </c>
       <c r="B481" s="0" t="inlineStr">
         <is>
-          <t>260106</t>
+          <t>260559</t>
         </is>
       </c>
     </row>
     <row r="482" spans="1:2" customHeight="0">
       <c r="A482" s="0" t="inlineStr">
         <is>
-          <t>260162</t>
+          <t>260078</t>
         </is>
       </c>
       <c r="B482" s="0" t="inlineStr">
         <is>
-          <t>260348</t>
+          <t>260079</t>
         </is>
       </c>
     </row>
     <row r="483" spans="1:2" customHeight="0">
       <c r="A483" s="0" t="inlineStr">
         <is>
-          <t>260188</t>
+          <t>260108</t>
         </is>
       </c>
       <c r="B483" s="0" t="inlineStr">
         <is>
-          <t>260353</t>
+          <t>260106</t>
         </is>
       </c>
     </row>
     <row r="484" spans="1:2" customHeight="0">
       <c r="A484" s="0" t="inlineStr">
         <is>
-          <t>260190</t>
+          <t>260162</t>
         </is>
       </c>
       <c r="B484" s="0" t="inlineStr">
         <is>
-          <t>260069</t>
+          <t>260348</t>
         </is>
       </c>
     </row>
     <row r="485" spans="1:2" customHeight="0">
       <c r="A485" s="0" t="inlineStr">
         <is>
-          <t>260200</t>
+          <t>260188</t>
         </is>
       </c>
       <c r="B485" s="0" t="inlineStr">
         <is>
-          <t>260201</t>
+          <t>260353</t>
         </is>
       </c>
     </row>
     <row r="486" spans="1:2" customHeight="0">
       <c r="A486" s="0" t="inlineStr">
         <is>
-          <t>260207</t>
+          <t>260190</t>
         </is>
       </c>
       <c r="B486" s="0" t="inlineStr">
         <is>
-          <t>260074</t>
+          <t>260069</t>
         </is>
       </c>
     </row>
     <row r="487" spans="1:2" customHeight="0">
       <c r="A487" s="0" t="inlineStr">
         <is>
-          <t>260218</t>
+          <t>260200</t>
         </is>
       </c>
       <c r="B487" s="0" t="inlineStr">
         <is>
-          <t>260189</t>
+          <t>260201</t>
         </is>
       </c>
     </row>
     <row r="488" spans="1:2" customHeight="0">
       <c r="A488" s="0" t="inlineStr">
         <is>
-          <t>260236</t>
+          <t>260207</t>
         </is>
       </c>
       <c r="B488" s="0" t="inlineStr">
         <is>
-          <t>260564</t>
+          <t>260074</t>
         </is>
       </c>
     </row>
     <row r="489" spans="1:2" customHeight="0">
       <c r="A489" s="0" t="inlineStr">
         <is>
-          <t>260250</t>
+          <t>260218</t>
         </is>
       </c>
       <c r="B489" s="0" t="inlineStr">
         <is>
-          <t>260323</t>
+          <t>260189</t>
         </is>
       </c>
     </row>
     <row r="490" spans="1:2" customHeight="0">
       <c r="A490" s="0" t="inlineStr">
         <is>
-          <t>260262</t>
+          <t>260236</t>
         </is>
       </c>
       <c r="B490" s="0" t="inlineStr">
         <is>
-          <t>260268</t>
+          <t>260564</t>
         </is>
       </c>
     </row>
     <row r="491" spans="1:2" customHeight="0">
       <c r="A491" s="0" t="inlineStr">
         <is>
-          <t>260263</t>
+          <t>260250</t>
         </is>
       </c>
       <c r="B491" s="0" t="inlineStr">
         <is>
-          <t>260267</t>
+          <t>260323</t>
         </is>
       </c>
     </row>
     <row r="492" spans="1:2" customHeight="0">
       <c r="A492" s="0" t="inlineStr">
         <is>
-          <t>260284</t>
+          <t>260262</t>
         </is>
       </c>
       <c r="B492" s="0" t="inlineStr">
         <is>
-          <t>260139</t>
+          <t>260268</t>
         </is>
       </c>
     </row>
     <row r="493" spans="1:2" customHeight="0">
       <c r="A493" s="0" t="inlineStr">
         <is>
-          <t>260306</t>
+          <t>260263</t>
         </is>
       </c>
       <c r="B493" s="0" t="inlineStr">
         <is>
-          <t>260283</t>
+          <t>260267</t>
         </is>
       </c>
     </row>
     <row r="494" spans="1:2" customHeight="0">
       <c r="A494" s="0" t="inlineStr">
         <is>
-          <t>260308</t>
+          <t>260284</t>
         </is>
       </c>
       <c r="B494" s="0" t="inlineStr">
         <is>
-          <t>260371</t>
+          <t>260139</t>
         </is>
       </c>
     </row>
     <row r="495" spans="1:2" customHeight="0">
       <c r="A495" s="0" t="inlineStr">
         <is>
-          <t>260309</t>
+          <t>260306</t>
         </is>
       </c>
       <c r="B495" s="0" t="inlineStr">
         <is>
-          <t>260183</t>
+          <t>260283</t>
         </is>
       </c>
     </row>
     <row r="496" spans="1:2" customHeight="0">
       <c r="A496" s="0" t="inlineStr">
         <is>
-          <t>260310</t>
+          <t>260308</t>
         </is>
       </c>
       <c r="B496" s="0" t="inlineStr">
         <is>
-          <t>260182</t>
+          <t>260371</t>
         </is>
       </c>
     </row>
     <row r="497" spans="1:2" customHeight="0">
       <c r="A497" s="0" t="inlineStr">
         <is>
-          <t>260334</t>
+          <t>260309</t>
         </is>
       </c>
       <c r="B497" s="0" t="inlineStr">
         <is>
-          <t>260539</t>
+          <t>260183</t>
         </is>
       </c>
     </row>
     <row r="498" spans="1:2" customHeight="0">
       <c r="A498" s="0" t="inlineStr">
         <is>
-          <t>260339</t>
+          <t>260310</t>
         </is>
       </c>
       <c r="B498" s="0" t="inlineStr">
         <is>
-          <t>260016</t>
+          <t>260182</t>
         </is>
       </c>
     </row>
     <row r="499" spans="1:2" customHeight="0">
       <c r="A499" s="0" t="inlineStr">
         <is>
-          <t>260340</t>
+          <t>260334</t>
         </is>
       </c>
       <c r="B499" s="0" t="inlineStr">
         <is>
-          <t>260341</t>
+          <t>260539</t>
         </is>
       </c>
     </row>
     <row r="500" spans="1:2" customHeight="0">
       <c r="A500" s="0" t="inlineStr">
         <is>
-          <t>260358</t>
+          <t>260339</t>
         </is>
       </c>
       <c r="B500" s="0" t="inlineStr">
         <is>
-          <t>260069</t>
+          <t>260016</t>
         </is>
       </c>
     </row>
     <row r="501" spans="1:2" customHeight="0">
       <c r="A501" s="0" t="inlineStr">
         <is>
-          <t>260418</t>
+          <t>260340</t>
         </is>
       </c>
       <c r="B501" s="0" t="inlineStr">
         <is>
-          <t>260011</t>
+          <t>260341</t>
         </is>
       </c>
     </row>
     <row r="502" spans="1:2" customHeight="0">
       <c r="A502" s="0" t="inlineStr">
         <is>
-          <t>260493</t>
+          <t>260358</t>
         </is>
       </c>
       <c r="B502" s="0" t="inlineStr">
         <is>
-          <t>260580</t>
+          <t>260069</t>
         </is>
       </c>
     </row>
     <row r="503" spans="1:2" customHeight="0">
       <c r="A503" s="0" t="inlineStr">
         <is>
-          <t>260494</t>
+          <t>260418</t>
         </is>
       </c>
       <c r="B503" s="0" t="inlineStr">
         <is>
-          <t>260581</t>
+          <t>260011</t>
         </is>
       </c>
     </row>
     <row r="504" spans="1:2" customHeight="0">
       <c r="A504" s="0" t="inlineStr">
         <is>
-          <t>260560</t>
+          <t>260493</t>
         </is>
       </c>
       <c r="B504" s="0" t="inlineStr">
         <is>
-          <t>260559</t>
+          <t>260580</t>
         </is>
       </c>
     </row>
     <row r="505" spans="1:2" customHeight="0">
       <c r="A505" s="0" t="inlineStr">
         <is>
-          <t>260570</t>
+          <t>260494</t>
         </is>
       </c>
       <c r="B505" s="0" t="inlineStr">
         <is>
-          <t>260504</t>
+          <t>260581</t>
         </is>
       </c>
     </row>
     <row r="506" spans="1:2" customHeight="0">
       <c r="A506" s="0" t="inlineStr">
         <is>
-          <t>260582</t>
+          <t>260560</t>
         </is>
       </c>
       <c r="B506" s="0" t="inlineStr">
         <is>
-          <t>260393</t>
+          <t>260559</t>
         </is>
       </c>
     </row>
     <row r="507" spans="1:2" customHeight="0">
       <c r="A507" s="0" t="inlineStr">
         <is>
-          <t>260592</t>
+          <t>260570</t>
         </is>
       </c>
       <c r="B507" s="0" t="inlineStr">
         <is>
-          <t>260539</t>
+          <t>260504</t>
         </is>
       </c>
     </row>
     <row r="508" spans="1:2" customHeight="0">
       <c r="A508" s="0" t="inlineStr">
         <is>
-          <t>260645</t>
+          <t>260582</t>
         </is>
       </c>
       <c r="B508" s="0" t="inlineStr">
         <is>
-          <t>260505</t>
+          <t>260393</t>
         </is>
       </c>
     </row>
     <row r="509" spans="1:2" customHeight="0">
       <c r="A509" s="0" t="inlineStr">
         <is>
-          <t>260646</t>
+          <t>260592</t>
         </is>
       </c>
       <c r="B509" s="0" t="inlineStr">
         <is>
-          <t>260506</t>
+          <t>260539</t>
         </is>
       </c>
     </row>
     <row r="510" spans="1:2" customHeight="0">
       <c r="A510" s="0" t="inlineStr">
         <is>
-          <t>260665</t>
+          <t>260645</t>
         </is>
       </c>
       <c r="B510" s="0" t="inlineStr">
         <is>
-          <t>260553</t>
+          <t>260505</t>
         </is>
       </c>
     </row>
     <row r="511" spans="1:2" customHeight="0">
       <c r="A511" s="0" t="inlineStr">
         <is>
-          <t>260672</t>
+          <t>260646</t>
         </is>
       </c>
       <c r="B511" s="0" t="inlineStr">
         <is>
-          <t>260678</t>
+          <t>260506</t>
         </is>
       </c>
     </row>
     <row r="512" spans="1:2" customHeight="0">
       <c r="A512" s="0" t="inlineStr">
         <is>
-          <t>260691</t>
+          <t>260665</t>
         </is>
       </c>
       <c r="B512" s="0" t="inlineStr">
         <is>
-          <t>260549</t>
+          <t>260553</t>
         </is>
       </c>
     </row>
     <row r="513" spans="1:2" customHeight="0">
       <c r="A513" s="0" t="inlineStr">
         <is>
-          <t>260695</t>
+          <t>260672</t>
         </is>
       </c>
       <c r="B513" s="0" t="inlineStr">
         <is>
-          <t>260623</t>
+          <t>260678</t>
         </is>
       </c>
     </row>
     <row r="514" spans="1:2" customHeight="0">
       <c r="A514" s="0" t="inlineStr">
         <is>
-          <t>260696</t>
+          <t>260691</t>
         </is>
       </c>
       <c r="B514" s="0" t="inlineStr">
         <is>
-          <t>260624</t>
+          <t>260549</t>
         </is>
       </c>
     </row>
     <row r="515" spans="1:2" customHeight="0">
       <c r="A515" s="0" t="inlineStr">
         <is>
-          <t>260697</t>
+          <t>260695</t>
         </is>
       </c>
       <c r="B515" s="0" t="inlineStr">
         <is>
-          <t>260444</t>
+          <t>260623</t>
         </is>
       </c>
     </row>
     <row r="516" spans="1:2" customHeight="0">
       <c r="A516" s="0" t="inlineStr">
         <is>
-          <t>260698</t>
+          <t>260696</t>
         </is>
       </c>
       <c r="B516" s="0" t="inlineStr">
         <is>
-          <t>260443</t>
+          <t>260624</t>
         </is>
       </c>
     </row>
     <row r="517" spans="1:2" customHeight="0">
       <c r="A517" s="0" t="inlineStr">
         <is>
-          <t>260704</t>
+          <t>260697</t>
         </is>
       </c>
       <c r="B517" s="0" t="inlineStr">
         <is>
-          <t>260678</t>
+          <t>260444</t>
         </is>
       </c>
     </row>
     <row r="518" spans="1:2" customHeight="0">
       <c r="A518" s="0" t="inlineStr">
         <is>
-          <t>260707</t>
+          <t>260698</t>
         </is>
       </c>
       <c r="B518" s="0" t="inlineStr">
         <is>
-          <t>260572</t>
+          <t>260443</t>
         </is>
       </c>
     </row>
     <row r="519" spans="1:2" customHeight="0">
       <c r="A519" s="0" t="inlineStr">
         <is>
-          <t>260729</t>
+          <t>260704</t>
         </is>
       </c>
       <c r="B519" s="0" t="inlineStr">
         <is>
-          <t>220525</t>
+          <t>260678</t>
         </is>
       </c>
     </row>
     <row r="520" spans="1:2" customHeight="0">
       <c r="A520" s="0" t="inlineStr">
         <is>
-          <t>260829</t>
+          <t>260707</t>
         </is>
       </c>
       <c r="B520" s="0" t="inlineStr">
         <is>
-          <t>260065</t>
+          <t>260572</t>
         </is>
       </c>
     </row>
     <row r="521" spans="1:2" customHeight="0">
       <c r="A521" s="0" t="inlineStr">
         <is>
-          <t>260830</t>
+          <t>260729</t>
         </is>
       </c>
       <c r="B521" s="0" t="inlineStr">
         <is>
-          <t>260066</t>
+          <t>220525</t>
         </is>
       </c>
     </row>
     <row r="522" spans="1:2" customHeight="0">
       <c r="A522" s="0" t="inlineStr">
         <is>
-          <t>261143</t>
+          <t>260829</t>
         </is>
       </c>
       <c r="B522" s="0" t="inlineStr">
         <is>
-          <t>260998</t>
+          <t>260065</t>
         </is>
       </c>
     </row>
     <row r="523" spans="1:2" customHeight="0">
       <c r="A523" s="0" t="inlineStr">
         <is>
-          <t>261317</t>
+          <t>260830</t>
         </is>
       </c>
       <c r="B523" s="0" t="inlineStr">
         <is>
-          <t>261303</t>
+          <t>260066</t>
         </is>
       </c>
     </row>
     <row r="524" spans="1:2" customHeight="0">
       <c r="A524" s="0" t="inlineStr">
         <is>
-          <t>2654-S</t>
+          <t>261143</t>
         </is>
       </c>
       <c r="B524" s="0" t="inlineStr">
         <is>
-          <t>3436-S</t>
+          <t>260998</t>
         </is>
       </c>
     </row>
     <row r="525" spans="1:2" customHeight="0">
       <c r="A525" s="0" t="inlineStr">
         <is>
-          <t>2671-S</t>
+          <t>2654-S</t>
         </is>
       </c>
       <c r="B525" s="0" t="inlineStr">
         <is>
-          <t>2487-S</t>
+          <t>3436-S</t>
         </is>
       </c>
     </row>
     <row r="526" spans="1:2" customHeight="0">
       <c r="A526" s="0" t="inlineStr">
         <is>
-          <t>270000</t>
+          <t>2671-S</t>
         </is>
       </c>
       <c r="B526" s="0" t="inlineStr">
         <is>
-          <t>270086</t>
+          <t>2487-S</t>
         </is>
       </c>
     </row>
     <row r="527" spans="1:2" customHeight="0">
       <c r="A527" s="0" t="inlineStr">
         <is>
-          <t>270028</t>
+          <t>270000</t>
         </is>
       </c>
       <c r="B527" s="0" t="inlineStr">
         <is>
-          <t>270658</t>
+          <t>270086</t>
         </is>
       </c>
     </row>
     <row r="528" spans="1:2" customHeight="0">
       <c r="A528" s="0" t="inlineStr">
         <is>
-          <t>270057</t>
+          <t>270028</t>
         </is>
       </c>
       <c r="B528" s="0" t="inlineStr">
         <is>
-          <t>270047</t>
+          <t>270658</t>
         </is>
       </c>
     </row>
     <row r="529" spans="1:2" customHeight="0">
       <c r="A529" s="0" t="inlineStr">
         <is>
-          <t>270058</t>
+          <t>270057</t>
         </is>
       </c>
       <c r="B529" s="0" t="inlineStr">
         <is>
           <t>270047</t>
         </is>
       </c>
     </row>
     <row r="530" spans="1:2" customHeight="0">
       <c r="A530" s="0" t="inlineStr">
         <is>
-          <t>270063</t>
+          <t>270058</t>
         </is>
       </c>
       <c r="B530" s="0" t="inlineStr">
         <is>
-          <t>270053</t>
+          <t>270047</t>
         </is>
       </c>
     </row>
     <row r="531" spans="1:2" customHeight="0">
       <c r="A531" s="0" t="inlineStr">
         <is>
-          <t>270068</t>
+          <t>270063</t>
         </is>
       </c>
       <c r="B531" s="0" t="inlineStr">
         <is>
-          <t>270585</t>
+          <t>270053</t>
         </is>
       </c>
     </row>
     <row r="532" spans="1:2" customHeight="0">
       <c r="A532" s="0" t="inlineStr">
         <is>
-          <t>270069</t>
+          <t>270068</t>
         </is>
       </c>
       <c r="B532" s="0" t="inlineStr">
         <is>
-          <t>270051</t>
+          <t>270585</t>
         </is>
       </c>
     </row>
     <row r="533" spans="1:2" customHeight="0">
       <c r="A533" s="0" t="inlineStr">
         <is>
-          <t>270096</t>
+          <t>270069</t>
         </is>
       </c>
       <c r="B533" s="0" t="inlineStr">
         <is>
-          <t>270086</t>
+          <t>270051</t>
         </is>
       </c>
     </row>
     <row r="534" spans="1:2" customHeight="0">
       <c r="A534" s="0" t="inlineStr">
         <is>
-          <t>270100</t>
+          <t>270096</t>
         </is>
       </c>
       <c r="B534" s="0" t="inlineStr">
         <is>
-          <t>270680</t>
+          <t>270086</t>
         </is>
       </c>
     </row>
     <row r="535" spans="1:2" customHeight="0">
       <c r="A535" s="0" t="inlineStr">
         <is>
-          <t>270150</t>
+          <t>270100</t>
         </is>
       </c>
       <c r="B535" s="0" t="inlineStr">
         <is>
-          <t>270147</t>
+          <t>270680</t>
         </is>
       </c>
     </row>
     <row r="536" spans="1:2" customHeight="0">
       <c r="A536" s="0" t="inlineStr">
         <is>
-          <t>270167</t>
+          <t>270150</t>
         </is>
       </c>
       <c r="B536" s="0" t="inlineStr">
         <is>
-          <t>270767</t>
+          <t>270147</t>
         </is>
       </c>
     </row>
     <row r="537" spans="1:2" customHeight="0">
       <c r="A537" s="0" t="inlineStr">
         <is>
-          <t>270224</t>
+          <t>270167</t>
         </is>
       </c>
       <c r="B537" s="0" t="inlineStr">
         <is>
-          <t>270225</t>
+          <t>270767</t>
         </is>
       </c>
     </row>
     <row r="538" spans="1:2" customHeight="0">
       <c r="A538" s="0" t="inlineStr">
         <is>
-          <t>270226</t>
+          <t>270224</t>
         </is>
       </c>
       <c r="B538" s="0" t="inlineStr">
         <is>
-          <t>270221</t>
+          <t>270225</t>
         </is>
       </c>
     </row>
     <row r="539" spans="1:2" customHeight="0">
       <c r="A539" s="0" t="inlineStr">
         <is>
-          <t>270234</t>
+          <t>270226</t>
         </is>
       </c>
       <c r="B539" s="0" t="inlineStr">
         <is>
-          <t>270223</t>
+          <t>270221</t>
         </is>
       </c>
     </row>
     <row r="540" spans="1:2" customHeight="0">
       <c r="A540" s="0" t="inlineStr">
         <is>
-          <t>270235</t>
+          <t>270234</t>
         </is>
       </c>
       <c r="B540" s="0" t="inlineStr">
         <is>
           <t>270223</t>
         </is>
       </c>
     </row>
     <row r="541" spans="1:2" customHeight="0">
       <c r="A541" s="0" t="inlineStr">
         <is>
-          <t>270257</t>
+          <t>270235</t>
         </is>
       </c>
       <c r="B541" s="0" t="inlineStr">
         <is>
-          <t>270621</t>
+          <t>270223</t>
         </is>
       </c>
     </row>
     <row r="542" spans="1:2" customHeight="0">
       <c r="A542" s="0" t="inlineStr">
         <is>
-          <t>270275</t>
+          <t>270257</t>
         </is>
       </c>
       <c r="B542" s="0" t="inlineStr">
         <is>
-          <t>270274</t>
+          <t>270621</t>
         </is>
       </c>
     </row>
     <row r="543" spans="1:2" customHeight="0">
       <c r="A543" s="0" t="inlineStr">
         <is>
-          <t>270332</t>
+          <t>270275</t>
         </is>
       </c>
       <c r="B543" s="0" t="inlineStr">
         <is>
-          <t>270329</t>
+          <t>270274</t>
         </is>
       </c>
     </row>
     <row r="544" spans="1:2" customHeight="0">
       <c r="A544" s="0" t="inlineStr">
         <is>
-          <t>270333</t>
+          <t>270332</t>
         </is>
       </c>
       <c r="B544" s="0" t="inlineStr">
         <is>
-          <t>270320</t>
+          <t>270329</t>
         </is>
       </c>
     </row>
     <row r="545" spans="1:2" customHeight="0">
       <c r="A545" s="0" t="inlineStr">
         <is>
-          <t>270373</t>
+          <t>270333</t>
         </is>
       </c>
       <c r="B545" s="0" t="inlineStr">
         <is>
-          <t>270354</t>
+          <t>270320</t>
         </is>
       </c>
     </row>
     <row r="546" spans="1:2" customHeight="0">
       <c r="A546" s="0" t="inlineStr">
         <is>
-          <t>270374</t>
+          <t>270373</t>
         </is>
       </c>
       <c r="B546" s="0" t="inlineStr">
         <is>
-          <t>270356</t>
+          <t>270354</t>
         </is>
       </c>
     </row>
     <row r="547" spans="1:2" customHeight="0">
       <c r="A547" s="0" t="inlineStr">
         <is>
-          <t>270396</t>
+          <t>270374</t>
         </is>
       </c>
       <c r="B547" s="0" t="inlineStr">
         <is>
-          <t>271293</t>
+          <t>270356</t>
         </is>
       </c>
     </row>
     <row r="548" spans="1:2" customHeight="0">
       <c r="A548" s="0" t="inlineStr">
         <is>
-          <t>270488</t>
+          <t>270396</t>
         </is>
       </c>
       <c r="B548" s="0" t="inlineStr">
         <is>
-          <t>270612</t>
+          <t>271293</t>
         </is>
       </c>
     </row>
     <row r="549" spans="1:2" customHeight="0">
       <c r="A549" s="0" t="inlineStr">
         <is>
-          <t>270490</t>
+          <t>270488</t>
         </is>
       </c>
       <c r="B549" s="0" t="inlineStr">
         <is>
-          <t>270371</t>
+          <t>270612</t>
         </is>
       </c>
     </row>
     <row r="550" spans="1:2" customHeight="0">
       <c r="A550" s="0" t="inlineStr">
         <is>
-          <t>270505</t>
+          <t>270490</t>
         </is>
       </c>
       <c r="B550" s="0" t="inlineStr">
         <is>
-          <t>270952</t>
+          <t>270371</t>
         </is>
       </c>
     </row>
     <row r="551" spans="1:2" customHeight="0">
       <c r="A551" s="0" t="inlineStr">
         <is>
-          <t>270506</t>
+          <t>270505</t>
         </is>
       </c>
       <c r="B551" s="0" t="inlineStr">
         <is>
-          <t>270823</t>
+          <t>270952</t>
         </is>
       </c>
     </row>
     <row r="552" spans="1:2" customHeight="0">
       <c r="A552" s="0" t="inlineStr">
         <is>
-          <t>270509</t>
+          <t>270506</t>
         </is>
       </c>
       <c r="B552" s="0" t="inlineStr">
         <is>
-          <t>270951</t>
+          <t>270823</t>
         </is>
       </c>
     </row>
     <row r="553" spans="1:2" customHeight="0">
       <c r="A553" s="0" t="inlineStr">
         <is>
-          <t>270512</t>
+          <t>270509</t>
         </is>
       </c>
       <c r="B553" s="0" t="inlineStr">
         <is>
-          <t>270177</t>
+          <t>270951</t>
         </is>
       </c>
     </row>
     <row r="554" spans="1:2" customHeight="0">
       <c r="A554" s="0" t="inlineStr">
         <is>
-          <t>270518</t>
+          <t>270512</t>
         </is>
       </c>
       <c r="B554" s="0" t="inlineStr">
         <is>
-          <t>270640</t>
+          <t>270177</t>
         </is>
       </c>
     </row>
     <row r="555" spans="1:2" customHeight="0">
       <c r="A555" s="0" t="inlineStr">
         <is>
-          <t>270519</t>
+          <t>270518</t>
         </is>
       </c>
       <c r="B555" s="0" t="inlineStr">
         <is>
-          <t>270642</t>
+          <t>270640</t>
         </is>
       </c>
     </row>
     <row r="556" spans="1:2" customHeight="0">
       <c r="A556" s="0" t="inlineStr">
         <is>
-          <t>270520</t>
+          <t>270519</t>
         </is>
       </c>
       <c r="B556" s="0" t="inlineStr">
         <is>
-          <t>270641</t>
+          <t>270642</t>
         </is>
       </c>
     </row>
     <row r="557" spans="1:2" customHeight="0">
       <c r="A557" s="0" t="inlineStr">
         <is>
-          <t>270526</t>
+          <t>270520</t>
         </is>
       </c>
       <c r="B557" s="0" t="inlineStr">
         <is>
-          <t>270206</t>
+          <t>270641</t>
         </is>
       </c>
     </row>
     <row r="558" spans="1:2" customHeight="0">
       <c r="A558" s="0" t="inlineStr">
         <is>
-          <t>270542</t>
+          <t>270526</t>
         </is>
       </c>
       <c r="B558" s="0" t="inlineStr">
         <is>
-          <t>270611</t>
+          <t>270206</t>
         </is>
       </c>
     </row>
     <row r="559" spans="1:2" customHeight="0">
       <c r="A559" s="0" t="inlineStr">
         <is>
-          <t>270547</t>
+          <t>270542</t>
         </is>
       </c>
       <c r="B559" s="0" t="inlineStr">
         <is>
-          <t>270249</t>
+          <t>270611</t>
         </is>
       </c>
     </row>
     <row r="560" spans="1:2" customHeight="0">
       <c r="A560" s="0" t="inlineStr">
         <is>
-          <t>270569</t>
+          <t>270547</t>
         </is>
       </c>
       <c r="B560" s="0" t="inlineStr">
         <is>
-          <t>270647</t>
+          <t>270249</t>
         </is>
       </c>
     </row>
     <row r="561" spans="1:2" customHeight="0">
       <c r="A561" s="0" t="inlineStr">
         <is>
-          <t>270576</t>
+          <t>270569</t>
         </is>
       </c>
       <c r="B561" s="0" t="inlineStr">
         <is>
-          <t>270574</t>
+          <t>270647</t>
         </is>
       </c>
     </row>
     <row r="562" spans="1:2" customHeight="0">
       <c r="A562" s="0" t="inlineStr">
         <is>
-          <t>270586</t>
+          <t>270576</t>
         </is>
       </c>
       <c r="B562" s="0" t="inlineStr">
         <is>
-          <t>270053</t>
+          <t>270574</t>
         </is>
       </c>
     </row>
     <row r="563" spans="1:2" customHeight="0">
       <c r="A563" s="0" t="inlineStr">
         <is>
-          <t>270589</t>
+          <t>270586</t>
         </is>
       </c>
       <c r="B563" s="0" t="inlineStr">
         <is>
-          <t>270750</t>
+          <t>270053</t>
         </is>
       </c>
     </row>
     <row r="564" spans="1:2" customHeight="0">
       <c r="A564" s="0" t="inlineStr">
         <is>
-          <t>270590</t>
+          <t>270589</t>
         </is>
       </c>
       <c r="B564" s="0" t="inlineStr">
         <is>
-          <t>270584</t>
+          <t>270750</t>
         </is>
       </c>
     </row>
     <row r="565" spans="1:2" customHeight="0">
       <c r="A565" s="0" t="inlineStr">
         <is>
-          <t>270625</t>
+          <t>270590</t>
         </is>
       </c>
       <c r="B565" s="0" t="inlineStr">
         <is>
-          <t>271126</t>
+          <t>270584</t>
         </is>
       </c>
     </row>
     <row r="566" spans="1:2" customHeight="0">
       <c r="A566" s="0" t="inlineStr">
         <is>
-          <t>270633</t>
+          <t>270625</t>
         </is>
       </c>
       <c r="B566" s="0" t="inlineStr">
         <is>
-          <t>270635</t>
+          <t>271126</t>
         </is>
       </c>
     </row>
     <row r="567" spans="1:2" customHeight="0">
       <c r="A567" s="0" t="inlineStr">
         <is>
-          <t>270636</t>
+          <t>270633</t>
         </is>
       </c>
       <c r="B567" s="0" t="inlineStr">
         <is>
-          <t>270634</t>
+          <t>270635</t>
         </is>
       </c>
     </row>
     <row r="568" spans="1:2" customHeight="0">
       <c r="A568" s="0" t="inlineStr">
         <is>
-          <t>270645</t>
+          <t>270636</t>
         </is>
       </c>
       <c r="B568" s="0" t="inlineStr">
         <is>
-          <t>270272</t>
+          <t>270634</t>
         </is>
       </c>
     </row>
     <row r="569" spans="1:2" customHeight="0">
       <c r="A569" s="0" t="inlineStr">
         <is>
-          <t>270663</t>
+          <t>270645</t>
         </is>
       </c>
       <c r="B569" s="0" t="inlineStr">
         <is>
-          <t>270695</t>
+          <t>270272</t>
         </is>
       </c>
     </row>
     <row r="570" spans="1:2" customHeight="0">
       <c r="A570" s="0" t="inlineStr">
         <is>
-          <t>270671</t>
+          <t>270663</t>
         </is>
       </c>
       <c r="B570" s="0" t="inlineStr">
         <is>
-          <t>270248</t>
+          <t>270695</t>
         </is>
       </c>
     </row>
     <row r="571" spans="1:2" customHeight="0">
       <c r="A571" s="0" t="inlineStr">
         <is>
-          <t>270685</t>
+          <t>270671</t>
         </is>
       </c>
       <c r="B571" s="0" t="inlineStr">
         <is>
-          <t>270153</t>
+          <t>270248</t>
         </is>
       </c>
     </row>
     <row r="572" spans="1:2" customHeight="0">
       <c r="A572" s="0" t="inlineStr">
         <is>
-          <t>270686</t>
+          <t>270685</t>
         </is>
       </c>
       <c r="B572" s="0" t="inlineStr">
         <is>
-          <t>270154</t>
+          <t>270153</t>
         </is>
       </c>
     </row>
     <row r="573" spans="1:2" customHeight="0">
       <c r="A573" s="0" t="inlineStr">
         <is>
-          <t>270687</t>
+          <t>270686</t>
         </is>
       </c>
       <c r="B573" s="0" t="inlineStr">
         <is>
-          <t>270152</t>
+          <t>270154</t>
         </is>
       </c>
     </row>
     <row r="574" spans="1:2" customHeight="0">
       <c r="A574" s="0" t="inlineStr">
         <is>
-          <t>270699</t>
+          <t>270687</t>
         </is>
       </c>
       <c r="B574" s="0" t="inlineStr">
         <is>
-          <t>270051</t>
+          <t>270152</t>
         </is>
       </c>
     </row>
     <row r="575" spans="1:2" customHeight="0">
       <c r="A575" s="0" t="inlineStr">
         <is>
-          <t>270751</t>
+          <t>270699</t>
         </is>
       </c>
       <c r="B575" s="0" t="inlineStr">
         <is>
-          <t>270716</t>
+          <t>270051</t>
         </is>
       </c>
     </row>
     <row r="576" spans="1:2" customHeight="0">
       <c r="A576" s="0" t="inlineStr">
         <is>
-          <t>270754</t>
+          <t>270751</t>
         </is>
       </c>
       <c r="B576" s="0" t="inlineStr">
         <is>
-          <t>270753</t>
+          <t>270716</t>
         </is>
       </c>
     </row>
     <row r="577" spans="1:2" customHeight="0">
       <c r="A577" s="0" t="inlineStr">
         <is>
-          <t>270757</t>
+          <t>270754</t>
         </is>
       </c>
       <c r="B577" s="0" t="inlineStr">
         <is>
-          <t>270760</t>
+          <t>270753</t>
         </is>
       </c>
     </row>
     <row r="578" spans="1:2" customHeight="0">
       <c r="A578" s="0" t="inlineStr">
         <is>
-          <t>270759</t>
+          <t>270757</t>
         </is>
       </c>
       <c r="B578" s="0" t="inlineStr">
         <is>
-          <t>270326</t>
+          <t>270760</t>
         </is>
       </c>
     </row>
     <row r="579" spans="1:2" customHeight="0">
       <c r="A579" s="0" t="inlineStr">
         <is>
-          <t>270782</t>
+          <t>270759</t>
         </is>
       </c>
       <c r="B579" s="0" t="inlineStr">
         <is>
           <t>270326</t>
         </is>
       </c>
     </row>
     <row r="580" spans="1:2" customHeight="0">
       <c r="A580" s="0" t="inlineStr">
         <is>
-          <t>270811</t>
+          <t>270782</t>
         </is>
       </c>
       <c r="B580" s="0" t="inlineStr">
         <is>
-          <t>270465</t>
+          <t>270326</t>
         </is>
       </c>
     </row>
     <row r="581" spans="1:2" customHeight="0">
       <c r="A581" s="0" t="inlineStr">
         <is>
-          <t>270812</t>
+          <t>270811</t>
         </is>
       </c>
       <c r="B581" s="0" t="inlineStr">
         <is>
-          <t>270764</t>
+          <t>270465</t>
         </is>
       </c>
     </row>
     <row r="582" spans="1:2" customHeight="0">
       <c r="A582" s="0" t="inlineStr">
         <is>
-          <t>270850</t>
+          <t>270812</t>
         </is>
       </c>
       <c r="B582" s="0" t="inlineStr">
         <is>
-          <t>271459</t>
+          <t>270764</t>
         </is>
       </c>
     </row>
     <row r="583" spans="1:2" customHeight="0">
       <c r="A583" s="0" t="inlineStr">
         <is>
-          <t>270870</t>
+          <t>270850</t>
         </is>
       </c>
       <c r="B583" s="0" t="inlineStr">
         <is>
-          <t>270523</t>
+          <t>271459</t>
         </is>
       </c>
     </row>
     <row r="584" spans="1:2" customHeight="0">
       <c r="A584" s="0" t="inlineStr">
         <is>
-          <t>270871</t>
+          <t>270870</t>
         </is>
       </c>
       <c r="B584" s="0" t="inlineStr">
         <is>
-          <t>270587</t>
+          <t>270523</t>
         </is>
       </c>
     </row>
     <row r="585" spans="1:2" customHeight="0">
       <c r="A585" s="0" t="inlineStr">
         <is>
-          <t>270887</t>
+          <t>270871</t>
         </is>
       </c>
       <c r="B585" s="0" t="inlineStr">
         <is>
-          <t>270888</t>
+          <t>270587</t>
         </is>
       </c>
     </row>
     <row r="586" spans="1:2" customHeight="0">
       <c r="A586" s="0" t="inlineStr">
         <is>
-          <t>270890</t>
+          <t>270887</t>
         </is>
       </c>
       <c r="B586" s="0" t="inlineStr">
         <is>
-          <t>270835</t>
+          <t>270888</t>
         </is>
       </c>
     </row>
     <row r="587" spans="1:2" customHeight="0">
       <c r="A587" s="0" t="inlineStr">
         <is>
-          <t>270898</t>
+          <t>270890</t>
         </is>
       </c>
       <c r="B587" s="0" t="inlineStr">
         <is>
-          <t>271189</t>
+          <t>270835</t>
         </is>
       </c>
     </row>
     <row r="588" spans="1:2" customHeight="0">
       <c r="A588" s="0" t="inlineStr">
         <is>
-          <t>270912</t>
+          <t>270898</t>
         </is>
       </c>
       <c r="B588" s="0" t="inlineStr">
         <is>
-          <t>270911</t>
+          <t>271189</t>
         </is>
       </c>
     </row>
     <row r="589" spans="1:2" customHeight="0">
       <c r="A589" s="0" t="inlineStr">
         <is>
-          <t>270919</t>
+          <t>270912</t>
         </is>
       </c>
       <c r="B589" s="0" t="inlineStr">
         <is>
-          <t>270668</t>
+          <t>270911</t>
         </is>
       </c>
     </row>
     <row r="590" spans="1:2" customHeight="0">
       <c r="A590" s="0" t="inlineStr">
         <is>
-          <t>270924</t>
+          <t>270919</t>
         </is>
       </c>
       <c r="B590" s="0" t="inlineStr">
         <is>
-          <t>270928</t>
+          <t>270668</t>
         </is>
       </c>
     </row>
     <row r="591" spans="1:2" customHeight="0">
       <c r="A591" s="0" t="inlineStr">
         <is>
-          <t>270926</t>
+          <t>270924</t>
         </is>
       </c>
       <c r="B591" s="0" t="inlineStr">
         <is>
-          <t>271170</t>
+          <t>270928</t>
         </is>
       </c>
     </row>
     <row r="592" spans="1:2" customHeight="0">
       <c r="A592" s="0" t="inlineStr">
         <is>
-          <t>270933</t>
+          <t>270926</t>
         </is>
       </c>
       <c r="B592" s="0" t="inlineStr">
         <is>
-          <t>270951</t>
+          <t>271170</t>
         </is>
       </c>
     </row>
     <row r="593" spans="1:2" customHeight="0">
       <c r="A593" s="0" t="inlineStr">
         <is>
-          <t>270936</t>
+          <t>270933</t>
         </is>
       </c>
       <c r="B593" s="0" t="inlineStr">
         <is>
-          <t>270934</t>
+          <t>270951</t>
         </is>
       </c>
     </row>
     <row r="594" spans="1:2" customHeight="0">
       <c r="A594" s="0" t="inlineStr">
         <is>
-          <t>270937</t>
+          <t>270936</t>
         </is>
       </c>
       <c r="B594" s="0" t="inlineStr">
         <is>
-          <t>270935</t>
+          <t>270934</t>
         </is>
       </c>
     </row>
     <row r="595" spans="1:2" customHeight="0">
       <c r="A595" s="0" t="inlineStr">
         <is>
-          <t>270941</t>
+          <t>270937</t>
         </is>
       </c>
       <c r="B595" s="0" t="inlineStr">
         <is>
-          <t>270939</t>
+          <t>270935</t>
         </is>
       </c>
     </row>
     <row r="596" spans="1:2" customHeight="0">
       <c r="A596" s="0" t="inlineStr">
         <is>
-          <t>270942</t>
+          <t>270941</t>
         </is>
       </c>
       <c r="B596" s="0" t="inlineStr">
         <is>
-          <t>270940</t>
+          <t>270939</t>
         </is>
       </c>
     </row>
     <row r="597" spans="1:2" customHeight="0">
       <c r="A597" s="0" t="inlineStr">
         <is>
-          <t>270957</t>
+          <t>270942</t>
         </is>
       </c>
       <c r="B597" s="0" t="inlineStr">
         <is>
-          <t>270652</t>
+          <t>270940</t>
         </is>
       </c>
     </row>
     <row r="598" spans="1:2" customHeight="0">
       <c r="A598" s="0" t="inlineStr">
         <is>
-          <t>270967</t>
+          <t>270957</t>
         </is>
       </c>
       <c r="B598" s="0" t="inlineStr">
         <is>
-          <t>270635</t>
+          <t>270652</t>
         </is>
       </c>
     </row>
     <row r="599" spans="1:2" customHeight="0">
       <c r="A599" s="0" t="inlineStr">
         <is>
-          <t>270968</t>
+          <t>270967</t>
         </is>
       </c>
       <c r="B599" s="0" t="inlineStr">
         <is>
-          <t>270634</t>
+          <t>270635</t>
         </is>
       </c>
     </row>
     <row r="600" spans="1:2" customHeight="0">
       <c r="A600" s="0" t="inlineStr">
         <is>
-          <t>270978</t>
+          <t>270968</t>
         </is>
       </c>
       <c r="B600" s="0" t="inlineStr">
         <is>
-          <t>270908</t>
+          <t>270634</t>
         </is>
       </c>
     </row>
     <row r="601" spans="1:2" customHeight="0">
       <c r="A601" s="0" t="inlineStr">
         <is>
-          <t>270991</t>
+          <t>270978</t>
         </is>
       </c>
       <c r="B601" s="0" t="inlineStr">
         <is>
-          <t>270103</t>
+          <t>270908</t>
         </is>
       </c>
     </row>
     <row r="602" spans="1:2" customHeight="0">
       <c r="A602" s="0" t="inlineStr">
         <is>
-          <t>270992</t>
+          <t>270991</t>
         </is>
       </c>
       <c r="B602" s="0" t="inlineStr">
         <is>
-          <t>270104</t>
+          <t>270103</t>
         </is>
       </c>
     </row>
     <row r="603" spans="1:2" customHeight="0">
       <c r="A603" s="0" t="inlineStr">
         <is>
-          <t>270993</t>
+          <t>270992</t>
         </is>
       </c>
       <c r="B603" s="0" t="inlineStr">
         <is>
-          <t>270681</t>
+          <t>270104</t>
         </is>
       </c>
     </row>
     <row r="604" spans="1:2" customHeight="0">
       <c r="A604" s="0" t="inlineStr">
         <is>
-          <t>270994</t>
+          <t>270993</t>
         </is>
       </c>
       <c r="B604" s="0" t="inlineStr">
         <is>
-          <t>270682</t>
+          <t>270681</t>
         </is>
       </c>
     </row>
     <row r="605" spans="1:2" customHeight="0">
       <c r="A605" s="0" t="inlineStr">
         <is>
-          <t>270995</t>
+          <t>270994</t>
         </is>
       </c>
       <c r="B605" s="0" t="inlineStr">
         <is>
-          <t>270683</t>
+          <t>270682</t>
         </is>
       </c>
     </row>
     <row r="606" spans="1:2" customHeight="0">
       <c r="A606" s="0" t="inlineStr">
         <is>
-          <t>270996</t>
+          <t>270995</t>
         </is>
       </c>
       <c r="B606" s="0" t="inlineStr">
         <is>
-          <t>271105</t>
+          <t>270683</t>
         </is>
       </c>
     </row>
     <row r="607" spans="1:2" customHeight="0">
       <c r="A607" s="0" t="inlineStr">
         <is>
-          <t>271002</t>
+          <t>270996</t>
         </is>
       </c>
       <c r="B607" s="0" t="inlineStr">
         <is>
-          <t>270326</t>
+          <t>271105</t>
         </is>
       </c>
     </row>
     <row r="608" spans="1:2" customHeight="0">
       <c r="A608" s="0" t="inlineStr">
         <is>
-          <t>271071</t>
+          <t>271002</t>
         </is>
       </c>
       <c r="B608" s="0" t="inlineStr">
         <is>
-          <t>270914</t>
+          <t>270326</t>
         </is>
       </c>
     </row>
     <row r="609" spans="1:2" customHeight="0">
       <c r="A609" s="0" t="inlineStr">
         <is>
-          <t>271072</t>
+          <t>271071</t>
         </is>
       </c>
       <c r="B609" s="0" t="inlineStr">
         <is>
-          <t>271000</t>
+          <t>270914</t>
         </is>
       </c>
     </row>
     <row r="610" spans="1:2" customHeight="0">
       <c r="A610" s="0" t="inlineStr">
         <is>
-          <t>271088</t>
+          <t>271072</t>
         </is>
       </c>
       <c r="B610" s="0" t="inlineStr">
         <is>
-          <t>271089</t>
+          <t>271000</t>
         </is>
       </c>
     </row>
     <row r="611" spans="1:2" customHeight="0">
       <c r="A611" s="0" t="inlineStr">
         <is>
-          <t>271090</t>
+          <t>271088</t>
         </is>
       </c>
       <c r="B611" s="0" t="inlineStr">
         <is>
-          <t>271091</t>
+          <t>271089</t>
         </is>
       </c>
     </row>
     <row r="612" spans="1:2" customHeight="0">
       <c r="A612" s="0" t="inlineStr">
         <is>
-          <t>271157</t>
+          <t>271090</t>
         </is>
       </c>
       <c r="B612" s="0" t="inlineStr">
         <is>
-          <t>270858</t>
+          <t>271091</t>
         </is>
       </c>
     </row>
     <row r="613" spans="1:2" customHeight="0">
       <c r="A613" s="0" t="inlineStr">
         <is>
-          <t>2712-S</t>
+          <t>271157</t>
         </is>
       </c>
       <c r="B613" s="0" t="inlineStr">
         <is>
-          <t>2515-S</t>
+          <t>270858</t>
         </is>
       </c>
     </row>
     <row r="614" spans="1:2" customHeight="0">
       <c r="A614" s="0" t="inlineStr">
         <is>
-          <t>271261</t>
+          <t>2712-S</t>
         </is>
       </c>
       <c r="B614" s="0" t="inlineStr">
         <is>
-          <t>271289</t>
+          <t>2515-S</t>
         </is>
       </c>
     </row>
     <row r="615" spans="1:2" customHeight="0">
       <c r="A615" s="0" t="inlineStr">
         <is>
-          <t>271262</t>
+          <t>271261</t>
         </is>
       </c>
       <c r="B615" s="0" t="inlineStr">
         <is>
-          <t>271290</t>
+          <t>271289</t>
         </is>
       </c>
     </row>
     <row r="616" spans="1:2" customHeight="0">
       <c r="A616" s="0" t="inlineStr">
         <is>
-          <t>271368</t>
+          <t>271262</t>
         </is>
       </c>
       <c r="B616" s="0" t="inlineStr">
         <is>
-          <t>270969</t>
+          <t>271290</t>
         </is>
       </c>
     </row>
     <row r="617" spans="1:2" customHeight="0">
       <c r="A617" s="0" t="inlineStr">
         <is>
-          <t>271371</t>
+          <t>271368</t>
         </is>
       </c>
       <c r="B617" s="0" t="inlineStr">
         <is>
-          <t>271179</t>
+          <t>270969</t>
         </is>
       </c>
     </row>
     <row r="618" spans="1:2" customHeight="0">
       <c r="A618" s="0" t="inlineStr">
         <is>
-          <t>271404</t>
+          <t>271371</t>
         </is>
       </c>
       <c r="B618" s="0" t="inlineStr">
         <is>
-          <t>270849</t>
+          <t>271179</t>
         </is>
       </c>
     </row>
     <row r="619" spans="1:2" customHeight="0">
       <c r="A619" s="0" t="inlineStr">
         <is>
-          <t>271405</t>
+          <t>271404</t>
         </is>
       </c>
       <c r="B619" s="0" t="inlineStr">
         <is>
           <t>270849</t>
         </is>
       </c>
     </row>
     <row r="620" spans="1:2" customHeight="0">
       <c r="A620" s="0" t="inlineStr">
         <is>
-          <t>271439</t>
+          <t>271405</t>
         </is>
       </c>
       <c r="B620" s="0" t="inlineStr">
         <is>
-          <t>260880</t>
+          <t>270849</t>
         </is>
       </c>
     </row>
     <row r="621" spans="1:2" customHeight="0">
       <c r="A621" s="0" t="inlineStr">
         <is>
-          <t>271528</t>
+          <t>271439</t>
         </is>
       </c>
       <c r="B621" s="0" t="inlineStr">
         <is>
-          <t>270628</t>
+          <t>260880</t>
         </is>
       </c>
     </row>
     <row r="622" spans="1:2" customHeight="0">
       <c r="A622" s="0" t="inlineStr">
         <is>
-          <t>271567</t>
+          <t>271528</t>
         </is>
       </c>
       <c r="B622" s="0" t="inlineStr">
         <is>
-          <t>271460</t>
+          <t>270628</t>
         </is>
       </c>
     </row>
     <row r="623" spans="1:2" customHeight="0">
       <c r="A623" s="0" t="inlineStr">
         <is>
-          <t>271582</t>
+          <t>271567</t>
         </is>
       </c>
       <c r="B623" s="0" t="inlineStr">
         <is>
-          <t>271509</t>
+          <t>271460</t>
         </is>
       </c>
     </row>
     <row r="624" spans="1:2" customHeight="0">
       <c r="A624" s="0" t="inlineStr">
         <is>
-          <t>2717-S</t>
+          <t>271582</t>
         </is>
       </c>
       <c r="B624" s="0" t="inlineStr">
         <is>
-          <t>2471-S</t>
+          <t>271509</t>
         </is>
       </c>
     </row>
     <row r="625" spans="1:2" customHeight="0">
       <c r="A625" s="0" t="inlineStr">
         <is>
-          <t>271715</t>
+          <t>2717-S</t>
         </is>
       </c>
       <c r="B625" s="0" t="inlineStr">
         <is>
-          <t>271250</t>
+          <t>2471-S</t>
         </is>
       </c>
     </row>
     <row r="626" spans="1:2" customHeight="0">
       <c r="A626" s="0" t="inlineStr">
         <is>
-          <t>2724-S</t>
+          <t>271715</t>
         </is>
       </c>
       <c r="B626" s="0" t="inlineStr">
         <is>
-          <t>2419-S</t>
+          <t>271250</t>
         </is>
       </c>
     </row>
     <row r="627" spans="1:2" customHeight="0">
       <c r="A627" s="0" t="inlineStr">
         <is>
-          <t>2731-S</t>
+          <t>272143</t>
         </is>
       </c>
       <c r="B627" s="0" t="inlineStr">
         <is>
-          <t>2351-S</t>
+          <t>271942</t>
         </is>
       </c>
     </row>
     <row r="628" spans="1:2" customHeight="0">
       <c r="A628" s="0" t="inlineStr">
         <is>
-          <t>274047</t>
+          <t>2724-S</t>
         </is>
       </c>
       <c r="B628" s="0" t="inlineStr">
         <is>
-          <t>274048</t>
+          <t>2419-S</t>
         </is>
       </c>
     </row>
     <row r="629" spans="1:2" customHeight="0">
       <c r="A629" s="0" t="inlineStr">
         <is>
-          <t>2742-S</t>
+          <t>2731-S</t>
         </is>
       </c>
       <c r="B629" s="0" t="inlineStr">
         <is>
-          <t>2698-S</t>
+          <t>2351-S</t>
         </is>
       </c>
     </row>
     <row r="630" spans="1:2" customHeight="0">
       <c r="A630" s="0" t="inlineStr">
         <is>
-          <t>2745-S</t>
+          <t>274047</t>
         </is>
       </c>
       <c r="B630" s="0" t="inlineStr">
         <is>
-          <t>2698-S</t>
+          <t>274048</t>
         </is>
       </c>
     </row>
     <row r="631" spans="1:2" customHeight="0">
       <c r="A631" s="0" t="inlineStr">
         <is>
-          <t>2768-S</t>
+          <t>2742-S</t>
         </is>
       </c>
       <c r="B631" s="0" t="inlineStr">
         <is>
-          <t>2757-S</t>
+          <t>2698-S</t>
         </is>
       </c>
     </row>
     <row r="632" spans="1:2" customHeight="0">
       <c r="A632" s="0" t="inlineStr">
         <is>
-          <t>2769-S</t>
+          <t>2745-S</t>
         </is>
       </c>
       <c r="B632" s="0" t="inlineStr">
         <is>
-          <t>2755-S</t>
+          <t>2698-S</t>
         </is>
       </c>
     </row>
     <row r="633" spans="1:2" customHeight="0">
       <c r="A633" s="0" t="inlineStr">
         <is>
-          <t>2818-S</t>
+          <t>2768-S</t>
         </is>
       </c>
       <c r="B633" s="0" t="inlineStr">
         <is>
-          <t>2487-S</t>
+          <t>2757-S</t>
         </is>
       </c>
     </row>
     <row r="634" spans="1:2" customHeight="0">
       <c r="A634" s="0" t="inlineStr">
         <is>
-          <t>2827-S</t>
+          <t>2769-S</t>
         </is>
       </c>
       <c r="B634" s="0" t="inlineStr">
         <is>
-          <t>2633-S</t>
+          <t>2755-S</t>
         </is>
       </c>
     </row>
     <row r="635" spans="1:2" customHeight="0">
       <c r="A635" s="0" t="inlineStr">
         <is>
-          <t>2829-S</t>
+          <t>2818-S</t>
         </is>
       </c>
       <c r="B635" s="0" t="inlineStr">
         <is>
-          <t>2828-S</t>
+          <t>2487-S</t>
         </is>
       </c>
     </row>
     <row r="636" spans="1:2" customHeight="0">
       <c r="A636" s="0" t="inlineStr">
         <is>
-          <t>2842</t>
+          <t>2827-S</t>
         </is>
       </c>
       <c r="B636" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>2633-S</t>
         </is>
       </c>
     </row>
     <row r="637" spans="1:2" customHeight="0">
       <c r="A637" s="0" t="inlineStr">
         <is>
-          <t>2843</t>
+          <t>2829-S</t>
         </is>
       </c>
       <c r="B637" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>2828-S</t>
         </is>
       </c>
     </row>
     <row r="638" spans="1:2" customHeight="0">
       <c r="A638" s="0" t="inlineStr">
         <is>
-          <t>2856</t>
+          <t>2842</t>
         </is>
       </c>
       <c r="B638" s="0" t="inlineStr">
         <is>
-          <t>52946X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="639" spans="1:2" customHeight="0">
       <c r="A639" s="0" t="inlineStr">
         <is>
-          <t>2882-SC</t>
+          <t>2843</t>
         </is>
       </c>
       <c r="B639" s="0" t="inlineStr">
         <is>
-          <t>2828-SC</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="640" spans="1:2" customHeight="0">
       <c r="A640" s="0" t="inlineStr">
         <is>
-          <t>2883-SC</t>
+          <t>2856</t>
         </is>
       </c>
       <c r="B640" s="0" t="inlineStr">
         <is>
-          <t>2511-SC</t>
+          <t>52946X</t>
         </is>
       </c>
     </row>
     <row r="641" spans="1:2" customHeight="0">
       <c r="A641" s="0" t="inlineStr">
         <is>
-          <t>2885-SC</t>
+          <t>2882-SC</t>
         </is>
       </c>
       <c r="B641" s="0" t="inlineStr">
         <is>
-          <t>7176-SC</t>
+          <t>2828-SC</t>
         </is>
       </c>
     </row>
     <row r="642" spans="1:2" customHeight="0">
       <c r="A642" s="0" t="inlineStr">
         <is>
-          <t>2886-SC</t>
+          <t>2883-SC</t>
         </is>
       </c>
       <c r="B642" s="0" t="inlineStr">
         <is>
-          <t>3439-SC</t>
+          <t>2511-SC</t>
         </is>
       </c>
     </row>
     <row r="643" spans="1:2" customHeight="0">
       <c r="A643" s="0" t="inlineStr">
         <is>
-          <t>2887-SC</t>
+          <t>2885-SC</t>
         </is>
       </c>
       <c r="B643" s="0" t="inlineStr">
         <is>
-          <t>7178-SC</t>
+          <t>7176-SC</t>
         </is>
       </c>
     </row>
     <row r="644" spans="1:2" customHeight="0">
       <c r="A644" s="0" t="inlineStr">
         <is>
-          <t>2888-SC</t>
+          <t>2886-SC</t>
         </is>
       </c>
       <c r="B644" s="0" t="inlineStr">
         <is>
-          <t>2407-SC</t>
+          <t>3439-SC</t>
         </is>
       </c>
     </row>
     <row r="645" spans="1:2" customHeight="0">
       <c r="A645" s="0" t="inlineStr">
         <is>
-          <t>290112</t>
+          <t>2887-SC</t>
         </is>
       </c>
       <c r="B645" s="0" t="inlineStr">
         <is>
-          <t>290116</t>
+          <t>7178-SC</t>
         </is>
       </c>
     </row>
     <row r="646" spans="1:2" customHeight="0">
       <c r="A646" s="0" t="inlineStr">
         <is>
-          <t>2902-S</t>
+          <t>2888-SC</t>
         </is>
       </c>
       <c r="B646" s="0" t="inlineStr">
         <is>
-          <t>3428-S</t>
+          <t>2407-SC</t>
         </is>
       </c>
     </row>
     <row r="647" spans="1:2" customHeight="0">
       <c r="A647" s="0" t="inlineStr">
         <is>
-          <t>2906-S</t>
+          <t>290112</t>
         </is>
       </c>
       <c r="B647" s="0" t="inlineStr">
         <is>
-          <t>7151-S</t>
+          <t>290116</t>
         </is>
       </c>
     </row>
     <row r="648" spans="1:2" customHeight="0">
       <c r="A648" s="0" t="inlineStr">
         <is>
-          <t>2961-S</t>
+          <t>2902-S</t>
         </is>
       </c>
       <c r="B648" s="0" t="inlineStr">
         <is>
-          <t>2926-S</t>
+          <t>3428-S</t>
         </is>
       </c>
     </row>
     <row r="649" spans="1:2" customHeight="0">
       <c r="A649" s="0" t="inlineStr">
         <is>
-          <t>30106</t>
+          <t>2906-S</t>
         </is>
       </c>
       <c r="B649" s="0" t="inlineStr">
         <is>
-          <t>31719</t>
+          <t>7151-S</t>
         </is>
       </c>
     </row>
     <row r="650" spans="1:2" customHeight="0">
       <c r="A650" s="0" t="inlineStr">
         <is>
-          <t>30317</t>
+          <t>2961-S</t>
         </is>
       </c>
       <c r="B650" s="0" t="inlineStr">
         <is>
-          <t>30319</t>
+          <t>2926-S</t>
         </is>
       </c>
     </row>
     <row r="651" spans="1:2" customHeight="0">
       <c r="A651" s="0" t="inlineStr">
         <is>
-          <t>30385</t>
+          <t>30106</t>
         </is>
       </c>
       <c r="B651" s="0" t="inlineStr">
         <is>
-          <t>30384</t>
+          <t>31719</t>
         </is>
       </c>
     </row>
     <row r="652" spans="1:2" customHeight="0">
       <c r="A652" s="0" t="inlineStr">
         <is>
-          <t>30419</t>
+          <t>30317</t>
         </is>
       </c>
       <c r="B652" s="0" t="inlineStr">
         <is>
-          <t>30130</t>
+          <t>30319</t>
         </is>
       </c>
     </row>
     <row r="653" spans="1:2" customHeight="0">
       <c r="A653" s="0" t="inlineStr">
         <is>
-          <t>30461</t>
+          <t>30385</t>
         </is>
       </c>
       <c r="B653" s="0" t="inlineStr">
         <is>
-          <t>31204</t>
+          <t>30384</t>
         </is>
       </c>
     </row>
     <row r="654" spans="1:2" customHeight="0">
       <c r="A654" s="0" t="inlineStr">
         <is>
-          <t>30474</t>
+          <t>30419</t>
         </is>
       </c>
       <c r="B654" s="0" t="inlineStr">
         <is>
-          <t>30473</t>
+          <t>30130</t>
         </is>
       </c>
     </row>
     <row r="655" spans="1:2" customHeight="0">
       <c r="A655" s="0" t="inlineStr">
         <is>
-          <t>30550</t>
+          <t>30461</t>
         </is>
       </c>
       <c r="B655" s="0" t="inlineStr">
         <is>
-          <t>30565</t>
+          <t>31204</t>
         </is>
       </c>
     </row>
     <row r="656" spans="1:2" customHeight="0">
       <c r="A656" s="0" t="inlineStr">
         <is>
-          <t>30767</t>
+          <t>30474</t>
         </is>
       </c>
       <c r="B656" s="0" t="inlineStr">
         <is>
-          <t>30233</t>
+          <t>30473</t>
         </is>
       </c>
     </row>
     <row r="657" spans="1:2" customHeight="0">
       <c r="A657" s="0" t="inlineStr">
         <is>
-          <t>30788</t>
+          <t>30550</t>
         </is>
       </c>
       <c r="B657" s="0" t="inlineStr">
         <is>
-          <t>30551</t>
+          <t>30565</t>
         </is>
       </c>
     </row>
     <row r="658" spans="1:2" customHeight="0">
       <c r="A658" s="0" t="inlineStr">
         <is>
-          <t>30790</t>
+          <t>30767</t>
         </is>
       </c>
       <c r="B658" s="0" t="inlineStr">
         <is>
-          <t>30390</t>
+          <t>30233</t>
         </is>
       </c>
     </row>
     <row r="659" spans="1:2" customHeight="0">
       <c r="A659" s="0" t="inlineStr">
         <is>
-          <t>30792</t>
+          <t>30788</t>
         </is>
       </c>
       <c r="B659" s="0" t="inlineStr">
         <is>
-          <t>31097</t>
+          <t>30551</t>
         </is>
       </c>
     </row>
     <row r="660" spans="1:2" customHeight="0">
       <c r="A660" s="0" t="inlineStr">
         <is>
-          <t>30798</t>
+          <t>30790</t>
         </is>
       </c>
       <c r="B660" s="0" t="inlineStr">
         <is>
-          <t>31646</t>
+          <t>30390</t>
         </is>
       </c>
     </row>
     <row r="661" spans="1:2" customHeight="0">
       <c r="A661" s="0" t="inlineStr">
         <is>
-          <t>30820</t>
+          <t>30792</t>
         </is>
       </c>
       <c r="B661" s="0" t="inlineStr">
         <is>
-          <t>30818</t>
+          <t>31097</t>
         </is>
       </c>
     </row>
     <row r="662" spans="1:2" customHeight="0">
       <c r="A662" s="0" t="inlineStr">
         <is>
-          <t>30821</t>
+          <t>30798</t>
         </is>
       </c>
       <c r="B662" s="0" t="inlineStr">
         <is>
-          <t>30819</t>
+          <t>31646</t>
         </is>
       </c>
     </row>
     <row r="663" spans="1:2" customHeight="0">
       <c r="A663" s="0" t="inlineStr">
         <is>
-          <t>30824</t>
+          <t>30820</t>
         </is>
       </c>
       <c r="B663" s="0" t="inlineStr">
         <is>
-          <t>30630</t>
+          <t>30818</t>
         </is>
       </c>
     </row>
     <row r="664" spans="1:2" customHeight="0">
       <c r="A664" s="0" t="inlineStr">
         <is>
-          <t>30825</t>
+          <t>30821</t>
         </is>
       </c>
       <c r="B664" s="0" t="inlineStr">
         <is>
-          <t>30234</t>
+          <t>30819</t>
         </is>
       </c>
     </row>
     <row r="665" spans="1:2" customHeight="0">
       <c r="A665" s="0" t="inlineStr">
         <is>
-          <t>30889</t>
+          <t>30824</t>
         </is>
       </c>
       <c r="B665" s="0" t="inlineStr">
         <is>
-          <t>30879</t>
+          <t>30630</t>
         </is>
       </c>
     </row>
     <row r="666" spans="1:2" customHeight="0">
       <c r="A666" s="0" t="inlineStr">
         <is>
-          <t>30931</t>
+          <t>30825</t>
         </is>
       </c>
       <c r="B666" s="0" t="inlineStr">
         <is>
-          <t>30932</t>
+          <t>30234</t>
         </is>
       </c>
     </row>
     <row r="667" spans="1:2" customHeight="0">
       <c r="A667" s="0" t="inlineStr">
         <is>
-          <t>30975</t>
+          <t>30889</t>
         </is>
       </c>
       <c r="B667" s="0" t="inlineStr">
         <is>
-          <t>31120</t>
+          <t>30879</t>
         </is>
       </c>
     </row>
     <row r="668" spans="1:2" customHeight="0">
       <c r="A668" s="0" t="inlineStr">
         <is>
-          <t>30976</t>
+          <t>30931</t>
         </is>
       </c>
       <c r="B668" s="0" t="inlineStr">
         <is>
-          <t>31121</t>
+          <t>30932</t>
         </is>
       </c>
     </row>
     <row r="669" spans="1:2" customHeight="0">
       <c r="A669" s="0" t="inlineStr">
         <is>
-          <t>31008</t>
+          <t>30975</t>
         </is>
       </c>
       <c r="B669" s="0" t="inlineStr">
         <is>
-          <t>31007</t>
+          <t>31120</t>
         </is>
       </c>
     </row>
     <row r="670" spans="1:2" customHeight="0">
       <c r="A670" s="0" t="inlineStr">
         <is>
-          <t>31010</t>
+          <t>30976</t>
         </is>
       </c>
       <c r="B670" s="0" t="inlineStr">
         <is>
-          <t>31009</t>
+          <t>31121</t>
         </is>
       </c>
     </row>
     <row r="671" spans="1:2" customHeight="0">
       <c r="A671" s="0" t="inlineStr">
         <is>
-          <t>31014</t>
+          <t>31008</t>
         </is>
       </c>
       <c r="B671" s="0" t="inlineStr">
         <is>
-          <t>30019</t>
+          <t>31007</t>
         </is>
       </c>
     </row>
     <row r="672" spans="1:2" customHeight="0">
       <c r="A672" s="0" t="inlineStr">
         <is>
-          <t>31054</t>
+          <t>31010</t>
         </is>
       </c>
       <c r="B672" s="0" t="inlineStr">
         <is>
-          <t>30146</t>
+          <t>31009</t>
         </is>
       </c>
     </row>
     <row r="673" spans="1:2" customHeight="0">
       <c r="A673" s="0" t="inlineStr">
         <is>
-          <t>31059</t>
+          <t>31014</t>
         </is>
       </c>
       <c r="B673" s="0" t="inlineStr">
         <is>
-          <t>30145</t>
+          <t>30019</t>
         </is>
       </c>
     </row>
     <row r="674" spans="1:2" customHeight="0">
       <c r="A674" s="0" t="inlineStr">
         <is>
-          <t>31081</t>
+          <t>31054</t>
         </is>
       </c>
       <c r="B674" s="0" t="inlineStr">
         <is>
-          <t>31122</t>
+          <t>30146</t>
         </is>
       </c>
     </row>
     <row r="675" spans="1:2" customHeight="0">
       <c r="A675" s="0" t="inlineStr">
         <is>
-          <t>31082</t>
+          <t>31059</t>
         </is>
       </c>
       <c r="B675" s="0" t="inlineStr">
         <is>
-          <t>31123</t>
+          <t>30145</t>
         </is>
       </c>
     </row>
     <row r="676" spans="1:2" customHeight="0">
       <c r="A676" s="0" t="inlineStr">
         <is>
-          <t>31095</t>
+          <t>31081</t>
         </is>
       </c>
       <c r="B676" s="0" t="inlineStr">
         <is>
-          <t>30810</t>
+          <t>31122</t>
         </is>
       </c>
     </row>
     <row r="677" spans="1:2" customHeight="0">
       <c r="A677" s="0" t="inlineStr">
         <is>
-          <t>31102</t>
+          <t>31082</t>
         </is>
       </c>
       <c r="B677" s="0" t="inlineStr">
         <is>
-          <t>30841</t>
+          <t>31123</t>
         </is>
       </c>
     </row>
     <row r="678" spans="1:2" customHeight="0">
       <c r="A678" s="0" t="inlineStr">
         <is>
-          <t>31117</t>
+          <t>31095</t>
         </is>
       </c>
       <c r="B678" s="0" t="inlineStr">
         <is>
-          <t>30932</t>
+          <t>30810</t>
         </is>
       </c>
     </row>
     <row r="679" spans="1:2" customHeight="0">
       <c r="A679" s="0" t="inlineStr">
         <is>
-          <t>31132</t>
+          <t>31102</t>
         </is>
       </c>
       <c r="B679" s="0" t="inlineStr">
         <is>
-          <t>31015</t>
+          <t>30841</t>
         </is>
       </c>
     </row>
     <row r="680" spans="1:2" customHeight="0">
       <c r="A680" s="0" t="inlineStr">
         <is>
-          <t>31143</t>
+          <t>31117</t>
         </is>
       </c>
       <c r="B680" s="0" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>30932</t>
         </is>
       </c>
     </row>
     <row r="681" spans="1:2" customHeight="0">
       <c r="A681" s="0" t="inlineStr">
         <is>
-          <t>31144</t>
+          <t>31132</t>
         </is>
       </c>
       <c r="B681" s="0" t="inlineStr">
         <is>
-          <t>31140</t>
+          <t>31015</t>
         </is>
       </c>
     </row>
     <row r="682" spans="1:2" customHeight="0">
       <c r="A682" s="0" t="inlineStr">
         <is>
-          <t>31149</t>
+          <t>31143</t>
         </is>
       </c>
       <c r="B682" s="0" t="inlineStr">
         <is>
-          <t>31016</t>
+          <t>31140</t>
         </is>
       </c>
     </row>
     <row r="683" spans="1:2" customHeight="0">
       <c r="A683" s="0" t="inlineStr">
         <is>
-          <t>31164</t>
+          <t>31144</t>
         </is>
       </c>
       <c r="B683" s="0" t="inlineStr">
         <is>
-          <t>31162</t>
+          <t>31140</t>
         </is>
       </c>
     </row>
     <row r="684" spans="1:2" customHeight="0">
       <c r="A684" s="0" t="inlineStr">
         <is>
-          <t>31165</t>
+          <t>31149</t>
         </is>
       </c>
       <c r="B684" s="0" t="inlineStr">
         <is>
-          <t>30658</t>
+          <t>31016</t>
         </is>
       </c>
     </row>
     <row r="685" spans="1:2" customHeight="0">
       <c r="A685" s="0" t="inlineStr">
         <is>
-          <t>31172</t>
+          <t>31164</t>
         </is>
       </c>
       <c r="B685" s="0" t="inlineStr">
         <is>
-          <t>31180</t>
+          <t>31162</t>
         </is>
       </c>
     </row>
     <row r="686" spans="1:2" customHeight="0">
       <c r="A686" s="0" t="inlineStr">
         <is>
-          <t>31183</t>
+          <t>31165</t>
         </is>
       </c>
       <c r="B686" s="0" t="inlineStr">
         <is>
-          <t>31150</t>
+          <t>30658</t>
         </is>
       </c>
     </row>
     <row r="687" spans="1:2" customHeight="0">
       <c r="A687" s="0" t="inlineStr">
         <is>
-          <t>31211</t>
+          <t>31172</t>
         </is>
       </c>
       <c r="B687" s="0" t="inlineStr">
         <is>
-          <t>30685</t>
+          <t>31180</t>
         </is>
       </c>
     </row>
     <row r="688" spans="1:2" customHeight="0">
       <c r="A688" s="0" t="inlineStr">
         <is>
-          <t>31297</t>
+          <t>31183</t>
         </is>
       </c>
       <c r="B688" s="0" t="inlineStr">
         <is>
-          <t>31110</t>
+          <t>31150</t>
         </is>
       </c>
     </row>
     <row r="689" spans="1:2" customHeight="0">
       <c r="A689" s="0" t="inlineStr">
         <is>
-          <t>31330</t>
+          <t>31211</t>
         </is>
       </c>
       <c r="B689" s="0" t="inlineStr">
         <is>
-          <t>31190</t>
+          <t>30685</t>
         </is>
       </c>
     </row>
     <row r="690" spans="1:2" customHeight="0">
       <c r="A690" s="0" t="inlineStr">
         <is>
-          <t>31331</t>
+          <t>31297</t>
         </is>
       </c>
       <c r="B690" s="0" t="inlineStr">
         <is>
-          <t>31191</t>
+          <t>31110</t>
         </is>
       </c>
     </row>
     <row r="691" spans="1:2" customHeight="0">
       <c r="A691" s="0" t="inlineStr">
         <is>
-          <t>31458</t>
+          <t>31330</t>
         </is>
       </c>
       <c r="B691" s="0" t="inlineStr">
         <is>
-          <t>31457</t>
+          <t>31190</t>
         </is>
       </c>
     </row>
     <row r="692" spans="1:2" customHeight="0">
       <c r="A692" s="0" t="inlineStr">
         <is>
-          <t>31470</t>
+          <t>31331</t>
         </is>
       </c>
       <c r="B692" s="0" t="inlineStr">
         <is>
-          <t>31469</t>
+          <t>31191</t>
         </is>
       </c>
     </row>
     <row r="693" spans="1:2" customHeight="0">
       <c r="A693" s="0" t="inlineStr">
         <is>
-          <t>31481</t>
+          <t>31458</t>
         </is>
       </c>
       <c r="B693" s="0" t="inlineStr">
         <is>
-          <t>30404</t>
+          <t>31457</t>
         </is>
       </c>
     </row>
     <row r="694" spans="1:2" customHeight="0">
       <c r="A694" s="0" t="inlineStr">
         <is>
-          <t>31508</t>
+          <t>31470</t>
         </is>
       </c>
       <c r="B694" s="0" t="inlineStr">
         <is>
-          <t>31509</t>
+          <t>31469</t>
         </is>
       </c>
     </row>
     <row r="695" spans="1:2" customHeight="0">
       <c r="A695" s="0" t="inlineStr">
         <is>
-          <t>31517</t>
+          <t>31481</t>
         </is>
       </c>
       <c r="B695" s="0" t="inlineStr">
         <is>
-          <t>30130</t>
+          <t>30404</t>
         </is>
       </c>
     </row>
     <row r="696" spans="1:2" customHeight="0">
       <c r="A696" s="0" t="inlineStr">
         <is>
-          <t>31530</t>
+          <t>31508</t>
         </is>
       </c>
       <c r="B696" s="0" t="inlineStr">
         <is>
-          <t>31413</t>
+          <t>31509</t>
         </is>
       </c>
     </row>
     <row r="697" spans="1:2" customHeight="0">
       <c r="A697" s="0" t="inlineStr">
         <is>
-          <t>31533</t>
+          <t>31517</t>
         </is>
       </c>
       <c r="B697" s="0" t="inlineStr">
         <is>
-          <t>31419</t>
+          <t>30130</t>
         </is>
       </c>
     </row>
     <row r="698" spans="1:2" customHeight="0">
       <c r="A698" s="0" t="inlineStr">
         <is>
-          <t>31536</t>
+          <t>31530</t>
         </is>
       </c>
       <c r="B698" s="0" t="inlineStr">
         <is>
-          <t>31546</t>
+          <t>31413</t>
         </is>
       </c>
     </row>
     <row r="699" spans="1:2" customHeight="0">
       <c r="A699" s="0" t="inlineStr">
         <is>
-          <t>31547</t>
+          <t>31533</t>
         </is>
       </c>
       <c r="B699" s="0" t="inlineStr">
         <is>
-          <t>31138</t>
+          <t>31419</t>
         </is>
       </c>
     </row>
     <row r="700" spans="1:2" customHeight="0">
       <c r="A700" s="0" t="inlineStr">
         <is>
-          <t>31588</t>
+          <t>31536</t>
         </is>
       </c>
       <c r="B700" s="0" t="inlineStr">
         <is>
-          <t>31578</t>
+          <t>31546</t>
         </is>
       </c>
     </row>
     <row r="701" spans="1:2" customHeight="0">
       <c r="A701" s="0" t="inlineStr">
         <is>
-          <t>31596</t>
+          <t>31547</t>
         </is>
       </c>
       <c r="B701" s="0" t="inlineStr">
         <is>
-          <t>30010</t>
+          <t>31138</t>
         </is>
       </c>
     </row>
     <row r="702" spans="1:2" customHeight="0">
       <c r="A702" s="0" t="inlineStr">
         <is>
-          <t>31641</t>
+          <t>31588</t>
         </is>
       </c>
       <c r="B702" s="0" t="inlineStr">
         <is>
-          <t>31459</t>
+          <t>31578</t>
         </is>
       </c>
     </row>
     <row r="703" spans="1:2" customHeight="0">
       <c r="A703" s="0" t="inlineStr">
         <is>
-          <t>31642</t>
+          <t>31596</t>
         </is>
       </c>
       <c r="B703" s="0" t="inlineStr">
         <is>
-          <t>31583</t>
+          <t>30010</t>
         </is>
       </c>
     </row>
     <row r="704" spans="1:2" customHeight="0">
       <c r="A704" s="0" t="inlineStr">
         <is>
-          <t>31644</t>
+          <t>31641</t>
         </is>
       </c>
       <c r="B704" s="0" t="inlineStr">
         <is>
-          <t>31253</t>
+          <t>31459</t>
         </is>
       </c>
     </row>
     <row r="705" spans="1:2" customHeight="0">
       <c r="A705" s="0" t="inlineStr">
         <is>
-          <t>31790</t>
+          <t>31642</t>
         </is>
       </c>
       <c r="B705" s="0" t="inlineStr">
         <is>
-          <t>31285</t>
+          <t>31583</t>
         </is>
       </c>
     </row>
     <row r="706" spans="1:2" customHeight="0">
       <c r="A706" s="0" t="inlineStr">
         <is>
-          <t>31791</t>
+          <t>31644</t>
         </is>
       </c>
       <c r="B706" s="0" t="inlineStr">
         <is>
-          <t>31286</t>
+          <t>31253</t>
         </is>
       </c>
     </row>
     <row r="707" spans="1:2" customHeight="0">
       <c r="A707" s="0" t="inlineStr">
         <is>
-          <t>32026</t>
+          <t>31790</t>
         </is>
       </c>
       <c r="B707" s="0" t="inlineStr">
         <is>
-          <t>32023</t>
+          <t>31285</t>
         </is>
       </c>
     </row>
     <row r="708" spans="1:2" customHeight="0">
       <c r="A708" s="0" t="inlineStr">
         <is>
-          <t>32146</t>
+          <t>31791</t>
         </is>
       </c>
       <c r="B708" s="0" t="inlineStr">
         <is>
-          <t>31619</t>
+          <t>31286</t>
         </is>
       </c>
     </row>
     <row r="709" spans="1:2" customHeight="0">
       <c r="A709" s="0" t="inlineStr">
         <is>
-          <t>32234</t>
+          <t>32026</t>
         </is>
       </c>
       <c r="B709" s="0" t="inlineStr">
         <is>
-          <t>31512</t>
+          <t>32023</t>
         </is>
       </c>
     </row>
     <row r="710" spans="1:2" customHeight="0">
       <c r="A710" s="0" t="inlineStr">
         <is>
-          <t>3488</t>
+          <t>32146</t>
         </is>
       </c>
       <c r="B710" s="0" t="inlineStr">
         <is>
-          <t>53540</t>
+          <t>31619</t>
         </is>
       </c>
     </row>
     <row r="711" spans="1:2" customHeight="0">
       <c r="A711" s="0" t="inlineStr">
         <is>
-          <t>35000</t>
+          <t>32234</t>
         </is>
       </c>
       <c r="B711" s="0" t="inlineStr">
         <is>
-          <t>37557</t>
+          <t>31512</t>
         </is>
       </c>
     </row>
     <row r="712" spans="1:2" customHeight="0">
       <c r="A712" s="0" t="inlineStr">
         <is>
-          <t>35008</t>
+          <t>3488</t>
         </is>
       </c>
       <c r="B712" s="0" t="inlineStr">
         <is>
-          <t>35344</t>
+          <t>53540</t>
         </is>
       </c>
     </row>
     <row r="713" spans="1:2" customHeight="0">
       <c r="A713" s="0" t="inlineStr">
         <is>
-          <t>35017</t>
+          <t>35000</t>
         </is>
       </c>
       <c r="B713" s="0" t="inlineStr">
         <is>
-          <t>37954</t>
+          <t>37557</t>
         </is>
       </c>
     </row>
     <row r="714" spans="1:2" customHeight="0">
       <c r="A714" s="0" t="inlineStr">
         <is>
-          <t>35048</t>
+          <t>35008</t>
         </is>
       </c>
       <c r="B714" s="0" t="inlineStr">
         <is>
-          <t>37544</t>
+          <t>35344</t>
         </is>
       </c>
     </row>
     <row r="715" spans="1:2" customHeight="0">
       <c r="A715" s="0" t="inlineStr">
         <is>
-          <t>35050</t>
+          <t>35017</t>
         </is>
       </c>
       <c r="B715" s="0" t="inlineStr">
         <is>
-          <t>37952</t>
+          <t>37954</t>
         </is>
       </c>
     </row>
     <row r="716" spans="1:2" customHeight="0">
       <c r="A716" s="0" t="inlineStr">
         <is>
-          <t>35061</t>
+          <t>35048</t>
         </is>
       </c>
       <c r="B716" s="0" t="inlineStr">
         <is>
-          <t>37223</t>
+          <t>37544</t>
         </is>
       </c>
     </row>
     <row r="717" spans="1:2" customHeight="0">
       <c r="A717" s="0" t="inlineStr">
         <is>
-          <t>35070</t>
+          <t>35050</t>
         </is>
       </c>
       <c r="B717" s="0" t="inlineStr">
         <is>
-          <t>37958</t>
+          <t>37952</t>
         </is>
       </c>
     </row>
     <row r="718" spans="1:2" customHeight="0">
       <c r="A718" s="0" t="inlineStr">
         <is>
-          <t>35071</t>
+          <t>35061</t>
         </is>
       </c>
       <c r="B718" s="0" t="inlineStr">
         <is>
-          <t>37988</t>
+          <t>37223</t>
         </is>
       </c>
     </row>
     <row r="719" spans="1:2" customHeight="0">
       <c r="A719" s="0" t="inlineStr">
         <is>
-          <t>35089</t>
+          <t>35070</t>
         </is>
       </c>
       <c r="B719" s="0" t="inlineStr">
         <is>
-          <t>37558</t>
+          <t>37958</t>
         </is>
       </c>
     </row>
     <row r="720" spans="1:2" customHeight="0">
       <c r="A720" s="0" t="inlineStr">
         <is>
-          <t>35104</t>
+          <t>35071</t>
         </is>
       </c>
       <c r="B720" s="0" t="inlineStr">
         <is>
-          <t>35034</t>
+          <t>37988</t>
         </is>
       </c>
     </row>
     <row r="721" spans="1:2" customHeight="0">
       <c r="A721" s="0" t="inlineStr">
         <is>
-          <t>35110</t>
+          <t>35089</t>
         </is>
       </c>
       <c r="B721" s="0" t="inlineStr">
         <is>
-          <t>37686</t>
+          <t>37558</t>
         </is>
       </c>
     </row>
     <row r="722" spans="1:2" customHeight="0">
       <c r="A722" s="0" t="inlineStr">
         <is>
-          <t>35111</t>
+          <t>35104</t>
         </is>
       </c>
       <c r="B722" s="0" t="inlineStr">
         <is>
-          <t>35086</t>
+          <t>35034</t>
         </is>
       </c>
     </row>
     <row r="723" spans="1:2" customHeight="0">
       <c r="A723" s="0" t="inlineStr">
         <is>
-          <t>35136</t>
+          <t>35110</t>
         </is>
       </c>
       <c r="B723" s="0" t="inlineStr">
         <is>
-          <t>37800</t>
+          <t>37686</t>
         </is>
       </c>
     </row>
     <row r="724" spans="1:2" customHeight="0">
       <c r="A724" s="0" t="inlineStr">
         <is>
-          <t>35326</t>
+          <t>35111</t>
         </is>
       </c>
       <c r="B724" s="0" t="inlineStr">
         <is>
-          <t>36516</t>
+          <t>35086</t>
         </is>
       </c>
     </row>
     <row r="725" spans="1:2" customHeight="0">
       <c r="A725" s="0" t="inlineStr">
         <is>
-          <t>35361</t>
+          <t>35136</t>
         </is>
       </c>
       <c r="B725" s="0" t="inlineStr">
         <is>
-          <t>35329</t>
+          <t>37800</t>
         </is>
       </c>
     </row>
     <row r="726" spans="1:2" customHeight="0">
       <c r="A726" s="0" t="inlineStr">
         <is>
-          <t>35362</t>
+          <t>35326</t>
         </is>
       </c>
       <c r="B726" s="0" t="inlineStr">
         <is>
-          <t>35279</t>
+          <t>36516</t>
         </is>
       </c>
     </row>
     <row r="727" spans="1:2" customHeight="0">
       <c r="A727" s="0" t="inlineStr">
         <is>
-          <t>36555</t>
+          <t>35361</t>
         </is>
       </c>
       <c r="B727" s="0" t="inlineStr">
         <is>
-          <t>36495</t>
+          <t>35329</t>
         </is>
       </c>
     </row>
     <row r="728" spans="1:2" customHeight="0">
       <c r="A728" s="0" t="inlineStr">
         <is>
-          <t>36556/1</t>
+          <t>35362</t>
         </is>
       </c>
       <c r="B728" s="0" t="inlineStr">
         <is>
-          <t>36556</t>
+          <t>35279</t>
         </is>
       </c>
     </row>
     <row r="729" spans="1:2" customHeight="0">
       <c r="A729" s="0" t="inlineStr">
         <is>
-          <t>36584</t>
+          <t>36555</t>
         </is>
       </c>
       <c r="B729" s="0" t="inlineStr">
         <is>
-          <t>36477</t>
+          <t>36495</t>
         </is>
       </c>
     </row>
     <row r="730" spans="1:2" customHeight="0">
       <c r="A730" s="0" t="inlineStr">
         <is>
-          <t>36618</t>
+          <t>36556/1</t>
         </is>
       </c>
       <c r="B730" s="0" t="inlineStr">
         <is>
-          <t>36510</t>
+          <t>36556</t>
         </is>
       </c>
     </row>
     <row r="731" spans="1:2" customHeight="0">
       <c r="A731" s="0" t="inlineStr">
         <is>
-          <t>36731</t>
+          <t>36584</t>
         </is>
       </c>
       <c r="B731" s="0" t="inlineStr">
         <is>
-          <t>36922</t>
+          <t>36477</t>
         </is>
       </c>
     </row>
     <row r="732" spans="1:2" customHeight="0">
       <c r="A732" s="0" t="inlineStr">
         <is>
-          <t>36776</t>
+          <t>36618</t>
         </is>
       </c>
       <c r="B732" s="0" t="inlineStr">
         <is>
-          <t>36693</t>
+          <t>36510</t>
         </is>
       </c>
     </row>
     <row r="733" spans="1:2" customHeight="0">
       <c r="A733" s="0" t="inlineStr">
         <is>
-          <t>36795</t>
+          <t>36731</t>
         </is>
       </c>
       <c r="B733" s="0" t="inlineStr">
         <is>
-          <t>37187</t>
+          <t>36922</t>
         </is>
       </c>
     </row>
     <row r="734" spans="1:2" customHeight="0">
       <c r="A734" s="0" t="inlineStr">
         <is>
-          <t>36843</t>
+          <t>36776</t>
         </is>
       </c>
       <c r="B734" s="0" t="inlineStr">
         <is>
-          <t>36840</t>
+          <t>36693</t>
         </is>
       </c>
     </row>
     <row r="735" spans="1:2" customHeight="0">
       <c r="A735" s="0" t="inlineStr">
         <is>
-          <t>37067</t>
+          <t>36795</t>
         </is>
       </c>
       <c r="B735" s="0" t="inlineStr">
         <is>
-          <t>37382</t>
+          <t>37187</t>
         </is>
       </c>
     </row>
     <row r="736" spans="1:2" customHeight="0">
       <c r="A736" s="0" t="inlineStr">
         <is>
-          <t>37159</t>
+          <t>36843</t>
         </is>
       </c>
       <c r="B736" s="0" t="inlineStr">
         <is>
-          <t>37448</t>
+          <t>36840</t>
         </is>
       </c>
     </row>
     <row r="737" spans="1:2" customHeight="0">
       <c r="A737" s="0" t="inlineStr">
         <is>
-          <t>37207</t>
+          <t>37067</t>
         </is>
       </c>
       <c r="B737" s="0" t="inlineStr">
         <is>
-          <t>36877</t>
+          <t>37382</t>
         </is>
       </c>
     </row>
     <row r="738" spans="1:2" customHeight="0">
       <c r="A738" s="0" t="inlineStr">
         <is>
-          <t>37318</t>
+          <t>37159</t>
         </is>
       </c>
       <c r="B738" s="0" t="inlineStr">
         <is>
-          <t>37380</t>
+          <t>37448</t>
         </is>
       </c>
     </row>
     <row r="739" spans="1:2" customHeight="0">
       <c r="A739" s="0" t="inlineStr">
         <is>
-          <t>37370</t>
+          <t>37207</t>
         </is>
       </c>
       <c r="B739" s="0" t="inlineStr">
         <is>
-          <t>37463</t>
+          <t>36877</t>
         </is>
       </c>
     </row>
     <row r="740" spans="1:2" customHeight="0">
       <c r="A740" s="0" t="inlineStr">
         <is>
-          <t>37385</t>
+          <t>37318</t>
         </is>
       </c>
       <c r="B740" s="0" t="inlineStr">
         <is>
-          <t>36877</t>
+          <t>37380</t>
         </is>
       </c>
     </row>
     <row r="741" spans="1:2" customHeight="0">
       <c r="A741" s="0" t="inlineStr">
         <is>
-          <t>37408</t>
+          <t>37370</t>
         </is>
       </c>
       <c r="B741" s="0" t="inlineStr">
         <is>
-          <t>37271</t>
+          <t>37463</t>
         </is>
       </c>
     </row>
     <row r="742" spans="1:2" customHeight="0">
       <c r="A742" s="0" t="inlineStr">
         <is>
-          <t>37412</t>
+          <t>37385</t>
         </is>
       </c>
       <c r="B742" s="0" t="inlineStr">
         <is>
-          <t>37334</t>
+          <t>36877</t>
         </is>
       </c>
     </row>
     <row r="743" spans="1:2" customHeight="0">
       <c r="A743" s="0" t="inlineStr">
         <is>
-          <t>37473</t>
+          <t>37408</t>
         </is>
       </c>
       <c r="B743" s="0" t="inlineStr">
         <is>
-          <t>37419</t>
+          <t>37271</t>
         </is>
       </c>
     </row>
     <row r="744" spans="1:2" customHeight="0">
       <c r="A744" s="0" t="inlineStr">
         <is>
-          <t>37476</t>
+          <t>37412</t>
         </is>
       </c>
       <c r="B744" s="0" t="inlineStr">
         <is>
-          <t>37272</t>
+          <t>37334</t>
         </is>
       </c>
     </row>
     <row r="745" spans="1:2" customHeight="0">
       <c r="A745" s="0" t="inlineStr">
         <is>
-          <t>37484</t>
+          <t>37473</t>
         </is>
       </c>
       <c r="B745" s="0" t="inlineStr">
         <is>
-          <t>37361</t>
+          <t>37419</t>
         </is>
       </c>
     </row>
     <row r="746" spans="1:2" customHeight="0">
       <c r="A746" s="0" t="inlineStr">
         <is>
-          <t>37488</t>
+          <t>37476</t>
         </is>
       </c>
       <c r="B746" s="0" t="inlineStr">
         <is>
-          <t>38922</t>
+          <t>37272</t>
         </is>
       </c>
     </row>
     <row r="747" spans="1:2" customHeight="0">
       <c r="A747" s="0" t="inlineStr">
         <is>
-          <t>37538</t>
+          <t>37484</t>
         </is>
       </c>
       <c r="B747" s="0" t="inlineStr">
         <is>
-          <t>37431</t>
+          <t>37361</t>
         </is>
       </c>
     </row>
     <row r="748" spans="1:2" customHeight="0">
       <c r="A748" s="0" t="inlineStr">
         <is>
-          <t>37548</t>
+          <t>37488</t>
         </is>
       </c>
       <c r="B748" s="0" t="inlineStr">
         <is>
-          <t>37505</t>
+          <t>38922</t>
         </is>
       </c>
     </row>
     <row r="749" spans="1:2" customHeight="0">
       <c r="A749" s="0" t="inlineStr">
         <is>
-          <t>37592</t>
+          <t>37538</t>
         </is>
       </c>
       <c r="B749" s="0" t="inlineStr">
         <is>
-          <t>37442</t>
+          <t>37431</t>
         </is>
       </c>
     </row>
     <row r="750" spans="1:2" customHeight="0">
       <c r="A750" s="0" t="inlineStr">
         <is>
-          <t>37593</t>
+          <t>37548</t>
         </is>
       </c>
       <c r="B750" s="0" t="inlineStr">
         <is>
-          <t>37533</t>
+          <t>37505</t>
         </is>
       </c>
     </row>
     <row r="751" spans="1:2" customHeight="0">
       <c r="A751" s="0" t="inlineStr">
         <is>
-          <t>37602</t>
+          <t>37592</t>
         </is>
       </c>
       <c r="B751" s="0" t="inlineStr">
         <is>
-          <t>37570</t>
+          <t>37442</t>
         </is>
       </c>
     </row>
     <row r="752" spans="1:2" customHeight="0">
       <c r="A752" s="0" t="inlineStr">
         <is>
-          <t>37603</t>
+          <t>37593</t>
         </is>
       </c>
       <c r="B752" s="0" t="inlineStr">
         <is>
-          <t>37571</t>
+          <t>37533</t>
         </is>
       </c>
     </row>
     <row r="753" spans="1:2" customHeight="0">
       <c r="A753" s="0" t="inlineStr">
         <is>
-          <t>37608</t>
+          <t>37602</t>
         </is>
       </c>
       <c r="B753" s="0" t="inlineStr">
         <is>
-          <t>37632</t>
+          <t>37570</t>
         </is>
       </c>
     </row>
     <row r="754" spans="1:2" customHeight="0">
       <c r="A754" s="0" t="inlineStr">
         <is>
-          <t>37615</t>
+          <t>37603</t>
         </is>
       </c>
       <c r="B754" s="0" t="inlineStr">
         <is>
-          <t>37722</t>
+          <t>37571</t>
         </is>
       </c>
     </row>
     <row r="755" spans="1:2" customHeight="0">
       <c r="A755" s="0" t="inlineStr">
         <is>
-          <t>37634</t>
+          <t>37608</t>
         </is>
       </c>
       <c r="B755" s="0" t="inlineStr">
         <is>
-          <t>37379</t>
+          <t>37632</t>
         </is>
       </c>
     </row>
     <row r="756" spans="1:2" customHeight="0">
       <c r="A756" s="0" t="inlineStr">
         <is>
-          <t>37641</t>
+          <t>37615</t>
         </is>
       </c>
       <c r="B756" s="0" t="inlineStr">
         <is>
-          <t>37581</t>
+          <t>37722</t>
         </is>
       </c>
     </row>
     <row r="757" spans="1:2" customHeight="0">
       <c r="A757" s="0" t="inlineStr">
         <is>
-          <t>37642</t>
+          <t>37634</t>
         </is>
       </c>
       <c r="B757" s="0" t="inlineStr">
         <is>
-          <t>37629</t>
+          <t>37379</t>
         </is>
       </c>
     </row>
     <row r="758" spans="1:2" customHeight="0">
       <c r="A758" s="0" t="inlineStr">
         <is>
-          <t>37656</t>
+          <t>37641</t>
         </is>
       </c>
       <c r="B758" s="0" t="inlineStr">
         <is>
-          <t>37606</t>
+          <t>37581</t>
         </is>
       </c>
     </row>
     <row r="759" spans="1:2" customHeight="0">
       <c r="A759" s="0" t="inlineStr">
         <is>
-          <t>37681</t>
+          <t>37642</t>
         </is>
       </c>
       <c r="B759" s="0" t="inlineStr">
         <is>
-          <t>37638</t>
+          <t>37629</t>
         </is>
       </c>
     </row>
     <row r="760" spans="1:2" customHeight="0">
       <c r="A760" s="0" t="inlineStr">
         <is>
-          <t>37685</t>
+          <t>37656</t>
         </is>
       </c>
       <c r="B760" s="0" t="inlineStr">
         <is>
-          <t>37726</t>
+          <t>37606</t>
         </is>
       </c>
     </row>
     <row r="761" spans="1:2" customHeight="0">
       <c r="A761" s="0" t="inlineStr">
         <is>
-          <t>37706</t>
+          <t>37681</t>
         </is>
       </c>
       <c r="B761" s="0" t="inlineStr">
         <is>
-          <t>37388</t>
+          <t>37638</t>
         </is>
       </c>
     </row>
     <row r="762" spans="1:2" customHeight="0">
       <c r="A762" s="0" t="inlineStr">
         <is>
-          <t>37710</t>
+          <t>37685</t>
         </is>
       </c>
       <c r="B762" s="0" t="inlineStr">
         <is>
-          <t>37701</t>
+          <t>37726</t>
         </is>
       </c>
     </row>
     <row r="763" spans="1:2" customHeight="0">
       <c r="A763" s="0" t="inlineStr">
         <is>
-          <t>37716</t>
+          <t>37706</t>
         </is>
       </c>
       <c r="B763" s="0" t="inlineStr">
         <is>
-          <t>37447</t>
+          <t>37388</t>
         </is>
       </c>
     </row>
     <row r="764" spans="1:2" customHeight="0">
       <c r="A764" s="0" t="inlineStr">
         <is>
-          <t>37717</t>
+          <t>37710</t>
         </is>
       </c>
       <c r="B764" s="0" t="inlineStr">
         <is>
-          <t>37694</t>
+          <t>37701</t>
         </is>
       </c>
     </row>
     <row r="765" spans="1:2" customHeight="0">
       <c r="A765" s="0" t="inlineStr">
         <is>
-          <t>37718</t>
+          <t>37716</t>
         </is>
       </c>
       <c r="B765" s="0" t="inlineStr">
         <is>
-          <t>37594</t>
+          <t>37447</t>
         </is>
       </c>
     </row>
     <row r="766" spans="1:2" customHeight="0">
       <c r="A766" s="0" t="inlineStr">
         <is>
-          <t>37719</t>
+          <t>37717</t>
         </is>
       </c>
       <c r="B766" s="0" t="inlineStr">
         <is>
-          <t>37701</t>
+          <t>37694</t>
         </is>
       </c>
     </row>
     <row r="767" spans="1:2" customHeight="0">
       <c r="A767" s="0" t="inlineStr">
         <is>
-          <t>37724</t>
+          <t>37718</t>
         </is>
       </c>
       <c r="B767" s="0" t="inlineStr">
         <is>
-          <t>37572</t>
+          <t>37594</t>
         </is>
       </c>
     </row>
     <row r="768" spans="1:2" customHeight="0">
       <c r="A768" s="0" t="inlineStr">
         <is>
-          <t>37741</t>
+          <t>37719</t>
         </is>
       </c>
       <c r="B768" s="0" t="inlineStr">
         <is>
-          <t>37573</t>
+          <t>37701</t>
         </is>
       </c>
     </row>
     <row r="769" spans="1:2" customHeight="0">
       <c r="A769" s="0" t="inlineStr">
         <is>
-          <t>37742</t>
+          <t>37724</t>
         </is>
       </c>
       <c r="B769" s="0" t="inlineStr">
         <is>
-          <t>37986</t>
+          <t>37572</t>
         </is>
       </c>
     </row>
     <row r="770" spans="1:2" customHeight="0">
       <c r="A770" s="0" t="inlineStr">
         <is>
-          <t>37781</t>
+          <t>37741</t>
         </is>
       </c>
       <c r="B770" s="0" t="inlineStr">
         <is>
-          <t>37726</t>
+          <t>37573</t>
         </is>
       </c>
     </row>
     <row r="771" spans="1:2" customHeight="0">
       <c r="A771" s="0" t="inlineStr">
         <is>
-          <t>37811</t>
+          <t>37742</t>
         </is>
       </c>
       <c r="B771" s="0" t="inlineStr">
         <is>
-          <t>37932</t>
+          <t>37986</t>
         </is>
       </c>
     </row>
     <row r="772" spans="1:2" customHeight="0">
       <c r="A772" s="0" t="inlineStr">
         <is>
-          <t>37824</t>
+          <t>37781</t>
         </is>
       </c>
       <c r="B772" s="0" t="inlineStr">
         <is>
-          <t>37594</t>
+          <t>37726</t>
         </is>
       </c>
     </row>
     <row r="773" spans="1:2" customHeight="0">
       <c r="A773" s="0" t="inlineStr">
         <is>
-          <t>37826</t>
+          <t>37811</t>
         </is>
       </c>
       <c r="B773" s="0" t="inlineStr">
         <is>
-          <t>37780</t>
+          <t>37932</t>
         </is>
       </c>
     </row>
     <row r="774" spans="1:2" customHeight="0">
       <c r="A774" s="0" t="inlineStr">
         <is>
-          <t>37840</t>
+          <t>37824</t>
         </is>
       </c>
       <c r="B774" s="0" t="inlineStr">
         <is>
-          <t>37943</t>
+          <t>37594</t>
         </is>
       </c>
     </row>
     <row r="775" spans="1:2" customHeight="0">
       <c r="A775" s="0" t="inlineStr">
         <is>
-          <t>37847</t>
+          <t>37826</t>
         </is>
       </c>
       <c r="B775" s="0" t="inlineStr">
         <is>
-          <t>37939</t>
+          <t>37780</t>
         </is>
       </c>
     </row>
     <row r="776" spans="1:2" customHeight="0">
       <c r="A776" s="0" t="inlineStr">
         <is>
-          <t>37851</t>
+          <t>37840</t>
         </is>
       </c>
       <c r="B776" s="0" t="inlineStr">
         <is>
-          <t>37654</t>
+          <t>37943</t>
         </is>
       </c>
     </row>
     <row r="777" spans="1:2" customHeight="0">
       <c r="A777" s="0" t="inlineStr">
         <is>
-          <t>37854</t>
+          <t>37847</t>
         </is>
       </c>
       <c r="B777" s="0" t="inlineStr">
         <is>
-          <t>37864</t>
+          <t>37939</t>
         </is>
       </c>
     </row>
     <row r="778" spans="1:2" customHeight="0">
       <c r="A778" s="0" t="inlineStr">
         <is>
-          <t>37859</t>
+          <t>37851</t>
         </is>
       </c>
       <c r="B778" s="0" t="inlineStr">
         <is>
-          <t>37830</t>
+          <t>37654</t>
         </is>
       </c>
     </row>
     <row r="779" spans="1:2" customHeight="0">
       <c r="A779" s="0" t="inlineStr">
         <is>
-          <t>37866</t>
+          <t>37854</t>
         </is>
       </c>
       <c r="B779" s="0" t="inlineStr">
         <is>
-          <t>37865</t>
+          <t>37864</t>
         </is>
       </c>
     </row>
     <row r="780" spans="1:2" customHeight="0">
       <c r="A780" s="0" t="inlineStr">
         <is>
-          <t>37876</t>
+          <t>37859</t>
         </is>
       </c>
       <c r="B780" s="0" t="inlineStr">
         <is>
-          <t>37622</t>
+          <t>37830</t>
         </is>
       </c>
     </row>
     <row r="781" spans="1:2" customHeight="0">
       <c r="A781" s="0" t="inlineStr">
         <is>
-          <t>37880</t>
+          <t>37866</t>
         </is>
       </c>
       <c r="B781" s="0" t="inlineStr">
         <is>
-          <t>37522</t>
+          <t>37865</t>
         </is>
       </c>
     </row>
     <row r="782" spans="1:2" customHeight="0">
       <c r="A782" s="0" t="inlineStr">
         <is>
-          <t>37909</t>
+          <t>37876</t>
         </is>
       </c>
       <c r="B782" s="0" t="inlineStr">
         <is>
-          <t>37695</t>
+          <t>37622</t>
         </is>
       </c>
     </row>
     <row r="783" spans="1:2" customHeight="0">
       <c r="A783" s="0" t="inlineStr">
         <is>
-          <t>37920</t>
+          <t>37880</t>
         </is>
       </c>
       <c r="B783" s="0" t="inlineStr">
         <is>
-          <t>37751</t>
+          <t>37522</t>
         </is>
       </c>
     </row>
     <row r="784" spans="1:2" customHeight="0">
       <c r="A784" s="0" t="inlineStr">
         <is>
-          <t>37923</t>
+          <t>37909</t>
         </is>
       </c>
       <c r="B784" s="0" t="inlineStr">
         <is>
-          <t>37568</t>
+          <t>37695</t>
         </is>
       </c>
     </row>
     <row r="785" spans="1:2" customHeight="0">
       <c r="A785" s="0" t="inlineStr">
         <is>
-          <t>37935</t>
+          <t>37920</t>
         </is>
       </c>
       <c r="B785" s="0" t="inlineStr">
         <is>
-          <t>37664</t>
+          <t>37751</t>
         </is>
       </c>
     </row>
     <row r="786" spans="1:2" customHeight="0">
       <c r="A786" s="0" t="inlineStr">
         <is>
-          <t>37938</t>
+          <t>37923</t>
         </is>
       </c>
       <c r="B786" s="0" t="inlineStr">
         <is>
-          <t>37878</t>
+          <t>37568</t>
         </is>
       </c>
     </row>
     <row r="787" spans="1:2" customHeight="0">
       <c r="A787" s="0" t="inlineStr">
         <is>
-          <t>37941</t>
+          <t>37935</t>
         </is>
       </c>
       <c r="B787" s="0" t="inlineStr">
         <is>
-          <t>37940</t>
+          <t>37664</t>
         </is>
       </c>
     </row>
     <row r="788" spans="1:2" customHeight="0">
       <c r="A788" s="0" t="inlineStr">
         <is>
-          <t>37967</t>
+          <t>37938</t>
         </is>
       </c>
       <c r="B788" s="0" t="inlineStr">
         <is>
-          <t>37815</t>
+          <t>37878</t>
         </is>
       </c>
     </row>
     <row r="789" spans="1:2" customHeight="0">
       <c r="A789" s="0" t="inlineStr">
         <is>
-          <t>37976</t>
+          <t>37941</t>
         </is>
       </c>
       <c r="B789" s="0" t="inlineStr">
         <is>
-          <t>35085</t>
+          <t>37940</t>
         </is>
       </c>
     </row>
     <row r="790" spans="1:2" customHeight="0">
       <c r="A790" s="0" t="inlineStr">
         <is>
-          <t>37989</t>
+          <t>37967</t>
         </is>
       </c>
       <c r="B790" s="0" t="inlineStr">
         <is>
-          <t>37963</t>
+          <t>37815</t>
         </is>
       </c>
     </row>
     <row r="791" spans="1:2" customHeight="0">
       <c r="A791" s="0" t="inlineStr">
         <is>
-          <t>37992</t>
+          <t>37976</t>
         </is>
       </c>
       <c r="B791" s="0" t="inlineStr">
         <is>
-          <t>36125/1</t>
+          <t>35085</t>
         </is>
       </c>
     </row>
     <row r="792" spans="1:2" customHeight="0">
       <c r="A792" s="0" t="inlineStr">
         <is>
-          <t>37999</t>
+          <t>37989</t>
         </is>
       </c>
       <c r="B792" s="0" t="inlineStr">
         <is>
-          <t>37296</t>
+          <t>37963</t>
         </is>
       </c>
     </row>
     <row r="793" spans="1:2" customHeight="0">
       <c r="A793" s="0" t="inlineStr">
         <is>
-          <t>38120</t>
+          <t>37992</t>
         </is>
       </c>
       <c r="B793" s="0" t="inlineStr">
         <is>
-          <t>38450</t>
+          <t>36125/1</t>
         </is>
       </c>
     </row>
     <row r="794" spans="1:2" customHeight="0">
       <c r="A794" s="0" t="inlineStr">
         <is>
-          <t>38423</t>
+          <t>37999</t>
         </is>
       </c>
       <c r="B794" s="0" t="inlineStr">
         <is>
-          <t>37698</t>
+          <t>37296</t>
         </is>
       </c>
     </row>
     <row r="795" spans="1:2" customHeight="0">
       <c r="A795" s="0" t="inlineStr">
         <is>
-          <t>38425</t>
+          <t>38120</t>
         </is>
       </c>
       <c r="B795" s="0" t="inlineStr">
         <is>
-          <t>37015</t>
+          <t>38450</t>
         </is>
       </c>
     </row>
     <row r="796" spans="1:2" customHeight="0">
       <c r="A796" s="0" t="inlineStr">
         <is>
-          <t>38431</t>
+          <t>38423</t>
         </is>
       </c>
       <c r="B796" s="0" t="inlineStr">
         <is>
-          <t>38200</t>
+          <t>37698</t>
         </is>
       </c>
     </row>
     <row r="797" spans="1:2" customHeight="0">
       <c r="A797" s="0" t="inlineStr">
         <is>
-          <t>38432</t>
+          <t>38425</t>
         </is>
       </c>
       <c r="B797" s="0" t="inlineStr">
         <is>
-          <t>38429</t>
+          <t>37015</t>
         </is>
       </c>
     </row>
     <row r="798" spans="1:2" customHeight="0">
       <c r="A798" s="0" t="inlineStr">
         <is>
-          <t>38435</t>
+          <t>38431</t>
         </is>
       </c>
       <c r="B798" s="0" t="inlineStr">
         <is>
-          <t>37582</t>
+          <t>38200</t>
         </is>
       </c>
     </row>
     <row r="799" spans="1:2" customHeight="0">
       <c r="A799" s="0" t="inlineStr">
         <is>
-          <t>38436</t>
+          <t>38432</t>
         </is>
       </c>
       <c r="B799" s="0" t="inlineStr">
         <is>
-          <t>37583</t>
+          <t>38429</t>
         </is>
       </c>
     </row>
     <row r="800" spans="1:2" customHeight="0">
       <c r="A800" s="0" t="inlineStr">
         <is>
-          <t>38437</t>
+          <t>38435</t>
         </is>
       </c>
       <c r="B800" s="0" t="inlineStr">
         <is>
-          <t>37581</t>
+          <t>37582</t>
         </is>
       </c>
     </row>
     <row r="801" spans="1:2" customHeight="0">
       <c r="A801" s="0" t="inlineStr">
         <is>
-          <t>38439</t>
+          <t>38436</t>
         </is>
       </c>
       <c r="B801" s="0" t="inlineStr">
         <is>
-          <t>38424</t>
+          <t>37583</t>
         </is>
       </c>
     </row>
     <row r="802" spans="1:2" customHeight="0">
       <c r="A802" s="0" t="inlineStr">
         <is>
-          <t>38454</t>
+          <t>38437</t>
         </is>
       </c>
       <c r="B802" s="0" t="inlineStr">
         <is>
-          <t>37662</t>
+          <t>37581</t>
         </is>
       </c>
     </row>
     <row r="803" spans="1:2" customHeight="0">
       <c r="A803" s="0" t="inlineStr">
         <is>
-          <t>38455</t>
+          <t>38439</t>
         </is>
       </c>
       <c r="B803" s="0" t="inlineStr">
         <is>
-          <t>37663</t>
+          <t>38424</t>
         </is>
       </c>
     </row>
     <row r="804" spans="1:2" customHeight="0">
       <c r="A804" s="0" t="inlineStr">
         <is>
-          <t>38457</t>
+          <t>38454</t>
         </is>
       </c>
       <c r="B804" s="0" t="inlineStr">
         <is>
-          <t>37489</t>
+          <t>37662</t>
         </is>
       </c>
     </row>
     <row r="805" spans="1:2" customHeight="0">
       <c r="A805" s="0" t="inlineStr">
         <is>
-          <t>38460</t>
+          <t>38455</t>
         </is>
       </c>
       <c r="B805" s="0" t="inlineStr">
         <is>
-          <t>37517</t>
+          <t>37663</t>
         </is>
       </c>
     </row>
     <row r="806" spans="1:2" customHeight="0">
       <c r="A806" s="0" t="inlineStr">
         <is>
-          <t>38461</t>
+          <t>38457</t>
         </is>
       </c>
       <c r="B806" s="0" t="inlineStr">
         <is>
-          <t>37534</t>
+          <t>37489</t>
         </is>
       </c>
     </row>
     <row r="807" spans="1:2" customHeight="0">
       <c r="A807" s="0" t="inlineStr">
         <is>
-          <t>38501</t>
+          <t>38460</t>
         </is>
       </c>
       <c r="B807" s="0" t="inlineStr">
         <is>
-          <t>36734</t>
+          <t>37517</t>
         </is>
       </c>
     </row>
     <row r="808" spans="1:2" customHeight="0">
       <c r="A808" s="0" t="inlineStr">
         <is>
-          <t>38530</t>
+          <t>38461</t>
         </is>
       </c>
       <c r="B808" s="0" t="inlineStr">
         <is>
-          <t>36753</t>
+          <t>37534</t>
         </is>
       </c>
     </row>
     <row r="809" spans="1:2" customHeight="0">
       <c r="A809" s="0" t="inlineStr">
         <is>
-          <t>38661</t>
+          <t>38501</t>
         </is>
       </c>
       <c r="B809" s="0" t="inlineStr">
         <is>
-          <t>37497</t>
+          <t>36734</t>
         </is>
       </c>
     </row>
     <row r="810" spans="1:2" customHeight="0">
       <c r="A810" s="0" t="inlineStr">
         <is>
-          <t>38690</t>
+          <t>38530</t>
         </is>
       </c>
       <c r="B810" s="0" t="inlineStr">
         <is>
-          <t>38674</t>
+          <t>36753</t>
         </is>
       </c>
     </row>
     <row r="811" spans="1:2" customHeight="0">
       <c r="A811" s="0" t="inlineStr">
         <is>
-          <t>38699</t>
+          <t>38661</t>
         </is>
       </c>
       <c r="B811" s="0" t="inlineStr">
         <is>
-          <t>37015</t>
+          <t>37497</t>
         </is>
       </c>
     </row>
     <row r="812" spans="1:2" customHeight="0">
       <c r="A812" s="0" t="inlineStr">
         <is>
-          <t>38712</t>
+          <t>38690</t>
         </is>
       </c>
       <c r="B812" s="0" t="inlineStr">
         <is>
-          <t>38477</t>
+          <t>38674</t>
         </is>
       </c>
     </row>
     <row r="813" spans="1:2" customHeight="0">
       <c r="A813" s="0" t="inlineStr">
         <is>
-          <t>38713</t>
+          <t>38699</t>
         </is>
       </c>
       <c r="B813" s="0" t="inlineStr">
         <is>
-          <t>38666</t>
+          <t>37015</t>
         </is>
       </c>
     </row>
     <row r="814" spans="1:2" customHeight="0">
       <c r="A814" s="0" t="inlineStr">
         <is>
-          <t>38727</t>
+          <t>38712</t>
         </is>
       </c>
       <c r="B814" s="0" t="inlineStr">
         <is>
-          <t>38752</t>
+          <t>38477</t>
         </is>
       </c>
     </row>
     <row r="815" spans="1:2" customHeight="0">
       <c r="A815" s="0" t="inlineStr">
         <is>
-          <t>38758</t>
+          <t>38713</t>
         </is>
       </c>
       <c r="B815" s="0" t="inlineStr">
         <is>
-          <t>38702</t>
+          <t>38666</t>
         </is>
       </c>
     </row>
     <row r="816" spans="1:2" customHeight="0">
       <c r="A816" s="0" t="inlineStr">
         <is>
-          <t>38805</t>
+          <t>38727</t>
         </is>
       </c>
       <c r="B816" s="0" t="inlineStr">
         <is>
-          <t>37179</t>
+          <t>38752</t>
         </is>
       </c>
     </row>
     <row r="817" spans="1:2" customHeight="0">
       <c r="A817" s="0" t="inlineStr">
         <is>
-          <t>38806</t>
+          <t>38758</t>
         </is>
       </c>
       <c r="B817" s="0" t="inlineStr">
         <is>
-          <t>37178</t>
+          <t>38702</t>
         </is>
       </c>
     </row>
     <row r="818" spans="1:2" customHeight="0">
       <c r="A818" s="0" t="inlineStr">
         <is>
-          <t>38882</t>
+          <t>38805</t>
         </is>
       </c>
       <c r="B818" s="0" t="inlineStr">
         <is>
-          <t>37626</t>
+          <t>37179</t>
         </is>
       </c>
     </row>
     <row r="819" spans="1:2" customHeight="0">
       <c r="A819" s="0" t="inlineStr">
         <is>
-          <t>38913</t>
+          <t>38806</t>
         </is>
       </c>
       <c r="B819" s="0" t="inlineStr">
         <is>
-          <t>38833</t>
+          <t>37178</t>
         </is>
       </c>
     </row>
     <row r="820" spans="1:2" customHeight="0">
       <c r="A820" s="0" t="inlineStr">
         <is>
-          <t>3930</t>
+          <t>38882</t>
         </is>
       </c>
       <c r="B820" s="0" t="inlineStr">
         <is>
-          <t>3925</t>
+          <t>37626</t>
         </is>
       </c>
     </row>
     <row r="821" spans="1:2" customHeight="0">
       <c r="A821" s="0" t="inlineStr">
         <is>
-          <t>39400</t>
+          <t>38913</t>
         </is>
       </c>
       <c r="B821" s="0" t="inlineStr">
         <is>
-          <t>39668</t>
+          <t>38833</t>
         </is>
       </c>
     </row>
     <row r="822" spans="1:2" customHeight="0">
       <c r="A822" s="0" t="inlineStr">
         <is>
-          <t>39659</t>
+          <t>3930</t>
         </is>
       </c>
       <c r="B822" s="0" t="inlineStr">
         <is>
-          <t>39721</t>
+          <t>3925</t>
         </is>
       </c>
     </row>
     <row r="823" spans="1:2" customHeight="0">
       <c r="A823" s="0" t="inlineStr">
         <is>
-          <t>39667</t>
+          <t>39400</t>
         </is>
       </c>
       <c r="B823" s="0" t="inlineStr">
         <is>
-          <t>39628</t>
+          <t>39668</t>
         </is>
       </c>
     </row>
     <row r="824" spans="1:2" customHeight="0">
       <c r="A824" s="0" t="inlineStr">
         <is>
-          <t>39671</t>
+          <t>39659</t>
         </is>
       </c>
       <c r="B824" s="0" t="inlineStr">
         <is>
-          <t>39639</t>
+          <t>39721</t>
         </is>
       </c>
     </row>
     <row r="825" spans="1:2" customHeight="0">
       <c r="A825" s="0" t="inlineStr">
         <is>
-          <t>39722</t>
+          <t>39667</t>
         </is>
       </c>
       <c r="B825" s="0" t="inlineStr">
         <is>
-          <t>39904</t>
+          <t>39628</t>
         </is>
       </c>
     </row>
     <row r="826" spans="1:2" customHeight="0">
       <c r="A826" s="0" t="inlineStr">
         <is>
-          <t>39920</t>
+          <t>39671</t>
         </is>
       </c>
       <c r="B826" s="0" t="inlineStr">
         <is>
-          <t>39921</t>
+          <t>39639</t>
         </is>
       </c>
     </row>
     <row r="827" spans="1:2" customHeight="0">
       <c r="A827" s="0" t="inlineStr">
         <is>
-          <t>39971</t>
+          <t>39722</t>
         </is>
       </c>
       <c r="B827" s="0" t="inlineStr">
         <is>
-          <t>39921</t>
+          <t>39904</t>
         </is>
       </c>
     </row>
     <row r="828" spans="1:2" customHeight="0">
       <c r="A828" s="0" t="inlineStr">
         <is>
-          <t>39972</t>
+          <t>39920</t>
         </is>
       </c>
       <c r="B828" s="0" t="inlineStr">
         <is>
-          <t>39919</t>
+          <t>39921</t>
         </is>
       </c>
     </row>
     <row r="829" spans="1:2" customHeight="0">
       <c r="A829" s="0" t="inlineStr">
         <is>
-          <t>40472</t>
+          <t>39971</t>
         </is>
       </c>
       <c r="B829" s="0" t="inlineStr">
         <is>
-          <t>40514</t>
+          <t>39921</t>
         </is>
       </c>
     </row>
     <row r="830" spans="1:2" customHeight="0">
       <c r="A830" s="0" t="inlineStr">
         <is>
-          <t>40510</t>
+          <t>39972</t>
         </is>
       </c>
       <c r="B830" s="0" t="inlineStr">
         <is>
-          <t>8574</t>
+          <t>39919</t>
         </is>
       </c>
     </row>
     <row r="831" spans="1:2" customHeight="0">
       <c r="A831" s="0" t="inlineStr">
         <is>
-          <t>40521</t>
+          <t>40472</t>
         </is>
       </c>
       <c r="B831" s="0" t="inlineStr">
         <is>
-          <t>8789</t>
+          <t>40514</t>
         </is>
       </c>
     </row>
     <row r="832" spans="1:2" customHeight="0">
       <c r="A832" s="0" t="inlineStr">
         <is>
-          <t>40524</t>
+          <t>40510</t>
         </is>
       </c>
       <c r="B832" s="0" t="inlineStr">
         <is>
-          <t>8657</t>
+          <t>8574</t>
         </is>
       </c>
     </row>
     <row r="833" spans="1:2" customHeight="0">
       <c r="A833" s="0" t="inlineStr">
         <is>
-          <t>40586</t>
+          <t>40521</t>
         </is>
       </c>
       <c r="B833" s="0" t="inlineStr">
         <is>
-          <t>8879</t>
+          <t>8789</t>
         </is>
       </c>
     </row>
     <row r="834" spans="1:2" customHeight="0">
       <c r="A834" s="0" t="inlineStr">
         <is>
-          <t>40594</t>
+          <t>40524</t>
         </is>
       </c>
       <c r="B834" s="0" t="inlineStr">
         <is>
-          <t>8808</t>
+          <t>8657</t>
         </is>
       </c>
     </row>
     <row r="835" spans="1:2" customHeight="0">
       <c r="A835" s="0" t="inlineStr">
         <is>
-          <t>40595</t>
+          <t>40586</t>
         </is>
       </c>
       <c r="B835" s="0" t="inlineStr">
         <is>
-          <t>8857</t>
+          <t>8879</t>
         </is>
       </c>
     </row>
     <row r="836" spans="1:2" customHeight="0">
       <c r="A836" s="0" t="inlineStr">
         <is>
-          <t>40636</t>
+          <t>40594</t>
         </is>
       </c>
       <c r="B836" s="0" t="inlineStr">
         <is>
-          <t>9026</t>
+          <t>8808</t>
         </is>
       </c>
     </row>
     <row r="837" spans="1:2" customHeight="0">
       <c r="A837" s="0" t="inlineStr">
         <is>
-          <t>40658</t>
+          <t>40595</t>
         </is>
       </c>
       <c r="B837" s="0" t="inlineStr">
         <is>
-          <t>8904</t>
+          <t>8857</t>
         </is>
       </c>
     </row>
     <row r="838" spans="1:2" customHeight="0">
       <c r="A838" s="0" t="inlineStr">
         <is>
-          <t>40659</t>
+          <t>40636</t>
         </is>
       </c>
       <c r="B838" s="0" t="inlineStr">
         <is>
-          <t>8901</t>
+          <t>9026</t>
         </is>
       </c>
     </row>
     <row r="839" spans="1:2" customHeight="0">
       <c r="A839" s="0" t="inlineStr">
         <is>
-          <t>40688</t>
+          <t>40658</t>
         </is>
       </c>
       <c r="B839" s="0" t="inlineStr">
         <is>
-          <t>9067</t>
+          <t>8904</t>
         </is>
       </c>
     </row>
     <row r="840" spans="1:2" customHeight="0">
       <c r="A840" s="0" t="inlineStr">
         <is>
-          <t>40729</t>
+          <t>40659</t>
         </is>
       </c>
       <c r="B840" s="0" t="inlineStr">
         <is>
-          <t>40780</t>
+          <t>8901</t>
         </is>
       </c>
     </row>
     <row r="841" spans="1:2" customHeight="0">
       <c r="A841" s="0" t="inlineStr">
         <is>
-          <t>41006</t>
+          <t>40688</t>
         </is>
       </c>
       <c r="B841" s="0" t="inlineStr">
         <is>
-          <t>41006X</t>
+          <t>9067</t>
         </is>
       </c>
     </row>
     <row r="842" spans="1:2" customHeight="0">
       <c r="A842" s="0" t="inlineStr">
         <is>
-          <t>41008</t>
+          <t>40729</t>
         </is>
       </c>
       <c r="B842" s="0" t="inlineStr">
         <is>
-          <t>41008X</t>
+          <t>40780</t>
         </is>
       </c>
     </row>
     <row r="843" spans="1:2" customHeight="0">
       <c r="A843" s="0" t="inlineStr">
         <is>
-          <t>41009</t>
+          <t>41006</t>
         </is>
       </c>
       <c r="B843" s="0" t="inlineStr">
         <is>
-          <t>41009X</t>
+          <t>41006X</t>
         </is>
       </c>
     </row>
     <row r="844" spans="1:2" customHeight="0">
       <c r="A844" s="0" t="inlineStr">
         <is>
-          <t>41010</t>
+          <t>41008</t>
         </is>
       </c>
       <c r="B844" s="0" t="inlineStr">
         <is>
-          <t>41010X</t>
+          <t>41008X</t>
         </is>
       </c>
     </row>
     <row r="845" spans="1:2" customHeight="0">
       <c r="A845" s="0" t="inlineStr">
         <is>
-          <t>41011</t>
+          <t>41009</t>
         </is>
       </c>
       <c r="B845" s="0" t="inlineStr">
         <is>
-          <t>41011X</t>
+          <t>41009X</t>
         </is>
       </c>
     </row>
     <row r="846" spans="1:2" customHeight="0">
       <c r="A846" s="0" t="inlineStr">
         <is>
-          <t>41012</t>
+          <t>41010</t>
         </is>
       </c>
       <c r="B846" s="0" t="inlineStr">
         <is>
-          <t>1063</t>
+          <t>41010X</t>
         </is>
       </c>
     </row>
     <row r="847" spans="1:2" customHeight="0">
       <c r="A847" s="0" t="inlineStr">
         <is>
-          <t>41013</t>
+          <t>41011</t>
         </is>
       </c>
       <c r="B847" s="0" t="inlineStr">
         <is>
-          <t>41081</t>
+          <t>41011X</t>
         </is>
       </c>
     </row>
     <row r="848" spans="1:2" customHeight="0">
       <c r="A848" s="0" t="inlineStr">
         <is>
-          <t>41015</t>
+          <t>41012</t>
         </is>
       </c>
       <c r="B848" s="0" t="inlineStr">
         <is>
-          <t>41015X</t>
+          <t>1063</t>
         </is>
       </c>
     </row>
     <row r="849" spans="1:2" customHeight="0">
       <c r="A849" s="0" t="inlineStr">
         <is>
-          <t>41018</t>
+          <t>41013</t>
         </is>
       </c>
       <c r="B849" s="0" t="inlineStr">
         <is>
-          <t>41411</t>
+          <t>41081</t>
         </is>
       </c>
     </row>
     <row r="850" spans="1:2" customHeight="0">
       <c r="A850" s="0" t="inlineStr">
         <is>
-          <t>41035</t>
+          <t>41015</t>
         </is>
       </c>
       <c r="B850" s="0" t="inlineStr">
         <is>
-          <t>41413</t>
+          <t>41015X</t>
         </is>
       </c>
     </row>
     <row r="851" spans="1:2" customHeight="0">
       <c r="A851" s="0" t="inlineStr">
         <is>
-          <t>41039</t>
+          <t>41018</t>
         </is>
       </c>
       <c r="B851" s="0" t="inlineStr">
         <is>
-          <t>41039X</t>
+          <t>41411</t>
         </is>
       </c>
     </row>
     <row r="852" spans="1:2" customHeight="0">
       <c r="A852" s="0" t="inlineStr">
         <is>
-          <t>41040</t>
+          <t>41035</t>
         </is>
       </c>
       <c r="B852" s="0" t="inlineStr">
         <is>
-          <t>41040X</t>
+          <t>41413</t>
         </is>
       </c>
     </row>
     <row r="853" spans="1:2" customHeight="0">
       <c r="A853" s="0" t="inlineStr">
         <is>
-          <t>41062</t>
+          <t>41039</t>
         </is>
       </c>
       <c r="B853" s="0" t="inlineStr">
         <is>
-          <t>41062X</t>
+          <t>41039X</t>
         </is>
       </c>
     </row>
     <row r="854" spans="1:2" customHeight="0">
       <c r="A854" s="0" t="inlineStr">
         <is>
-          <t>41066</t>
+          <t>41040</t>
         </is>
       </c>
       <c r="B854" s="0" t="inlineStr">
         <is>
-          <t>41066X</t>
+          <t>41040X</t>
         </is>
       </c>
     </row>
     <row r="855" spans="1:2" customHeight="0">
       <c r="A855" s="0" t="inlineStr">
         <is>
-          <t>41067</t>
+          <t>41062</t>
         </is>
       </c>
       <c r="B855" s="0" t="inlineStr">
         <is>
-          <t>41067X</t>
+          <t>41062X</t>
         </is>
       </c>
     </row>
     <row r="856" spans="1:2" customHeight="0">
       <c r="A856" s="0" t="inlineStr">
         <is>
-          <t>41068</t>
+          <t>41066</t>
         </is>
       </c>
       <c r="B856" s="0" t="inlineStr">
         <is>
-          <t>41068X</t>
+          <t>41066X</t>
         </is>
       </c>
     </row>
     <row r="857" spans="1:2" customHeight="0">
       <c r="A857" s="0" t="inlineStr">
         <is>
-          <t>41073</t>
+          <t>41067</t>
         </is>
       </c>
       <c r="B857" s="0" t="inlineStr">
         <is>
-          <t>41073X</t>
+          <t>41067X</t>
         </is>
       </c>
     </row>
     <row r="858" spans="1:2" customHeight="0">
       <c r="A858" s="0" t="inlineStr">
         <is>
-          <t>41087</t>
+          <t>41068</t>
         </is>
       </c>
       <c r="B858" s="0" t="inlineStr">
         <is>
-          <t>41087X</t>
+          <t>41068X</t>
         </is>
       </c>
     </row>
     <row r="859" spans="1:2" customHeight="0">
       <c r="A859" s="0" t="inlineStr">
         <is>
-          <t>41101</t>
+          <t>41073</t>
         </is>
       </c>
       <c r="B859" s="0" t="inlineStr">
         <is>
-          <t>41101X</t>
+          <t>41073X</t>
         </is>
       </c>
     </row>
     <row r="860" spans="1:2" customHeight="0">
       <c r="A860" s="0" t="inlineStr">
         <is>
-          <t>41102</t>
+          <t>41087</t>
         </is>
       </c>
       <c r="B860" s="0" t="inlineStr">
         <is>
-          <t>41102X</t>
+          <t>41087X</t>
         </is>
       </c>
     </row>
     <row r="861" spans="1:2" customHeight="0">
       <c r="A861" s="0" t="inlineStr">
         <is>
-          <t>41103</t>
+          <t>41101</t>
         </is>
       </c>
       <c r="B861" s="0" t="inlineStr">
         <is>
-          <t>41103X</t>
+          <t>41101X</t>
         </is>
       </c>
     </row>
     <row r="862" spans="1:2" customHeight="0">
       <c r="A862" s="0" t="inlineStr">
         <is>
-          <t>41104</t>
+          <t>41102</t>
         </is>
       </c>
       <c r="B862" s="0" t="inlineStr">
         <is>
-          <t>41104X</t>
+          <t>41102X</t>
         </is>
       </c>
     </row>
     <row r="863" spans="1:2" customHeight="0">
       <c r="A863" s="0" t="inlineStr">
         <is>
-          <t>41107</t>
+          <t>41103</t>
         </is>
       </c>
       <c r="B863" s="0" t="inlineStr">
         <is>
-          <t>41107X</t>
+          <t>41103X</t>
         </is>
       </c>
     </row>
     <row r="864" spans="1:2" customHeight="0">
       <c r="A864" s="0" t="inlineStr">
         <is>
-          <t>41113</t>
+          <t>41104</t>
         </is>
       </c>
       <c r="B864" s="0" t="inlineStr">
         <is>
-          <t>41113X</t>
+          <t>41104X</t>
         </is>
       </c>
     </row>
     <row r="865" spans="1:2" customHeight="0">
       <c r="A865" s="0" t="inlineStr">
         <is>
-          <t>41114</t>
+          <t>41107</t>
         </is>
       </c>
       <c r="B865" s="0" t="inlineStr">
         <is>
-          <t>41114X</t>
+          <t>41107X</t>
         </is>
       </c>
     </row>
     <row r="866" spans="1:2" customHeight="0">
       <c r="A866" s="0" t="inlineStr">
         <is>
-          <t>41118</t>
+          <t>41113</t>
         </is>
       </c>
       <c r="B866" s="0" t="inlineStr">
         <is>
-          <t>41118X</t>
+          <t>41113X</t>
         </is>
       </c>
     </row>
     <row r="867" spans="1:2" customHeight="0">
       <c r="A867" s="0" t="inlineStr">
         <is>
-          <t>41119</t>
+          <t>41114</t>
         </is>
       </c>
       <c r="B867" s="0" t="inlineStr">
         <is>
-          <t>41119X</t>
+          <t>41114X</t>
         </is>
       </c>
     </row>
     <row r="868" spans="1:2" customHeight="0">
       <c r="A868" s="0" t="inlineStr">
         <is>
-          <t>41120</t>
+          <t>41118</t>
         </is>
       </c>
       <c r="B868" s="0" t="inlineStr">
         <is>
-          <t>41120X</t>
+          <t>41118X</t>
         </is>
       </c>
     </row>
     <row r="869" spans="1:2" customHeight="0">
       <c r="A869" s="0" t="inlineStr">
         <is>
-          <t>41122</t>
+          <t>41119</t>
         </is>
       </c>
       <c r="B869" s="0" t="inlineStr">
         <is>
-          <t>41122X</t>
+          <t>41119X</t>
         </is>
       </c>
     </row>
     <row r="870" spans="1:2" customHeight="0">
       <c r="A870" s="0" t="inlineStr">
         <is>
-          <t>41134</t>
+          <t>41120</t>
         </is>
       </c>
       <c r="B870" s="0" t="inlineStr">
         <is>
-          <t>41134X</t>
+          <t>41120X</t>
         </is>
       </c>
     </row>
     <row r="871" spans="1:2" customHeight="0">
       <c r="A871" s="0" t="inlineStr">
         <is>
-          <t>41145</t>
+          <t>41122</t>
         </is>
       </c>
       <c r="B871" s="0" t="inlineStr">
         <is>
-          <t>41853</t>
+          <t>41122X</t>
         </is>
       </c>
     </row>
     <row r="872" spans="1:2" customHeight="0">
       <c r="A872" s="0" t="inlineStr">
         <is>
-          <t>41146</t>
+          <t>41134</t>
         </is>
       </c>
       <c r="B872" s="0" t="inlineStr">
         <is>
-          <t>41146X</t>
+          <t>41134X</t>
         </is>
       </c>
     </row>
     <row r="873" spans="1:2" customHeight="0">
       <c r="A873" s="0" t="inlineStr">
         <is>
-          <t>41147</t>
+          <t>41145</t>
         </is>
       </c>
       <c r="B873" s="0" t="inlineStr">
         <is>
-          <t>41147X</t>
+          <t>41853</t>
         </is>
       </c>
     </row>
     <row r="874" spans="1:2" customHeight="0">
       <c r="A874" s="0" t="inlineStr">
         <is>
-          <t>41148</t>
+          <t>41146</t>
         </is>
       </c>
       <c r="B874" s="0" t="inlineStr">
         <is>
-          <t>41148X</t>
+          <t>41146X</t>
         </is>
       </c>
     </row>
     <row r="875" spans="1:2" customHeight="0">
       <c r="A875" s="0" t="inlineStr">
         <is>
-          <t>41174</t>
+          <t>41147</t>
         </is>
       </c>
       <c r="B875" s="0" t="inlineStr">
         <is>
-          <t>41174X</t>
+          <t>41147X</t>
         </is>
       </c>
     </row>
     <row r="876" spans="1:2" customHeight="0">
       <c r="A876" s="0" t="inlineStr">
         <is>
-          <t>41199</t>
+          <t>41148</t>
         </is>
       </c>
       <c r="B876" s="0" t="inlineStr">
         <is>
-          <t>41753X</t>
+          <t>41148X</t>
         </is>
       </c>
     </row>
     <row r="877" spans="1:2" customHeight="0">
       <c r="A877" s="0" t="inlineStr">
         <is>
-          <t>41215</t>
+          <t>41174</t>
         </is>
       </c>
       <c r="B877" s="0" t="inlineStr">
         <is>
-          <t>41215X</t>
+          <t>41174X</t>
         </is>
       </c>
     </row>
     <row r="878" spans="1:2" customHeight="0">
       <c r="A878" s="0" t="inlineStr">
         <is>
-          <t>41228</t>
+          <t>41199</t>
         </is>
       </c>
       <c r="B878" s="0" t="inlineStr">
         <is>
-          <t>41833X</t>
+          <t>41753X</t>
         </is>
       </c>
     </row>
     <row r="879" spans="1:2" customHeight="0">
       <c r="A879" s="0" t="inlineStr">
         <is>
-          <t>41231</t>
+          <t>41215</t>
         </is>
       </c>
       <c r="B879" s="0" t="inlineStr">
         <is>
-          <t>41231X</t>
+          <t>41215X</t>
         </is>
       </c>
     </row>
     <row r="880" spans="1:2" customHeight="0">
       <c r="A880" s="0" t="inlineStr">
         <is>
-          <t>41247</t>
+          <t>41228</t>
         </is>
       </c>
       <c r="B880" s="0" t="inlineStr">
         <is>
-          <t>41235</t>
+          <t>41833X</t>
         </is>
       </c>
     </row>
     <row r="881" spans="1:2" customHeight="0">
       <c r="A881" s="0" t="inlineStr">
         <is>
-          <t>41252</t>
+          <t>41231</t>
         </is>
       </c>
       <c r="B881" s="0" t="inlineStr">
         <is>
-          <t>41216</t>
+          <t>41231X</t>
         </is>
       </c>
     </row>
     <row r="882" spans="1:2" customHeight="0">
       <c r="A882" s="0" t="inlineStr">
         <is>
-          <t>41255</t>
+          <t>41247</t>
         </is>
       </c>
       <c r="B882" s="0" t="inlineStr">
         <is>
-          <t>41416</t>
+          <t>41235</t>
         </is>
       </c>
     </row>
     <row r="883" spans="1:2" customHeight="0">
       <c r="A883" s="0" t="inlineStr">
         <is>
-          <t>41257</t>
+          <t>41252</t>
         </is>
       </c>
       <c r="B883" s="0" t="inlineStr">
         <is>
-          <t>41418</t>
+          <t>41216</t>
         </is>
       </c>
     </row>
     <row r="884" spans="1:2" customHeight="0">
       <c r="A884" s="0" t="inlineStr">
         <is>
-          <t>41261</t>
+          <t>41255</t>
         </is>
       </c>
       <c r="B884" s="0" t="inlineStr">
         <is>
-          <t>41261X</t>
+          <t>41416</t>
         </is>
       </c>
     </row>
     <row r="885" spans="1:2" customHeight="0">
       <c r="A885" s="0" t="inlineStr">
         <is>
-          <t>41267</t>
+          <t>41257</t>
         </is>
       </c>
       <c r="B885" s="0" t="inlineStr">
         <is>
-          <t>41267X</t>
+          <t>41418</t>
         </is>
       </c>
     </row>
     <row r="886" spans="1:2" customHeight="0">
       <c r="A886" s="0" t="inlineStr">
         <is>
-          <t>41279</t>
+          <t>41261</t>
         </is>
       </c>
       <c r="B886" s="0" t="inlineStr">
         <is>
-          <t>41868X</t>
+          <t>41261X</t>
         </is>
       </c>
     </row>
     <row r="887" spans="1:2" customHeight="0">
       <c r="A887" s="0" t="inlineStr">
         <is>
-          <t>41286</t>
+          <t>41267</t>
         </is>
       </c>
       <c r="B887" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>41267X</t>
         </is>
       </c>
     </row>
     <row r="888" spans="1:2" customHeight="0">
       <c r="A888" s="0" t="inlineStr">
         <is>
-          <t>41295</t>
+          <t>41279</t>
         </is>
       </c>
       <c r="B888" s="0" t="inlineStr">
         <is>
-          <t>41246</t>
+          <t>41868X</t>
         </is>
       </c>
     </row>
     <row r="889" spans="1:2" customHeight="0">
       <c r="A889" s="0" t="inlineStr">
         <is>
-          <t>41297</t>
+          <t>41286</t>
         </is>
       </c>
       <c r="B889" s="0" t="inlineStr">
         <is>
-          <t>41274</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="890" spans="1:2" customHeight="0">
       <c r="A890" s="0" t="inlineStr">
         <is>
-          <t>41299</t>
+          <t>41295</t>
         </is>
       </c>
       <c r="B890" s="0" t="inlineStr">
         <is>
           <t>41246</t>
         </is>
       </c>
     </row>
     <row r="891" spans="1:2" customHeight="0">
       <c r="A891" s="0" t="inlineStr">
         <is>
-          <t>41301</t>
+          <t>41297</t>
         </is>
       </c>
       <c r="B891" s="0" t="inlineStr">
         <is>
-          <t>61235</t>
+          <t>41274</t>
         </is>
       </c>
     </row>
     <row r="892" spans="1:2" customHeight="0">
       <c r="A892" s="0" t="inlineStr">
         <is>
-          <t>41303</t>
+          <t>41299</t>
         </is>
       </c>
       <c r="B892" s="0" t="inlineStr">
         <is>
-          <t>71758</t>
+          <t>41246</t>
         </is>
       </c>
     </row>
     <row r="893" spans="1:2" customHeight="0">
       <c r="A893" s="0" t="inlineStr">
         <is>
-          <t>41308</t>
+          <t>41301</t>
         </is>
       </c>
       <c r="B893" s="0" t="inlineStr">
         <is>
-          <t>51733</t>
+          <t>61235</t>
         </is>
       </c>
     </row>
     <row r="894" spans="1:2" customHeight="0">
       <c r="A894" s="0" t="inlineStr">
         <is>
-          <t>41325</t>
+          <t>41303</t>
         </is>
       </c>
       <c r="B894" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>71758</t>
         </is>
       </c>
     </row>
     <row r="895" spans="1:2" customHeight="0">
       <c r="A895" s="0" t="inlineStr">
         <is>
-          <t>41348</t>
+          <t>41308</t>
         </is>
       </c>
       <c r="B895" s="0" t="inlineStr">
         <is>
-          <t>41853</t>
+          <t>51733</t>
         </is>
       </c>
     </row>
     <row r="896" spans="1:2" customHeight="0">
       <c r="A896" s="0" t="inlineStr">
         <is>
-          <t>41353</t>
+          <t>41325</t>
         </is>
       </c>
       <c r="B896" s="0" t="inlineStr">
         <is>
-          <t>41349</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="897" spans="1:2" customHeight="0">
       <c r="A897" s="0" t="inlineStr">
         <is>
-          <t>41370</t>
+          <t>41348</t>
         </is>
       </c>
       <c r="B897" s="0" t="inlineStr">
         <is>
-          <t>41365</t>
+          <t>41853</t>
         </is>
       </c>
     </row>
     <row r="898" spans="1:2" customHeight="0">
       <c r="A898" s="0" t="inlineStr">
         <is>
-          <t>41421</t>
+          <t>41353</t>
         </is>
       </c>
       <c r="B898" s="0" t="inlineStr">
         <is>
-          <t>75314</t>
+          <t>41349</t>
         </is>
       </c>
     </row>
     <row r="899" spans="1:2" customHeight="0">
       <c r="A899" s="0" t="inlineStr">
         <is>
-          <t>41422</t>
+          <t>41370</t>
         </is>
       </c>
       <c r="B899" s="0" t="inlineStr">
         <is>
-          <t>41134X</t>
+          <t>41365</t>
         </is>
       </c>
     </row>
     <row r="900" spans="1:2" customHeight="0">
       <c r="A900" s="0" t="inlineStr">
         <is>
-          <t>41423</t>
+          <t>41421</t>
         </is>
       </c>
       <c r="B900" s="0" t="inlineStr">
         <is>
-          <t>41130</t>
+          <t>75314</t>
         </is>
       </c>
     </row>
     <row r="901" spans="1:2" customHeight="0">
       <c r="A901" s="0" t="inlineStr">
         <is>
-          <t>41425</t>
+          <t>41422</t>
         </is>
       </c>
       <c r="B901" s="0" t="inlineStr">
         <is>
-          <t>41986</t>
+          <t>41134X</t>
         </is>
       </c>
     </row>
     <row r="902" spans="1:2" customHeight="0">
       <c r="A902" s="0" t="inlineStr">
         <is>
-          <t>41456</t>
+          <t>41423</t>
         </is>
       </c>
       <c r="B902" s="0" t="inlineStr">
         <is>
-          <t>41500</t>
+          <t>41130</t>
         </is>
       </c>
     </row>
     <row r="903" spans="1:2" customHeight="0">
       <c r="A903" s="0" t="inlineStr">
         <is>
-          <t>41491</t>
+          <t>41425</t>
         </is>
       </c>
       <c r="B903" s="0" t="inlineStr">
         <is>
-          <t>41287</t>
+          <t>41986</t>
         </is>
       </c>
     </row>
     <row r="904" spans="1:2" customHeight="0">
       <c r="A904" s="0" t="inlineStr">
         <is>
-          <t>41510</t>
+          <t>41456</t>
         </is>
       </c>
       <c r="B904" s="0" t="inlineStr">
         <is>
-          <t>61576</t>
+          <t>41500</t>
         </is>
       </c>
     </row>
     <row r="905" spans="1:2" customHeight="0">
       <c r="A905" s="0" t="inlineStr">
         <is>
-          <t>41711</t>
+          <t>41491</t>
         </is>
       </c>
       <c r="B905" s="0" t="inlineStr">
         <is>
-          <t>41711X</t>
+          <t>41287</t>
         </is>
       </c>
     </row>
     <row r="906" spans="1:2" customHeight="0">
       <c r="A906" s="0" t="inlineStr">
         <is>
-          <t>41715</t>
+          <t>41510</t>
         </is>
       </c>
       <c r="B906" s="0" t="inlineStr">
         <is>
-          <t>41715X</t>
+          <t>61576</t>
         </is>
       </c>
     </row>
     <row r="907" spans="1:2" customHeight="0">
       <c r="A907" s="0" t="inlineStr">
         <is>
-          <t>41719</t>
+          <t>41711</t>
         </is>
       </c>
       <c r="B907" s="0" t="inlineStr">
         <is>
-          <t>41719X</t>
+          <t>41711X</t>
         </is>
       </c>
     </row>
     <row r="908" spans="1:2" customHeight="0">
       <c r="A908" s="0" t="inlineStr">
         <is>
-          <t>41720</t>
+          <t>41715</t>
         </is>
       </c>
       <c r="B908" s="0" t="inlineStr">
         <is>
-          <t>41720X</t>
+          <t>41715X</t>
         </is>
       </c>
     </row>
     <row r="909" spans="1:2" customHeight="0">
       <c r="A909" s="0" t="inlineStr">
         <is>
-          <t>41753</t>
+          <t>41719</t>
         </is>
       </c>
       <c r="B909" s="0" t="inlineStr">
         <is>
-          <t>41753X</t>
+          <t>41719X</t>
         </is>
       </c>
     </row>
     <row r="910" spans="1:2" customHeight="0">
       <c r="A910" s="0" t="inlineStr">
         <is>
-          <t>41761</t>
+          <t>41720</t>
         </is>
       </c>
       <c r="B910" s="0" t="inlineStr">
         <is>
-          <t>41761X</t>
+          <t>41720X</t>
         </is>
       </c>
     </row>
     <row r="911" spans="1:2" customHeight="0">
       <c r="A911" s="0" t="inlineStr">
         <is>
-          <t>41786</t>
+          <t>41753</t>
         </is>
       </c>
       <c r="B911" s="0" t="inlineStr">
         <is>
-          <t>41786X</t>
+          <t>41753X</t>
         </is>
       </c>
     </row>
     <row r="912" spans="1:2" customHeight="0">
       <c r="A912" s="0" t="inlineStr">
         <is>
-          <t>41791</t>
+          <t>41761</t>
         </is>
       </c>
       <c r="B912" s="0" t="inlineStr">
         <is>
-          <t>41791X</t>
+          <t>41761X</t>
         </is>
       </c>
     </row>
     <row r="913" spans="1:2" customHeight="0">
       <c r="A913" s="0" t="inlineStr">
         <is>
-          <t>41797</t>
+          <t>41786</t>
         </is>
       </c>
       <c r="B913" s="0" t="inlineStr">
         <is>
-          <t>41797X</t>
+          <t>41786X</t>
         </is>
       </c>
     </row>
     <row r="914" spans="1:2" customHeight="0">
       <c r="A914" s="0" t="inlineStr">
         <is>
-          <t>41801</t>
+          <t>41791</t>
         </is>
       </c>
       <c r="B914" s="0" t="inlineStr">
         <is>
-          <t>41801X</t>
+          <t>41791X</t>
         </is>
       </c>
     </row>
     <row r="915" spans="1:2" customHeight="0">
       <c r="A915" s="0" t="inlineStr">
         <is>
-          <t>41802</t>
+          <t>41797</t>
         </is>
       </c>
       <c r="B915" s="0" t="inlineStr">
         <is>
-          <t>41802X</t>
+          <t>41797X</t>
         </is>
       </c>
     </row>
     <row r="916" spans="1:2" customHeight="0">
       <c r="A916" s="0" t="inlineStr">
         <is>
-          <t>41803</t>
+          <t>41801</t>
         </is>
       </c>
       <c r="B916" s="0" t="inlineStr">
         <is>
-          <t>41803X</t>
+          <t>41801X</t>
         </is>
       </c>
     </row>
     <row r="917" spans="1:2" customHeight="0">
       <c r="A917" s="0" t="inlineStr">
         <is>
-          <t>41804</t>
+          <t>41802</t>
         </is>
       </c>
       <c r="B917" s="0" t="inlineStr">
         <is>
-          <t>41804X</t>
+          <t>41802X</t>
         </is>
       </c>
     </row>
     <row r="918" spans="1:2" customHeight="0">
       <c r="A918" s="0" t="inlineStr">
         <is>
-          <t>41810</t>
+          <t>41803</t>
         </is>
       </c>
       <c r="B918" s="0" t="inlineStr">
         <is>
-          <t>41810X</t>
+          <t>41803X</t>
         </is>
       </c>
     </row>
     <row r="919" spans="1:2" customHeight="0">
       <c r="A919" s="0" t="inlineStr">
         <is>
-          <t>41811</t>
+          <t>41804</t>
         </is>
       </c>
       <c r="B919" s="0" t="inlineStr">
         <is>
-          <t>41811X</t>
+          <t>41804X</t>
         </is>
       </c>
     </row>
     <row r="920" spans="1:2" customHeight="0">
       <c r="A920" s="0" t="inlineStr">
         <is>
-          <t>41819</t>
+          <t>41810</t>
         </is>
       </c>
       <c r="B920" s="0" t="inlineStr">
         <is>
-          <t>41819X</t>
+          <t>41810X</t>
         </is>
       </c>
     </row>
     <row r="921" spans="1:2" customHeight="0">
       <c r="A921" s="0" t="inlineStr">
         <is>
-          <t>41822</t>
+          <t>41811</t>
         </is>
       </c>
       <c r="B921" s="0" t="inlineStr">
         <is>
-          <t>41822X</t>
+          <t>41811X</t>
         </is>
       </c>
     </row>
     <row r="922" spans="1:2" customHeight="0">
       <c r="A922" s="0" t="inlineStr">
         <is>
-          <t>41825</t>
+          <t>41819</t>
         </is>
       </c>
       <c r="B922" s="0" t="inlineStr">
         <is>
-          <t>41825X</t>
+          <t>41819X</t>
         </is>
       </c>
     </row>
     <row r="923" spans="1:2" customHeight="0">
       <c r="A923" s="0" t="inlineStr">
         <is>
-          <t>41826</t>
+          <t>41822</t>
         </is>
       </c>
       <c r="B923" s="0" t="inlineStr">
         <is>
-          <t>41826X</t>
+          <t>41822X</t>
         </is>
       </c>
     </row>
     <row r="924" spans="1:2" customHeight="0">
       <c r="A924" s="0" t="inlineStr">
         <is>
-          <t>41827</t>
+          <t>41825</t>
         </is>
       </c>
       <c r="B924" s="0" t="inlineStr">
         <is>
-          <t>41827X</t>
+          <t>41825X</t>
         </is>
       </c>
     </row>
     <row r="925" spans="1:2" customHeight="0">
       <c r="A925" s="0" t="inlineStr">
         <is>
-          <t>41829</t>
+          <t>41826</t>
         </is>
       </c>
       <c r="B925" s="0" t="inlineStr">
         <is>
-          <t>41829X</t>
+          <t>41826X</t>
         </is>
       </c>
     </row>
     <row r="926" spans="1:2" customHeight="0">
       <c r="A926" s="0" t="inlineStr">
         <is>
-          <t>41830</t>
+          <t>41827</t>
         </is>
       </c>
       <c r="B926" s="0" t="inlineStr">
         <is>
-          <t>41830X</t>
+          <t>41827X</t>
         </is>
       </c>
     </row>
     <row r="927" spans="1:2" customHeight="0">
       <c r="A927" s="0" t="inlineStr">
         <is>
-          <t>41832</t>
+          <t>41829</t>
         </is>
       </c>
       <c r="B927" s="0" t="inlineStr">
         <is>
-          <t>41832X</t>
+          <t>41829X</t>
         </is>
       </c>
     </row>
     <row r="928" spans="1:2" customHeight="0">
       <c r="A928" s="0" t="inlineStr">
         <is>
-          <t>41833</t>
+          <t>41830</t>
         </is>
       </c>
       <c r="B928" s="0" t="inlineStr">
         <is>
-          <t>41833X</t>
+          <t>41830X</t>
         </is>
       </c>
     </row>
     <row r="929" spans="1:2" customHeight="0">
       <c r="A929" s="0" t="inlineStr">
         <is>
-          <t>41839</t>
+          <t>41832</t>
         </is>
       </c>
       <c r="B929" s="0" t="inlineStr">
         <is>
-          <t>41839X</t>
+          <t>41832X</t>
         </is>
       </c>
     </row>
     <row r="930" spans="1:2" customHeight="0">
       <c r="A930" s="0" t="inlineStr">
         <is>
-          <t>41841</t>
+          <t>41833</t>
         </is>
       </c>
       <c r="B930" s="0" t="inlineStr">
         <is>
-          <t>41841X</t>
+          <t>41833X</t>
         </is>
       </c>
     </row>
     <row r="931" spans="1:2" customHeight="0">
       <c r="A931" s="0" t="inlineStr">
         <is>
-          <t>41843</t>
+          <t>41839</t>
         </is>
       </c>
       <c r="B931" s="0" t="inlineStr">
         <is>
-          <t>41843X</t>
+          <t>41839X</t>
         </is>
       </c>
     </row>
     <row r="932" spans="1:2" customHeight="0">
       <c r="A932" s="0" t="inlineStr">
         <is>
-          <t>41844</t>
+          <t>41841</t>
         </is>
       </c>
       <c r="B932" s="0" t="inlineStr">
         <is>
-          <t>41844X</t>
+          <t>41841X</t>
         </is>
       </c>
     </row>
     <row r="933" spans="1:2" customHeight="0">
       <c r="A933" s="0" t="inlineStr">
         <is>
-          <t>41846</t>
+          <t>41843</t>
         </is>
       </c>
       <c r="B933" s="0" t="inlineStr">
         <is>
-          <t>41846X</t>
+          <t>41843X</t>
         </is>
       </c>
     </row>
     <row r="934" spans="1:2" customHeight="0">
       <c r="A934" s="0" t="inlineStr">
         <is>
-          <t>41850</t>
+          <t>41844</t>
         </is>
       </c>
       <c r="B934" s="0" t="inlineStr">
         <is>
-          <t>41850X</t>
+          <t>41844X</t>
         </is>
       </c>
     </row>
     <row r="935" spans="1:2" customHeight="0">
       <c r="A935" s="0" t="inlineStr">
         <is>
-          <t>41852</t>
+          <t>41846</t>
         </is>
       </c>
       <c r="B935" s="0" t="inlineStr">
         <is>
-          <t>41852X</t>
+          <t>41846X</t>
         </is>
       </c>
     </row>
     <row r="936" spans="1:2" customHeight="0">
       <c r="A936" s="0" t="inlineStr">
         <is>
-          <t>41856</t>
+          <t>41850</t>
         </is>
       </c>
       <c r="B936" s="0" t="inlineStr">
         <is>
-          <t>41856X</t>
+          <t>41850X</t>
         </is>
       </c>
     </row>
     <row r="937" spans="1:2" customHeight="0">
       <c r="A937" s="0" t="inlineStr">
         <is>
-          <t>41857</t>
+          <t>41852</t>
         </is>
       </c>
       <c r="B937" s="0" t="inlineStr">
         <is>
-          <t>41857X</t>
+          <t>41852X</t>
         </is>
       </c>
     </row>
     <row r="938" spans="1:2" customHeight="0">
       <c r="A938" s="0" t="inlineStr">
         <is>
-          <t>41859</t>
+          <t>41856</t>
         </is>
       </c>
       <c r="B938" s="0" t="inlineStr">
         <is>
-          <t>41859X</t>
+          <t>41856X</t>
         </is>
       </c>
     </row>
     <row r="939" spans="1:2" customHeight="0">
       <c r="A939" s="0" t="inlineStr">
         <is>
-          <t>41860</t>
+          <t>41857</t>
         </is>
       </c>
       <c r="B939" s="0" t="inlineStr">
         <is>
-          <t>41860X</t>
+          <t>41857X</t>
         </is>
       </c>
     </row>
     <row r="940" spans="1:2" customHeight="0">
       <c r="A940" s="0" t="inlineStr">
         <is>
-          <t>41862</t>
+          <t>41859</t>
         </is>
       </c>
       <c r="B940" s="0" t="inlineStr">
         <is>
-          <t>41862X</t>
+          <t>41859X</t>
         </is>
       </c>
     </row>
     <row r="941" spans="1:2" customHeight="0">
       <c r="A941" s="0" t="inlineStr">
         <is>
-          <t>41866</t>
+          <t>41860</t>
         </is>
       </c>
       <c r="B941" s="0" t="inlineStr">
         <is>
-          <t>41866X</t>
+          <t>41860X</t>
         </is>
       </c>
     </row>
     <row r="942" spans="1:2" customHeight="0">
       <c r="A942" s="0" t="inlineStr">
         <is>
-          <t>41868</t>
+          <t>41862</t>
         </is>
       </c>
       <c r="B942" s="0" t="inlineStr">
         <is>
-          <t>41868X</t>
+          <t>41862X</t>
         </is>
       </c>
     </row>
     <row r="943" spans="1:2" customHeight="0">
       <c r="A943" s="0" t="inlineStr">
         <is>
-          <t>41874</t>
+          <t>41866</t>
         </is>
       </c>
       <c r="B943" s="0" t="inlineStr">
         <is>
-          <t>41453</t>
+          <t>41866X</t>
         </is>
       </c>
     </row>
     <row r="944" spans="1:2" customHeight="0">
       <c r="A944" s="0" t="inlineStr">
         <is>
-          <t>41920</t>
+          <t>41868</t>
         </is>
       </c>
       <c r="B944" s="0" t="inlineStr">
         <is>
-          <t>51033</t>
+          <t>41868X</t>
         </is>
       </c>
     </row>
     <row r="945" spans="1:2" customHeight="0">
       <c r="A945" s="0" t="inlineStr">
         <is>
-          <t>41928</t>
+          <t>41874</t>
         </is>
       </c>
       <c r="B945" s="0" t="inlineStr">
         <is>
-          <t>51033</t>
+          <t>41453</t>
         </is>
       </c>
     </row>
     <row r="946" spans="1:2" customHeight="0">
       <c r="A946" s="0" t="inlineStr">
         <is>
-          <t>41982</t>
+          <t>41920</t>
         </is>
       </c>
       <c r="B946" s="0" t="inlineStr">
         <is>
-          <t>41982X</t>
+          <t>51033</t>
         </is>
       </c>
     </row>
     <row r="947" spans="1:2" customHeight="0">
       <c r="A947" s="0" t="inlineStr">
         <is>
-          <t>41983</t>
+          <t>41928</t>
         </is>
       </c>
       <c r="B947" s="0" t="inlineStr">
         <is>
-          <t>41983X</t>
+          <t>51033</t>
         </is>
       </c>
     </row>
     <row r="948" spans="1:2" customHeight="0">
       <c r="A948" s="0" t="inlineStr">
         <is>
-          <t>41991</t>
+          <t>41982</t>
         </is>
       </c>
       <c r="B948" s="0" t="inlineStr">
         <is>
-          <t>41991X</t>
+          <t>41982X</t>
         </is>
       </c>
     </row>
     <row r="949" spans="1:2" customHeight="0">
       <c r="A949" s="0" t="inlineStr">
         <is>
-          <t>41992</t>
+          <t>41983</t>
         </is>
       </c>
       <c r="B949" s="0" t="inlineStr">
         <is>
-          <t>41992X</t>
+          <t>41983X</t>
         </is>
       </c>
     </row>
     <row r="950" spans="1:2" customHeight="0">
       <c r="A950" s="0" t="inlineStr">
         <is>
-          <t>42004</t>
+          <t>41991</t>
         </is>
       </c>
       <c r="B950" s="0" t="inlineStr">
         <is>
-          <t>42004X</t>
+          <t>41991X</t>
         </is>
       </c>
     </row>
     <row r="951" spans="1:2" customHeight="0">
       <c r="A951" s="0" t="inlineStr">
         <is>
-          <t>42005</t>
+          <t>41992</t>
         </is>
       </c>
       <c r="B951" s="0" t="inlineStr">
         <is>
-          <t>42005X</t>
+          <t>41992X</t>
         </is>
       </c>
     </row>
     <row r="952" spans="1:2" customHeight="0">
       <c r="A952" s="0" t="inlineStr">
         <is>
-          <t>42008</t>
+          <t>42004</t>
         </is>
       </c>
       <c r="B952" s="0" t="inlineStr">
         <is>
-          <t>42008X</t>
+          <t>42004X</t>
         </is>
       </c>
     </row>
     <row r="953" spans="1:2" customHeight="0">
       <c r="A953" s="0" t="inlineStr">
         <is>
-          <t>420161</t>
+          <t>42005</t>
         </is>
       </c>
       <c r="B953" s="0" t="inlineStr">
         <is>
-          <t>422601</t>
+          <t>42005X</t>
         </is>
       </c>
     </row>
     <row r="954" spans="1:2" customHeight="0">
       <c r="A954" s="0" t="inlineStr">
         <is>
-          <t>420162</t>
+          <t>42008</t>
         </is>
       </c>
       <c r="B954" s="0" t="inlineStr">
         <is>
-          <t>422602</t>
+          <t>42008X</t>
         </is>
       </c>
     </row>
     <row r="955" spans="1:2" customHeight="0">
       <c r="A955" s="0" t="inlineStr">
         <is>
-          <t>420221</t>
+          <t>420161</t>
         </is>
       </c>
       <c r="B955" s="0" t="inlineStr">
         <is>
-          <t>421681</t>
+          <t>422601</t>
         </is>
       </c>
     </row>
     <row r="956" spans="1:2" customHeight="0">
       <c r="A956" s="0" t="inlineStr">
         <is>
-          <t>420222</t>
+          <t>420162</t>
         </is>
       </c>
       <c r="B956" s="0" t="inlineStr">
         <is>
-          <t>421682</t>
+          <t>422602</t>
         </is>
       </c>
     </row>
     <row r="957" spans="1:2" customHeight="0">
       <c r="A957" s="0" t="inlineStr">
         <is>
-          <t>42023</t>
+          <t>420221</t>
         </is>
       </c>
       <c r="B957" s="0" t="inlineStr">
         <is>
-          <t>62408</t>
+          <t>421681</t>
         </is>
       </c>
     </row>
     <row r="958" spans="1:2" customHeight="0">
       <c r="A958" s="0" t="inlineStr">
         <is>
-          <t>420241</t>
+          <t>420222</t>
         </is>
       </c>
       <c r="B958" s="0" t="inlineStr">
         <is>
-          <t>421681</t>
+          <t>421682</t>
         </is>
       </c>
     </row>
     <row r="959" spans="1:2" customHeight="0">
       <c r="A959" s="0" t="inlineStr">
         <is>
-          <t>420242</t>
+          <t>42023</t>
         </is>
       </c>
       <c r="B959" s="0" t="inlineStr">
         <is>
-          <t>421682</t>
+          <t>62408</t>
         </is>
       </c>
     </row>
     <row r="960" spans="1:2" customHeight="0">
       <c r="A960" s="0" t="inlineStr">
         <is>
-          <t>42030</t>
+          <t>420241</t>
         </is>
       </c>
       <c r="B960" s="0" t="inlineStr">
         <is>
-          <t>51033</t>
+          <t>421681</t>
         </is>
       </c>
     </row>
     <row r="961" spans="1:2" customHeight="0">
       <c r="A961" s="0" t="inlineStr">
         <is>
-          <t>420911</t>
+          <t>420242</t>
         </is>
       </c>
       <c r="B961" s="0" t="inlineStr">
         <is>
-          <t>421181</t>
+          <t>421682</t>
         </is>
       </c>
     </row>
     <row r="962" spans="1:2" customHeight="0">
       <c r="A962" s="0" t="inlineStr">
         <is>
-          <t>420912</t>
+          <t>42030</t>
         </is>
       </c>
       <c r="B962" s="0" t="inlineStr">
         <is>
-          <t>421182</t>
+          <t>51033</t>
         </is>
       </c>
     </row>
     <row r="963" spans="1:2" customHeight="0">
       <c r="A963" s="0" t="inlineStr">
         <is>
-          <t>421281</t>
+          <t>420911</t>
         </is>
       </c>
       <c r="B963" s="0" t="inlineStr">
         <is>
-          <t>430231</t>
+          <t>421181</t>
         </is>
       </c>
     </row>
     <row r="964" spans="1:2" customHeight="0">
       <c r="A964" s="0" t="inlineStr">
         <is>
-          <t>421282</t>
+          <t>420912</t>
         </is>
       </c>
       <c r="B964" s="0" t="inlineStr">
         <is>
-          <t>430232</t>
+          <t>421182</t>
         </is>
       </c>
     </row>
     <row r="965" spans="1:2" customHeight="0">
       <c r="A965" s="0" t="inlineStr">
         <is>
-          <t>421541</t>
+          <t>421281</t>
         </is>
       </c>
       <c r="B965" s="0" t="inlineStr">
         <is>
-          <t>422341</t>
+          <t>430231</t>
         </is>
       </c>
     </row>
     <row r="966" spans="1:2" customHeight="0">
       <c r="A966" s="0" t="inlineStr">
         <is>
-          <t>421542</t>
+          <t>421282</t>
         </is>
       </c>
       <c r="B966" s="0" t="inlineStr">
         <is>
-          <t>422342</t>
+          <t>430232</t>
         </is>
       </c>
     </row>
     <row r="967" spans="1:2" customHeight="0">
       <c r="A967" s="0" t="inlineStr">
         <is>
-          <t>422111</t>
+          <t>421541</t>
         </is>
       </c>
       <c r="B967" s="0" t="inlineStr">
         <is>
-          <t>727011</t>
+          <t>422341</t>
         </is>
       </c>
     </row>
     <row r="968" spans="1:2" customHeight="0">
       <c r="A968" s="0" t="inlineStr">
         <is>
-          <t>422112</t>
+          <t>421542</t>
         </is>
       </c>
       <c r="B968" s="0" t="inlineStr">
         <is>
-          <t>727012</t>
+          <t>422342</t>
         </is>
       </c>
     </row>
     <row r="969" spans="1:2" customHeight="0">
       <c r="A969" s="0" t="inlineStr">
         <is>
-          <t>422121</t>
+          <t>422111</t>
         </is>
       </c>
       <c r="B969" s="0" t="inlineStr">
         <is>
-          <t>730901</t>
+          <t>727011</t>
         </is>
       </c>
     </row>
     <row r="970" spans="1:2" customHeight="0">
       <c r="A970" s="0" t="inlineStr">
         <is>
-          <t>422122</t>
+          <t>422112</t>
         </is>
       </c>
       <c r="B970" s="0" t="inlineStr">
         <is>
-          <t>730902</t>
+          <t>727012</t>
         </is>
       </c>
     </row>
     <row r="971" spans="1:2" customHeight="0">
       <c r="A971" s="0" t="inlineStr">
         <is>
-          <t>422181</t>
+          <t>422121</t>
         </is>
       </c>
       <c r="B971" s="0" t="inlineStr">
         <is>
-          <t>422151</t>
+          <t>730901</t>
         </is>
       </c>
     </row>
     <row r="972" spans="1:2" customHeight="0">
       <c r="A972" s="0" t="inlineStr">
         <is>
-          <t>422182</t>
+          <t>422122</t>
         </is>
       </c>
       <c r="B972" s="0" t="inlineStr">
         <is>
-          <t>422152</t>
+          <t>730902</t>
         </is>
       </c>
     </row>
     <row r="973" spans="1:2" customHeight="0">
       <c r="A973" s="0" t="inlineStr">
         <is>
-          <t>422251</t>
+          <t>422181</t>
         </is>
       </c>
       <c r="B973" s="0" t="inlineStr">
         <is>
-          <t>421751</t>
+          <t>422151</t>
         </is>
       </c>
     </row>
     <row r="974" spans="1:2" customHeight="0">
       <c r="A974" s="0" t="inlineStr">
         <is>
-          <t>422252</t>
+          <t>422182</t>
         </is>
       </c>
       <c r="B974" s="0" t="inlineStr">
         <is>
-          <t>421752</t>
+          <t>422152</t>
         </is>
       </c>
     </row>
     <row r="975" spans="1:2" customHeight="0">
       <c r="A975" s="0" t="inlineStr">
         <is>
-          <t>422391</t>
+          <t>422251</t>
         </is>
       </c>
       <c r="B975" s="0" t="inlineStr">
         <is>
-          <t>422381</t>
+          <t>421751</t>
         </is>
       </c>
     </row>
     <row r="976" spans="1:2" customHeight="0">
       <c r="A976" s="0" t="inlineStr">
         <is>
-          <t>422392</t>
+          <t>422252</t>
         </is>
       </c>
       <c r="B976" s="0" t="inlineStr">
         <is>
-          <t>422382</t>
+          <t>421752</t>
         </is>
       </c>
     </row>
     <row r="977" spans="1:2" customHeight="0">
       <c r="A977" s="0" t="inlineStr">
         <is>
-          <t>422411</t>
+          <t>422391</t>
         </is>
       </c>
       <c r="B977" s="0" t="inlineStr">
         <is>
-          <t>429151</t>
+          <t>422381</t>
         </is>
       </c>
     </row>
     <row r="978" spans="1:2" customHeight="0">
       <c r="A978" s="0" t="inlineStr">
         <is>
-          <t>422412</t>
+          <t>422392</t>
         </is>
       </c>
       <c r="B978" s="0" t="inlineStr">
         <is>
-          <t>429152</t>
+          <t>422382</t>
         </is>
       </c>
     </row>
     <row r="979" spans="1:2" customHeight="0">
       <c r="A979" s="0" t="inlineStr">
         <is>
-          <t>422511</t>
+          <t>422411</t>
         </is>
       </c>
       <c r="B979" s="0" t="inlineStr">
         <is>
-          <t>522711</t>
+          <t>429151</t>
         </is>
       </c>
     </row>
     <row r="980" spans="1:2" customHeight="0">
       <c r="A980" s="0" t="inlineStr">
         <is>
-          <t>422512</t>
+          <t>422412</t>
         </is>
       </c>
       <c r="B980" s="0" t="inlineStr">
         <is>
-          <t>522712</t>
+          <t>429152</t>
         </is>
       </c>
     </row>
     <row r="981" spans="1:2" customHeight="0">
       <c r="A981" s="0" t="inlineStr">
         <is>
-          <t>422591</t>
+          <t>422511</t>
         </is>
       </c>
       <c r="B981" s="0" t="inlineStr">
         <is>
-          <t>429831</t>
+          <t>522711</t>
         </is>
       </c>
     </row>
     <row r="982" spans="1:2" customHeight="0">
       <c r="A982" s="0" t="inlineStr">
         <is>
-          <t>422592</t>
+          <t>422512</t>
         </is>
       </c>
       <c r="B982" s="0" t="inlineStr">
         <is>
-          <t>429832</t>
+          <t>522712</t>
         </is>
       </c>
     </row>
     <row r="983" spans="1:2" customHeight="0">
       <c r="A983" s="0" t="inlineStr">
         <is>
-          <t>422651</t>
+          <t>422591</t>
         </is>
       </c>
       <c r="B983" s="0" t="inlineStr">
         <is>
-          <t>420491</t>
+          <t>429831</t>
         </is>
       </c>
     </row>
     <row r="984" spans="1:2" customHeight="0">
       <c r="A984" s="0" t="inlineStr">
         <is>
-          <t>422652</t>
+          <t>422592</t>
         </is>
       </c>
       <c r="B984" s="0" t="inlineStr">
         <is>
-          <t>420492</t>
+          <t>429832</t>
         </is>
       </c>
     </row>
     <row r="985" spans="1:2" customHeight="0">
       <c r="A985" s="0" t="inlineStr">
         <is>
-          <t>422891</t>
+          <t>422651</t>
         </is>
       </c>
       <c r="B985" s="0" t="inlineStr">
         <is>
-          <t>620851</t>
+          <t>420491</t>
         </is>
       </c>
     </row>
     <row r="986" spans="1:2" customHeight="0">
       <c r="A986" s="0" t="inlineStr">
         <is>
-          <t>422892</t>
+          <t>422652</t>
         </is>
       </c>
       <c r="B986" s="0" t="inlineStr">
         <is>
-          <t>620852</t>
+          <t>420492</t>
         </is>
       </c>
     </row>
     <row r="987" spans="1:2" customHeight="0">
       <c r="A987" s="0" t="inlineStr">
         <is>
-          <t>423351</t>
+          <t>422891</t>
         </is>
       </c>
       <c r="B987" s="0" t="inlineStr">
         <is>
-          <t>730711</t>
+          <t>620851</t>
         </is>
       </c>
     </row>
     <row r="988" spans="1:2" customHeight="0">
       <c r="A988" s="0" t="inlineStr">
         <is>
-          <t>423352</t>
+          <t>422892</t>
         </is>
       </c>
       <c r="B988" s="0" t="inlineStr">
         <is>
-          <t>730712</t>
+          <t>620852</t>
         </is>
       </c>
     </row>
     <row r="989" spans="1:2" customHeight="0">
       <c r="A989" s="0" t="inlineStr">
         <is>
-          <t>423681</t>
+          <t>423351</t>
         </is>
       </c>
       <c r="B989" s="0" t="inlineStr">
         <is>
-          <t>423651</t>
+          <t>730711</t>
         </is>
       </c>
     </row>
     <row r="990" spans="1:2" customHeight="0">
       <c r="A990" s="0" t="inlineStr">
         <is>
-          <t>423682</t>
+          <t>423352</t>
         </is>
       </c>
       <c r="B990" s="0" t="inlineStr">
         <is>
-          <t>423652</t>
+          <t>730712</t>
         </is>
       </c>
     </row>
     <row r="991" spans="1:2" customHeight="0">
       <c r="A991" s="0" t="inlineStr">
         <is>
-          <t>424082</t>
+          <t>423681</t>
         </is>
       </c>
       <c r="B991" s="0" t="inlineStr">
         <is>
-          <t>524082</t>
+          <t>423651</t>
         </is>
       </c>
     </row>
     <row r="992" spans="1:2" customHeight="0">
       <c r="A992" s="0" t="inlineStr">
         <is>
-          <t>424171</t>
+          <t>423682</t>
         </is>
       </c>
       <c r="B992" s="0" t="inlineStr">
         <is>
-          <t>721291</t>
+          <t>423652</t>
         </is>
       </c>
     </row>
     <row r="993" spans="1:2" customHeight="0">
       <c r="A993" s="0" t="inlineStr">
         <is>
-          <t>424172</t>
+          <t>424082</t>
         </is>
       </c>
       <c r="B993" s="0" t="inlineStr">
         <is>
-          <t>721292</t>
+          <t>524082</t>
         </is>
       </c>
     </row>
     <row r="994" spans="1:2" customHeight="0">
       <c r="A994" s="0" t="inlineStr">
         <is>
-          <t>424181</t>
+          <t>424171</t>
         </is>
       </c>
       <c r="B994" s="0" t="inlineStr">
         <is>
-          <t>420711</t>
+          <t>721291</t>
         </is>
       </c>
     </row>
     <row r="995" spans="1:2" customHeight="0">
       <c r="A995" s="0" t="inlineStr">
         <is>
-          <t>424182</t>
+          <t>424172</t>
         </is>
       </c>
       <c r="B995" s="0" t="inlineStr">
         <is>
-          <t>420712</t>
+          <t>721292</t>
         </is>
       </c>
     </row>
     <row r="996" spans="1:2" customHeight="0">
       <c r="A996" s="0" t="inlineStr">
         <is>
-          <t>42701</t>
+          <t>424181</t>
         </is>
       </c>
       <c r="B996" s="0" t="inlineStr">
         <is>
-          <t>42701X</t>
+          <t>420711</t>
         </is>
       </c>
     </row>
     <row r="997" spans="1:2" customHeight="0">
       <c r="A997" s="0" t="inlineStr">
         <is>
-          <t>427771</t>
+          <t>424182</t>
         </is>
       </c>
       <c r="B997" s="0" t="inlineStr">
         <is>
-          <t>426501</t>
+          <t>420712</t>
         </is>
       </c>
     </row>
     <row r="998" spans="1:2" customHeight="0">
       <c r="A998" s="0" t="inlineStr">
         <is>
-          <t>427772</t>
+          <t>42701</t>
         </is>
       </c>
       <c r="B998" s="0" t="inlineStr">
         <is>
-          <t>426502</t>
+          <t>42701X</t>
         </is>
       </c>
     </row>
     <row r="999" spans="1:2" customHeight="0">
       <c r="A999" s="0" t="inlineStr">
         <is>
-          <t>42808</t>
+          <t>427771</t>
         </is>
       </c>
       <c r="B999" s="0" t="inlineStr">
         <is>
-          <t>42808X</t>
+          <t>426501</t>
         </is>
       </c>
     </row>
     <row r="1000" spans="1:2" customHeight="0">
       <c r="A1000" s="0" t="inlineStr">
         <is>
-          <t>42810</t>
+          <t>427772</t>
         </is>
       </c>
       <c r="B1000" s="0" t="inlineStr">
         <is>
-          <t>42810X</t>
+          <t>426502</t>
         </is>
       </c>
     </row>
     <row r="1001" spans="1:2" customHeight="0">
       <c r="A1001" s="0" t="inlineStr">
         <is>
-          <t>42819</t>
+          <t>42808</t>
         </is>
       </c>
       <c r="B1001" s="0" t="inlineStr">
         <is>
-          <t>42819X</t>
+          <t>42808X</t>
         </is>
       </c>
     </row>
     <row r="1002" spans="1:2" customHeight="0">
       <c r="A1002" s="0" t="inlineStr">
         <is>
-          <t>42820</t>
+          <t>42810</t>
         </is>
       </c>
       <c r="B1002" s="0" t="inlineStr">
         <is>
-          <t>42820X</t>
+          <t>42810X</t>
         </is>
       </c>
     </row>
     <row r="1003" spans="1:2" customHeight="0">
       <c r="A1003" s="0" t="inlineStr">
         <is>
-          <t>42825</t>
+          <t>42819</t>
         </is>
       </c>
       <c r="B1003" s="0" t="inlineStr">
         <is>
-          <t>42825X</t>
+          <t>42819X</t>
         </is>
       </c>
     </row>
     <row r="1004" spans="1:2" customHeight="0">
       <c r="A1004" s="0" t="inlineStr">
         <is>
-          <t>42826</t>
+          <t>42820</t>
         </is>
       </c>
       <c r="B1004" s="0" t="inlineStr">
         <is>
-          <t>42826X</t>
+          <t>42820X</t>
         </is>
       </c>
     </row>
     <row r="1005" spans="1:2" customHeight="0">
       <c r="A1005" s="0" t="inlineStr">
         <is>
-          <t>42827</t>
+          <t>42825</t>
         </is>
       </c>
       <c r="B1005" s="0" t="inlineStr">
         <is>
-          <t>42827X</t>
+          <t>42825X</t>
         </is>
       </c>
     </row>
     <row r="1006" spans="1:2" customHeight="0">
       <c r="A1006" s="0" t="inlineStr">
         <is>
-          <t>42829</t>
+          <t>42826</t>
         </is>
       </c>
       <c r="B1006" s="0" t="inlineStr">
         <is>
           <t>42826X</t>
         </is>
       </c>
     </row>
     <row r="1007" spans="1:2" customHeight="0">
       <c r="A1007" s="0" t="inlineStr">
         <is>
-          <t>42829X</t>
+          <t>42827</t>
         </is>
       </c>
       <c r="B1007" s="0" t="inlineStr">
         <is>
-          <t>42826X</t>
+          <t>42827X</t>
         </is>
       </c>
     </row>
     <row r="1008" spans="1:2" customHeight="0">
       <c r="A1008" s="0" t="inlineStr">
         <is>
-          <t>42832</t>
+          <t>42829</t>
         </is>
       </c>
       <c r="B1008" s="0" t="inlineStr">
         <is>
-          <t>42832X</t>
+          <t>42826X</t>
         </is>
       </c>
     </row>
     <row r="1009" spans="1:2" customHeight="0">
       <c r="A1009" s="0" t="inlineStr">
         <is>
-          <t>42833</t>
+          <t>42829X</t>
         </is>
       </c>
       <c r="B1009" s="0" t="inlineStr">
         <is>
-          <t>42833X</t>
+          <t>42826X</t>
         </is>
       </c>
     </row>
     <row r="1010" spans="1:2" customHeight="0">
       <c r="A1010" s="0" t="inlineStr">
         <is>
-          <t>42835</t>
+          <t>42832</t>
         </is>
       </c>
       <c r="B1010" s="0" t="inlineStr">
         <is>
-          <t>42835X</t>
+          <t>42832X</t>
         </is>
       </c>
     </row>
     <row r="1011" spans="1:2" customHeight="0">
       <c r="A1011" s="0" t="inlineStr">
         <is>
-          <t>42837</t>
+          <t>42833</t>
         </is>
       </c>
       <c r="B1011" s="0" t="inlineStr">
         <is>
-          <t>42837X</t>
+          <t>42833X</t>
         </is>
       </c>
     </row>
     <row r="1012" spans="1:2" customHeight="0">
       <c r="A1012" s="0" t="inlineStr">
         <is>
-          <t>42905</t>
+          <t>42835</t>
         </is>
       </c>
       <c r="B1012" s="0" t="inlineStr">
         <is>
-          <t>42905X</t>
+          <t>42835X</t>
         </is>
       </c>
     </row>
     <row r="1013" spans="1:2" customHeight="0">
       <c r="A1013" s="0" t="inlineStr">
         <is>
-          <t>429671</t>
+          <t>42837</t>
         </is>
       </c>
       <c r="B1013" s="0" t="inlineStr">
         <is>
-          <t>429591</t>
+          <t>42837X</t>
         </is>
       </c>
     </row>
     <row r="1014" spans="1:2" customHeight="0">
       <c r="A1014" s="0" t="inlineStr">
         <is>
-          <t>429672</t>
+          <t>42905</t>
         </is>
       </c>
       <c r="B1014" s="0" t="inlineStr">
         <is>
-          <t>429592</t>
+          <t>42905X</t>
         </is>
       </c>
     </row>
     <row r="1015" spans="1:2" customHeight="0">
       <c r="A1015" s="0" t="inlineStr">
         <is>
-          <t>43019</t>
+          <t>429671</t>
         </is>
       </c>
       <c r="B1015" s="0" t="inlineStr">
         <is>
-          <t>55006</t>
+          <t>429591</t>
         </is>
       </c>
     </row>
     <row r="1016" spans="1:2" customHeight="0">
       <c r="A1016" s="0" t="inlineStr">
         <is>
-          <t>430211</t>
+          <t>429672</t>
         </is>
       </c>
       <c r="B1016" s="0" t="inlineStr">
         <is>
-          <t>422381</t>
+          <t>429592</t>
         </is>
       </c>
     </row>
     <row r="1017" spans="1:2" customHeight="0">
       <c r="A1017" s="0" t="inlineStr">
         <is>
-          <t>430212</t>
+          <t>43019</t>
         </is>
       </c>
       <c r="B1017" s="0" t="inlineStr">
         <is>
-          <t>422382</t>
+          <t>55006</t>
         </is>
       </c>
     </row>
     <row r="1018" spans="1:2" customHeight="0">
       <c r="A1018" s="0" t="inlineStr">
         <is>
-          <t>430311</t>
+          <t>430211</t>
         </is>
       </c>
       <c r="B1018" s="0" t="inlineStr">
         <is>
-          <t>420061</t>
+          <t>422381</t>
         </is>
       </c>
     </row>
     <row r="1019" spans="1:2" customHeight="0">
       <c r="A1019" s="0" t="inlineStr">
         <is>
-          <t>430312</t>
+          <t>430212</t>
         </is>
       </c>
       <c r="B1019" s="0" t="inlineStr">
         <is>
-          <t>420062</t>
+          <t>422382</t>
         </is>
       </c>
     </row>
     <row r="1020" spans="1:2" customHeight="0">
       <c r="A1020" s="0" t="inlineStr">
         <is>
-          <t>43035</t>
+          <t>430311</t>
         </is>
       </c>
       <c r="B1020" s="0" t="inlineStr">
         <is>
-          <t>43664</t>
+          <t>420061</t>
         </is>
       </c>
     </row>
     <row r="1021" spans="1:2" customHeight="0">
       <c r="A1021" s="0" t="inlineStr">
         <is>
-          <t>43066</t>
+          <t>430312</t>
         </is>
       </c>
       <c r="B1021" s="0" t="inlineStr">
         <is>
-          <t>43598</t>
+          <t>420062</t>
         </is>
       </c>
     </row>
     <row r="1022" spans="1:2" customHeight="0">
       <c r="A1022" s="0" t="inlineStr">
         <is>
-          <t>43067</t>
+          <t>43035</t>
         </is>
       </c>
       <c r="B1022" s="0" t="inlineStr">
         <is>
-          <t>43594</t>
+          <t>43664</t>
         </is>
       </c>
     </row>
     <row r="1023" spans="1:2" customHeight="0">
       <c r="A1023" s="0" t="inlineStr">
         <is>
-          <t>43068</t>
+          <t>43066</t>
         </is>
       </c>
       <c r="B1023" s="0" t="inlineStr">
         <is>
-          <t>53138</t>
+          <t>43598</t>
         </is>
       </c>
     </row>
     <row r="1024" spans="1:2" customHeight="0">
       <c r="A1024" s="0" t="inlineStr">
         <is>
-          <t>431181</t>
+          <t>43067</t>
         </is>
       </c>
       <c r="B1024" s="0" t="inlineStr">
         <is>
-          <t>431091</t>
+          <t>43594</t>
         </is>
       </c>
     </row>
     <row r="1025" spans="1:2" customHeight="0">
       <c r="A1025" s="0" t="inlineStr">
         <is>
-          <t>431182</t>
+          <t>43068</t>
         </is>
       </c>
       <c r="B1025" s="0" t="inlineStr">
         <is>
-          <t>431092</t>
+          <t>53138</t>
         </is>
       </c>
     </row>
     <row r="1026" spans="1:2" customHeight="0">
       <c r="A1026" s="0" t="inlineStr">
         <is>
-          <t>43120</t>
+          <t>431181</t>
         </is>
       </c>
       <c r="B1026" s="0" t="inlineStr">
         <is>
-          <t>55170</t>
+          <t>431091</t>
         </is>
       </c>
     </row>
     <row r="1027" spans="1:2" customHeight="0">
       <c r="A1027" s="0" t="inlineStr">
         <is>
-          <t>431711</t>
+          <t>431182</t>
         </is>
       </c>
       <c r="B1027" s="0" t="inlineStr">
         <is>
-          <t>431461</t>
+          <t>431092</t>
         </is>
       </c>
     </row>
     <row r="1028" spans="1:2" customHeight="0">
       <c r="A1028" s="0" t="inlineStr">
         <is>
-          <t>431712</t>
+          <t>43120</t>
         </is>
       </c>
       <c r="B1028" s="0" t="inlineStr">
         <is>
-          <t>431462</t>
+          <t>55170</t>
         </is>
       </c>
     </row>
     <row r="1029" spans="1:2" customHeight="0">
       <c r="A1029" s="0" t="inlineStr">
         <is>
-          <t>43264</t>
+          <t>431711</t>
         </is>
       </c>
       <c r="B1029" s="0" t="inlineStr">
         <is>
-          <t>43265</t>
+          <t>431461</t>
         </is>
       </c>
     </row>
     <row r="1030" spans="1:2" customHeight="0">
       <c r="A1030" s="0" t="inlineStr">
         <is>
-          <t>43501</t>
+          <t>431712</t>
         </is>
       </c>
       <c r="B1030" s="0" t="inlineStr">
         <is>
-          <t>43522</t>
+          <t>431462</t>
         </is>
       </c>
     </row>
     <row r="1031" spans="1:2" customHeight="0">
       <c r="A1031" s="0" t="inlineStr">
         <is>
-          <t>43523</t>
+          <t>43264</t>
         </is>
       </c>
       <c r="B1031" s="0" t="inlineStr">
         <is>
-          <t>43664</t>
+          <t>43265</t>
         </is>
       </c>
     </row>
     <row r="1032" spans="1:2" customHeight="0">
       <c r="A1032" s="0" t="inlineStr">
         <is>
-          <t>43530</t>
+          <t>43403</t>
         </is>
       </c>
       <c r="B1032" s="0" t="inlineStr">
         <is>
-          <t>43581</t>
+          <t>57821</t>
         </is>
       </c>
     </row>
     <row r="1033" spans="1:2" customHeight="0">
       <c r="A1033" s="0" t="inlineStr">
         <is>
-          <t>43531</t>
+          <t>43501</t>
         </is>
       </c>
       <c r="B1033" s="0" t="inlineStr">
         <is>
-          <t>43544</t>
+          <t>43522</t>
         </is>
       </c>
     </row>
     <row r="1034" spans="1:2" customHeight="0">
       <c r="A1034" s="0" t="inlineStr">
         <is>
-          <t>43539</t>
+          <t>43523</t>
         </is>
       </c>
       <c r="B1034" s="0" t="inlineStr">
         <is>
-          <t>43509</t>
+          <t>43664</t>
         </is>
       </c>
     </row>
     <row r="1035" spans="1:2" customHeight="0">
       <c r="A1035" s="0" t="inlineStr">
         <is>
-          <t>43562</t>
+          <t>43530</t>
         </is>
       </c>
       <c r="B1035" s="0" t="inlineStr">
         <is>
-          <t>43563X</t>
+          <t>43581</t>
         </is>
       </c>
     </row>
     <row r="1036" spans="1:2" customHeight="0">
       <c r="A1036" s="0" t="inlineStr">
         <is>
-          <t>43572</t>
+          <t>43531</t>
         </is>
       </c>
       <c r="B1036" s="0" t="inlineStr">
         <is>
-          <t>53540</t>
+          <t>43544</t>
         </is>
       </c>
     </row>
     <row r="1037" spans="1:2" customHeight="0">
       <c r="A1037" s="0" t="inlineStr">
         <is>
-          <t>43584</t>
+          <t>43539</t>
         </is>
       </c>
       <c r="B1037" s="0" t="inlineStr">
         <is>
-          <t>43533</t>
+          <t>43509</t>
         </is>
       </c>
     </row>
     <row r="1038" spans="1:2" customHeight="0">
       <c r="A1038" s="0" t="inlineStr">
         <is>
-          <t>43589</t>
+          <t>43562</t>
         </is>
       </c>
       <c r="B1038" s="0" t="inlineStr">
         <is>
-          <t>43534</t>
+          <t>43563X</t>
         </is>
       </c>
     </row>
     <row r="1039" spans="1:2" customHeight="0">
       <c r="A1039" s="0" t="inlineStr">
         <is>
-          <t>43621</t>
+          <t>43572</t>
         </is>
       </c>
       <c r="B1039" s="0" t="inlineStr">
         <is>
-          <t>55005</t>
+          <t>53540</t>
         </is>
       </c>
     </row>
     <row r="1040" spans="1:2" customHeight="0">
       <c r="A1040" s="0" t="inlineStr">
         <is>
-          <t>43635</t>
+          <t>43584</t>
         </is>
       </c>
       <c r="B1040" s="0" t="inlineStr">
         <is>
-          <t>43518</t>
+          <t>43533</t>
         </is>
       </c>
     </row>
     <row r="1041" spans="1:2" customHeight="0">
       <c r="A1041" s="0" t="inlineStr">
         <is>
-          <t>43649</t>
+          <t>43589</t>
         </is>
       </c>
       <c r="B1041" s="0" t="inlineStr">
         <is>
-          <t>43626</t>
+          <t>43534</t>
         </is>
       </c>
     </row>
     <row r="1042" spans="1:2" customHeight="0">
       <c r="A1042" s="0" t="inlineStr">
         <is>
-          <t>43662</t>
+          <t>43621</t>
         </is>
       </c>
       <c r="B1042" s="0" t="inlineStr">
         <is>
-          <t>43573</t>
+          <t>55005</t>
         </is>
       </c>
     </row>
     <row r="1043" spans="1:2" customHeight="0">
       <c r="A1043" s="0" t="inlineStr">
         <is>
-          <t>43733</t>
+          <t>43635</t>
         </is>
       </c>
       <c r="B1043" s="0" t="inlineStr">
         <is>
-          <t>43725</t>
+          <t>43518</t>
         </is>
       </c>
     </row>
     <row r="1044" spans="1:2" customHeight="0">
       <c r="A1044" s="0" t="inlineStr">
         <is>
-          <t>43736</t>
+          <t>43649</t>
         </is>
       </c>
       <c r="B1044" s="0" t="inlineStr">
         <is>
-          <t>43710</t>
+          <t>43626</t>
         </is>
       </c>
     </row>
     <row r="1045" spans="1:2" customHeight="0">
       <c r="A1045" s="0" t="inlineStr">
         <is>
-          <t>44104</t>
+          <t>43662</t>
         </is>
       </c>
       <c r="B1045" s="0" t="inlineStr">
         <is>
-          <t>3927</t>
+          <t>43573</t>
         </is>
       </c>
     </row>
     <row r="1046" spans="1:2" customHeight="0">
       <c r="A1046" s="0" t="inlineStr">
         <is>
-          <t>45003</t>
+          <t>43733</t>
         </is>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>43725</t>
         </is>
       </c>
     </row>
     <row r="1047" spans="1:2" customHeight="0">
       <c r="A1047" s="0" t="inlineStr">
         <is>
-          <t>45004</t>
+          <t>43736</t>
         </is>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>43710</t>
         </is>
       </c>
     </row>
     <row r="1048" spans="1:2" customHeight="0">
       <c r="A1048" s="0" t="inlineStr">
         <is>
-          <t>51007</t>
+          <t>44104</t>
         </is>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
-          <t>51201</t>
+          <t>3927</t>
         </is>
       </c>
     </row>
     <row r="1049" spans="1:2" customHeight="0">
       <c r="A1049" s="0" t="inlineStr">
         <is>
-          <t>51008</t>
+          <t>45003</t>
         </is>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
-          <t>51202</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1050" spans="1:2" customHeight="0">
       <c r="A1050" s="0" t="inlineStr">
         <is>
-          <t>51012</t>
+          <t>45004</t>
         </is>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
-          <t>71474</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1051" spans="1:2" customHeight="0">
       <c r="A1051" s="0" t="inlineStr">
         <is>
-          <t>51015</t>
+          <t>51007</t>
         </is>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
-          <t>51015X</t>
+          <t>51201</t>
         </is>
       </c>
     </row>
     <row r="1052" spans="1:2" customHeight="0">
       <c r="A1052" s="0" t="inlineStr">
         <is>
-          <t>51016</t>
+          <t>51008</t>
         </is>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
-          <t>51016X</t>
+          <t>51202</t>
         </is>
       </c>
     </row>
     <row r="1053" spans="1:2" customHeight="0">
       <c r="A1053" s="0" t="inlineStr">
         <is>
-          <t>51017</t>
+          <t>51012</t>
         </is>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
-          <t>51017X</t>
+          <t>71474</t>
         </is>
       </c>
     </row>
     <row r="1054" spans="1:2" customHeight="0">
       <c r="A1054" s="0" t="inlineStr">
         <is>
-          <t>51018</t>
+          <t>51015</t>
         </is>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
-          <t>51018X</t>
+          <t>51015X</t>
         </is>
       </c>
     </row>
     <row r="1055" spans="1:2" customHeight="0">
       <c r="A1055" s="0" t="inlineStr">
         <is>
-          <t>51019</t>
+          <t>51016</t>
         </is>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
-          <t>51019X</t>
+          <t>51016X</t>
         </is>
       </c>
     </row>
     <row r="1056" spans="1:2" customHeight="0">
       <c r="A1056" s="0" t="inlineStr">
         <is>
-          <t>51022</t>
+          <t>51017</t>
         </is>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
-          <t>51020</t>
+          <t>51017X</t>
         </is>
       </c>
     </row>
     <row r="1057" spans="1:2" customHeight="0">
       <c r="A1057" s="0" t="inlineStr">
         <is>
-          <t>51022X</t>
+          <t>51018</t>
         </is>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
-          <t>51020</t>
+          <t>51018X</t>
         </is>
       </c>
     </row>
     <row r="1058" spans="1:2" customHeight="0">
       <c r="A1058" s="0" t="inlineStr">
         <is>
-          <t>51024</t>
+          <t>51019</t>
         </is>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
-          <t>51024X</t>
+          <t>51019X</t>
         </is>
       </c>
     </row>
     <row r="1059" spans="1:2" customHeight="0">
       <c r="A1059" s="0" t="inlineStr">
         <is>
-          <t>51051</t>
+          <t>51022</t>
         </is>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
-          <t>51992</t>
+          <t>51020</t>
         </is>
       </c>
     </row>
     <row r="1060" spans="1:2" customHeight="0">
       <c r="A1060" s="0" t="inlineStr">
         <is>
-          <t>51061</t>
+          <t>51022X</t>
         </is>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
-          <t>71419</t>
+          <t>51020</t>
         </is>
       </c>
     </row>
     <row r="1061" spans="1:2" customHeight="0">
       <c r="A1061" s="0" t="inlineStr">
         <is>
-          <t>51062</t>
+          <t>51024</t>
         </is>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
-          <t>51062X</t>
+          <t>51024X</t>
         </is>
       </c>
     </row>
     <row r="1062" spans="1:2" customHeight="0">
       <c r="A1062" s="0" t="inlineStr">
         <is>
-          <t>51063</t>
+          <t>51051</t>
         </is>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
-          <t>51063X</t>
+          <t>51992</t>
         </is>
       </c>
     </row>
     <row r="1063" spans="1:2" customHeight="0">
       <c r="A1063" s="0" t="inlineStr">
         <is>
-          <t>51078</t>
+          <t>51061</t>
         </is>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
-          <t>51078X</t>
+          <t>71419</t>
         </is>
       </c>
     </row>
     <row r="1064" spans="1:2" customHeight="0">
       <c r="A1064" s="0" t="inlineStr">
         <is>
-          <t>51100</t>
+          <t>51062</t>
         </is>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
-          <t>51100X</t>
+          <t>51062X</t>
         </is>
       </c>
     </row>
     <row r="1065" spans="1:2" customHeight="0">
       <c r="A1065" s="0" t="inlineStr">
         <is>
-          <t>51126</t>
+          <t>51063</t>
         </is>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
-          <t>51990</t>
+          <t>51063X</t>
         </is>
       </c>
     </row>
     <row r="1066" spans="1:2" customHeight="0">
       <c r="A1066" s="0" t="inlineStr">
         <is>
-          <t>51152</t>
+          <t>51078</t>
         </is>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
-          <t>51152X</t>
+          <t>51078X</t>
         </is>
       </c>
     </row>
     <row r="1067" spans="1:2" customHeight="0">
       <c r="A1067" s="0" t="inlineStr">
         <is>
-          <t>51164</t>
+          <t>51100</t>
         </is>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
-          <t>41998</t>
+          <t>51100X</t>
         </is>
       </c>
     </row>
     <row r="1068" spans="1:2" customHeight="0">
       <c r="A1068" s="0" t="inlineStr">
         <is>
-          <t>51178</t>
+          <t>51126</t>
         </is>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
-          <t>61232</t>
+          <t>51990</t>
         </is>
       </c>
     </row>
     <row r="1069" spans="1:2" customHeight="0">
       <c r="A1069" s="0" t="inlineStr">
         <is>
-          <t>51206</t>
+          <t>51152</t>
         </is>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
-          <t>51205</t>
+          <t>51152X</t>
         </is>
       </c>
     </row>
     <row r="1070" spans="1:2" customHeight="0">
       <c r="A1070" s="0" t="inlineStr">
         <is>
-          <t>51210</t>
+          <t>51164</t>
         </is>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>41998</t>
         </is>
       </c>
     </row>
     <row r="1071" spans="1:2" customHeight="0">
       <c r="A1071" s="0" t="inlineStr">
         <is>
-          <t>51211</t>
+          <t>51178</t>
         </is>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
-          <t>61726</t>
+          <t>61232</t>
         </is>
       </c>
     </row>
     <row r="1072" spans="1:2" customHeight="0">
       <c r="A1072" s="0" t="inlineStr">
         <is>
-          <t>51593</t>
+          <t>51206</t>
         </is>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
-          <t>51593X</t>
+          <t>51205</t>
         </is>
       </c>
     </row>
     <row r="1073" spans="1:2" customHeight="0">
       <c r="A1073" s="0" t="inlineStr">
         <is>
-          <t>51648</t>
+          <t>51210</t>
         </is>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
-          <t>51648X</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1074" spans="1:2" customHeight="0">
       <c r="A1074" s="0" t="inlineStr">
         <is>
-          <t>51702</t>
+          <t>51211</t>
         </is>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
-          <t>51702X</t>
+          <t>61726</t>
         </is>
       </c>
     </row>
     <row r="1075" spans="1:2" customHeight="0">
       <c r="A1075" s="0" t="inlineStr">
         <is>
-          <t>51718</t>
+          <t>51593</t>
         </is>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
-          <t>51718X</t>
+          <t>51593X</t>
         </is>
       </c>
     </row>
     <row r="1076" spans="1:2" customHeight="0">
       <c r="A1076" s="0" t="inlineStr">
         <is>
-          <t>51720</t>
+          <t>51648</t>
         </is>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
-          <t>51720X</t>
+          <t>51648X</t>
         </is>
       </c>
     </row>
     <row r="1077" spans="1:2" customHeight="0">
       <c r="A1077" s="0" t="inlineStr">
         <is>
-          <t>51739</t>
+          <t>51702</t>
         </is>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
-          <t>41501</t>
+          <t>51702X</t>
         </is>
       </c>
     </row>
     <row r="1078" spans="1:2" customHeight="0">
       <c r="A1078" s="0" t="inlineStr">
         <is>
-          <t>51785</t>
+          <t>51718</t>
         </is>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
-          <t>61518</t>
+          <t>51718X</t>
         </is>
       </c>
     </row>
     <row r="1079" spans="1:2" customHeight="0">
       <c r="A1079" s="0" t="inlineStr">
         <is>
-          <t>51859</t>
+          <t>51720</t>
         </is>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
-          <t>65008</t>
+          <t>51720X</t>
         </is>
       </c>
     </row>
     <row r="1080" spans="1:2" customHeight="0">
       <c r="A1080" s="0" t="inlineStr">
         <is>
-          <t>51900</t>
+          <t>51739</t>
         </is>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
-          <t>51909</t>
+          <t>41501</t>
         </is>
       </c>
     </row>
     <row r="1081" spans="1:2" customHeight="0">
       <c r="A1081" s="0" t="inlineStr">
         <is>
-          <t>51900X</t>
+          <t>51785</t>
         </is>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
-          <t>51909</t>
+          <t>61518</t>
         </is>
       </c>
     </row>
     <row r="1082" spans="1:2" customHeight="0">
       <c r="A1082" s="0" t="inlineStr">
         <is>
-          <t>51905</t>
+          <t>51859</t>
         </is>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
-          <t>51907X</t>
+          <t>65008</t>
         </is>
       </c>
     </row>
     <row r="1083" spans="1:2" customHeight="0">
       <c r="A1083" s="0" t="inlineStr">
         <is>
-          <t>51905X</t>
+          <t>51900</t>
         </is>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
-          <t>51907X</t>
+          <t>51909</t>
         </is>
       </c>
     </row>
     <row r="1084" spans="1:2" customHeight="0">
       <c r="A1084" s="0" t="inlineStr">
         <is>
-          <t>51907</t>
+          <t>51900X</t>
         </is>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
-          <t>51907X</t>
+          <t>51909</t>
         </is>
       </c>
     </row>
     <row r="1085" spans="1:2" customHeight="0">
       <c r="A1085" s="0" t="inlineStr">
         <is>
-          <t>51908</t>
+          <t>51905</t>
         </is>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
-          <t>51908X</t>
+          <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1086" spans="1:2" customHeight="0">
       <c r="A1086" s="0" t="inlineStr">
         <is>
-          <t>51910</t>
+          <t>51905X</t>
         </is>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
-          <t>51910X</t>
+          <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1087" spans="1:2" customHeight="0">
       <c r="A1087" s="0" t="inlineStr">
         <is>
-          <t>51911</t>
+          <t>51907</t>
         </is>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
-          <t>51911X</t>
+          <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1088" spans="1:2" customHeight="0">
       <c r="A1088" s="0" t="inlineStr">
         <is>
-          <t>51914</t>
+          <t>51908</t>
         </is>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
-          <t>51914X</t>
+          <t>51908X</t>
         </is>
       </c>
     </row>
     <row r="1089" spans="1:2" customHeight="0">
       <c r="A1089" s="0" t="inlineStr">
         <is>
-          <t>51922</t>
+          <t>51910</t>
         </is>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
-          <t>51922X</t>
+          <t>51910X</t>
         </is>
       </c>
     </row>
     <row r="1090" spans="1:2" customHeight="0">
       <c r="A1090" s="0" t="inlineStr">
         <is>
-          <t>51923</t>
+          <t>51911</t>
         </is>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
-          <t>51923X</t>
+          <t>51911X</t>
         </is>
       </c>
     </row>
     <row r="1091" spans="1:2" customHeight="0">
       <c r="A1091" s="0" t="inlineStr">
         <is>
-          <t>51924</t>
+          <t>51914</t>
         </is>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
-          <t>51924X</t>
+          <t>51914X</t>
         </is>
       </c>
     </row>
     <row r="1092" spans="1:2" customHeight="0">
       <c r="A1092" s="0" t="inlineStr">
         <is>
-          <t>51925</t>
+          <t>51922</t>
         </is>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
-          <t>51925X</t>
+          <t>51922X</t>
         </is>
       </c>
     </row>
     <row r="1093" spans="1:2" customHeight="0">
       <c r="A1093" s="0" t="inlineStr">
         <is>
-          <t>51932</t>
+          <t>51923</t>
         </is>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
-          <t>51932X</t>
+          <t>51923X</t>
         </is>
       </c>
     </row>
     <row r="1094" spans="1:2" customHeight="0">
       <c r="A1094" s="0" t="inlineStr">
         <is>
-          <t>51934</t>
+          <t>51924</t>
         </is>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
-          <t>51935</t>
+          <t>51924X</t>
         </is>
       </c>
     </row>
     <row r="1095" spans="1:2" customHeight="0">
       <c r="A1095" s="0" t="inlineStr">
         <is>
-          <t>51949</t>
+          <t>51925</t>
         </is>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
-          <t>51949X</t>
+          <t>51925X</t>
         </is>
       </c>
     </row>
     <row r="1096" spans="1:2" customHeight="0">
       <c r="A1096" s="0" t="inlineStr">
         <is>
-          <t>51962</t>
+          <t>51932</t>
         </is>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
-          <t>51962X</t>
+          <t>51932X</t>
         </is>
       </c>
     </row>
     <row r="1097" spans="1:2" customHeight="0">
       <c r="A1097" s="0" t="inlineStr">
         <is>
-          <t>51993</t>
+          <t>51934</t>
         </is>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
-          <t>51992</t>
+          <t>51935</t>
         </is>
       </c>
     </row>
     <row r="1098" spans="1:2" customHeight="0">
       <c r="A1098" s="0" t="inlineStr">
         <is>
-          <t>520071</t>
+          <t>51949</t>
         </is>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
-          <t>420371</t>
+          <t>51949X</t>
         </is>
       </c>
     </row>
     <row r="1099" spans="1:2" customHeight="0">
       <c r="A1099" s="0" t="inlineStr">
         <is>
-          <t>520072</t>
+          <t>51962</t>
         </is>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
-          <t>420372</t>
+          <t>51962X</t>
         </is>
       </c>
     </row>
     <row r="1100" spans="1:2" customHeight="0">
       <c r="A1100" s="0" t="inlineStr">
         <is>
-          <t>520171</t>
+          <t>51993</t>
         </is>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>51992</t>
         </is>
       </c>
     </row>
     <row r="1101" spans="1:2" customHeight="0">
       <c r="A1101" s="0" t="inlineStr">
         <is>
-          <t>520172</t>
+          <t>520071</t>
         </is>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>420371</t>
         </is>
       </c>
     </row>
     <row r="1102" spans="1:2" customHeight="0">
       <c r="A1102" s="0" t="inlineStr">
         <is>
-          <t>520351</t>
+          <t>520072</t>
         </is>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
-          <t>521021</t>
+          <t>420372</t>
         </is>
       </c>
     </row>
     <row r="1103" spans="1:2" customHeight="0">
       <c r="A1103" s="0" t="inlineStr">
         <is>
-          <t>520352</t>
+          <t>520171</t>
         </is>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
-          <t>521022</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1104" spans="1:2" customHeight="0">
       <c r="A1104" s="0" t="inlineStr">
         <is>
-          <t>520491</t>
+          <t>520172</t>
         </is>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
-          <t>520581</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1105" spans="1:2" customHeight="0">
       <c r="A1105" s="0" t="inlineStr">
         <is>
-          <t>520492</t>
+          <t>520351</t>
         </is>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
-          <t>520582</t>
+          <t>521021</t>
         </is>
       </c>
     </row>
     <row r="1106" spans="1:2" customHeight="0">
       <c r="A1106" s="0" t="inlineStr">
         <is>
-          <t>52094</t>
+          <t>520352</t>
         </is>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
-          <t>52094X</t>
+          <t>521022</t>
         </is>
       </c>
     </row>
     <row r="1107" spans="1:2" customHeight="0">
       <c r="A1107" s="0" t="inlineStr">
         <is>
-          <t>521181</t>
+          <t>520491</t>
         </is>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
-          <t>521201</t>
+          <t>520581</t>
         </is>
       </c>
     </row>
     <row r="1108" spans="1:2" customHeight="0">
       <c r="A1108" s="0" t="inlineStr">
         <is>
-          <t>521182</t>
+          <t>520492</t>
         </is>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
-          <t>521202</t>
+          <t>520582</t>
         </is>
       </c>
     </row>
     <row r="1109" spans="1:2" customHeight="0">
       <c r="A1109" s="0" t="inlineStr">
         <is>
-          <t>521211</t>
+          <t>52094</t>
         </is>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
-          <t>529691</t>
+          <t>52094X</t>
         </is>
       </c>
     </row>
     <row r="1110" spans="1:2" customHeight="0">
       <c r="A1110" s="0" t="inlineStr">
         <is>
-          <t>521212</t>
+          <t>521181</t>
         </is>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
-          <t>529692</t>
+          <t>521201</t>
         </is>
       </c>
     </row>
     <row r="1111" spans="1:2" customHeight="0">
       <c r="A1111" s="0" t="inlineStr">
         <is>
-          <t>521381</t>
+          <t>521182</t>
         </is>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
-          <t>521131</t>
+          <t>521202</t>
         </is>
       </c>
     </row>
     <row r="1112" spans="1:2" customHeight="0">
       <c r="A1112" s="0" t="inlineStr">
         <is>
-          <t>521382</t>
+          <t>521211</t>
         </is>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
-          <t>521132</t>
+          <t>529691</t>
         </is>
       </c>
     </row>
     <row r="1113" spans="1:2" customHeight="0">
       <c r="A1113" s="0" t="inlineStr">
         <is>
-          <t>521391</t>
+          <t>521212</t>
         </is>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
-          <t>521941</t>
+          <t>529692</t>
         </is>
       </c>
     </row>
     <row r="1114" spans="1:2" customHeight="0">
       <c r="A1114" s="0" t="inlineStr">
         <is>
-          <t>521392</t>
+          <t>521381</t>
         </is>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
-          <t>521942</t>
+          <t>521131</t>
         </is>
       </c>
     </row>
     <row r="1115" spans="1:2" customHeight="0">
       <c r="A1115" s="0" t="inlineStr">
         <is>
-          <t>521421</t>
+          <t>521382</t>
         </is>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
-          <t>521021</t>
+          <t>521132</t>
         </is>
       </c>
     </row>
     <row r="1116" spans="1:2" customHeight="0">
       <c r="A1116" s="0" t="inlineStr">
         <is>
-          <t>521422</t>
+          <t>521391</t>
         </is>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
-          <t>521022</t>
+          <t>521941</t>
         </is>
       </c>
     </row>
     <row r="1117" spans="1:2" customHeight="0">
       <c r="A1117" s="0" t="inlineStr">
         <is>
-          <t>521431</t>
+          <t>521392</t>
         </is>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>521942</t>
         </is>
       </c>
     </row>
     <row r="1118" spans="1:2" customHeight="0">
       <c r="A1118" s="0" t="inlineStr">
         <is>
-          <t>521432</t>
+          <t>521421</t>
         </is>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>521021</t>
         </is>
       </c>
     </row>
     <row r="1119" spans="1:2" customHeight="0">
       <c r="A1119" s="0" t="inlineStr">
         <is>
-          <t>521441</t>
+          <t>521422</t>
         </is>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>521022</t>
         </is>
       </c>
     </row>
     <row r="1120" spans="1:2" customHeight="0">
       <c r="A1120" s="0" t="inlineStr">
         <is>
-          <t>521442</t>
+          <t>521431</t>
         </is>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1121" spans="1:2" customHeight="0">
       <c r="A1121" s="0" t="inlineStr">
         <is>
-          <t>521571</t>
+          <t>521432</t>
         </is>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
-          <t>523671</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1122" spans="1:2" customHeight="0">
       <c r="A1122" s="0" t="inlineStr">
         <is>
-          <t>521572</t>
+          <t>521441</t>
         </is>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
-          <t>523672</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1123" spans="1:2" customHeight="0">
       <c r="A1123" s="0" t="inlineStr">
         <is>
-          <t>52160</t>
+          <t>521442</t>
         </is>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
-          <t>52160X</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1124" spans="1:2" customHeight="0">
       <c r="A1124" s="0" t="inlineStr">
         <is>
-          <t>521741</t>
+          <t>521571</t>
         </is>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
-          <t>520241</t>
+          <t>523671</t>
         </is>
       </c>
     </row>
     <row r="1125" spans="1:2" customHeight="0">
       <c r="A1125" s="0" t="inlineStr">
         <is>
-          <t>521742</t>
+          <t>521572</t>
         </is>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
-          <t>520242</t>
+          <t>523672</t>
         </is>
       </c>
     </row>
     <row r="1126" spans="1:2" customHeight="0">
       <c r="A1126" s="0" t="inlineStr">
         <is>
-          <t>521761</t>
+          <t>52160</t>
         </is>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>52160X</t>
         </is>
       </c>
     </row>
     <row r="1127" spans="1:2" customHeight="0">
       <c r="A1127" s="0" t="inlineStr">
         <is>
-          <t>521762</t>
+          <t>521741</t>
         </is>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>520241</t>
         </is>
       </c>
     </row>
     <row r="1128" spans="1:2" customHeight="0">
       <c r="A1128" s="0" t="inlineStr">
         <is>
-          <t>521781</t>
+          <t>521742</t>
         </is>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
-          <t>421981</t>
+          <t>520242</t>
         </is>
       </c>
     </row>
     <row r="1129" spans="1:2" customHeight="0">
       <c r="A1129" s="0" t="inlineStr">
         <is>
-          <t>521782</t>
+          <t>521761</t>
         </is>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
-          <t>421982</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1130" spans="1:2" customHeight="0">
       <c r="A1130" s="0" t="inlineStr">
         <is>
-          <t>521861</t>
+          <t>521762</t>
         </is>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
-          <t>529761</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1131" spans="1:2" customHeight="0">
       <c r="A1131" s="0" t="inlineStr">
         <is>
-          <t>521862</t>
+          <t>521781</t>
         </is>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
-          <t>529762</t>
+          <t>421981</t>
         </is>
       </c>
     </row>
     <row r="1132" spans="1:2" customHeight="0">
       <c r="A1132" s="0" t="inlineStr">
         <is>
-          <t>521881</t>
+          <t>521782</t>
         </is>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
-          <t>521661</t>
+          <t>421982</t>
         </is>
       </c>
     </row>
     <row r="1133" spans="1:2" customHeight="0">
       <c r="A1133" s="0" t="inlineStr">
         <is>
-          <t>521882</t>
+          <t>521861</t>
         </is>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
-          <t>521662</t>
+          <t>529761</t>
         </is>
       </c>
     </row>
     <row r="1134" spans="1:2" customHeight="0">
       <c r="A1134" s="0" t="inlineStr">
         <is>
-          <t>521961</t>
+          <t>521862</t>
         </is>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>529762</t>
         </is>
       </c>
     </row>
     <row r="1135" spans="1:2" customHeight="0">
       <c r="A1135" s="0" t="inlineStr">
         <is>
-          <t>521962</t>
+          <t>521881</t>
         </is>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>521661</t>
         </is>
       </c>
     </row>
     <row r="1136" spans="1:2" customHeight="0">
       <c r="A1136" s="0" t="inlineStr">
         <is>
-          <t>521981</t>
+          <t>521882</t>
         </is>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>521662</t>
         </is>
       </c>
     </row>
     <row r="1137" spans="1:2" customHeight="0">
       <c r="A1137" s="0" t="inlineStr">
         <is>
-          <t>521982</t>
+          <t>521961</t>
         </is>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1138" spans="1:2" customHeight="0">
       <c r="A1138" s="0" t="inlineStr">
         <is>
-          <t>522021</t>
+          <t>521962</t>
         </is>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
-          <t>521301</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1139" spans="1:2" customHeight="0">
       <c r="A1139" s="0" t="inlineStr">
         <is>
-          <t>522022</t>
+          <t>521981</t>
         </is>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
-          <t>521302</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1140" spans="1:2" customHeight="0">
       <c r="A1140" s="0" t="inlineStr">
         <is>
-          <t>522031</t>
+          <t>521982</t>
         </is>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
-          <t>522601</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1141" spans="1:2" customHeight="0">
       <c r="A1141" s="0" t="inlineStr">
         <is>
-          <t>522032</t>
+          <t>522021</t>
         </is>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
-          <t>522602</t>
+          <t>521301</t>
         </is>
       </c>
     </row>
     <row r="1142" spans="1:2" customHeight="0">
       <c r="A1142" s="0" t="inlineStr">
         <is>
-          <t>522051</t>
+          <t>522022</t>
         </is>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
-          <t>520221</t>
+          <t>521302</t>
         </is>
       </c>
     </row>
     <row r="1143" spans="1:2" customHeight="0">
       <c r="A1143" s="0" t="inlineStr">
         <is>
-          <t>522052</t>
+          <t>522031</t>
         </is>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
-          <t>520222</t>
+          <t>522601</t>
         </is>
       </c>
     </row>
     <row r="1144" spans="1:2" customHeight="0">
       <c r="A1144" s="0" t="inlineStr">
         <is>
-          <t>522071</t>
+          <t>522032</t>
         </is>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
-          <t>520211</t>
+          <t>522602</t>
         </is>
       </c>
     </row>
     <row r="1145" spans="1:2" customHeight="0">
       <c r="A1145" s="0" t="inlineStr">
         <is>
-          <t>522072</t>
+          <t>522051</t>
         </is>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
-          <t>520212</t>
+          <t>520221</t>
         </is>
       </c>
     </row>
     <row r="1146" spans="1:2" customHeight="0">
       <c r="A1146" s="0" t="inlineStr">
         <is>
-          <t>522091</t>
+          <t>522052</t>
         </is>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
-          <t>522081</t>
+          <t>520222</t>
         </is>
       </c>
     </row>
     <row r="1147" spans="1:2" customHeight="0">
       <c r="A1147" s="0" t="inlineStr">
         <is>
-          <t>522092</t>
+          <t>522071</t>
         </is>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
-          <t>522082</t>
+          <t>520211</t>
         </is>
       </c>
     </row>
     <row r="1148" spans="1:2" customHeight="0">
       <c r="A1148" s="0" t="inlineStr">
         <is>
-          <t>522111</t>
+          <t>522072</t>
         </is>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
-          <t>420121</t>
+          <t>520212</t>
         </is>
       </c>
     </row>
     <row r="1149" spans="1:2" customHeight="0">
       <c r="A1149" s="0" t="inlineStr">
         <is>
-          <t>522112</t>
+          <t>522091</t>
         </is>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
-          <t>420122</t>
+          <t>522081</t>
         </is>
       </c>
     </row>
     <row r="1150" spans="1:2" customHeight="0">
       <c r="A1150" s="0" t="inlineStr">
         <is>
-          <t>522151</t>
+          <t>522092</t>
         </is>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
-          <t>727451</t>
+          <t>522082</t>
         </is>
       </c>
     </row>
     <row r="1151" spans="1:2" customHeight="0">
       <c r="A1151" s="0" t="inlineStr">
         <is>
-          <t>522152</t>
+          <t>522111</t>
         </is>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
-          <t>727452</t>
+          <t>420121</t>
         </is>
       </c>
     </row>
     <row r="1152" spans="1:2" customHeight="0">
       <c r="A1152" s="0" t="inlineStr">
         <is>
-          <t>522161</t>
+          <t>522112</t>
         </is>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>420122</t>
         </is>
       </c>
     </row>
     <row r="1153" spans="1:2" customHeight="0">
       <c r="A1153" s="0" t="inlineStr">
         <is>
-          <t>522162</t>
+          <t>522151</t>
         </is>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>727451</t>
         </is>
       </c>
     </row>
     <row r="1154" spans="1:2" customHeight="0">
       <c r="A1154" s="0" t="inlineStr">
         <is>
-          <t>522191</t>
+          <t>522152</t>
         </is>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
-          <t>520251</t>
+          <t>727452</t>
         </is>
       </c>
     </row>
     <row r="1155" spans="1:2" customHeight="0">
       <c r="A1155" s="0" t="inlineStr">
         <is>
-          <t>522192</t>
+          <t>522161</t>
         </is>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
-          <t>520252</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1156" spans="1:2" customHeight="0">
       <c r="A1156" s="0" t="inlineStr">
         <is>
-          <t>522221</t>
+          <t>522162</t>
         </is>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
-          <t>520451</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1157" spans="1:2" customHeight="0">
       <c r="A1157" s="0" t="inlineStr">
         <is>
-          <t>522222</t>
+          <t>522191</t>
         </is>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
-          <t>520452</t>
+          <t>520251</t>
         </is>
       </c>
     </row>
     <row r="1158" spans="1:2" customHeight="0">
       <c r="A1158" s="0" t="inlineStr">
         <is>
-          <t>522411</t>
+          <t>522192</t>
         </is>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
-          <t>523681</t>
+          <t>520252</t>
         </is>
       </c>
     </row>
     <row r="1159" spans="1:2" customHeight="0">
       <c r="A1159" s="0" t="inlineStr">
         <is>
-          <t>522412</t>
+          <t>522221</t>
         </is>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
-          <t>523682</t>
+          <t>520451</t>
         </is>
       </c>
     </row>
     <row r="1160" spans="1:2" customHeight="0">
       <c r="A1160" s="0" t="inlineStr">
         <is>
-          <t>522591</t>
+          <t>522222</t>
         </is>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
-          <t>520661</t>
+          <t>520452</t>
         </is>
       </c>
     </row>
     <row r="1161" spans="1:2" customHeight="0">
       <c r="A1161" s="0" t="inlineStr">
         <is>
-          <t>522592</t>
+          <t>522411</t>
         </is>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
-          <t>520662</t>
+          <t>523681</t>
         </is>
       </c>
     </row>
     <row r="1162" spans="1:2" customHeight="0">
       <c r="A1162" s="0" t="inlineStr">
         <is>
-          <t>522681</t>
+          <t>522412</t>
         </is>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
-          <t>522651</t>
+          <t>523682</t>
         </is>
       </c>
     </row>
     <row r="1163" spans="1:2" customHeight="0">
       <c r="A1163" s="0" t="inlineStr">
         <is>
-          <t>522682</t>
+          <t>522591</t>
         </is>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
-          <t>522652</t>
+          <t>520661</t>
         </is>
       </c>
     </row>
     <row r="1164" spans="1:2" customHeight="0">
       <c r="A1164" s="0" t="inlineStr">
         <is>
-          <t>522781</t>
+          <t>522592</t>
         </is>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
-          <t>521001</t>
+          <t>520662</t>
         </is>
       </c>
     </row>
     <row r="1165" spans="1:2" customHeight="0">
       <c r="A1165" s="0" t="inlineStr">
         <is>
-          <t>522782</t>
+          <t>522681</t>
         </is>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
-          <t>521002</t>
+          <t>522651</t>
         </is>
       </c>
     </row>
     <row r="1166" spans="1:2" customHeight="0">
       <c r="A1166" s="0" t="inlineStr">
         <is>
-          <t>522911</t>
+          <t>522682</t>
         </is>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
-          <t>522881</t>
+          <t>522652</t>
         </is>
       </c>
     </row>
     <row r="1167" spans="1:2" customHeight="0">
       <c r="A1167" s="0" t="inlineStr">
         <is>
-          <t>522912</t>
+          <t>522781</t>
         </is>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
-          <t>522882</t>
+          <t>521001</t>
         </is>
       </c>
     </row>
     <row r="1168" spans="1:2" customHeight="0">
       <c r="A1168" s="0" t="inlineStr">
         <is>
-          <t>52300</t>
+          <t>522782</t>
         </is>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
-          <t>52300X</t>
+          <t>521002</t>
         </is>
       </c>
     </row>
     <row r="1169" spans="1:2" customHeight="0">
       <c r="A1169" s="0" t="inlineStr">
         <is>
-          <t>52301</t>
+          <t>522911</t>
         </is>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
-          <t>52301X</t>
+          <t>522881</t>
         </is>
       </c>
     </row>
     <row r="1170" spans="1:2" customHeight="0">
       <c r="A1170" s="0" t="inlineStr">
         <is>
-          <t>52304</t>
+          <t>522912</t>
         </is>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
-          <t>52304X</t>
+          <t>522882</t>
         </is>
       </c>
     </row>
     <row r="1171" spans="1:2" customHeight="0">
       <c r="A1171" s="0" t="inlineStr">
         <is>
-          <t>52305</t>
+          <t>52300</t>
         </is>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
-          <t>52305X</t>
+          <t>52300X</t>
         </is>
       </c>
     </row>
     <row r="1172" spans="1:2" customHeight="0">
       <c r="A1172" s="0" t="inlineStr">
         <is>
-          <t>52306</t>
+          <t>52301</t>
         </is>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
-          <t>52306X</t>
+          <t>52301X</t>
         </is>
       </c>
     </row>
     <row r="1173" spans="1:2" customHeight="0">
       <c r="A1173" s="0" t="inlineStr">
         <is>
-          <t>524071</t>
+          <t>52304</t>
         </is>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
-          <t>730511</t>
+          <t>52304X</t>
         </is>
       </c>
     </row>
     <row r="1174" spans="1:2" customHeight="0">
       <c r="A1174" s="0" t="inlineStr">
         <is>
-          <t>524072</t>
+          <t>52305</t>
         </is>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
-          <t>730512</t>
+          <t>52305X</t>
         </is>
       </c>
     </row>
     <row r="1175" spans="1:2" customHeight="0">
       <c r="A1175" s="0" t="inlineStr">
         <is>
-          <t>52534</t>
+          <t>52306</t>
         </is>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
-          <t>52534X</t>
+          <t>52306X</t>
         </is>
       </c>
     </row>
     <row r="1176" spans="1:2" customHeight="0">
       <c r="A1176" s="0" t="inlineStr">
         <is>
-          <t>52544</t>
+          <t>524071</t>
         </is>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
-          <t>52544X</t>
+          <t>730511</t>
         </is>
       </c>
     </row>
     <row r="1177" spans="1:2" customHeight="0">
       <c r="A1177" s="0" t="inlineStr">
         <is>
-          <t>52545</t>
+          <t>524072</t>
         </is>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
-          <t>52545X</t>
+          <t>730512</t>
         </is>
       </c>
     </row>
     <row r="1178" spans="1:2" customHeight="0">
       <c r="A1178" s="0" t="inlineStr">
         <is>
-          <t>52601</t>
+          <t>52534</t>
         </is>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
-          <t>52601X</t>
+          <t>52534X</t>
         </is>
       </c>
     </row>
     <row r="1179" spans="1:2" customHeight="0">
       <c r="A1179" s="0" t="inlineStr">
         <is>
-          <t>52606</t>
+          <t>52544</t>
         </is>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
-          <t>52606X</t>
+          <t>52544X</t>
         </is>
       </c>
     </row>
     <row r="1180" spans="1:2" customHeight="0">
       <c r="A1180" s="0" t="inlineStr">
         <is>
-          <t>526721</t>
+          <t>52545</t>
         </is>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
-          <t>529961</t>
+          <t>52545X</t>
         </is>
       </c>
     </row>
     <row r="1181" spans="1:2" customHeight="0">
       <c r="A1181" s="0" t="inlineStr">
         <is>
-          <t>526732</t>
+          <t>52601</t>
         </is>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
-          <t>529962</t>
+          <t>52601X</t>
         </is>
       </c>
     </row>
     <row r="1182" spans="1:2" customHeight="0">
       <c r="A1182" s="0" t="inlineStr">
         <is>
-          <t>52846</t>
+          <t>52606</t>
         </is>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
-          <t>52846X</t>
+          <t>52606X</t>
         </is>
       </c>
     </row>
     <row r="1183" spans="1:2" customHeight="0">
       <c r="A1183" s="0" t="inlineStr">
         <is>
-          <t>52870</t>
+          <t>526721</t>
         </is>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
-          <t>52870X</t>
+          <t>529961</t>
         </is>
       </c>
     </row>
     <row r="1184" spans="1:2" customHeight="0">
       <c r="A1184" s="0" t="inlineStr">
         <is>
-          <t>52876</t>
+          <t>526732</t>
         </is>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
-          <t>52876X</t>
+          <t>529962</t>
         </is>
       </c>
     </row>
     <row r="1185" spans="1:2" customHeight="0">
       <c r="A1185" s="0" t="inlineStr">
         <is>
-          <t>52877</t>
+          <t>52846</t>
         </is>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
-          <t>52877X</t>
+          <t>52846X</t>
         </is>
       </c>
     </row>
     <row r="1186" spans="1:2" customHeight="0">
       <c r="A1186" s="0" t="inlineStr">
         <is>
-          <t>52878</t>
+          <t>52870</t>
         </is>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
-          <t>52878X</t>
+          <t>52870X</t>
         </is>
       </c>
     </row>
     <row r="1187" spans="1:2" customHeight="0">
       <c r="A1187" s="0" t="inlineStr">
         <is>
-          <t>52902</t>
+          <t>52876</t>
         </is>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52876X</t>
         </is>
       </c>
     </row>
     <row r="1188" spans="1:2" customHeight="0">
       <c r="A1188" s="0" t="inlineStr">
         <is>
-          <t>52903</t>
+          <t>52877</t>
         </is>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52877X</t>
         </is>
       </c>
     </row>
     <row r="1189" spans="1:2" customHeight="0">
       <c r="A1189" s="0" t="inlineStr">
         <is>
-          <t>52904</t>
+          <t>52878</t>
         </is>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52878X</t>
         </is>
       </c>
     </row>
     <row r="1190" spans="1:2" customHeight="0">
       <c r="A1190" s="0" t="inlineStr">
         <is>
-          <t>52905</t>
+          <t>52902</t>
         </is>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1191" spans="1:2" customHeight="0">
       <c r="A1191" s="0" t="inlineStr">
         <is>
-          <t>52906</t>
+          <t>52903</t>
         </is>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
-          <t>52906X</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1192" spans="1:2" customHeight="0">
       <c r="A1192" s="0" t="inlineStr">
         <is>
-          <t>52907</t>
+          <t>52904</t>
         </is>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
-          <t>52907X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1193" spans="1:2" customHeight="0">
       <c r="A1193" s="0" t="inlineStr">
         <is>
-          <t>52908</t>
+          <t>52905</t>
         </is>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
-          <t>52908X</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1194" spans="1:2" customHeight="0">
       <c r="A1194" s="0" t="inlineStr">
         <is>
-          <t>52909</t>
+          <t>52906</t>
         </is>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
-          <t>52909X</t>
+          <t>52906X</t>
         </is>
       </c>
     </row>
     <row r="1195" spans="1:2" customHeight="0">
       <c r="A1195" s="0" t="inlineStr">
         <is>
-          <t>52910</t>
+          <t>52907</t>
         </is>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
-          <t>52910X</t>
+          <t>52907X</t>
         </is>
       </c>
     </row>
     <row r="1196" spans="1:2" customHeight="0">
       <c r="A1196" s="0" t="inlineStr">
         <is>
-          <t>52911</t>
+          <t>52908</t>
         </is>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
-          <t>52911X</t>
+          <t>52908X</t>
         </is>
       </c>
     </row>
     <row r="1197" spans="1:2" customHeight="0">
       <c r="A1197" s="0" t="inlineStr">
         <is>
-          <t>52912</t>
+          <t>52909</t>
         </is>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
-          <t>52912X</t>
+          <t>52909X</t>
         </is>
       </c>
     </row>
     <row r="1198" spans="1:2" customHeight="0">
       <c r="A1198" s="0" t="inlineStr">
         <is>
-          <t>52913</t>
+          <t>52910</t>
         </is>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
-          <t>52913X</t>
+          <t>52910X</t>
         </is>
       </c>
     </row>
     <row r="1199" spans="1:2" customHeight="0">
       <c r="A1199" s="0" t="inlineStr">
         <is>
-          <t>52915</t>
+          <t>52911</t>
         </is>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
-          <t>52915X</t>
+          <t>52911X</t>
         </is>
       </c>
     </row>
     <row r="1200" spans="1:2" customHeight="0">
       <c r="A1200" s="0" t="inlineStr">
         <is>
-          <t>52916</t>
+          <t>52912</t>
         </is>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
-          <t>52916X</t>
+          <t>52912X</t>
         </is>
       </c>
     </row>
     <row r="1201" spans="1:2" customHeight="0">
       <c r="A1201" s="0" t="inlineStr">
         <is>
-          <t>52917</t>
+          <t>52913</t>
         </is>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
-          <t>52917X</t>
+          <t>52913X</t>
         </is>
       </c>
     </row>
     <row r="1202" spans="1:2" customHeight="0">
       <c r="A1202" s="0" t="inlineStr">
         <is>
-          <t>52918</t>
+          <t>52915</t>
         </is>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
-          <t>52918X</t>
+          <t>52915X</t>
         </is>
       </c>
     </row>
     <row r="1203" spans="1:2" customHeight="0">
       <c r="A1203" s="0" t="inlineStr">
         <is>
-          <t>52919</t>
+          <t>52916</t>
         </is>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
-          <t>52919X</t>
+          <t>52916X</t>
         </is>
       </c>
     </row>
     <row r="1204" spans="1:2" customHeight="0">
       <c r="A1204" s="0" t="inlineStr">
         <is>
-          <t>52923</t>
+          <t>52917</t>
         </is>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
-          <t>52923X</t>
+          <t>52917X</t>
         </is>
       </c>
     </row>
     <row r="1205" spans="1:2" customHeight="0">
       <c r="A1205" s="0" t="inlineStr">
         <is>
-          <t>52924</t>
+          <t>52918</t>
         </is>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
-          <t>52924X</t>
+          <t>52918X</t>
         </is>
       </c>
     </row>
     <row r="1206" spans="1:2" customHeight="0">
       <c r="A1206" s="0" t="inlineStr">
         <is>
-          <t>52925</t>
+          <t>52919</t>
         </is>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
-          <t>52925X</t>
+          <t>52919X</t>
         </is>
       </c>
     </row>
     <row r="1207" spans="1:2" customHeight="0">
       <c r="A1207" s="0" t="inlineStr">
         <is>
-          <t>52926</t>
+          <t>52923</t>
         </is>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
-          <t>52093X</t>
+          <t>52923X</t>
         </is>
       </c>
     </row>
     <row r="1208" spans="1:2" customHeight="0">
       <c r="A1208" s="0" t="inlineStr">
         <is>
-          <t>52927</t>
+          <t>52924</t>
         </is>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
-          <t>52927X</t>
+          <t>52924X</t>
         </is>
       </c>
     </row>
     <row r="1209" spans="1:2" customHeight="0">
       <c r="A1209" s="0" t="inlineStr">
         <is>
-          <t>52928</t>
+          <t>52925</t>
         </is>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
-          <t>52928X</t>
+          <t>52925X</t>
         </is>
       </c>
     </row>
     <row r="1210" spans="1:2" customHeight="0">
       <c r="A1210" s="0" t="inlineStr">
         <is>
-          <t>52934</t>
+          <t>52926</t>
         </is>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
-          <t>52934X</t>
+          <t>52093X</t>
         </is>
       </c>
     </row>
     <row r="1211" spans="1:2" customHeight="0">
       <c r="A1211" s="0" t="inlineStr">
         <is>
-          <t>52938</t>
+          <t>52927</t>
         </is>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
-          <t>52938X</t>
+          <t>52927X</t>
         </is>
       </c>
     </row>
     <row r="1212" spans="1:2" customHeight="0">
       <c r="A1212" s="0" t="inlineStr">
         <is>
-          <t>52940</t>
+          <t>52928</t>
         </is>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
-          <t>52940X</t>
+          <t>52928X</t>
         </is>
       </c>
     </row>
     <row r="1213" spans="1:2" customHeight="0">
       <c r="A1213" s="0" t="inlineStr">
         <is>
-          <t>52945</t>
+          <t>52934</t>
         </is>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
-          <t>52945X</t>
+          <t>52934X</t>
         </is>
       </c>
     </row>
     <row r="1214" spans="1:2" customHeight="0">
       <c r="A1214" s="0" t="inlineStr">
         <is>
-          <t>52946</t>
+          <t>52938</t>
         </is>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
-          <t>52946X</t>
+          <t>52938X</t>
         </is>
       </c>
     </row>
     <row r="1215" spans="1:2" customHeight="0">
       <c r="A1215" s="0" t="inlineStr">
         <is>
-          <t>52947</t>
+          <t>52940</t>
         </is>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
-          <t>52947X</t>
+          <t>52940X</t>
         </is>
       </c>
     </row>
     <row r="1216" spans="1:2" customHeight="0">
       <c r="A1216" s="0" t="inlineStr">
         <is>
-          <t>52948</t>
+          <t>52945</t>
         </is>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
-          <t>52948X</t>
+          <t>52945X</t>
         </is>
       </c>
     </row>
     <row r="1217" spans="1:2" customHeight="0">
       <c r="A1217" s="0" t="inlineStr">
         <is>
-          <t>52949</t>
+          <t>52946</t>
         </is>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
-          <t>52949X</t>
+          <t>52946X</t>
         </is>
       </c>
     </row>
     <row r="1218" spans="1:2" customHeight="0">
       <c r="A1218" s="0" t="inlineStr">
         <is>
-          <t>52957</t>
+          <t>52947</t>
         </is>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
-          <t>52957X</t>
+          <t>52947X</t>
         </is>
       </c>
     </row>
     <row r="1219" spans="1:2" customHeight="0">
       <c r="A1219" s="0" t="inlineStr">
         <is>
-          <t>52958</t>
+          <t>52948</t>
         </is>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
-          <t>52958X</t>
+          <t>52948X</t>
         </is>
       </c>
     </row>
     <row r="1220" spans="1:2" customHeight="0">
       <c r="A1220" s="0" t="inlineStr">
         <is>
-          <t>52959</t>
+          <t>52949</t>
         </is>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
-          <t>52959X</t>
+          <t>52949X</t>
         </is>
       </c>
     </row>
     <row r="1221" spans="1:2" customHeight="0">
       <c r="A1221" s="0" t="inlineStr">
         <is>
-          <t>52960</t>
+          <t>52957</t>
         </is>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
-          <t>52960X</t>
+          <t>52957X</t>
         </is>
       </c>
     </row>
     <row r="1222" spans="1:2" customHeight="0">
       <c r="A1222" s="0" t="inlineStr">
         <is>
-          <t>52961</t>
+          <t>52958</t>
         </is>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
-          <t>52961X</t>
+          <t>52958X</t>
         </is>
       </c>
     </row>
     <row r="1223" spans="1:2" customHeight="0">
       <c r="A1223" s="0" t="inlineStr">
         <is>
-          <t>52965</t>
+          <t>52959</t>
         </is>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
-          <t>52965X</t>
+          <t>52959X</t>
         </is>
       </c>
     </row>
     <row r="1224" spans="1:2" customHeight="0">
       <c r="A1224" s="0" t="inlineStr">
         <is>
-          <t>52966</t>
+          <t>52960</t>
         </is>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52960X</t>
         </is>
       </c>
     </row>
     <row r="1225" spans="1:2" customHeight="0">
       <c r="A1225" s="0" t="inlineStr">
         <is>
-          <t>52966X</t>
+          <t>52961</t>
         </is>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52961X</t>
         </is>
       </c>
     </row>
     <row r="1226" spans="1:2" customHeight="0">
       <c r="A1226" s="0" t="inlineStr">
         <is>
-          <t>52967</t>
+          <t>52965</t>
         </is>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52965X</t>
         </is>
       </c>
     </row>
     <row r="1227" spans="1:2" customHeight="0">
       <c r="A1227" s="0" t="inlineStr">
         <is>
-          <t>52967X</t>
+          <t>52966</t>
         </is>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1228" spans="1:2" customHeight="0">
       <c r="A1228" s="0" t="inlineStr">
         <is>
-          <t>52968</t>
+          <t>52966X</t>
         </is>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
-          <t>52968X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1229" spans="1:2" customHeight="0">
       <c r="A1229" s="0" t="inlineStr">
         <is>
-          <t>52970</t>
+          <t>52967</t>
         </is>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
-          <t>72986</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1230" spans="1:2" customHeight="0">
       <c r="A1230" s="0" t="inlineStr">
         <is>
-          <t>52970X</t>
+          <t>52967X</t>
         </is>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
-          <t>72986</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1231" spans="1:2" customHeight="0">
       <c r="A1231" s="0" t="inlineStr">
         <is>
-          <t>52971</t>
+          <t>52968</t>
         </is>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
-          <t>72985</t>
+          <t>52968X</t>
         </is>
       </c>
     </row>
     <row r="1232" spans="1:2" customHeight="0">
       <c r="A1232" s="0" t="inlineStr">
         <is>
-          <t>52971X</t>
+          <t>52970</t>
         </is>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
-          <t>72985</t>
+          <t>72986</t>
         </is>
       </c>
     </row>
     <row r="1233" spans="1:2" customHeight="0">
       <c r="A1233" s="0" t="inlineStr">
         <is>
-          <t>52972</t>
+          <t>52970X</t>
         </is>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
-          <t>52972X</t>
+          <t>72986</t>
         </is>
       </c>
     </row>
     <row r="1234" spans="1:2" customHeight="0">
       <c r="A1234" s="0" t="inlineStr">
         <is>
-          <t>52985</t>
+          <t>52971</t>
         </is>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
-          <t>52978X</t>
+          <t>72985</t>
         </is>
       </c>
     </row>
     <row r="1235" spans="1:2" customHeight="0">
       <c r="A1235" s="0" t="inlineStr">
         <is>
-          <t>5300191</t>
+          <t>52971X</t>
         </is>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
-          <t>530091</t>
+          <t>72985</t>
         </is>
       </c>
     </row>
     <row r="1236" spans="1:2" customHeight="0">
       <c r="A1236" s="0" t="inlineStr">
         <is>
-          <t>530072</t>
+          <t>52972</t>
         </is>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
-          <t>528872</t>
+          <t>52972X</t>
         </is>
       </c>
     </row>
     <row r="1237" spans="1:2" customHeight="0">
       <c r="A1237" s="0" t="inlineStr">
         <is>
-          <t>53008</t>
+          <t>52985</t>
         </is>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
-          <t>53804</t>
+          <t>52978X</t>
         </is>
       </c>
     </row>
     <row r="1238" spans="1:2" customHeight="0">
       <c r="A1238" s="0" t="inlineStr">
         <is>
-          <t>53010</t>
+          <t>5300191</t>
         </is>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
-          <t>3497</t>
+          <t>530091</t>
         </is>
       </c>
     </row>
     <row r="1239" spans="1:2" customHeight="0">
       <c r="A1239" s="0" t="inlineStr">
         <is>
-          <t>53028</t>
+          <t>530072</t>
         </is>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
-          <t>55030</t>
+          <t>528872</t>
         </is>
       </c>
     </row>
     <row r="1240" spans="1:2" customHeight="0">
       <c r="A1240" s="0" t="inlineStr">
         <is>
-          <t>530311</t>
+          <t>53008</t>
         </is>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>53804</t>
         </is>
       </c>
     </row>
     <row r="1241" spans="1:2" customHeight="0">
       <c r="A1241" s="0" t="inlineStr">
         <is>
-          <t>530312</t>
+          <t>53010</t>
         </is>
       </c>
       <c r="B1241" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>3497</t>
         </is>
       </c>
     </row>
     <row r="1242" spans="1:2" customHeight="0">
       <c r="A1242" s="0" t="inlineStr">
         <is>
-          <t>53033</t>
+          <t>53028</t>
         </is>
       </c>
       <c r="B1242" s="0" t="inlineStr">
         <is>
-          <t>55001</t>
+          <t>55030</t>
         </is>
       </c>
     </row>
     <row r="1243" spans="1:2" customHeight="0">
       <c r="A1243" s="0" t="inlineStr">
         <is>
-          <t>530441</t>
+          <t>530311</t>
         </is>
       </c>
       <c r="B1243" s="0" t="inlineStr">
         <is>
-          <t>521461</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1244" spans="1:2" customHeight="0">
       <c r="A1244" s="0" t="inlineStr">
         <is>
-          <t>530442</t>
+          <t>530312</t>
         </is>
       </c>
       <c r="B1244" s="0" t="inlineStr">
         <is>
-          <t>521462</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1245" spans="1:2" customHeight="0">
       <c r="A1245" s="0" t="inlineStr">
         <is>
-          <t>530471</t>
+          <t>53033</t>
         </is>
       </c>
       <c r="B1245" s="0" t="inlineStr">
         <is>
-          <t>522941C1</t>
+          <t>55001</t>
         </is>
       </c>
     </row>
     <row r="1246" spans="1:2" customHeight="0">
       <c r="A1246" s="0" t="inlineStr">
         <is>
-          <t>530472</t>
+          <t>530441</t>
         </is>
       </c>
       <c r="B1246" s="0" t="inlineStr">
         <is>
-          <t>522942C1</t>
+          <t>521461</t>
         </is>
       </c>
     </row>
     <row r="1247" spans="1:2" customHeight="0">
       <c r="A1247" s="0" t="inlineStr">
         <is>
-          <t>530481</t>
+          <t>530442</t>
         </is>
       </c>
       <c r="B1247" s="0" t="inlineStr">
         <is>
-          <t>522941C2</t>
+          <t>521462</t>
         </is>
       </c>
     </row>
     <row r="1248" spans="1:2" customHeight="0">
       <c r="A1248" s="0" t="inlineStr">
         <is>
-          <t>530482</t>
+          <t>530471</t>
         </is>
       </c>
       <c r="B1248" s="0" t="inlineStr">
         <is>
-          <t>522942C2</t>
+          <t>522941C1</t>
         </is>
       </c>
     </row>
     <row r="1249" spans="1:2" customHeight="0">
       <c r="A1249" s="0" t="inlineStr">
         <is>
-          <t>530491</t>
+          <t>530472</t>
         </is>
       </c>
       <c r="B1249" s="0" t="inlineStr">
         <is>
-          <t>521401C3</t>
+          <t>522942C1</t>
         </is>
       </c>
     </row>
     <row r="1250" spans="1:2" customHeight="0">
       <c r="A1250" s="0" t="inlineStr">
         <is>
-          <t>530492</t>
+          <t>530481</t>
         </is>
       </c>
       <c r="B1250" s="0" t="inlineStr">
         <is>
-          <t>521402C3</t>
+          <t>522941C2</t>
         </is>
       </c>
     </row>
     <row r="1251" spans="1:2" customHeight="0">
       <c r="A1251" s="0" t="inlineStr">
         <is>
-          <t>53086</t>
+          <t>530482</t>
         </is>
       </c>
       <c r="B1251" s="0" t="inlineStr">
         <is>
-          <t>53652</t>
+          <t>522942C2</t>
         </is>
       </c>
     </row>
     <row r="1252" spans="1:2" customHeight="0">
       <c r="A1252" s="0" t="inlineStr">
         <is>
-          <t>53125</t>
+          <t>530491</t>
         </is>
       </c>
       <c r="B1252" s="0" t="inlineStr">
         <is>
-          <t>53163</t>
+          <t>521401C3</t>
         </is>
       </c>
     </row>
     <row r="1253" spans="1:2" customHeight="0">
       <c r="A1253" s="0" t="inlineStr">
         <is>
-          <t>53126</t>
+          <t>530492</t>
         </is>
       </c>
       <c r="B1253" s="0" t="inlineStr">
         <is>
-          <t>53984</t>
+          <t>521402C3</t>
         </is>
       </c>
     </row>
     <row r="1254" spans="1:2" customHeight="0">
       <c r="A1254" s="0" t="inlineStr">
         <is>
-          <t>53131</t>
+          <t>53086</t>
         </is>
       </c>
       <c r="B1254" s="0" t="inlineStr">
         <is>
-          <t>53154</t>
+          <t>53652</t>
         </is>
       </c>
     </row>
     <row r="1255" spans="1:2" customHeight="0">
       <c r="A1255" s="0" t="inlineStr">
         <is>
-          <t>53133</t>
+          <t>53125</t>
         </is>
       </c>
       <c r="B1255" s="0" t="inlineStr">
         <is>
-          <t>53007</t>
+          <t>53163</t>
         </is>
       </c>
     </row>
     <row r="1256" spans="1:2" customHeight="0">
       <c r="A1256" s="0" t="inlineStr">
         <is>
-          <t>53135</t>
+          <t>53126</t>
         </is>
       </c>
       <c r="B1256" s="0" t="inlineStr">
         <is>
-          <t>53054</t>
+          <t>53984</t>
         </is>
       </c>
     </row>
     <row r="1257" spans="1:2" customHeight="0">
       <c r="A1257" s="0" t="inlineStr">
         <is>
-          <t>53150</t>
+          <t>53131</t>
         </is>
       </c>
       <c r="B1257" s="0" t="inlineStr">
         <is>
-          <t>53056</t>
+          <t>53154</t>
         </is>
       </c>
     </row>
     <row r="1258" spans="1:2" customHeight="0">
       <c r="A1258" s="0" t="inlineStr">
         <is>
-          <t>532281</t>
+          <t>53133</t>
         </is>
       </c>
       <c r="B1258" s="0" t="inlineStr">
         <is>
-          <t>532271</t>
+          <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1259" spans="1:2" customHeight="0">
       <c r="A1259" s="0" t="inlineStr">
         <is>
-          <t>532282</t>
+          <t>53135</t>
         </is>
       </c>
       <c r="B1259" s="0" t="inlineStr">
         <is>
-          <t>532272</t>
+          <t>53054</t>
         </is>
       </c>
     </row>
     <row r="1260" spans="1:2" customHeight="0">
       <c r="A1260" s="0" t="inlineStr">
         <is>
-          <t>532311</t>
+          <t>53150</t>
         </is>
       </c>
       <c r="B1260" s="0" t="inlineStr">
         <is>
-          <t>532301</t>
+          <t>53056</t>
         </is>
       </c>
     </row>
     <row r="1261" spans="1:2" customHeight="0">
       <c r="A1261" s="0" t="inlineStr">
         <is>
-          <t>532312</t>
+          <t>532281</t>
         </is>
       </c>
       <c r="B1261" s="0" t="inlineStr">
         <is>
-          <t>532302</t>
+          <t>532271</t>
         </is>
       </c>
     </row>
     <row r="1262" spans="1:2" customHeight="0">
       <c r="A1262" s="0" t="inlineStr">
         <is>
-          <t>532321</t>
+          <t>532282</t>
         </is>
       </c>
       <c r="B1262" s="0" t="inlineStr">
         <is>
-          <t>530111</t>
+          <t>532272</t>
         </is>
       </c>
     </row>
     <row r="1263" spans="1:2" customHeight="0">
       <c r="A1263" s="0" t="inlineStr">
         <is>
-          <t>532322</t>
+          <t>532311</t>
         </is>
       </c>
       <c r="B1263" s="0" t="inlineStr">
         <is>
-          <t>530112</t>
+          <t>532301</t>
         </is>
       </c>
     </row>
     <row r="1264" spans="1:2" customHeight="0">
       <c r="A1264" s="0" t="inlineStr">
         <is>
-          <t>532351</t>
+          <t>532312</t>
         </is>
       </c>
       <c r="B1264" s="0" t="inlineStr">
         <is>
-          <t>532371</t>
+          <t>532302</t>
         </is>
       </c>
     </row>
     <row r="1265" spans="1:2" customHeight="0">
       <c r="A1265" s="0" t="inlineStr">
         <is>
-          <t>532352</t>
+          <t>532321</t>
         </is>
       </c>
       <c r="B1265" s="0" t="inlineStr">
         <is>
-          <t>532372</t>
+          <t>530111</t>
         </is>
       </c>
     </row>
     <row r="1266" spans="1:2" customHeight="0">
       <c r="A1266" s="0" t="inlineStr">
         <is>
-          <t>532361</t>
+          <t>532322</t>
         </is>
       </c>
       <c r="B1266" s="0" t="inlineStr">
         <is>
-          <t>532371</t>
+          <t>530112</t>
         </is>
       </c>
     </row>
     <row r="1267" spans="1:2" customHeight="0">
       <c r="A1267" s="0" t="inlineStr">
         <is>
-          <t>532362</t>
+          <t>532351</t>
         </is>
       </c>
       <c r="B1267" s="0" t="inlineStr">
         <is>
-          <t>532372</t>
+          <t>532371</t>
         </is>
       </c>
     </row>
     <row r="1268" spans="1:2" customHeight="0">
       <c r="A1268" s="0" t="inlineStr">
         <is>
-          <t>5345-S</t>
+          <t>532352</t>
         </is>
       </c>
       <c r="B1268" s="0" t="inlineStr">
         <is>
-          <t>2828-S</t>
+          <t>532372</t>
         </is>
       </c>
     </row>
     <row r="1269" spans="1:2" customHeight="0">
       <c r="A1269" s="0" t="inlineStr">
         <is>
-          <t>5347-S</t>
+          <t>532361</t>
         </is>
       </c>
       <c r="B1269" s="0" t="inlineStr">
         <is>
-          <t>2639-S</t>
+          <t>532371</t>
         </is>
       </c>
     </row>
     <row r="1270" spans="1:2" customHeight="0">
       <c r="A1270" s="0" t="inlineStr">
         <is>
-          <t>53481</t>
+          <t>532362</t>
         </is>
       </c>
       <c r="B1270" s="0" t="inlineStr">
         <is>
-          <t>73045</t>
+          <t>532372</t>
         </is>
       </c>
     </row>
     <row r="1271" spans="1:2" customHeight="0">
       <c r="A1271" s="0" t="inlineStr">
         <is>
-          <t>53573</t>
+          <t>5345-S</t>
         </is>
       </c>
       <c r="B1271" s="0" t="inlineStr">
         <is>
-          <t>53545</t>
+          <t>2828-S</t>
         </is>
       </c>
     </row>
     <row r="1272" spans="1:2" customHeight="0">
       <c r="A1272" s="0" t="inlineStr">
         <is>
-          <t>53584</t>
+          <t>5347-S</t>
         </is>
       </c>
       <c r="B1272" s="0" t="inlineStr">
         <is>
-          <t>53598</t>
+          <t>2639-S</t>
         </is>
       </c>
     </row>
     <row r="1273" spans="1:2" customHeight="0">
       <c r="A1273" s="0" t="inlineStr">
         <is>
-          <t>53625</t>
+          <t>53481</t>
         </is>
       </c>
       <c r="B1273" s="0" t="inlineStr">
         <is>
-          <t>43534</t>
+          <t>73045</t>
         </is>
       </c>
     </row>
     <row r="1274" spans="1:2" customHeight="0">
       <c r="A1274" s="0" t="inlineStr">
         <is>
-          <t>53736</t>
+          <t>53573</t>
         </is>
       </c>
       <c r="B1274" s="0" t="inlineStr">
         <is>
-          <t>73302</t>
+          <t>53545</t>
         </is>
       </c>
     </row>
     <row r="1275" spans="1:2" customHeight="0">
       <c r="A1275" s="0" t="inlineStr">
         <is>
-          <t>53752</t>
+          <t>53584</t>
         </is>
       </c>
       <c r="B1275" s="0" t="inlineStr">
         <is>
-          <t>73056</t>
+          <t>53598</t>
         </is>
       </c>
     </row>
     <row r="1276" spans="1:2" customHeight="0">
       <c r="A1276" s="0" t="inlineStr">
         <is>
-          <t>53790</t>
+          <t>53625</t>
         </is>
       </c>
       <c r="B1276" s="0" t="inlineStr">
         <is>
-          <t>53800</t>
+          <t>43534</t>
         </is>
       </c>
     </row>
     <row r="1277" spans="1:2" customHeight="0">
       <c r="A1277" s="0" t="inlineStr">
         <is>
-          <t>53835</t>
+          <t>53736</t>
         </is>
       </c>
       <c r="B1277" s="0" t="inlineStr">
         <is>
-          <t>53347</t>
+          <t>73302</t>
         </is>
       </c>
     </row>
     <row r="1278" spans="1:2" customHeight="0">
       <c r="A1278" s="0" t="inlineStr">
         <is>
-          <t>53886</t>
+          <t>53752</t>
         </is>
       </c>
       <c r="B1278" s="0" t="inlineStr">
         <is>
-          <t>53726</t>
+          <t>73056</t>
         </is>
       </c>
     </row>
     <row r="1279" spans="1:2" customHeight="0">
       <c r="A1279" s="0" t="inlineStr">
         <is>
-          <t>53888</t>
+          <t>53790</t>
         </is>
       </c>
       <c r="B1279" s="0" t="inlineStr">
         <is>
-          <t>53726</t>
+          <t>53800</t>
         </is>
       </c>
     </row>
     <row r="1280" spans="1:2" customHeight="0">
       <c r="A1280" s="0" t="inlineStr">
         <is>
-          <t>53890</t>
+          <t>53835</t>
         </is>
       </c>
       <c r="B1280" s="0" t="inlineStr">
         <is>
-          <t>53553</t>
+          <t>53347</t>
         </is>
       </c>
     </row>
     <row r="1281" spans="1:2" customHeight="0">
       <c r="A1281" s="0" t="inlineStr">
         <is>
-          <t>53920</t>
+          <t>53886</t>
         </is>
       </c>
       <c r="B1281" s="0" t="inlineStr">
         <is>
-          <t>73175</t>
+          <t>53726</t>
         </is>
       </c>
     </row>
     <row r="1282" spans="1:2" customHeight="0">
       <c r="A1282" s="0" t="inlineStr">
         <is>
-          <t>55207</t>
+          <t>53888</t>
         </is>
       </c>
       <c r="B1282" s="0" t="inlineStr">
         <is>
-          <t>55168</t>
+          <t>53726</t>
         </is>
       </c>
     </row>
     <row r="1283" spans="1:2" customHeight="0">
       <c r="A1283" s="0" t="inlineStr">
         <is>
-          <t>55276</t>
+          <t>53890</t>
         </is>
       </c>
       <c r="B1283" s="0" t="inlineStr">
         <is>
-          <t>43563X</t>
+          <t>53553</t>
         </is>
       </c>
     </row>
     <row r="1284" spans="1:2" customHeight="0">
       <c r="A1284" s="0" t="inlineStr">
         <is>
-          <t>55294</t>
+          <t>53920</t>
         </is>
       </c>
       <c r="B1284" s="0" t="inlineStr">
         <is>
-          <t>55303</t>
+          <t>73175</t>
         </is>
       </c>
     </row>
     <row r="1285" spans="1:2" customHeight="0">
       <c r="A1285" s="0" t="inlineStr">
         <is>
-          <t>55297</t>
+          <t>55207</t>
         </is>
       </c>
       <c r="B1285" s="0" t="inlineStr">
         <is>
-          <t>55330</t>
+          <t>55168</t>
         </is>
       </c>
     </row>
     <row r="1286" spans="1:2" customHeight="0">
       <c r="A1286" s="0" t="inlineStr">
         <is>
-          <t>57371</t>
+          <t>55276</t>
         </is>
       </c>
       <c r="B1286" s="0" t="inlineStr">
         <is>
-          <t>57149</t>
+          <t>43563X</t>
         </is>
       </c>
     </row>
     <row r="1287" spans="1:2" customHeight="0">
       <c r="A1287" s="0" t="inlineStr">
         <is>
-          <t>57520</t>
+          <t>55294</t>
         </is>
       </c>
       <c r="B1287" s="0" t="inlineStr">
         <is>
-          <t>57479</t>
+          <t>55303</t>
         </is>
       </c>
     </row>
     <row r="1288" spans="1:2" customHeight="0">
       <c r="A1288" s="0" t="inlineStr">
         <is>
-          <t>57638</t>
+          <t>55297</t>
         </is>
       </c>
       <c r="B1288" s="0" t="inlineStr">
         <is>
-          <t>57634</t>
+          <t>55330</t>
         </is>
       </c>
     </row>
     <row r="1289" spans="1:2" customHeight="0">
       <c r="A1289" s="0" t="inlineStr">
         <is>
-          <t>57663</t>
+          <t>57371</t>
         </is>
       </c>
       <c r="B1289" s="0" t="inlineStr">
         <is>
-          <t>57187</t>
+          <t>57149</t>
         </is>
       </c>
     </row>
     <row r="1290" spans="1:2" customHeight="0">
       <c r="A1290" s="0" t="inlineStr">
         <is>
-          <t>57724</t>
+          <t>57520</t>
         </is>
       </c>
       <c r="B1290" s="0" t="inlineStr">
         <is>
-          <t>57461</t>
+          <t>57479</t>
         </is>
       </c>
     </row>
     <row r="1291" spans="1:2" customHeight="0">
       <c r="A1291" s="0" t="inlineStr">
         <is>
-          <t>57755</t>
+          <t>57638</t>
         </is>
       </c>
       <c r="B1291" s="0" t="inlineStr">
         <is>
-          <t>57553</t>
+          <t>57634</t>
         </is>
       </c>
     </row>
     <row r="1292" spans="1:2" customHeight="0">
       <c r="A1292" s="0" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>57663</t>
         </is>
       </c>
       <c r="B1292" s="0" t="inlineStr">
         <is>
-          <t>61001X</t>
+          <t>57187</t>
         </is>
       </c>
     </row>
     <row r="1293" spans="1:2" customHeight="0">
       <c r="A1293" s="0" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>57724</t>
         </is>
       </c>
       <c r="B1293" s="0" t="inlineStr">
         <is>
-          <t>61002X</t>
+          <t>57461</t>
         </is>
       </c>
     </row>
     <row r="1294" spans="1:2" customHeight="0">
       <c r="A1294" s="0" t="inlineStr">
         <is>
-          <t>61005</t>
+          <t>57755</t>
         </is>
       </c>
       <c r="B1294" s="0" t="inlineStr">
         <is>
-          <t>61005X</t>
+          <t>57553</t>
         </is>
       </c>
     </row>
     <row r="1295" spans="1:2" customHeight="0">
       <c r="A1295" s="0" t="inlineStr">
         <is>
-          <t>61013</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="B1295" s="0" t="inlineStr">
         <is>
-          <t>61013X</t>
+          <t>61001X</t>
         </is>
       </c>
     </row>
     <row r="1296" spans="1:2" customHeight="0">
       <c r="A1296" s="0" t="inlineStr">
         <is>
-          <t>61015</t>
+          <t>61002</t>
         </is>
       </c>
       <c r="B1296" s="0" t="inlineStr">
         <is>
-          <t>61015X</t>
+          <t>61002X</t>
         </is>
       </c>
     </row>
     <row r="1297" spans="1:2" customHeight="0">
       <c r="A1297" s="0" t="inlineStr">
         <is>
-          <t>61020X</t>
+          <t>61005</t>
         </is>
       </c>
       <c r="B1297" s="0" t="inlineStr">
         <is>
-          <t>61917X</t>
+          <t>61005X</t>
         </is>
       </c>
     </row>
     <row r="1298" spans="1:2" customHeight="0">
       <c r="A1298" s="0" t="inlineStr">
         <is>
-          <t>61021</t>
+          <t>61013</t>
         </is>
       </c>
       <c r="B1298" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>61013X</t>
         </is>
       </c>
     </row>
     <row r="1299" spans="1:2" customHeight="0">
       <c r="A1299" s="0" t="inlineStr">
         <is>
-          <t>61022</t>
+          <t>61015</t>
         </is>
       </c>
       <c r="B1299" s="0" t="inlineStr">
         <is>
-          <t>61232</t>
+          <t>61015X</t>
         </is>
       </c>
     </row>
     <row r="1300" spans="1:2" customHeight="0">
       <c r="A1300" s="0" t="inlineStr">
         <is>
-          <t>61024</t>
+          <t>61020X</t>
         </is>
       </c>
       <c r="B1300" s="0" t="inlineStr">
         <is>
-          <t>61233</t>
+          <t>61917X</t>
         </is>
       </c>
     </row>
     <row r="1301" spans="1:2" customHeight="0">
       <c r="A1301" s="0" t="inlineStr">
         <is>
-          <t>61035</t>
+          <t>61021</t>
         </is>
       </c>
       <c r="B1301" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1302" spans="1:2" customHeight="0">
       <c r="A1302" s="0" t="inlineStr">
         <is>
-          <t>61042</t>
+          <t>61022</t>
         </is>
       </c>
       <c r="B1302" s="0" t="inlineStr">
         <is>
-          <t>61259</t>
+          <t>61232</t>
         </is>
       </c>
     </row>
     <row r="1303" spans="1:2" customHeight="0">
       <c r="A1303" s="0" t="inlineStr">
         <is>
-          <t>61044</t>
+          <t>61024</t>
         </is>
       </c>
       <c r="B1303" s="0" t="inlineStr">
         <is>
-          <t>61039</t>
+          <t>61233</t>
         </is>
       </c>
     </row>
     <row r="1304" spans="1:2" customHeight="0">
       <c r="A1304" s="0" t="inlineStr">
         <is>
-          <t>61055</t>
+          <t>61035</t>
         </is>
       </c>
       <c r="B1304" s="0" t="inlineStr">
         <is>
-          <t>61055X</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1305" spans="1:2" customHeight="0">
       <c r="A1305" s="0" t="inlineStr">
         <is>
-          <t>61061</t>
+          <t>61042</t>
         </is>
       </c>
       <c r="B1305" s="0" t="inlineStr">
         <is>
-          <t>61061X</t>
+          <t>61259</t>
         </is>
       </c>
     </row>
     <row r="1306" spans="1:2" customHeight="0">
       <c r="A1306" s="0" t="inlineStr">
         <is>
-          <t>61062</t>
+          <t>61044</t>
         </is>
       </c>
       <c r="B1306" s="0" t="inlineStr">
         <is>
-          <t>61062X</t>
+          <t>61039</t>
         </is>
       </c>
     </row>
     <row r="1307" spans="1:2" customHeight="0">
       <c r="A1307" s="0" t="inlineStr">
         <is>
-          <t>61066</t>
+          <t>61055</t>
         </is>
       </c>
       <c r="B1307" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>61055X</t>
         </is>
       </c>
     </row>
     <row r="1308" spans="1:2" customHeight="0">
       <c r="A1308" s="0" t="inlineStr">
         <is>
-          <t>61075</t>
+          <t>61061</t>
         </is>
       </c>
       <c r="B1308" s="0" t="inlineStr">
         <is>
-          <t>61970X</t>
+          <t>61061X</t>
         </is>
       </c>
     </row>
     <row r="1309" spans="1:2" customHeight="0">
       <c r="A1309" s="0" t="inlineStr">
         <is>
-          <t>61083</t>
+          <t>61062</t>
         </is>
       </c>
       <c r="B1309" s="0" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>61062X</t>
         </is>
       </c>
     </row>
     <row r="1310" spans="1:2" customHeight="0">
       <c r="A1310" s="0" t="inlineStr">
         <is>
-          <t>61084</t>
+          <t>61066</t>
         </is>
       </c>
       <c r="B1310" s="0" t="inlineStr">
         <is>
-          <t>61952</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1311" spans="1:2" customHeight="0">
       <c r="A1311" s="0" t="inlineStr">
         <is>
-          <t>61086</t>
+          <t>61075</t>
         </is>
       </c>
       <c r="B1311" s="0" t="inlineStr">
         <is>
-          <t>61091X</t>
+          <t>61970X</t>
         </is>
       </c>
     </row>
     <row r="1312" spans="1:2" customHeight="0">
       <c r="A1312" s="0" t="inlineStr">
         <is>
-          <t>61090</t>
+          <t>61083</t>
         </is>
       </c>
       <c r="B1312" s="0" t="inlineStr">
         <is>
-          <t>61039</t>
+          <t>1088</t>
         </is>
       </c>
     </row>
     <row r="1313" spans="1:2" customHeight="0">
       <c r="A1313" s="0" t="inlineStr">
         <is>
-          <t>61091</t>
+          <t>61084</t>
         </is>
       </c>
       <c r="B1313" s="0" t="inlineStr">
         <is>
-          <t>61091X</t>
+          <t>61952</t>
         </is>
       </c>
     </row>
     <row r="1314" spans="1:2" customHeight="0">
       <c r="A1314" s="0" t="inlineStr">
         <is>
-          <t>61099</t>
+          <t>61086</t>
         </is>
       </c>
       <c r="B1314" s="0" t="inlineStr">
         <is>
-          <t>42026</t>
+          <t>61091X</t>
         </is>
       </c>
     </row>
     <row r="1315" spans="1:2" customHeight="0">
       <c r="A1315" s="0" t="inlineStr">
         <is>
-          <t>61102</t>
+          <t>61090</t>
         </is>
       </c>
       <c r="B1315" s="0" t="inlineStr">
         <is>
-          <t>61102X</t>
+          <t>61039</t>
         </is>
       </c>
     </row>
     <row r="1316" spans="1:2" customHeight="0">
       <c r="A1316" s="0" t="inlineStr">
         <is>
-          <t>61104</t>
+          <t>61091</t>
         </is>
       </c>
       <c r="B1316" s="0" t="inlineStr">
         <is>
-          <t>61104X</t>
+          <t>61091X</t>
         </is>
       </c>
     </row>
     <row r="1317" spans="1:2" customHeight="0">
       <c r="A1317" s="0" t="inlineStr">
         <is>
-          <t>61108</t>
+          <t>61099</t>
         </is>
       </c>
       <c r="B1317" s="0" t="inlineStr">
         <is>
-          <t>61108X</t>
+          <t>42026</t>
         </is>
       </c>
     </row>
     <row r="1318" spans="1:2" customHeight="0">
       <c r="A1318" s="0" t="inlineStr">
         <is>
-          <t>61117</t>
+          <t>61102</t>
         </is>
       </c>
       <c r="B1318" s="0" t="inlineStr">
         <is>
-          <t>61114</t>
+          <t>61102X</t>
         </is>
       </c>
     </row>
     <row r="1319" spans="1:2" customHeight="0">
       <c r="A1319" s="0" t="inlineStr">
         <is>
-          <t>61118</t>
+          <t>61104</t>
         </is>
       </c>
       <c r="B1319" s="0" t="inlineStr">
         <is>
-          <t>61118X</t>
+          <t>61104X</t>
         </is>
       </c>
     </row>
     <row r="1320" spans="1:2" customHeight="0">
       <c r="A1320" s="0" t="inlineStr">
         <is>
-          <t>61131</t>
+          <t>61108</t>
         </is>
       </c>
       <c r="B1320" s="0" t="inlineStr">
         <is>
-          <t>61131X</t>
+          <t>61108X</t>
         </is>
       </c>
     </row>
     <row r="1321" spans="1:2" customHeight="0">
       <c r="A1321" s="0" t="inlineStr">
         <is>
-          <t>61137</t>
+          <t>61117</t>
         </is>
       </c>
       <c r="B1321" s="0" t="inlineStr">
         <is>
-          <t>61137X</t>
+          <t>61114</t>
         </is>
       </c>
     </row>
     <row r="1322" spans="1:2" customHeight="0">
       <c r="A1322" s="0" t="inlineStr">
         <is>
-          <t>61147</t>
+          <t>61118</t>
         </is>
       </c>
       <c r="B1322" s="0" t="inlineStr">
         <is>
-          <t>61147X</t>
+          <t>61118X</t>
         </is>
       </c>
     </row>
     <row r="1323" spans="1:2" customHeight="0">
       <c r="A1323" s="0" t="inlineStr">
         <is>
-          <t>61149</t>
+          <t>61131</t>
         </is>
       </c>
       <c r="B1323" s="0" t="inlineStr">
         <is>
-          <t>61149X</t>
+          <t>61131X</t>
         </is>
       </c>
     </row>
     <row r="1324" spans="1:2" customHeight="0">
       <c r="A1324" s="0" t="inlineStr">
         <is>
-          <t>61150</t>
+          <t>61137</t>
         </is>
       </c>
       <c r="B1324" s="0" t="inlineStr">
         <is>
-          <t>61150X</t>
+          <t>61137X</t>
         </is>
       </c>
     </row>
     <row r="1325" spans="1:2" customHeight="0">
       <c r="A1325" s="0" t="inlineStr">
         <is>
-          <t>61154</t>
+          <t>61147</t>
         </is>
       </c>
       <c r="B1325" s="0" t="inlineStr">
         <is>
-          <t>61154X</t>
+          <t>61147X</t>
         </is>
       </c>
     </row>
     <row r="1326" spans="1:2" customHeight="0">
       <c r="A1326" s="0" t="inlineStr">
         <is>
-          <t>61155</t>
+          <t>61149</t>
         </is>
       </c>
       <c r="B1326" s="0" t="inlineStr">
         <is>
-          <t>61155X</t>
+          <t>61149X</t>
         </is>
       </c>
     </row>
     <row r="1327" spans="1:2" customHeight="0">
       <c r="A1327" s="0" t="inlineStr">
         <is>
-          <t>61156</t>
+          <t>61150</t>
         </is>
       </c>
       <c r="B1327" s="0" t="inlineStr">
         <is>
-          <t>61156X</t>
+          <t>61150X</t>
         </is>
       </c>
     </row>
     <row r="1328" spans="1:2" customHeight="0">
       <c r="A1328" s="0" t="inlineStr">
         <is>
-          <t>61157</t>
+          <t>61154</t>
         </is>
       </c>
       <c r="B1328" s="0" t="inlineStr">
         <is>
-          <t>61157X</t>
+          <t>61154X</t>
         </is>
       </c>
     </row>
     <row r="1329" spans="1:2" customHeight="0">
       <c r="A1329" s="0" t="inlineStr">
         <is>
-          <t>61160</t>
+          <t>61155</t>
         </is>
       </c>
       <c r="B1329" s="0" t="inlineStr">
         <is>
-          <t>61156X</t>
+          <t>61155X</t>
         </is>
       </c>
     </row>
     <row r="1330" spans="1:2" customHeight="0">
       <c r="A1330" s="0" t="inlineStr">
         <is>
-          <t>61161</t>
+          <t>61156</t>
         </is>
       </c>
       <c r="B1330" s="0" t="inlineStr">
         <is>
-          <t>61161X</t>
+          <t>61156X</t>
         </is>
       </c>
     </row>
     <row r="1331" spans="1:2" customHeight="0">
       <c r="A1331" s="0" t="inlineStr">
         <is>
-          <t>61172</t>
+          <t>61157</t>
         </is>
       </c>
       <c r="B1331" s="0" t="inlineStr">
         <is>
-          <t>61171</t>
+          <t>61157X</t>
         </is>
       </c>
     </row>
     <row r="1332" spans="1:2" customHeight="0">
       <c r="A1332" s="0" t="inlineStr">
         <is>
-          <t>61174</t>
+          <t>61160</t>
         </is>
       </c>
       <c r="B1332" s="0" t="inlineStr">
         <is>
-          <t>61055X</t>
+          <t>61156X</t>
         </is>
       </c>
     </row>
     <row r="1333" spans="1:2" customHeight="0">
       <c r="A1333" s="0" t="inlineStr">
         <is>
-          <t>61219</t>
+          <t>61161</t>
         </is>
       </c>
       <c r="B1333" s="0" t="inlineStr">
         <is>
-          <t>51196</t>
+          <t>61161X</t>
         </is>
       </c>
     </row>
     <row r="1334" spans="1:2" customHeight="0">
       <c r="A1334" s="0" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>61172</t>
         </is>
       </c>
       <c r="B1334" s="0" t="inlineStr">
         <is>
-          <t>61008</t>
+          <t>61171</t>
         </is>
       </c>
     </row>
     <row r="1335" spans="1:2" customHeight="0">
       <c r="A1335" s="0" t="inlineStr">
         <is>
-          <t>61231</t>
+          <t>61174</t>
         </is>
       </c>
       <c r="B1335" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>61055X</t>
         </is>
       </c>
     </row>
     <row r="1336" spans="1:2" customHeight="0">
       <c r="A1336" s="0" t="inlineStr">
         <is>
-          <t>61238</t>
+          <t>61219</t>
         </is>
       </c>
       <c r="B1336" s="0" t="inlineStr">
         <is>
-          <t>51213</t>
+          <t>51196</t>
         </is>
       </c>
     </row>
     <row r="1337" spans="1:2" customHeight="0">
       <c r="A1337" s="0" t="inlineStr">
         <is>
-          <t>61280</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="B1337" s="0" t="inlineStr">
         <is>
-          <t>71140</t>
+          <t>61008</t>
         </is>
       </c>
     </row>
     <row r="1338" spans="1:2" customHeight="0">
       <c r="A1338" s="0" t="inlineStr">
         <is>
-          <t>61281</t>
+          <t>61231</t>
         </is>
       </c>
       <c r="B1338" s="0" t="inlineStr">
         <is>
-          <t>61282</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1339" spans="1:2" customHeight="0">
       <c r="A1339" s="0" t="inlineStr">
         <is>
-          <t>61284</t>
+          <t>61238</t>
         </is>
       </c>
       <c r="B1339" s="0" t="inlineStr">
         <is>
-          <t>61940X</t>
+          <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1340" spans="1:2" customHeight="0">
       <c r="A1340" s="0" t="inlineStr">
         <is>
-          <t>61300</t>
+          <t>61280</t>
         </is>
       </c>
       <c r="B1340" s="0" t="inlineStr">
         <is>
-          <t>1680</t>
+          <t>71140</t>
         </is>
       </c>
     </row>
     <row r="1341" spans="1:2" customHeight="0">
       <c r="A1341" s="0" t="inlineStr">
         <is>
-          <t>61304</t>
+          <t>61281</t>
         </is>
       </c>
       <c r="B1341" s="0" t="inlineStr">
         <is>
-          <t>61304X</t>
+          <t>61282</t>
         </is>
       </c>
     </row>
     <row r="1342" spans="1:2" customHeight="0">
       <c r="A1342" s="0" t="inlineStr">
         <is>
-          <t>61309</t>
+          <t>61284</t>
         </is>
       </c>
       <c r="B1342" s="0" t="inlineStr">
         <is>
-          <t>61309X</t>
+          <t>61940X</t>
         </is>
       </c>
     </row>
     <row r="1343" spans="1:2" customHeight="0">
       <c r="A1343" s="0" t="inlineStr">
         <is>
-          <t>61313</t>
+          <t>61300</t>
         </is>
       </c>
       <c r="B1343" s="0" t="inlineStr">
         <is>
-          <t>61313X</t>
+          <t>1680</t>
         </is>
       </c>
     </row>
     <row r="1344" spans="1:2" customHeight="0">
       <c r="A1344" s="0" t="inlineStr">
         <is>
-          <t>61315</t>
+          <t>61304</t>
         </is>
       </c>
       <c r="B1344" s="0" t="inlineStr">
         <is>
-          <t>61315X</t>
+          <t>61304X</t>
         </is>
       </c>
     </row>
     <row r="1345" spans="1:2" customHeight="0">
       <c r="A1345" s="0" t="inlineStr">
         <is>
-          <t>61316</t>
+          <t>61309</t>
         </is>
       </c>
       <c r="B1345" s="0" t="inlineStr">
         <is>
-          <t>51213</t>
+          <t>61309X</t>
         </is>
       </c>
     </row>
     <row r="1346" spans="1:2" customHeight="0">
       <c r="A1346" s="0" t="inlineStr">
         <is>
-          <t>61317</t>
+          <t>61313</t>
         </is>
       </c>
       <c r="B1346" s="0" t="inlineStr">
         <is>
-          <t>51213</t>
+          <t>61313X</t>
         </is>
       </c>
     </row>
     <row r="1347" spans="1:2" customHeight="0">
       <c r="A1347" s="0" t="inlineStr">
         <is>
-          <t>61320</t>
+          <t>61315</t>
         </is>
       </c>
       <c r="B1347" s="0" t="inlineStr">
         <is>
-          <t>61319</t>
+          <t>61315X</t>
         </is>
       </c>
     </row>
     <row r="1348" spans="1:2" customHeight="0">
       <c r="A1348" s="0" t="inlineStr">
         <is>
-          <t>61326</t>
+          <t>61316</t>
         </is>
       </c>
       <c r="B1348" s="0" t="inlineStr">
         <is>
-          <t>51033</t>
+          <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1349" spans="1:2" customHeight="0">
       <c r="A1349" s="0" t="inlineStr">
         <is>
-          <t>61353</t>
+          <t>61317</t>
         </is>
       </c>
       <c r="B1349" s="0" t="inlineStr">
         <is>
-          <t>41931</t>
+          <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1350" spans="1:2" customHeight="0">
       <c r="A1350" s="0" t="inlineStr">
         <is>
-          <t>61403</t>
+          <t>61320</t>
         </is>
       </c>
       <c r="B1350" s="0" t="inlineStr">
         <is>
-          <t>61403X</t>
+          <t>61319</t>
         </is>
       </c>
     </row>
     <row r="1351" spans="1:2" customHeight="0">
       <c r="A1351" s="0" t="inlineStr">
         <is>
-          <t>61428</t>
+          <t>61326</t>
         </is>
       </c>
       <c r="B1351" s="0" t="inlineStr">
         <is>
-          <t>75300</t>
+          <t>51033</t>
         </is>
       </c>
     </row>
     <row r="1352" spans="1:2" customHeight="0">
       <c r="A1352" s="0" t="inlineStr">
         <is>
-          <t>61431</t>
+          <t>61353</t>
         </is>
       </c>
       <c r="B1352" s="0" t="inlineStr">
         <is>
-          <t>75372</t>
+          <t>41931</t>
         </is>
       </c>
     </row>
     <row r="1353" spans="1:2" customHeight="0">
       <c r="A1353" s="0" t="inlineStr">
         <is>
-          <t>61545</t>
+          <t>61403</t>
         </is>
       </c>
       <c r="B1353" s="0" t="inlineStr">
         <is>
-          <t>75360</t>
+          <t>61403X</t>
         </is>
       </c>
     </row>
     <row r="1354" spans="1:2" customHeight="0">
       <c r="A1354" s="0" t="inlineStr">
         <is>
-          <t>61587</t>
+          <t>61428</t>
         </is>
       </c>
       <c r="B1354" s="0" t="inlineStr">
         <is>
-          <t>75239</t>
+          <t>75300</t>
         </is>
       </c>
     </row>
     <row r="1355" spans="1:2" customHeight="0">
       <c r="A1355" s="0" t="inlineStr">
         <is>
-          <t>61592</t>
+          <t>61431</t>
         </is>
       </c>
       <c r="B1355" s="0" t="inlineStr">
         <is>
-          <t>71442</t>
+          <t>75372</t>
         </is>
       </c>
     </row>
     <row r="1356" spans="1:2" customHeight="0">
       <c r="A1356" s="0" t="inlineStr">
         <is>
-          <t>61623</t>
+          <t>61545</t>
         </is>
       </c>
       <c r="B1356" s="0" t="inlineStr">
         <is>
-          <t>61423</t>
+          <t>75360</t>
         </is>
       </c>
     </row>
     <row r="1357" spans="1:2" customHeight="0">
       <c r="A1357" s="0" t="inlineStr">
         <is>
-          <t>61624</t>
+          <t>61587</t>
         </is>
       </c>
       <c r="B1357" s="0" t="inlineStr">
         <is>
-          <t>71560</t>
+          <t>75239</t>
         </is>
       </c>
     </row>
     <row r="1358" spans="1:2" customHeight="0">
       <c r="A1358" s="0" t="inlineStr">
         <is>
-          <t>61701</t>
+          <t>61592</t>
         </is>
       </c>
       <c r="B1358" s="0" t="inlineStr">
         <is>
-          <t>61701X</t>
+          <t>71442</t>
         </is>
       </c>
     </row>
     <row r="1359" spans="1:2" customHeight="0">
       <c r="A1359" s="0" t="inlineStr">
         <is>
-          <t>61704</t>
+          <t>61623</t>
         </is>
       </c>
       <c r="B1359" s="0" t="inlineStr">
         <is>
-          <t>61704X</t>
+          <t>61423</t>
         </is>
       </c>
     </row>
     <row r="1360" spans="1:2" customHeight="0">
       <c r="A1360" s="0" t="inlineStr">
         <is>
-          <t>61705</t>
+          <t>61624</t>
         </is>
       </c>
       <c r="B1360" s="0" t="inlineStr">
         <is>
-          <t>61705X</t>
+          <t>71560</t>
         </is>
       </c>
     </row>
     <row r="1361" spans="1:2" customHeight="0">
       <c r="A1361" s="0" t="inlineStr">
         <is>
-          <t>61706</t>
+          <t>61701</t>
         </is>
       </c>
       <c r="B1361" s="0" t="inlineStr">
         <is>
-          <t>61706X</t>
+          <t>61701X</t>
         </is>
       </c>
     </row>
     <row r="1362" spans="1:2" customHeight="0">
       <c r="A1362" s="0" t="inlineStr">
         <is>
-          <t>61707</t>
+          <t>61704</t>
         </is>
       </c>
       <c r="B1362" s="0" t="inlineStr">
         <is>
-          <t>61707X</t>
+          <t>61704X</t>
         </is>
       </c>
     </row>
     <row r="1363" spans="1:2" customHeight="0">
       <c r="A1363" s="0" t="inlineStr">
         <is>
-          <t>61709</t>
+          <t>61705</t>
         </is>
       </c>
       <c r="B1363" s="0" t="inlineStr">
         <is>
-          <t>61709X</t>
+          <t>61705X</t>
         </is>
       </c>
     </row>
     <row r="1364" spans="1:2" customHeight="0">
       <c r="A1364" s="0" t="inlineStr">
         <is>
-          <t>61713</t>
+          <t>61706</t>
         </is>
       </c>
       <c r="B1364" s="0" t="inlineStr">
         <is>
-          <t>61713X</t>
+          <t>61706X</t>
         </is>
       </c>
     </row>
     <row r="1365" spans="1:2" customHeight="0">
       <c r="A1365" s="0" t="inlineStr">
         <is>
-          <t>61715</t>
+          <t>61707</t>
         </is>
       </c>
       <c r="B1365" s="0" t="inlineStr">
         <is>
-          <t>61715X</t>
+          <t>61707X</t>
         </is>
       </c>
     </row>
     <row r="1366" spans="1:2" customHeight="0">
       <c r="A1366" s="0" t="inlineStr">
         <is>
-          <t>61716</t>
+          <t>61709</t>
         </is>
       </c>
       <c r="B1366" s="0" t="inlineStr">
         <is>
-          <t>61716X</t>
+          <t>61709X</t>
         </is>
       </c>
     </row>
     <row r="1367" spans="1:2" customHeight="0">
       <c r="A1367" s="0" t="inlineStr">
         <is>
-          <t>61717</t>
+          <t>61713</t>
         </is>
       </c>
       <c r="B1367" s="0" t="inlineStr">
         <is>
-          <t>61717X</t>
+          <t>61713X</t>
         </is>
       </c>
     </row>
     <row r="1368" spans="1:2" customHeight="0">
       <c r="A1368" s="0" t="inlineStr">
         <is>
-          <t>61718</t>
+          <t>61715</t>
         </is>
       </c>
       <c r="B1368" s="0" t="inlineStr">
         <is>
-          <t>51928</t>
+          <t>61715X</t>
         </is>
       </c>
     </row>
     <row r="1369" spans="1:2" customHeight="0">
       <c r="A1369" s="0" t="inlineStr">
         <is>
-          <t>61718X</t>
+          <t>61716</t>
         </is>
       </c>
       <c r="B1369" s="0" t="inlineStr">
         <is>
-          <t>51928</t>
+          <t>61716X</t>
         </is>
       </c>
     </row>
     <row r="1370" spans="1:2" customHeight="0">
       <c r="A1370" s="0" t="inlineStr">
         <is>
-          <t>61900</t>
+          <t>61717</t>
         </is>
       </c>
       <c r="B1370" s="0" t="inlineStr">
         <is>
-          <t>61900X</t>
+          <t>61717X</t>
         </is>
       </c>
     </row>
     <row r="1371" spans="1:2" customHeight="0">
       <c r="A1371" s="0" t="inlineStr">
         <is>
-          <t>61906</t>
+          <t>61718</t>
         </is>
       </c>
       <c r="B1371" s="0" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>51928</t>
         </is>
       </c>
     </row>
     <row r="1372" spans="1:2" customHeight="0">
       <c r="A1372" s="0" t="inlineStr">
         <is>
-          <t>61907</t>
+          <t>61718X</t>
         </is>
       </c>
       <c r="B1372" s="0" t="inlineStr">
         <is>
-          <t>61907X</t>
+          <t>51928</t>
         </is>
       </c>
     </row>
     <row r="1373" spans="1:2" customHeight="0">
       <c r="A1373" s="0" t="inlineStr">
         <is>
-          <t>61908</t>
+          <t>61900</t>
         </is>
       </c>
       <c r="B1373" s="0" t="inlineStr">
         <is>
-          <t>61908X</t>
+          <t>61900X</t>
         </is>
       </c>
     </row>
     <row r="1374" spans="1:2" customHeight="0">
       <c r="A1374" s="0" t="inlineStr">
         <is>
-          <t>61911</t>
+          <t>61906</t>
         </is>
       </c>
       <c r="B1374" s="0" t="inlineStr">
         <is>
-          <t>61911X</t>
+          <t>1056</t>
         </is>
       </c>
     </row>
     <row r="1375" spans="1:2" customHeight="0">
       <c r="A1375" s="0" t="inlineStr">
         <is>
-          <t>61913</t>
+          <t>61907</t>
         </is>
       </c>
       <c r="B1375" s="0" t="inlineStr">
         <is>
-          <t>61913X</t>
+          <t>61907X</t>
         </is>
       </c>
     </row>
     <row r="1376" spans="1:2" customHeight="0">
       <c r="A1376" s="0" t="inlineStr">
         <is>
-          <t>61914</t>
+          <t>61908</t>
         </is>
       </c>
       <c r="B1376" s="0" t="inlineStr">
         <is>
-          <t>61914X</t>
+          <t>61908X</t>
         </is>
       </c>
     </row>
     <row r="1377" spans="1:2" customHeight="0">
       <c r="A1377" s="0" t="inlineStr">
         <is>
-          <t>61916</t>
+          <t>61911</t>
         </is>
       </c>
       <c r="B1377" s="0" t="inlineStr">
         <is>
-          <t>61916X</t>
+          <t>61911X</t>
         </is>
       </c>
     </row>
     <row r="1378" spans="1:2" customHeight="0">
       <c r="A1378" s="0" t="inlineStr">
         <is>
-          <t>61917</t>
+          <t>61913</t>
         </is>
       </c>
       <c r="B1378" s="0" t="inlineStr">
         <is>
-          <t>61917X</t>
+          <t>61913X</t>
         </is>
       </c>
     </row>
     <row r="1379" spans="1:2" customHeight="0">
       <c r="A1379" s="0" t="inlineStr">
         <is>
-          <t>61918</t>
+          <t>61914</t>
         </is>
       </c>
       <c r="B1379" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1380" spans="1:2" customHeight="0">
       <c r="A1380" s="0" t="inlineStr">
         <is>
-          <t>61924</t>
+          <t>61916</t>
         </is>
       </c>
       <c r="B1380" s="0" t="inlineStr">
         <is>
-          <t>61924X</t>
+          <t>61916X</t>
         </is>
       </c>
     </row>
     <row r="1381" spans="1:2" customHeight="0">
       <c r="A1381" s="0" t="inlineStr">
         <is>
-          <t>61926</t>
+          <t>61917</t>
         </is>
       </c>
       <c r="B1381" s="0" t="inlineStr">
         <is>
-          <t>61926X</t>
+          <t>61917X</t>
         </is>
       </c>
     </row>
     <row r="1382" spans="1:2" customHeight="0">
       <c r="A1382" s="0" t="inlineStr">
         <is>
-          <t>61927</t>
+          <t>61918</t>
         </is>
       </c>
       <c r="B1382" s="0" t="inlineStr">
         <is>
-          <t>61927X</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1383" spans="1:2" customHeight="0">
       <c r="A1383" s="0" t="inlineStr">
         <is>
-          <t>61928</t>
+          <t>61924</t>
         </is>
       </c>
       <c r="B1383" s="0" t="inlineStr">
         <is>
-          <t>61928X</t>
+          <t>61924X</t>
         </is>
       </c>
     </row>
     <row r="1384" spans="1:2" customHeight="0">
       <c r="A1384" s="0" t="inlineStr">
         <is>
-          <t>61930</t>
+          <t>61926</t>
         </is>
       </c>
       <c r="B1384" s="0" t="inlineStr">
         <is>
-          <t>61930X</t>
+          <t>61926X</t>
         </is>
       </c>
     </row>
     <row r="1385" spans="1:2" customHeight="0">
       <c r="A1385" s="0" t="inlineStr">
         <is>
-          <t>61931</t>
+          <t>61927</t>
         </is>
       </c>
       <c r="B1385" s="0" t="inlineStr">
         <is>
-          <t>61931X</t>
+          <t>61927X</t>
         </is>
       </c>
     </row>
     <row r="1386" spans="1:2" customHeight="0">
       <c r="A1386" s="0" t="inlineStr">
         <is>
-          <t>61932</t>
+          <t>61928</t>
         </is>
       </c>
       <c r="B1386" s="0" t="inlineStr">
         <is>
-          <t>61932X</t>
+          <t>61928X</t>
         </is>
       </c>
     </row>
     <row r="1387" spans="1:2" customHeight="0">
       <c r="A1387" s="0" t="inlineStr">
         <is>
-          <t>61934</t>
+          <t>61930</t>
         </is>
       </c>
       <c r="B1387" s="0" t="inlineStr">
         <is>
-          <t>61934X</t>
+          <t>61930X</t>
         </is>
       </c>
     </row>
     <row r="1388" spans="1:2" customHeight="0">
       <c r="A1388" s="0" t="inlineStr">
         <is>
-          <t>61935</t>
+          <t>61931</t>
         </is>
       </c>
       <c r="B1388" s="0" t="inlineStr">
         <is>
-          <t>61914X</t>
+          <t>61931X</t>
         </is>
       </c>
     </row>
     <row r="1389" spans="1:2" customHeight="0">
       <c r="A1389" s="0" t="inlineStr">
         <is>
-          <t>61935X</t>
+          <t>61932</t>
         </is>
       </c>
       <c r="B1389" s="0" t="inlineStr">
         <is>
-          <t>61914X</t>
+          <t>61932X</t>
         </is>
       </c>
     </row>
     <row r="1390" spans="1:2" customHeight="0">
       <c r="A1390" s="0" t="inlineStr">
         <is>
-          <t>61936</t>
+          <t>61934</t>
         </is>
       </c>
       <c r="B1390" s="0" t="inlineStr">
         <is>
-          <t>61936X</t>
+          <t>61934X</t>
         </is>
       </c>
     </row>
     <row r="1391" spans="1:2" customHeight="0">
       <c r="A1391" s="0" t="inlineStr">
         <is>
-          <t>61938</t>
+          <t>61935</t>
         </is>
       </c>
       <c r="B1391" s="0" t="inlineStr">
         <is>
-          <t>61938X</t>
+          <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1392" spans="1:2" customHeight="0">
       <c r="A1392" s="0" t="inlineStr">
         <is>
-          <t>61940</t>
+          <t>61935X</t>
         </is>
       </c>
       <c r="B1392" s="0" t="inlineStr">
         <is>
-          <t>61940X</t>
+          <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1393" spans="1:2" customHeight="0">
       <c r="A1393" s="0" t="inlineStr">
         <is>
-          <t>61943</t>
+          <t>61936</t>
         </is>
       </c>
       <c r="B1393" s="0" t="inlineStr">
         <is>
-          <t>61943X</t>
+          <t>61936X</t>
         </is>
       </c>
     </row>
     <row r="1394" spans="1:2" customHeight="0">
       <c r="A1394" s="0" t="inlineStr">
         <is>
-          <t>61944</t>
+          <t>61938</t>
         </is>
       </c>
       <c r="B1394" s="0" t="inlineStr">
         <is>
-          <t>61944X</t>
+          <t>61938X</t>
         </is>
       </c>
     </row>
     <row r="1395" spans="1:2" customHeight="0">
       <c r="A1395" s="0" t="inlineStr">
         <is>
-          <t>61947</t>
+          <t>61940</t>
         </is>
       </c>
       <c r="B1395" s="0" t="inlineStr">
         <is>
-          <t>61947X</t>
+          <t>61940X</t>
         </is>
       </c>
     </row>
     <row r="1396" spans="1:2" customHeight="0">
       <c r="A1396" s="0" t="inlineStr">
         <is>
-          <t>61949</t>
+          <t>61943</t>
         </is>
       </c>
       <c r="B1396" s="0" t="inlineStr">
         <is>
-          <t>61949X</t>
+          <t>61943X</t>
         </is>
       </c>
     </row>
     <row r="1397" spans="1:2" customHeight="0">
       <c r="A1397" s="0" t="inlineStr">
         <is>
-          <t>61951</t>
+          <t>61944</t>
         </is>
       </c>
       <c r="B1397" s="0" t="inlineStr">
         <is>
-          <t>61222</t>
+          <t>61944X</t>
         </is>
       </c>
     </row>
     <row r="1398" spans="1:2" customHeight="0">
       <c r="A1398" s="0" t="inlineStr">
         <is>
-          <t>61953</t>
+          <t>61947</t>
         </is>
       </c>
       <c r="B1398" s="0" t="inlineStr">
         <is>
-          <t>61953X</t>
+          <t>61947X</t>
         </is>
       </c>
     </row>
     <row r="1399" spans="1:2" customHeight="0">
       <c r="A1399" s="0" t="inlineStr">
         <is>
-          <t>61954</t>
+          <t>61949</t>
         </is>
       </c>
       <c r="B1399" s="0" t="inlineStr">
         <is>
-          <t>61954X</t>
+          <t>61949X</t>
         </is>
       </c>
     </row>
     <row r="1400" spans="1:2" customHeight="0">
       <c r="A1400" s="0" t="inlineStr">
         <is>
-          <t>61955</t>
+          <t>61951</t>
         </is>
       </c>
       <c r="B1400" s="0" t="inlineStr">
         <is>
-          <t>61955X</t>
+          <t>61222</t>
         </is>
       </c>
     </row>
     <row r="1401" spans="1:2" customHeight="0">
       <c r="A1401" s="0" t="inlineStr">
         <is>
-          <t>61956</t>
+          <t>61953</t>
         </is>
       </c>
       <c r="B1401" s="0" t="inlineStr">
         <is>
-          <t>61956X</t>
+          <t>61953X</t>
         </is>
       </c>
     </row>
     <row r="1402" spans="1:2" customHeight="0">
       <c r="A1402" s="0" t="inlineStr">
         <is>
-          <t>61959</t>
+          <t>61954</t>
         </is>
       </c>
       <c r="B1402" s="0" t="inlineStr">
         <is>
-          <t>61959X</t>
+          <t>61954X</t>
         </is>
       </c>
     </row>
     <row r="1403" spans="1:2" customHeight="0">
       <c r="A1403" s="0" t="inlineStr">
         <is>
-          <t>61960</t>
+          <t>61955</t>
         </is>
       </c>
       <c r="B1403" s="0" t="inlineStr">
         <is>
-          <t>61960X</t>
+          <t>61955X</t>
         </is>
       </c>
     </row>
     <row r="1404" spans="1:2" customHeight="0">
       <c r="A1404" s="0" t="inlineStr">
         <is>
-          <t>61962</t>
+          <t>61956</t>
         </is>
       </c>
       <c r="B1404" s="0" t="inlineStr">
         <is>
-          <t>61962X</t>
+          <t>61956X</t>
         </is>
       </c>
     </row>
     <row r="1405" spans="1:2" customHeight="0">
       <c r="A1405" s="0" t="inlineStr">
         <is>
-          <t>61963</t>
+          <t>61959</t>
         </is>
       </c>
       <c r="B1405" s="0" t="inlineStr">
         <is>
-          <t>61963X</t>
+          <t>61959X</t>
         </is>
       </c>
     </row>
     <row r="1406" spans="1:2" customHeight="0">
       <c r="A1406" s="0" t="inlineStr">
         <is>
-          <t>61964</t>
+          <t>61960</t>
         </is>
       </c>
       <c r="B1406" s="0" t="inlineStr">
         <is>
-          <t>61959X</t>
+          <t>61960X</t>
         </is>
       </c>
     </row>
     <row r="1407" spans="1:2" customHeight="0">
       <c r="A1407" s="0" t="inlineStr">
         <is>
-          <t>61967</t>
+          <t>61962</t>
         </is>
       </c>
       <c r="B1407" s="0" t="inlineStr">
         <is>
-          <t>61967X</t>
+          <t>61962X</t>
         </is>
       </c>
     </row>
     <row r="1408" spans="1:2" customHeight="0">
       <c r="A1408" s="0" t="inlineStr">
         <is>
-          <t>61968</t>
+          <t>61963</t>
         </is>
       </c>
       <c r="B1408" s="0" t="inlineStr">
         <is>
-          <t>61968X</t>
+          <t>61963X</t>
         </is>
       </c>
     </row>
     <row r="1409" spans="1:2" customHeight="0">
       <c r="A1409" s="0" t="inlineStr">
         <is>
-          <t>61969</t>
+          <t>61964</t>
         </is>
       </c>
       <c r="B1409" s="0" t="inlineStr">
         <is>
-          <t>61969X</t>
+          <t>61959X</t>
         </is>
       </c>
     </row>
     <row r="1410" spans="1:2" customHeight="0">
       <c r="A1410" s="0" t="inlineStr">
         <is>
-          <t>61970</t>
+          <t>61967</t>
         </is>
       </c>
       <c r="B1410" s="0" t="inlineStr">
         <is>
-          <t>61970X</t>
+          <t>61967X</t>
         </is>
       </c>
     </row>
     <row r="1411" spans="1:2" customHeight="0">
       <c r="A1411" s="0" t="inlineStr">
         <is>
-          <t>61971</t>
+          <t>61968</t>
         </is>
       </c>
       <c r="B1411" s="0" t="inlineStr">
         <is>
-          <t>61971X</t>
+          <t>61968X</t>
         </is>
       </c>
     </row>
     <row r="1412" spans="1:2" customHeight="0">
       <c r="A1412" s="0" t="inlineStr">
         <is>
-          <t>61973</t>
+          <t>61969</t>
         </is>
       </c>
       <c r="B1412" s="0" t="inlineStr">
         <is>
-          <t>61973X</t>
+          <t>61969X</t>
         </is>
       </c>
     </row>
     <row r="1413" spans="1:2" customHeight="0">
       <c r="A1413" s="0" t="inlineStr">
         <is>
-          <t>61976</t>
+          <t>61970</t>
         </is>
       </c>
       <c r="B1413" s="0" t="inlineStr">
         <is>
-          <t>61976X</t>
+          <t>61970X</t>
         </is>
       </c>
     </row>
     <row r="1414" spans="1:2" customHeight="0">
       <c r="A1414" s="0" t="inlineStr">
         <is>
-          <t>61980</t>
+          <t>61971</t>
         </is>
       </c>
       <c r="B1414" s="0" t="inlineStr">
         <is>
-          <t>61980X</t>
+          <t>61971X</t>
         </is>
       </c>
     </row>
     <row r="1415" spans="1:2" customHeight="0">
       <c r="A1415" s="0" t="inlineStr">
         <is>
-          <t>61981</t>
+          <t>61973</t>
         </is>
       </c>
       <c r="B1415" s="0" t="inlineStr">
         <is>
-          <t>61981X</t>
+          <t>61973X</t>
         </is>
       </c>
     </row>
     <row r="1416" spans="1:2" customHeight="0">
       <c r="A1416" s="0" t="inlineStr">
         <is>
-          <t>62046</t>
+          <t>61976</t>
         </is>
       </c>
       <c r="B1416" s="0" t="inlineStr">
         <is>
-          <t>62889</t>
+          <t>61976X</t>
         </is>
       </c>
     </row>
     <row r="1417" spans="1:2" customHeight="0">
       <c r="A1417" s="0" t="inlineStr">
         <is>
-          <t>62048</t>
+          <t>61980</t>
         </is>
       </c>
       <c r="B1417" s="0" t="inlineStr">
         <is>
-          <t>62048X</t>
+          <t>61980X</t>
         </is>
       </c>
     </row>
     <row r="1418" spans="1:2" customHeight="0">
       <c r="A1418" s="0" t="inlineStr">
         <is>
-          <t>62050</t>
+          <t>61981</t>
         </is>
       </c>
       <c r="B1418" s="0" t="inlineStr">
         <is>
-          <t>62050X</t>
+          <t>61981X</t>
         </is>
       </c>
     </row>
     <row r="1419" spans="1:2" customHeight="0">
       <c r="A1419" s="0" t="inlineStr">
         <is>
-          <t>62051</t>
+          <t>62046</t>
         </is>
       </c>
       <c r="B1419" s="0" t="inlineStr">
         <is>
-          <t>62051X</t>
+          <t>62889</t>
         </is>
       </c>
     </row>
     <row r="1420" spans="1:2" customHeight="0">
       <c r="A1420" s="0" t="inlineStr">
         <is>
-          <t>62108</t>
+          <t>62048</t>
         </is>
       </c>
       <c r="B1420" s="0" t="inlineStr">
         <is>
-          <t>72781X</t>
+          <t>62048X</t>
         </is>
       </c>
     </row>
     <row r="1421" spans="1:2" customHeight="0">
       <c r="A1421" s="0" t="inlineStr">
         <is>
-          <t>621441</t>
+          <t>62050</t>
         </is>
       </c>
       <c r="B1421" s="0" t="inlineStr">
         <is>
-          <t>630061</t>
+          <t>62050X</t>
         </is>
       </c>
     </row>
     <row r="1422" spans="1:2" customHeight="0">
       <c r="A1422" s="0" t="inlineStr">
         <is>
-          <t>621442</t>
+          <t>62051</t>
         </is>
       </c>
       <c r="B1422" s="0" t="inlineStr">
         <is>
-          <t>630062</t>
+          <t>62051X</t>
         </is>
       </c>
     </row>
     <row r="1423" spans="1:2" customHeight="0">
       <c r="A1423" s="0" t="inlineStr">
         <is>
-          <t>62300</t>
+          <t>62108</t>
         </is>
       </c>
       <c r="B1423" s="0" t="inlineStr">
         <is>
-          <t>62300X</t>
+          <t>72781X</t>
         </is>
       </c>
     </row>
     <row r="1424" spans="1:2" customHeight="0">
       <c r="A1424" s="0" t="inlineStr">
         <is>
-          <t>62301</t>
+          <t>621441</t>
         </is>
       </c>
       <c r="B1424" s="0" t="inlineStr">
         <is>
-          <t>62301X</t>
+          <t>630061</t>
         </is>
       </c>
     </row>
     <row r="1425" spans="1:2" customHeight="0">
       <c r="A1425" s="0" t="inlineStr">
         <is>
-          <t>623801</t>
+          <t>621442</t>
         </is>
       </c>
       <c r="B1425" s="0" t="inlineStr">
         <is>
-          <t>629851</t>
+          <t>630062</t>
         </is>
       </c>
     </row>
     <row r="1426" spans="1:2" customHeight="0">
       <c r="A1426" s="0" t="inlineStr">
         <is>
-          <t>623802</t>
+          <t>62300</t>
         </is>
       </c>
       <c r="B1426" s="0" t="inlineStr">
         <is>
-          <t>629852</t>
+          <t>62300X</t>
         </is>
       </c>
     </row>
     <row r="1427" spans="1:2" customHeight="0">
       <c r="A1427" s="0" t="inlineStr">
         <is>
-          <t>623821</t>
+          <t>62301</t>
         </is>
       </c>
       <c r="B1427" s="0" t="inlineStr">
         <is>
-          <t>521691</t>
+          <t>62301X</t>
         </is>
       </c>
     </row>
     <row r="1428" spans="1:2" customHeight="0">
       <c r="A1428" s="0" t="inlineStr">
         <is>
-          <t>623822</t>
+          <t>623801</t>
         </is>
       </c>
       <c r="B1428" s="0" t="inlineStr">
         <is>
-          <t>521692</t>
+          <t>629851</t>
         </is>
       </c>
     </row>
     <row r="1429" spans="1:2" customHeight="0">
       <c r="A1429" s="0" t="inlineStr">
         <is>
-          <t>62403</t>
+          <t>623802</t>
         </is>
       </c>
       <c r="B1429" s="0" t="inlineStr">
         <is>
-          <t>62403X</t>
+          <t>629852</t>
         </is>
       </c>
     </row>
     <row r="1430" spans="1:2" customHeight="0">
       <c r="A1430" s="0" t="inlineStr">
         <is>
-          <t>62404</t>
+          <t>623821</t>
         </is>
       </c>
       <c r="B1430" s="0" t="inlineStr">
         <is>
-          <t>62404X</t>
+          <t>521691</t>
         </is>
       </c>
     </row>
     <row r="1431" spans="1:2" customHeight="0">
       <c r="A1431" s="0" t="inlineStr">
         <is>
-          <t>62405</t>
+          <t>623822</t>
         </is>
       </c>
       <c r="B1431" s="0" t="inlineStr">
         <is>
-          <t>62405X</t>
+          <t>521692</t>
         </is>
       </c>
     </row>
     <row r="1432" spans="1:2" customHeight="0">
       <c r="A1432" s="0" t="inlineStr">
         <is>
-          <t>624061</t>
+          <t>62403</t>
         </is>
       </c>
       <c r="B1432" s="0" t="inlineStr">
         <is>
-          <t>521001</t>
+          <t>62403X</t>
         </is>
       </c>
     </row>
     <row r="1433" spans="1:2" customHeight="0">
       <c r="A1433" s="0" t="inlineStr">
         <is>
-          <t>624062</t>
+          <t>62404</t>
         </is>
       </c>
       <c r="B1433" s="0" t="inlineStr">
         <is>
-          <t>521002</t>
+          <t>62404X</t>
         </is>
       </c>
     </row>
     <row r="1434" spans="1:2" customHeight="0">
       <c r="A1434" s="0" t="inlineStr">
         <is>
-          <t>62425</t>
+          <t>62405</t>
         </is>
       </c>
       <c r="B1434" s="0" t="inlineStr">
         <is>
-          <t>62426</t>
+          <t>62405X</t>
         </is>
       </c>
     </row>
     <row r="1435" spans="1:2" customHeight="0">
       <c r="A1435" s="0" t="inlineStr">
         <is>
-          <t>62804</t>
+          <t>624061</t>
         </is>
       </c>
       <c r="B1435" s="0" t="inlineStr">
         <is>
-          <t>62804X</t>
+          <t>521001</t>
         </is>
       </c>
     </row>
     <row r="1436" spans="1:2" customHeight="0">
       <c r="A1436" s="0" t="inlineStr">
         <is>
-          <t>62805</t>
+          <t>624062</t>
         </is>
       </c>
       <c r="B1436" s="0" t="inlineStr">
         <is>
-          <t>62805X</t>
+          <t>521002</t>
         </is>
       </c>
     </row>
     <row r="1437" spans="1:2" customHeight="0">
       <c r="A1437" s="0" t="inlineStr">
         <is>
-          <t>62806</t>
+          <t>62425</t>
         </is>
       </c>
       <c r="B1437" s="0" t="inlineStr">
         <is>
-          <t>62806X</t>
+          <t>62426</t>
         </is>
       </c>
     </row>
     <row r="1438" spans="1:2" customHeight="0">
       <c r="A1438" s="0" t="inlineStr">
         <is>
-          <t>62807</t>
+          <t>62804</t>
         </is>
       </c>
       <c r="B1438" s="0" t="inlineStr">
         <is>
-          <t>62807X</t>
+          <t>62804X</t>
         </is>
       </c>
     </row>
     <row r="1439" spans="1:2" customHeight="0">
       <c r="A1439" s="0" t="inlineStr">
         <is>
-          <t>62808</t>
+          <t>62805</t>
         </is>
       </c>
       <c r="B1439" s="0" t="inlineStr">
         <is>
-          <t>62808X</t>
+          <t>62805X</t>
         </is>
       </c>
     </row>
     <row r="1440" spans="1:2" customHeight="0">
       <c r="A1440" s="0" t="inlineStr">
         <is>
-          <t>62809</t>
+          <t>62806</t>
         </is>
       </c>
       <c r="B1440" s="0" t="inlineStr">
         <is>
-          <t>62809X</t>
+          <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1441" spans="1:2" customHeight="0">
       <c r="A1441" s="0" t="inlineStr">
         <is>
-          <t>62812</t>
+          <t>62807</t>
         </is>
       </c>
       <c r="B1441" s="0" t="inlineStr">
         <is>
-          <t>62812X</t>
+          <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1442" spans="1:2" customHeight="0">
       <c r="A1442" s="0" t="inlineStr">
         <is>
-          <t>62813</t>
+          <t>62808</t>
         </is>
       </c>
       <c r="B1442" s="0" t="inlineStr">
         <is>
-          <t>62813X</t>
+          <t>62808X</t>
         </is>
       </c>
     </row>
     <row r="1443" spans="1:2" customHeight="0">
       <c r="A1443" s="0" t="inlineStr">
         <is>
-          <t>62814</t>
+          <t>62809</t>
         </is>
       </c>
       <c r="B1443" s="0" t="inlineStr">
         <is>
-          <t>62814X</t>
+          <t>62809X</t>
         </is>
       </c>
     </row>
     <row r="1444" spans="1:2" customHeight="0">
       <c r="A1444" s="0" t="inlineStr">
         <is>
-          <t>62815</t>
+          <t>62812</t>
         </is>
       </c>
       <c r="B1444" s="0" t="inlineStr">
         <is>
-          <t>62815X</t>
+          <t>62812X</t>
         </is>
       </c>
     </row>
     <row r="1445" spans="1:2" customHeight="0">
       <c r="A1445" s="0" t="inlineStr">
         <is>
-          <t>62818</t>
+          <t>62813</t>
         </is>
       </c>
       <c r="B1445" s="0" t="inlineStr">
         <is>
-          <t>62818X</t>
+          <t>62813X</t>
         </is>
       </c>
     </row>
     <row r="1446" spans="1:2" customHeight="0">
       <c r="A1446" s="0" t="inlineStr">
         <is>
-          <t>62819</t>
+          <t>62814</t>
         </is>
       </c>
       <c r="B1446" s="0" t="inlineStr">
         <is>
-          <t>62819X</t>
+          <t>62814X</t>
         </is>
       </c>
     </row>
     <row r="1447" spans="1:2" customHeight="0">
       <c r="A1447" s="0" t="inlineStr">
         <is>
-          <t>62824</t>
+          <t>62815</t>
         </is>
       </c>
       <c r="B1447" s="0" t="inlineStr">
         <is>
-          <t>62824X</t>
+          <t>62815X</t>
         </is>
       </c>
     </row>
     <row r="1448" spans="1:2" customHeight="0">
       <c r="A1448" s="0" t="inlineStr">
         <is>
-          <t>62825</t>
+          <t>62818</t>
         </is>
       </c>
       <c r="B1448" s="0" t="inlineStr">
         <is>
-          <t>62825X</t>
+          <t>62818X</t>
         </is>
       </c>
     </row>
     <row r="1449" spans="1:2" customHeight="0">
       <c r="A1449" s="0" t="inlineStr">
         <is>
-          <t>62826</t>
+          <t>62819</t>
         </is>
       </c>
       <c r="B1449" s="0" t="inlineStr">
         <is>
-          <t>62826X</t>
+          <t>62819X</t>
         </is>
       </c>
     </row>
     <row r="1450" spans="1:2" customHeight="0">
       <c r="A1450" s="0" t="inlineStr">
         <is>
-          <t>62827</t>
+          <t>62824</t>
         </is>
       </c>
       <c r="B1450" s="0" t="inlineStr">
         <is>
-          <t>62806X</t>
+          <t>62824X</t>
         </is>
       </c>
     </row>
     <row r="1451" spans="1:2" customHeight="0">
       <c r="A1451" s="0" t="inlineStr">
         <is>
-          <t>62827X</t>
+          <t>62825</t>
         </is>
       </c>
       <c r="B1451" s="0" t="inlineStr">
         <is>
-          <t>62806X</t>
+          <t>62825X</t>
         </is>
       </c>
     </row>
     <row r="1452" spans="1:2" customHeight="0">
       <c r="A1452" s="0" t="inlineStr">
         <is>
-          <t>62828</t>
+          <t>62826</t>
         </is>
       </c>
       <c r="B1452" s="0" t="inlineStr">
         <is>
-          <t>62807X</t>
+          <t>62826X</t>
         </is>
       </c>
     </row>
     <row r="1453" spans="1:2" customHeight="0">
       <c r="A1453" s="0" t="inlineStr">
         <is>
-          <t>62828X</t>
+          <t>62827</t>
         </is>
       </c>
       <c r="B1453" s="0" t="inlineStr">
         <is>
-          <t>62807X</t>
+          <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1454" spans="1:2" customHeight="0">
       <c r="A1454" s="0" t="inlineStr">
         <is>
-          <t>62831</t>
+          <t>62827X</t>
         </is>
       </c>
       <c r="B1454" s="0" t="inlineStr">
         <is>
-          <t>62831X</t>
+          <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1455" spans="1:2" customHeight="0">
       <c r="A1455" s="0" t="inlineStr">
         <is>
-          <t>62832</t>
+          <t>62828</t>
         </is>
       </c>
       <c r="B1455" s="0" t="inlineStr">
         <is>
-          <t>62832X</t>
+          <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1456" spans="1:2" customHeight="0">
       <c r="A1456" s="0" t="inlineStr">
         <is>
-          <t>62833</t>
+          <t>62828X</t>
         </is>
       </c>
       <c r="B1456" s="0" t="inlineStr">
         <is>
-          <t>62833X</t>
+          <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1457" spans="1:2" customHeight="0">
       <c r="A1457" s="0" t="inlineStr">
         <is>
-          <t>62834</t>
+          <t>62831</t>
         </is>
       </c>
       <c r="B1457" s="0" t="inlineStr">
         <is>
-          <t>62834X</t>
+          <t>62831X</t>
         </is>
       </c>
     </row>
     <row r="1458" spans="1:2" customHeight="0">
       <c r="A1458" s="0" t="inlineStr">
         <is>
-          <t>62835</t>
+          <t>62832</t>
         </is>
       </c>
       <c r="B1458" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62832X</t>
         </is>
       </c>
     </row>
     <row r="1459" spans="1:2" customHeight="0">
       <c r="A1459" s="0" t="inlineStr">
         <is>
-          <t>62836</t>
+          <t>62833</t>
         </is>
       </c>
       <c r="B1459" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62833X</t>
         </is>
       </c>
     </row>
     <row r="1460" spans="1:2" customHeight="0">
       <c r="A1460" s="0" t="inlineStr">
         <is>
-          <t>62837</t>
+          <t>62834</t>
         </is>
       </c>
       <c r="B1460" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62834X</t>
         </is>
       </c>
     </row>
     <row r="1461" spans="1:2" customHeight="0">
       <c r="A1461" s="0" t="inlineStr">
         <is>
-          <t>62837X</t>
+          <t>62835</t>
         </is>
       </c>
       <c r="B1461" s="0" t="inlineStr">
         <is>
           <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1462" spans="1:2" customHeight="0">
       <c r="A1462" s="0" t="inlineStr">
         <is>
-          <t>62838</t>
+          <t>62836</t>
         </is>
       </c>
       <c r="B1462" s="0" t="inlineStr">
         <is>
           <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1463" spans="1:2" customHeight="0">
       <c r="A1463" s="0" t="inlineStr">
         <is>
-          <t>62838X</t>
+          <t>62837</t>
         </is>
       </c>
       <c r="B1463" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1464" spans="1:2" customHeight="0">
       <c r="A1464" s="0" t="inlineStr">
         <is>
-          <t>62839</t>
+          <t>62837X</t>
         </is>
       </c>
       <c r="B1464" s="0" t="inlineStr">
         <is>
-          <t>62839X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1465" spans="1:2" customHeight="0">
       <c r="A1465" s="0" t="inlineStr">
         <is>
-          <t>62840</t>
+          <t>62838</t>
         </is>
       </c>
       <c r="B1465" s="0" t="inlineStr">
         <is>
-          <t>62840X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1466" spans="1:2" customHeight="0">
       <c r="A1466" s="0" t="inlineStr">
         <is>
-          <t>62841</t>
+          <t>62838X</t>
         </is>
       </c>
       <c r="B1466" s="0" t="inlineStr">
         <is>
-          <t>62841X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1467" spans="1:2" customHeight="0">
       <c r="A1467" s="0" t="inlineStr">
         <is>
-          <t>62842</t>
+          <t>62839</t>
         </is>
       </c>
       <c r="B1467" s="0" t="inlineStr">
         <is>
-          <t>62842X</t>
+          <t>62839X</t>
         </is>
       </c>
     </row>
     <row r="1468" spans="1:2" customHeight="0">
       <c r="A1468" s="0" t="inlineStr">
         <is>
-          <t>62846</t>
+          <t>62840</t>
         </is>
       </c>
       <c r="B1468" s="0" t="inlineStr">
         <is>
-          <t>62846X</t>
+          <t>62840X</t>
         </is>
       </c>
     </row>
     <row r="1469" spans="1:2" customHeight="0">
       <c r="A1469" s="0" t="inlineStr">
         <is>
-          <t>62847</t>
+          <t>62841</t>
         </is>
       </c>
       <c r="B1469" s="0" t="inlineStr">
         <is>
-          <t>62847X</t>
+          <t>62841X</t>
         </is>
       </c>
     </row>
     <row r="1470" spans="1:2" customHeight="0">
       <c r="A1470" s="0" t="inlineStr">
         <is>
-          <t>62848</t>
+          <t>62842</t>
         </is>
       </c>
       <c r="B1470" s="0" t="inlineStr">
         <is>
-          <t>62848X</t>
+          <t>62842X</t>
         </is>
       </c>
     </row>
     <row r="1471" spans="1:2" customHeight="0">
       <c r="A1471" s="0" t="inlineStr">
         <is>
-          <t>62850</t>
+          <t>62846</t>
         </is>
       </c>
       <c r="B1471" s="0" t="inlineStr">
         <is>
-          <t>62850X</t>
+          <t>62846X</t>
         </is>
       </c>
     </row>
     <row r="1472" spans="1:2" customHeight="0">
       <c r="A1472" s="0" t="inlineStr">
         <is>
-          <t>62851</t>
+          <t>62847</t>
         </is>
       </c>
       <c r="B1472" s="0" t="inlineStr">
         <is>
-          <t>62851X</t>
+          <t>62847X</t>
         </is>
       </c>
     </row>
     <row r="1473" spans="1:2" customHeight="0">
       <c r="A1473" s="0" t="inlineStr">
         <is>
-          <t>62852</t>
+          <t>62848</t>
         </is>
       </c>
       <c r="B1473" s="0" t="inlineStr">
         <is>
-          <t>62852X</t>
+          <t>62848X</t>
         </is>
       </c>
     </row>
     <row r="1474" spans="1:2" customHeight="0">
       <c r="A1474" s="0" t="inlineStr">
         <is>
-          <t>62855</t>
+          <t>62850</t>
         </is>
       </c>
       <c r="B1474" s="0" t="inlineStr">
         <is>
-          <t>62855X</t>
+          <t>62850X</t>
         </is>
       </c>
     </row>
     <row r="1475" spans="1:2" customHeight="0">
       <c r="A1475" s="0" t="inlineStr">
         <is>
-          <t>62858</t>
+          <t>62851</t>
         </is>
       </c>
       <c r="B1475" s="0" t="inlineStr">
         <is>
-          <t>62858X</t>
+          <t>62851X</t>
         </is>
       </c>
     </row>
     <row r="1476" spans="1:2" customHeight="0">
       <c r="A1476" s="0" t="inlineStr">
         <is>
-          <t>62859</t>
+          <t>62852</t>
         </is>
       </c>
       <c r="B1476" s="0" t="inlineStr">
         <is>
-          <t>62859X</t>
+          <t>62852X</t>
         </is>
       </c>
     </row>
     <row r="1477" spans="1:2" customHeight="0">
       <c r="A1477" s="0" t="inlineStr">
         <is>
-          <t>62860</t>
+          <t>62855</t>
         </is>
       </c>
       <c r="B1477" s="0" t="inlineStr">
         <is>
-          <t>62860X</t>
+          <t>62855X</t>
         </is>
       </c>
     </row>
     <row r="1478" spans="1:2" customHeight="0">
       <c r="A1478" s="0" t="inlineStr">
         <is>
-          <t>62862</t>
+          <t>62858</t>
         </is>
       </c>
       <c r="B1478" s="0" t="inlineStr">
         <is>
-          <t>62862X</t>
+          <t>62858X</t>
         </is>
       </c>
     </row>
     <row r="1479" spans="1:2" customHeight="0">
       <c r="A1479" s="0" t="inlineStr">
         <is>
-          <t>62863</t>
+          <t>62859</t>
         </is>
       </c>
       <c r="B1479" s="0" t="inlineStr">
         <is>
-          <t>62863X</t>
+          <t>62859X</t>
         </is>
       </c>
     </row>
     <row r="1480" spans="1:2" customHeight="0">
       <c r="A1480" s="0" t="inlineStr">
         <is>
-          <t>62864</t>
+          <t>62860</t>
         </is>
       </c>
       <c r="B1480" s="0" t="inlineStr">
         <is>
-          <t>62864X</t>
+          <t>62860X</t>
         </is>
       </c>
     </row>
     <row r="1481" spans="1:2" customHeight="0">
       <c r="A1481" s="0" t="inlineStr">
         <is>
-          <t>62865</t>
+          <t>62862</t>
         </is>
       </c>
       <c r="B1481" s="0" t="inlineStr">
         <is>
-          <t>62865X</t>
+          <t>62862X</t>
         </is>
       </c>
     </row>
     <row r="1482" spans="1:2" customHeight="0">
       <c r="A1482" s="0" t="inlineStr">
         <is>
-          <t>62866</t>
+          <t>62863</t>
         </is>
       </c>
       <c r="B1482" s="0" t="inlineStr">
         <is>
-          <t>62866X</t>
+          <t>62863X</t>
         </is>
       </c>
     </row>
     <row r="1483" spans="1:2" customHeight="0">
       <c r="A1483" s="0" t="inlineStr">
         <is>
-          <t>62867</t>
+          <t>62864</t>
         </is>
       </c>
       <c r="B1483" s="0" t="inlineStr">
         <is>
-          <t>62867X</t>
+          <t>62864X</t>
         </is>
       </c>
     </row>
     <row r="1484" spans="1:2" customHeight="0">
       <c r="A1484" s="0" t="inlineStr">
         <is>
-          <t>62868</t>
+          <t>62865</t>
         </is>
       </c>
       <c r="B1484" s="0" t="inlineStr">
         <is>
-          <t>62868X</t>
+          <t>62865X</t>
         </is>
       </c>
     </row>
     <row r="1485" spans="1:2" customHeight="0">
       <c r="A1485" s="0" t="inlineStr">
         <is>
-          <t>62869</t>
+          <t>62866</t>
         </is>
       </c>
       <c r="B1485" s="0" t="inlineStr">
         <is>
-          <t>62869X</t>
+          <t>62866X</t>
         </is>
       </c>
     </row>
     <row r="1486" spans="1:2" customHeight="0">
       <c r="A1486" s="0" t="inlineStr">
         <is>
-          <t>62870</t>
+          <t>62867</t>
         </is>
       </c>
       <c r="B1486" s="0" t="inlineStr">
         <is>
-          <t>62870X</t>
+          <t>62867X</t>
         </is>
       </c>
     </row>
     <row r="1487" spans="1:2" customHeight="0">
       <c r="A1487" s="0" t="inlineStr">
         <is>
-          <t>62875</t>
+          <t>62868</t>
         </is>
       </c>
       <c r="B1487" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62868X</t>
         </is>
       </c>
     </row>
     <row r="1488" spans="1:2" customHeight="0">
       <c r="A1488" s="0" t="inlineStr">
         <is>
-          <t>62876</t>
+          <t>62869</t>
         </is>
       </c>
       <c r="B1488" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62869X</t>
         </is>
       </c>
     </row>
     <row r="1489" spans="1:2" customHeight="0">
       <c r="A1489" s="0" t="inlineStr">
         <is>
-          <t>62879</t>
+          <t>62870</t>
         </is>
       </c>
       <c r="B1489" s="0" t="inlineStr">
         <is>
-          <t>62879X</t>
+          <t>62870X</t>
         </is>
       </c>
     </row>
     <row r="1490" spans="1:2" customHeight="0">
       <c r="A1490" s="0" t="inlineStr">
         <is>
-          <t>62881</t>
+          <t>62875</t>
         </is>
       </c>
       <c r="B1490" s="0" t="inlineStr">
         <is>
-          <t>62881X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1491" spans="1:2" customHeight="0">
       <c r="A1491" s="0" t="inlineStr">
         <is>
-          <t>62882</t>
+          <t>62876</t>
         </is>
       </c>
       <c r="B1491" s="0" t="inlineStr">
         <is>
-          <t>62882X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1492" spans="1:2" customHeight="0">
       <c r="A1492" s="0" t="inlineStr">
         <is>
-          <t>62883</t>
+          <t>62879</t>
         </is>
       </c>
       <c r="B1492" s="0" t="inlineStr">
         <is>
-          <t>62883X</t>
+          <t>62879X</t>
         </is>
       </c>
     </row>
     <row r="1493" spans="1:2" customHeight="0">
       <c r="A1493" s="0" t="inlineStr">
         <is>
-          <t>62884</t>
+          <t>62881</t>
         </is>
       </c>
       <c r="B1493" s="0" t="inlineStr">
         <is>
-          <t>62884X</t>
+          <t>62881X</t>
         </is>
       </c>
     </row>
     <row r="1494" spans="1:2" customHeight="0">
       <c r="A1494" s="0" t="inlineStr">
         <is>
-          <t>62886</t>
+          <t>62882</t>
         </is>
       </c>
       <c r="B1494" s="0" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>62882X</t>
         </is>
       </c>
     </row>
     <row r="1495" spans="1:2" customHeight="0">
       <c r="A1495" s="0" t="inlineStr">
         <is>
-          <t>62887</t>
+          <t>62883</t>
         </is>
       </c>
       <c r="B1495" s="0" t="inlineStr">
         <is>
-          <t>2846</t>
+          <t>62883X</t>
         </is>
       </c>
     </row>
     <row r="1496" spans="1:2" customHeight="0">
       <c r="A1496" s="0" t="inlineStr">
         <is>
-          <t>62888</t>
+          <t>62884</t>
         </is>
       </c>
       <c r="B1496" s="0" t="inlineStr">
         <is>
-          <t>2846</t>
+          <t>62884X</t>
         </is>
       </c>
     </row>
     <row r="1497" spans="1:2" customHeight="0">
       <c r="A1497" s="0" t="inlineStr">
         <is>
-          <t>62893</t>
+          <t>62886</t>
         </is>
       </c>
       <c r="B1497" s="0" t="inlineStr">
         <is>
-          <t>62889</t>
+          <t>2049</t>
         </is>
       </c>
     </row>
     <row r="1498" spans="1:2" customHeight="0">
       <c r="A1498" s="0" t="inlineStr">
         <is>
-          <t>62896</t>
+          <t>62887</t>
         </is>
       </c>
       <c r="B1498" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>2846</t>
         </is>
       </c>
     </row>
     <row r="1499" spans="1:2" customHeight="0">
       <c r="A1499" s="0" t="inlineStr">
         <is>
-          <t>629591</t>
+          <t>62888</t>
         </is>
       </c>
       <c r="B1499" s="0" t="inlineStr">
         <is>
-          <t>624271</t>
+          <t>2846</t>
         </is>
       </c>
     </row>
     <row r="1500" spans="1:2" customHeight="0">
       <c r="A1500" s="0" t="inlineStr">
         <is>
-          <t>629592</t>
+          <t>62893</t>
         </is>
       </c>
       <c r="B1500" s="0" t="inlineStr">
         <is>
-          <t>624272</t>
+          <t>62889</t>
         </is>
       </c>
     </row>
     <row r="1501" spans="1:2" customHeight="0">
       <c r="A1501" s="0" t="inlineStr">
         <is>
-          <t>629941</t>
+          <t>62896</t>
         </is>
       </c>
       <c r="B1501" s="0" t="inlineStr">
         <is>
-          <t>629921</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1502" spans="1:2" customHeight="0">
       <c r="A1502" s="0" t="inlineStr">
         <is>
-          <t>629942</t>
+          <t>629591</t>
         </is>
       </c>
       <c r="B1502" s="0" t="inlineStr">
         <is>
-          <t>629922</t>
+          <t>624271</t>
         </is>
       </c>
     </row>
     <row r="1503" spans="1:2" customHeight="0">
       <c r="A1503" s="0" t="inlineStr">
         <is>
-          <t>629961</t>
+          <t>629592</t>
         </is>
       </c>
       <c r="B1503" s="0" t="inlineStr">
         <is>
-          <t>630201</t>
+          <t>624272</t>
         </is>
       </c>
     </row>
     <row r="1504" spans="1:2" customHeight="0">
       <c r="A1504" s="0" t="inlineStr">
         <is>
-          <t>629962</t>
+          <t>629941</t>
         </is>
       </c>
       <c r="B1504" s="0" t="inlineStr">
         <is>
-          <t>630202</t>
+          <t>629921</t>
         </is>
       </c>
     </row>
     <row r="1505" spans="1:2" customHeight="0">
       <c r="A1505" s="0" t="inlineStr">
         <is>
-          <t>630231</t>
+          <t>629942</t>
         </is>
       </c>
       <c r="B1505" s="0" t="inlineStr">
         <is>
-          <t>423661</t>
+          <t>629922</t>
         </is>
       </c>
     </row>
     <row r="1506" spans="1:2" customHeight="0">
       <c r="A1506" s="0" t="inlineStr">
         <is>
-          <t>630232</t>
+          <t>629961</t>
         </is>
       </c>
       <c r="B1506" s="0" t="inlineStr">
         <is>
-          <t>423662</t>
+          <t>630201</t>
         </is>
       </c>
     </row>
     <row r="1507" spans="1:2" customHeight="0">
       <c r="A1507" s="0" t="inlineStr">
         <is>
-          <t>630821</t>
+          <t>629962</t>
         </is>
       </c>
       <c r="B1507" s="0" t="inlineStr">
         <is>
-          <t>630261</t>
+          <t>630202</t>
         </is>
       </c>
     </row>
     <row r="1508" spans="1:2" customHeight="0">
       <c r="A1508" s="0" t="inlineStr">
         <is>
-          <t>630822</t>
+          <t>630231</t>
         </is>
       </c>
       <c r="B1508" s="0" t="inlineStr">
         <is>
-          <t>630262</t>
+          <t>423661</t>
         </is>
       </c>
     </row>
     <row r="1509" spans="1:2" customHeight="0">
       <c r="A1509" s="0" t="inlineStr">
         <is>
-          <t>63281</t>
+          <t>630232</t>
         </is>
       </c>
       <c r="B1509" s="0" t="inlineStr">
         <is>
-          <t>63647</t>
+          <t>423662</t>
         </is>
       </c>
     </row>
     <row r="1510" spans="1:2" customHeight="0">
       <c r="A1510" s="0" t="inlineStr">
         <is>
-          <t>63544</t>
+          <t>630821</t>
         </is>
       </c>
       <c r="B1510" s="0" t="inlineStr">
         <is>
-          <t>63516</t>
+          <t>630261</t>
         </is>
       </c>
     </row>
     <row r="1511" spans="1:2" customHeight="0">
       <c r="A1511" s="0" t="inlineStr">
         <is>
-          <t>63583</t>
+          <t>630822</t>
         </is>
       </c>
       <c r="B1511" s="0" t="inlineStr">
         <is>
-          <t>63566</t>
+          <t>630262</t>
         </is>
       </c>
     </row>
     <row r="1512" spans="1:2" customHeight="0">
       <c r="A1512" s="0" t="inlineStr">
         <is>
-          <t>63620</t>
+          <t>63281</t>
         </is>
       </c>
       <c r="B1512" s="0" t="inlineStr">
         <is>
-          <t>63604</t>
+          <t>63647</t>
         </is>
       </c>
     </row>
     <row r="1513" spans="1:2" customHeight="0">
       <c r="A1513" s="0" t="inlineStr">
         <is>
-          <t>63630</t>
+          <t>63544</t>
         </is>
       </c>
       <c r="B1513" s="0" t="inlineStr">
         <is>
-          <t>63632</t>
+          <t>63516</t>
         </is>
       </c>
     </row>
     <row r="1514" spans="1:2" customHeight="0">
       <c r="A1514" s="0" t="inlineStr">
         <is>
-          <t>63943</t>
+          <t>63583</t>
         </is>
       </c>
       <c r="B1514" s="0" t="inlineStr">
         <is>
-          <t>63957</t>
+          <t>63566</t>
         </is>
       </c>
     </row>
     <row r="1515" spans="1:2" customHeight="0">
       <c r="A1515" s="0" t="inlineStr">
         <is>
-          <t>63963</t>
+          <t>63620</t>
         </is>
       </c>
       <c r="B1515" s="0" t="inlineStr">
         <is>
-          <t>63978</t>
+          <t>63604</t>
         </is>
       </c>
     </row>
     <row r="1516" spans="1:2" customHeight="0">
       <c r="A1516" s="0" t="inlineStr">
         <is>
-          <t>64053</t>
+          <t>63630</t>
         </is>
       </c>
       <c r="B1516" s="0" t="inlineStr">
         <is>
-          <t>64053X</t>
+          <t>63632</t>
         </is>
       </c>
     </row>
     <row r="1517" spans="1:2" customHeight="0">
       <c r="A1517" s="0" t="inlineStr">
         <is>
-          <t>64054</t>
+          <t>63943</t>
         </is>
       </c>
       <c r="B1517" s="0" t="inlineStr">
         <is>
-          <t>64054X</t>
+          <t>63957</t>
         </is>
       </c>
     </row>
     <row r="1518" spans="1:2" customHeight="0">
       <c r="A1518" s="0" t="inlineStr">
         <is>
-          <t>64107</t>
+          <t>63963</t>
         </is>
       </c>
       <c r="B1518" s="0" t="inlineStr">
         <is>
-          <t>64109</t>
+          <t>63978</t>
         </is>
       </c>
     </row>
     <row r="1519" spans="1:2" customHeight="0">
       <c r="A1519" s="0" t="inlineStr">
         <is>
-          <t>64140</t>
+          <t>64053</t>
         </is>
       </c>
       <c r="B1519" s="0" t="inlineStr">
         <is>
-          <t>63957</t>
+          <t>64053X</t>
         </is>
       </c>
     </row>
     <row r="1520" spans="1:2" customHeight="0">
       <c r="A1520" s="0" t="inlineStr">
         <is>
-          <t>65004</t>
+          <t>64054</t>
         </is>
       </c>
       <c r="B1520" s="0" t="inlineStr">
         <is>
-          <t>51185</t>
+          <t>64054X</t>
         </is>
       </c>
     </row>
     <row r="1521" spans="1:2" customHeight="0">
       <c r="A1521" s="0" t="inlineStr">
         <is>
-          <t>71003</t>
+          <t>64107</t>
         </is>
       </c>
       <c r="B1521" s="0" t="inlineStr">
         <is>
-          <t>71001</t>
+          <t>64109</t>
         </is>
       </c>
     </row>
     <row r="1522" spans="1:2" customHeight="0">
       <c r="A1522" s="0" t="inlineStr">
         <is>
-          <t>71006</t>
+          <t>64140</t>
         </is>
       </c>
       <c r="B1522" s="0" t="inlineStr">
         <is>
-          <t>71103</t>
+          <t>63957</t>
         </is>
       </c>
     </row>
     <row r="1523" spans="1:2" customHeight="0">
       <c r="A1523" s="0" t="inlineStr">
         <is>
-          <t>71014</t>
+          <t>65004</t>
         </is>
       </c>
       <c r="B1523" s="0" t="inlineStr">
         <is>
-          <t>71015</t>
+          <t>51185</t>
         </is>
       </c>
     </row>
     <row r="1524" spans="1:2" customHeight="0">
       <c r="A1524" s="0" t="inlineStr">
         <is>
-          <t>71022</t>
+          <t>71003</t>
         </is>
       </c>
       <c r="B1524" s="0" t="inlineStr">
         <is>
-          <t>71023</t>
+          <t>71001</t>
         </is>
       </c>
     </row>
     <row r="1525" spans="1:2" customHeight="0">
       <c r="A1525" s="0" t="inlineStr">
         <is>
-          <t>71048</t>
+          <t>71006</t>
         </is>
       </c>
       <c r="B1525" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71103</t>
         </is>
       </c>
     </row>
     <row r="1526" spans="1:2" customHeight="0">
       <c r="A1526" s="0" t="inlineStr">
         <is>
-          <t>71055</t>
+          <t>71014</t>
         </is>
       </c>
       <c r="B1526" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71015</t>
         </is>
       </c>
     </row>
     <row r="1527" spans="1:2" customHeight="0">
       <c r="A1527" s="0" t="inlineStr">
         <is>
-          <t>71055X</t>
+          <t>71022</t>
         </is>
       </c>
       <c r="B1527" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71023</t>
         </is>
       </c>
     </row>
     <row r="1528" spans="1:2" customHeight="0">
       <c r="A1528" s="0" t="inlineStr">
         <is>
-          <t>71097</t>
+          <t>71048</t>
         </is>
       </c>
       <c r="B1528" s="0" t="inlineStr">
         <is>
-          <t>71970</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1529" spans="1:2" customHeight="0">
       <c r="A1529" s="0" t="inlineStr">
         <is>
-          <t>71105</t>
+          <t>71055</t>
         </is>
       </c>
       <c r="B1529" s="0" t="inlineStr">
         <is>
-          <t>71105X</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1530" spans="1:2" customHeight="0">
       <c r="A1530" s="0" t="inlineStr">
         <is>
-          <t>71108</t>
+          <t>71055X</t>
         </is>
       </c>
       <c r="B1530" s="0" t="inlineStr">
         <is>
-          <t>71786</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1531" spans="1:2" customHeight="0">
       <c r="A1531" s="0" t="inlineStr">
         <is>
-          <t>71110</t>
+          <t>71097</t>
         </is>
       </c>
       <c r="B1531" s="0" t="inlineStr">
         <is>
-          <t>71301</t>
+          <t>71970</t>
         </is>
       </c>
     </row>
     <row r="1532" spans="1:2" customHeight="0">
       <c r="A1532" s="0" t="inlineStr">
         <is>
-          <t>71119</t>
+          <t>71105</t>
         </is>
       </c>
       <c r="B1532" s="0" t="inlineStr">
         <is>
-          <t>71565</t>
+          <t>71105X</t>
         </is>
       </c>
     </row>
     <row r="1533" spans="1:2" customHeight="0">
       <c r="A1533" s="0" t="inlineStr">
         <is>
-          <t>71138</t>
+          <t>71108</t>
         </is>
       </c>
       <c r="B1533" s="0" t="inlineStr">
         <is>
-          <t>71565</t>
+          <t>71786</t>
         </is>
       </c>
     </row>
     <row r="1534" spans="1:2" customHeight="0">
       <c r="A1534" s="0" t="inlineStr">
         <is>
-          <t>71143</t>
+          <t>71110</t>
         </is>
       </c>
       <c r="B1534" s="0" t="inlineStr">
         <is>
-          <t>71134</t>
+          <t>71301</t>
         </is>
       </c>
     </row>
     <row r="1535" spans="1:2" customHeight="0">
       <c r="A1535" s="0" t="inlineStr">
         <is>
-          <t>71144</t>
+          <t>71119</t>
         </is>
       </c>
       <c r="B1535" s="0" t="inlineStr">
         <is>
-          <t>71140</t>
+          <t>71565</t>
         </is>
       </c>
     </row>
     <row r="1536" spans="1:2" customHeight="0">
       <c r="A1536" s="0" t="inlineStr">
         <is>
-          <t>71153</t>
+          <t>71138</t>
         </is>
       </c>
       <c r="B1536" s="0" t="inlineStr">
         <is>
-          <t>51957</t>
+          <t>71565</t>
         </is>
       </c>
     </row>
     <row r="1537" spans="1:2" customHeight="0">
       <c r="A1537" s="0" t="inlineStr">
         <is>
-          <t>71153X</t>
+          <t>71143</t>
         </is>
       </c>
       <c r="B1537" s="0" t="inlineStr">
         <is>
-          <t>51957</t>
+          <t>71134</t>
         </is>
       </c>
     </row>
     <row r="1538" spans="1:2" customHeight="0">
       <c r="A1538" s="0" t="inlineStr">
         <is>
-          <t>71155</t>
+          <t>71144</t>
         </is>
       </c>
       <c r="B1538" s="0" t="inlineStr">
         <is>
-          <t>71155X</t>
+          <t>71140</t>
         </is>
       </c>
     </row>
     <row r="1539" spans="1:2" customHeight="0">
       <c r="A1539" s="0" t="inlineStr">
         <is>
-          <t>71175</t>
+          <t>71153</t>
         </is>
       </c>
       <c r="B1539" s="0" t="inlineStr">
         <is>
-          <t>72030</t>
+          <t>51957</t>
         </is>
       </c>
     </row>
     <row r="1540" spans="1:2" customHeight="0">
       <c r="A1540" s="0" t="inlineStr">
         <is>
-          <t>71179</t>
+          <t>71153X</t>
         </is>
       </c>
       <c r="B1540" s="0" t="inlineStr">
         <is>
-          <t>71178</t>
+          <t>51957</t>
         </is>
       </c>
     </row>
     <row r="1541" spans="1:2" customHeight="0">
       <c r="A1541" s="0" t="inlineStr">
         <is>
-          <t>71187</t>
+          <t>71155</t>
         </is>
       </c>
       <c r="B1541" s="0" t="inlineStr">
         <is>
-          <t>71174</t>
+          <t>71155X</t>
         </is>
       </c>
     </row>
     <row r="1542" spans="1:2" customHeight="0">
       <c r="A1542" s="0" t="inlineStr">
         <is>
-          <t>71199</t>
+          <t>71175</t>
         </is>
       </c>
       <c r="B1542" s="0" t="inlineStr">
         <is>
-          <t>75176</t>
+          <t>72030</t>
         </is>
       </c>
     </row>
     <row r="1543" spans="1:2" customHeight="0">
       <c r="A1543" s="0" t="inlineStr">
         <is>
-          <t>71201</t>
+          <t>71179</t>
         </is>
       </c>
       <c r="B1543" s="0" t="inlineStr">
         <is>
-          <t>75176</t>
+          <t>71178</t>
         </is>
       </c>
     </row>
     <row r="1544" spans="1:2" customHeight="0">
       <c r="A1544" s="0" t="inlineStr">
         <is>
-          <t>71211</t>
+          <t>71187</t>
         </is>
       </c>
       <c r="B1544" s="0" t="inlineStr">
         <is>
-          <t>71117</t>
+          <t>71174</t>
         </is>
       </c>
     </row>
     <row r="1545" spans="1:2" customHeight="0">
       <c r="A1545" s="0" t="inlineStr">
         <is>
-          <t>71212</t>
+          <t>71199</t>
         </is>
       </c>
       <c r="B1545" s="0" t="inlineStr">
         <is>
-          <t>71214</t>
+          <t>75176</t>
         </is>
       </c>
     </row>
     <row r="1546" spans="1:2" customHeight="0">
       <c r="A1546" s="0" t="inlineStr">
         <is>
-          <t>71217</t>
+          <t>71201</t>
         </is>
       </c>
       <c r="B1546" s="0" t="inlineStr">
         <is>
-          <t>71217X</t>
+          <t>75176</t>
         </is>
       </c>
     </row>
     <row r="1547" spans="1:2" customHeight="0">
       <c r="A1547" s="0" t="inlineStr">
         <is>
-          <t>71218</t>
+          <t>71211</t>
         </is>
       </c>
       <c r="B1547" s="0" t="inlineStr">
         <is>
-          <t>71218X</t>
+          <t>71117</t>
         </is>
       </c>
     </row>
     <row r="1548" spans="1:2" customHeight="0">
       <c r="A1548" s="0" t="inlineStr">
         <is>
-          <t>71223</t>
+          <t>71212</t>
         </is>
       </c>
       <c r="B1548" s="0" t="inlineStr">
         <is>
-          <t>71222</t>
+          <t>71214</t>
         </is>
       </c>
     </row>
     <row r="1549" spans="1:2" customHeight="0">
       <c r="A1549" s="0" t="inlineStr">
         <is>
-          <t>71229</t>
+          <t>71217</t>
         </is>
       </c>
       <c r="B1549" s="0" t="inlineStr">
         <is>
-          <t>71235</t>
+          <t>71217X</t>
         </is>
       </c>
     </row>
     <row r="1550" spans="1:2" customHeight="0">
       <c r="A1550" s="0" t="inlineStr">
         <is>
-          <t>71244</t>
+          <t>71218</t>
         </is>
       </c>
       <c r="B1550" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71218X</t>
         </is>
       </c>
     </row>
     <row r="1551" spans="1:2" customHeight="0">
       <c r="A1551" s="0" t="inlineStr">
         <is>
-          <t>71258</t>
+          <t>71223</t>
         </is>
       </c>
       <c r="B1551" s="0" t="inlineStr">
         <is>
-          <t>71257</t>
+          <t>71222</t>
         </is>
       </c>
     </row>
     <row r="1552" spans="1:2" customHeight="0">
       <c r="A1552" s="0" t="inlineStr">
         <is>
-          <t>71267</t>
+          <t>71229</t>
         </is>
       </c>
       <c r="B1552" s="0" t="inlineStr">
         <is>
-          <t>71269</t>
+          <t>71235</t>
         </is>
       </c>
     </row>
     <row r="1553" spans="1:2" customHeight="0">
       <c r="A1553" s="0" t="inlineStr">
         <is>
-          <t>71280</t>
+          <t>71244</t>
         </is>
       </c>
       <c r="B1553" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1554" spans="1:2" customHeight="0">
       <c r="A1554" s="0" t="inlineStr">
         <is>
-          <t>71286</t>
+          <t>71258</t>
         </is>
       </c>
       <c r="B1554" s="0" t="inlineStr">
         <is>
-          <t>71786</t>
+          <t>71257</t>
         </is>
       </c>
     </row>
     <row r="1555" spans="1:2" customHeight="0">
       <c r="A1555" s="0" t="inlineStr">
         <is>
-          <t>71288</t>
+          <t>71267</t>
         </is>
       </c>
       <c r="B1555" s="0" t="inlineStr">
         <is>
-          <t>71112</t>
+          <t>71269</t>
         </is>
       </c>
     </row>
     <row r="1556" spans="1:2" customHeight="0">
       <c r="A1556" s="0" t="inlineStr">
         <is>
-          <t>71289</t>
+          <t>71280</t>
         </is>
       </c>
       <c r="B1556" s="0" t="inlineStr">
         <is>
-          <t>71290</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1557" spans="1:2" customHeight="0">
       <c r="A1557" s="0" t="inlineStr">
         <is>
-          <t>71293</t>
+          <t>71286</t>
         </is>
       </c>
       <c r="B1557" s="0" t="inlineStr">
         <is>
-          <t>71292</t>
+          <t>71786</t>
         </is>
       </c>
     </row>
     <row r="1558" spans="1:2" customHeight="0">
       <c r="A1558" s="0" t="inlineStr">
         <is>
-          <t>71309</t>
+          <t>71288</t>
         </is>
       </c>
       <c r="B1558" s="0" t="inlineStr">
         <is>
-          <t>71290</t>
+          <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1559" spans="1:2" customHeight="0">
       <c r="A1559" s="0" t="inlineStr">
         <is>
-          <t>71313</t>
+          <t>71289</t>
         </is>
       </c>
       <c r="B1559" s="0" t="inlineStr">
         <is>
-          <t>71112</t>
+          <t>71290</t>
         </is>
       </c>
     </row>
     <row r="1560" spans="1:2" customHeight="0">
       <c r="A1560" s="0" t="inlineStr">
         <is>
-          <t>71316</t>
+          <t>71293</t>
         </is>
       </c>
       <c r="B1560" s="0" t="inlineStr">
         <is>
-          <t>71112</t>
+          <t>71292</t>
         </is>
       </c>
     </row>
     <row r="1561" spans="1:2" customHeight="0">
       <c r="A1561" s="0" t="inlineStr">
         <is>
-          <t>71325</t>
+          <t>71309</t>
         </is>
       </c>
       <c r="B1561" s="0" t="inlineStr">
         <is>
-          <t>71326</t>
+          <t>71290</t>
         </is>
       </c>
     </row>
     <row r="1562" spans="1:2" customHeight="0">
       <c r="A1562" s="0" t="inlineStr">
         <is>
-          <t>71328</t>
+          <t>71313</t>
         </is>
       </c>
       <c r="B1562" s="0" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1563" spans="1:2" customHeight="0">
       <c r="A1563" s="0" t="inlineStr">
         <is>
-          <t>71329</t>
+          <t>71316</t>
         </is>
       </c>
       <c r="B1563" s="0" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1564" spans="1:2" customHeight="0">
       <c r="A1564" s="0" t="inlineStr">
         <is>
-          <t>71331</t>
+          <t>71325</t>
         </is>
       </c>
       <c r="B1564" s="0" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>71326</t>
         </is>
       </c>
     </row>
     <row r="1565" spans="1:2" customHeight="0">
       <c r="A1565" s="0" t="inlineStr">
         <is>
-          <t>71332</t>
+          <t>71328</t>
         </is>
       </c>
       <c r="B1565" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1566" spans="1:2" customHeight="0">
       <c r="A1566" s="0" t="inlineStr">
         <is>
-          <t>71333</t>
+          <t>71329</t>
         </is>
       </c>
       <c r="B1566" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1567" spans="1:2" customHeight="0">
       <c r="A1567" s="0" t="inlineStr">
         <is>
-          <t>71347</t>
+          <t>71331</t>
         </is>
       </c>
       <c r="B1567" s="0" t="inlineStr">
         <is>
-          <t>75270</t>
+          <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1568" spans="1:2" customHeight="0">
       <c r="A1568" s="0" t="inlineStr">
         <is>
-          <t>71349</t>
+          <t>71332</t>
         </is>
       </c>
       <c r="B1568" s="0" t="inlineStr">
         <is>
-          <t>75259</t>
+          <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1569" spans="1:2" customHeight="0">
       <c r="A1569" s="0" t="inlineStr">
         <is>
-          <t>71364</t>
+          <t>71333</t>
         </is>
       </c>
       <c r="B1569" s="0" t="inlineStr">
         <is>
-          <t>71364X</t>
+          <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1570" spans="1:2" customHeight="0">
       <c r="A1570" s="0" t="inlineStr">
         <is>
-          <t>71379</t>
+          <t>71347</t>
         </is>
       </c>
       <c r="B1570" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>75270</t>
         </is>
       </c>
     </row>
     <row r="1571" spans="1:2" customHeight="0">
       <c r="A1571" s="0" t="inlineStr">
         <is>
-          <t>71381</t>
+          <t>71349</t>
         </is>
       </c>
       <c r="B1571" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>75259</t>
         </is>
       </c>
     </row>
     <row r="1572" spans="1:2" customHeight="0">
       <c r="A1572" s="0" t="inlineStr">
         <is>
-          <t>71387</t>
+          <t>71364</t>
         </is>
       </c>
       <c r="B1572" s="0" t="inlineStr">
         <is>
-          <t>75238</t>
+          <t>71364X</t>
         </is>
       </c>
     </row>
     <row r="1573" spans="1:2" customHeight="0">
       <c r="A1573" s="0" t="inlineStr">
         <is>
-          <t>71403</t>
+          <t>71379</t>
         </is>
       </c>
       <c r="B1573" s="0" t="inlineStr">
         <is>
-          <t>71780</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1574" spans="1:2" customHeight="0">
       <c r="A1574" s="0" t="inlineStr">
         <is>
-          <t>71420</t>
+          <t>71381</t>
         </is>
       </c>
       <c r="B1574" s="0" t="inlineStr">
         <is>
-          <t>51060</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1575" spans="1:2" customHeight="0">
       <c r="A1575" s="0" t="inlineStr">
         <is>
-          <t>71421</t>
+          <t>71387</t>
         </is>
       </c>
       <c r="B1575" s="0" t="inlineStr">
         <is>
-          <t>71421X</t>
+          <t>75238</t>
         </is>
       </c>
     </row>
     <row r="1576" spans="1:2" customHeight="0">
       <c r="A1576" s="0" t="inlineStr">
         <is>
-          <t>71428</t>
+          <t>71403</t>
         </is>
       </c>
       <c r="B1576" s="0" t="inlineStr">
         <is>
-          <t>71396</t>
+          <t>71780</t>
         </is>
       </c>
     </row>
     <row r="1577" spans="1:2" customHeight="0">
       <c r="A1577" s="0" t="inlineStr">
         <is>
-          <t>71431</t>
+          <t>71420</t>
         </is>
       </c>
       <c r="B1577" s="0" t="inlineStr">
         <is>
-          <t>71430</t>
+          <t>51060</t>
         </is>
       </c>
     </row>
     <row r="1578" spans="1:2" customHeight="0">
       <c r="A1578" s="0" t="inlineStr">
         <is>
-          <t>71433</t>
+          <t>71421</t>
         </is>
       </c>
       <c r="B1578" s="0" t="inlineStr">
         <is>
-          <t>75008</t>
+          <t>71421X</t>
         </is>
       </c>
     </row>
     <row r="1579" spans="1:2" customHeight="0">
       <c r="A1579" s="0" t="inlineStr">
         <is>
-          <t>71446</t>
+          <t>71428</t>
         </is>
       </c>
       <c r="B1579" s="0" t="inlineStr">
         <is>
-          <t>51006</t>
+          <t>71396</t>
         </is>
       </c>
     </row>
     <row r="1580" spans="1:2" customHeight="0">
       <c r="A1580" s="0" t="inlineStr">
         <is>
-          <t>71452</t>
+          <t>71431</t>
         </is>
       </c>
       <c r="B1580" s="0" t="inlineStr">
         <is>
-          <t>71149</t>
+          <t>71430</t>
         </is>
       </c>
     </row>
     <row r="1581" spans="1:2" customHeight="0">
       <c r="A1581" s="0" t="inlineStr">
         <is>
-          <t>71453</t>
+          <t>71433</t>
         </is>
       </c>
       <c r="B1581" s="0" t="inlineStr">
         <is>
-          <t>71149</t>
+          <t>75008</t>
         </is>
       </c>
     </row>
     <row r="1582" spans="1:2" customHeight="0">
       <c r="A1582" s="0" t="inlineStr">
         <is>
-          <t>71456</t>
+          <t>71446</t>
         </is>
       </c>
       <c r="B1582" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>51006</t>
         </is>
       </c>
     </row>
     <row r="1583" spans="1:2" customHeight="0">
       <c r="A1583" s="0" t="inlineStr">
         <is>
-          <t>71458</t>
+          <t>71452</t>
         </is>
       </c>
       <c r="B1583" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71149</t>
         </is>
       </c>
     </row>
     <row r="1584" spans="1:2" customHeight="0">
       <c r="A1584" s="0" t="inlineStr">
         <is>
-          <t>71465</t>
+          <t>71453</t>
         </is>
       </c>
       <c r="B1584" s="0" t="inlineStr">
         <is>
-          <t>71849</t>
+          <t>71149</t>
         </is>
       </c>
     </row>
     <row r="1585" spans="1:2" customHeight="0">
       <c r="A1585" s="0" t="inlineStr">
         <is>
-          <t>71487</t>
+          <t>71456</t>
         </is>
       </c>
       <c r="B1585" s="0" t="inlineStr">
         <is>
-          <t>71486</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1586" spans="1:2" customHeight="0">
       <c r="A1586" s="0" t="inlineStr">
         <is>
-          <t>71507</t>
+          <t>71458</t>
         </is>
       </c>
       <c r="B1586" s="0" t="inlineStr">
         <is>
-          <t>71507X</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1587" spans="1:2" customHeight="0">
       <c r="A1587" s="0" t="inlineStr">
         <is>
-          <t>71534</t>
+          <t>71465</t>
         </is>
       </c>
       <c r="B1587" s="0" t="inlineStr">
         <is>
-          <t>41442</t>
+          <t>71849</t>
         </is>
       </c>
     </row>
     <row r="1588" spans="1:2" customHeight="0">
       <c r="A1588" s="0" t="inlineStr">
         <is>
-          <t>71550</t>
+          <t>71487</t>
         </is>
       </c>
       <c r="B1588" s="0" t="inlineStr">
         <is>
-          <t>75296</t>
+          <t>71486</t>
         </is>
       </c>
     </row>
     <row r="1589" spans="1:2" customHeight="0">
       <c r="A1589" s="0" t="inlineStr">
         <is>
-          <t>71592</t>
+          <t>71507</t>
         </is>
       </c>
       <c r="B1589" s="0" t="inlineStr">
         <is>
-          <t>71398</t>
+          <t>71507X</t>
         </is>
       </c>
     </row>
     <row r="1590" spans="1:2" customHeight="0">
       <c r="A1590" s="0" t="inlineStr">
         <is>
-          <t>71632</t>
+          <t>71534</t>
         </is>
       </c>
       <c r="B1590" s="0" t="inlineStr">
         <is>
-          <t>71973</t>
+          <t>41442</t>
         </is>
       </c>
     </row>
     <row r="1591" spans="1:2" customHeight="0">
       <c r="A1591" s="0" t="inlineStr">
         <is>
-          <t>71641</t>
+          <t>71550</t>
         </is>
       </c>
       <c r="B1591" s="0" t="inlineStr">
         <is>
-          <t>71639</t>
+          <t>75296</t>
         </is>
       </c>
     </row>
     <row r="1592" spans="1:2" customHeight="0">
       <c r="A1592" s="0" t="inlineStr">
         <is>
-          <t>71704</t>
+          <t>71592</t>
         </is>
       </c>
       <c r="B1592" s="0" t="inlineStr">
         <is>
-          <t>71704X</t>
+          <t>71398</t>
         </is>
       </c>
     </row>
     <row r="1593" spans="1:2" customHeight="0">
       <c r="A1593" s="0" t="inlineStr">
         <is>
-          <t>71719</t>
+          <t>71632</t>
         </is>
       </c>
       <c r="B1593" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71973</t>
         </is>
       </c>
     </row>
     <row r="1594" spans="1:2" customHeight="0">
       <c r="A1594" s="0" t="inlineStr">
         <is>
-          <t>71720</t>
+          <t>71641</t>
         </is>
       </c>
       <c r="B1594" s="0" t="inlineStr">
         <is>
-          <t>71720X</t>
+          <t>71639</t>
         </is>
       </c>
     </row>
     <row r="1595" spans="1:2" customHeight="0">
       <c r="A1595" s="0" t="inlineStr">
         <is>
-          <t>71722</t>
+          <t>71704</t>
         </is>
       </c>
       <c r="B1595" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71704X</t>
         </is>
       </c>
     </row>
     <row r="1596" spans="1:2" customHeight="0">
       <c r="A1596" s="0" t="inlineStr">
         <is>
-          <t>71763</t>
+          <t>71719</t>
         </is>
       </c>
       <c r="B1596" s="0" t="inlineStr">
         <is>
-          <t>71274</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1597" spans="1:2" customHeight="0">
       <c r="A1597" s="0" t="inlineStr">
         <is>
-          <t>71779</t>
+          <t>71720</t>
         </is>
       </c>
       <c r="B1597" s="0" t="inlineStr">
         <is>
-          <t>51576</t>
+          <t>71720X</t>
         </is>
       </c>
     </row>
     <row r="1598" spans="1:2" customHeight="0">
       <c r="A1598" s="0" t="inlineStr">
         <is>
-          <t>71788</t>
+          <t>71722</t>
         </is>
       </c>
       <c r="B1598" s="0" t="inlineStr">
         <is>
-          <t>71653</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1599" spans="1:2" customHeight="0">
       <c r="A1599" s="0" t="inlineStr">
         <is>
-          <t>71825</t>
+          <t>71763</t>
         </is>
       </c>
       <c r="B1599" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71274</t>
         </is>
       </c>
     </row>
     <row r="1600" spans="1:2" customHeight="0">
       <c r="A1600" s="0" t="inlineStr">
         <is>
-          <t>71850</t>
+          <t>71779</t>
         </is>
       </c>
       <c r="B1600" s="0" t="inlineStr">
         <is>
-          <t>71851</t>
+          <t>51576</t>
         </is>
       </c>
     </row>
     <row r="1601" spans="1:2" customHeight="0">
       <c r="A1601" s="0" t="inlineStr">
         <is>
-          <t>7186-S</t>
+          <t>71788</t>
         </is>
       </c>
       <c r="B1601" s="0" t="inlineStr">
         <is>
-          <t>2835-S</t>
+          <t>71653</t>
         </is>
       </c>
     </row>
     <row r="1602" spans="1:2" customHeight="0">
       <c r="A1602" s="0" t="inlineStr">
         <is>
-          <t>71869</t>
+          <t>71825</t>
         </is>
       </c>
       <c r="B1602" s="0" t="inlineStr">
         <is>
-          <t>71868</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1603" spans="1:2" customHeight="0">
       <c r="A1603" s="0" t="inlineStr">
         <is>
-          <t>71881</t>
+          <t>71850</t>
         </is>
       </c>
       <c r="B1603" s="0" t="inlineStr">
         <is>
-          <t>71880</t>
+          <t>71851</t>
         </is>
       </c>
     </row>
     <row r="1604" spans="1:2" customHeight="0">
       <c r="A1604" s="0" t="inlineStr">
         <is>
-          <t>71892</t>
+          <t>7186-S</t>
         </is>
       </c>
       <c r="B1604" s="0" t="inlineStr">
         <is>
-          <t>71582</t>
+          <t>2835-S</t>
         </is>
       </c>
     </row>
     <row r="1605" spans="1:2" customHeight="0">
       <c r="A1605" s="0" t="inlineStr">
         <is>
-          <t>71903</t>
+          <t>71869</t>
         </is>
       </c>
       <c r="B1605" s="0" t="inlineStr">
         <is>
-          <t>71901</t>
+          <t>71868</t>
         </is>
       </c>
     </row>
     <row r="1606" spans="1:2" customHeight="0">
       <c r="A1606" s="0" t="inlineStr">
         <is>
-          <t>71982</t>
+          <t>71881</t>
         </is>
       </c>
       <c r="B1606" s="0" t="inlineStr">
         <is>
-          <t>71178</t>
+          <t>71880</t>
         </is>
       </c>
     </row>
     <row r="1607" spans="1:2" customHeight="0">
       <c r="A1607" s="0" t="inlineStr">
         <is>
-          <t>71990</t>
+          <t>71892</t>
         </is>
       </c>
       <c r="B1607" s="0" t="inlineStr">
         <is>
-          <t>71973</t>
+          <t>71582</t>
         </is>
       </c>
     </row>
     <row r="1608" spans="1:2" customHeight="0">
       <c r="A1608" s="0" t="inlineStr">
         <is>
-          <t>71997</t>
+          <t>71903</t>
         </is>
       </c>
       <c r="B1608" s="0" t="inlineStr">
         <is>
-          <t>81027</t>
+          <t>71901</t>
         </is>
       </c>
     </row>
     <row r="1609" spans="1:2" customHeight="0">
       <c r="A1609" s="0" t="inlineStr">
         <is>
-          <t>720051</t>
+          <t>71982</t>
         </is>
       </c>
       <c r="B1609" s="0" t="inlineStr">
         <is>
-          <t>729981</t>
+          <t>71178</t>
         </is>
       </c>
     </row>
     <row r="1610" spans="1:2" customHeight="0">
       <c r="A1610" s="0" t="inlineStr">
         <is>
-          <t>720052</t>
+          <t>71990</t>
         </is>
       </c>
       <c r="B1610" s="0" t="inlineStr">
         <is>
-          <t>729982</t>
+          <t>71973</t>
         </is>
       </c>
     </row>
     <row r="1611" spans="1:2" customHeight="0">
       <c r="A1611" s="0" t="inlineStr">
         <is>
-          <t>72008</t>
+          <t>71997</t>
         </is>
       </c>
       <c r="B1611" s="0" t="inlineStr">
         <is>
-          <t>72039</t>
+          <t>81027</t>
         </is>
       </c>
     </row>
     <row r="1612" spans="1:2" customHeight="0">
       <c r="A1612" s="0" t="inlineStr">
         <is>
-          <t>72012</t>
+          <t>720051</t>
         </is>
       </c>
       <c r="B1612" s="0" t="inlineStr">
         <is>
-          <t>72011</t>
+          <t>729981</t>
         </is>
       </c>
     </row>
     <row r="1613" spans="1:2" customHeight="0">
       <c r="A1613" s="0" t="inlineStr">
         <is>
-          <t>72013</t>
+          <t>720052</t>
         </is>
       </c>
       <c r="B1613" s="0" t="inlineStr">
         <is>
-          <t>42832X</t>
+          <t>729982</t>
         </is>
       </c>
     </row>
     <row r="1614" spans="1:2" customHeight="0">
       <c r="A1614" s="0" t="inlineStr">
         <is>
-          <t>72018</t>
+          <t>72008</t>
         </is>
       </c>
       <c r="B1614" s="0" t="inlineStr">
         <is>
-          <t>71319</t>
+          <t>72039</t>
         </is>
       </c>
     </row>
     <row r="1615" spans="1:2" customHeight="0">
       <c r="A1615" s="0" t="inlineStr">
         <is>
-          <t>720191</t>
+          <t>72012</t>
         </is>
       </c>
       <c r="B1615" s="0" t="inlineStr">
         <is>
-          <t>728961</t>
+          <t>72011</t>
         </is>
       </c>
     </row>
     <row r="1616" spans="1:2" customHeight="0">
       <c r="A1616" s="0" t="inlineStr">
         <is>
-          <t>720192</t>
+          <t>72013</t>
         </is>
       </c>
       <c r="B1616" s="0" t="inlineStr">
         <is>
-          <t>728962</t>
+          <t>42832X</t>
         </is>
       </c>
     </row>
     <row r="1617" spans="1:2" customHeight="0">
       <c r="A1617" s="0" t="inlineStr">
         <is>
-          <t>720211</t>
+          <t>72018</t>
         </is>
       </c>
       <c r="B1617" s="0" t="inlineStr">
         <is>
-          <t>720221</t>
+          <t>71319</t>
         </is>
       </c>
     </row>
     <row r="1618" spans="1:2" customHeight="0">
       <c r="A1618" s="0" t="inlineStr">
         <is>
-          <t>720212</t>
+          <t>720191</t>
         </is>
       </c>
       <c r="B1618" s="0" t="inlineStr">
         <is>
-          <t>720222</t>
+          <t>728961</t>
         </is>
       </c>
     </row>
     <row r="1619" spans="1:2" customHeight="0">
       <c r="A1619" s="0" t="inlineStr">
         <is>
-          <t>720231</t>
+          <t>720192</t>
         </is>
       </c>
       <c r="B1619" s="0" t="inlineStr">
         <is>
-          <t>725961</t>
+          <t>728962</t>
         </is>
       </c>
     </row>
     <row r="1620" spans="1:2" customHeight="0">
       <c r="A1620" s="0" t="inlineStr">
         <is>
-          <t>720232</t>
+          <t>720211</t>
         </is>
       </c>
       <c r="B1620" s="0" t="inlineStr">
         <is>
-          <t>725962</t>
+          <t>720221</t>
         </is>
       </c>
     </row>
     <row r="1621" spans="1:2" customHeight="0">
       <c r="A1621" s="0" t="inlineStr">
         <is>
-          <t>720261</t>
+          <t>720212</t>
         </is>
       </c>
       <c r="B1621" s="0" t="inlineStr">
         <is>
-          <t>720281</t>
+          <t>720222</t>
         </is>
       </c>
     </row>
     <row r="1622" spans="1:2" customHeight="0">
       <c r="A1622" s="0" t="inlineStr">
         <is>
-          <t>720262</t>
+          <t>720231</t>
         </is>
       </c>
       <c r="B1622" s="0" t="inlineStr">
         <is>
-          <t>720282</t>
+          <t>725961</t>
         </is>
       </c>
     </row>
     <row r="1623" spans="1:2" customHeight="0">
       <c r="A1623" s="0" t="inlineStr">
         <is>
-          <t>72027</t>
+          <t>720232</t>
         </is>
       </c>
       <c r="B1623" s="0" t="inlineStr">
         <is>
-          <t>72026</t>
+          <t>725962</t>
         </is>
       </c>
     </row>
     <row r="1624" spans="1:2" customHeight="0">
       <c r="A1624" s="0" t="inlineStr">
         <is>
-          <t>720291</t>
+          <t>720261</t>
         </is>
       </c>
       <c r="B1624" s="0" t="inlineStr">
         <is>
-          <t>720321</t>
+          <t>720281</t>
         </is>
       </c>
     </row>
     <row r="1625" spans="1:2" customHeight="0">
       <c r="A1625" s="0" t="inlineStr">
         <is>
-          <t>720292</t>
+          <t>720262</t>
         </is>
       </c>
       <c r="B1625" s="0" t="inlineStr">
         <is>
-          <t>720322</t>
+          <t>720282</t>
         </is>
       </c>
     </row>
     <row r="1626" spans="1:2" customHeight="0">
       <c r="A1626" s="0" t="inlineStr">
         <is>
-          <t>72031</t>
+          <t>72027</t>
         </is>
       </c>
       <c r="B1626" s="0" t="inlineStr">
         <is>
-          <t>71247</t>
+          <t>72026</t>
         </is>
       </c>
     </row>
     <row r="1627" spans="1:2" customHeight="0">
       <c r="A1627" s="0" t="inlineStr">
         <is>
-          <t>72042</t>
+          <t>720291</t>
         </is>
       </c>
       <c r="B1627" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>720321</t>
         </is>
       </c>
     </row>
     <row r="1628" spans="1:2" customHeight="0">
       <c r="A1628" s="0" t="inlineStr">
         <is>
-          <t>720441</t>
+          <t>720292</t>
         </is>
       </c>
       <c r="B1628" s="0" t="inlineStr">
         <is>
-          <t>720421</t>
+          <t>720322</t>
         </is>
       </c>
     </row>
     <row r="1629" spans="1:2" customHeight="0">
       <c r="A1629" s="0" t="inlineStr">
         <is>
-          <t>720442</t>
+          <t>72031</t>
         </is>
       </c>
       <c r="B1629" s="0" t="inlineStr">
         <is>
-          <t>720422</t>
+          <t>71247</t>
         </is>
       </c>
     </row>
     <row r="1630" spans="1:2" customHeight="0">
       <c r="A1630" s="0" t="inlineStr">
         <is>
-          <t>720451</t>
+          <t>72042</t>
         </is>
       </c>
       <c r="B1630" s="0" t="inlineStr">
         <is>
-          <t>720471</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1631" spans="1:2" customHeight="0">
       <c r="A1631" s="0" t="inlineStr">
         <is>
-          <t>720452</t>
+          <t>720441</t>
         </is>
       </c>
       <c r="B1631" s="0" t="inlineStr">
         <is>
-          <t>720472</t>
+          <t>720421</t>
         </is>
       </c>
     </row>
     <row r="1632" spans="1:2" customHeight="0">
       <c r="A1632" s="0" t="inlineStr">
         <is>
-          <t>720561</t>
+          <t>720442</t>
         </is>
       </c>
       <c r="B1632" s="0" t="inlineStr">
         <is>
-          <t>720571</t>
+          <t>720422</t>
         </is>
       </c>
     </row>
     <row r="1633" spans="1:2" customHeight="0">
       <c r="A1633" s="0" t="inlineStr">
         <is>
-          <t>720562</t>
+          <t>720451</t>
         </is>
       </c>
       <c r="B1633" s="0" t="inlineStr">
         <is>
-          <t>720572</t>
+          <t>720471</t>
         </is>
       </c>
     </row>
     <row r="1634" spans="1:2" customHeight="0">
       <c r="A1634" s="0" t="inlineStr">
         <is>
-          <t>720601</t>
+          <t>720452</t>
         </is>
       </c>
       <c r="B1634" s="0" t="inlineStr">
         <is>
-          <t>727401</t>
+          <t>720472</t>
         </is>
       </c>
     </row>
     <row r="1635" spans="1:2" customHeight="0">
       <c r="A1635" s="0" t="inlineStr">
         <is>
-          <t>720602</t>
+          <t>720561</t>
         </is>
       </c>
       <c r="B1635" s="0" t="inlineStr">
         <is>
-          <t>727402</t>
+          <t>720571</t>
         </is>
       </c>
     </row>
     <row r="1636" spans="1:2" customHeight="0">
       <c r="A1636" s="0" t="inlineStr">
         <is>
-          <t>72067</t>
+          <t>720562</t>
         </is>
       </c>
       <c r="B1636" s="0" t="inlineStr">
         <is>
-          <t>73665</t>
+          <t>720572</t>
         </is>
       </c>
     </row>
     <row r="1637" spans="1:2" customHeight="0">
       <c r="A1637" s="0" t="inlineStr">
         <is>
-          <t>720691</t>
+          <t>720601</t>
         </is>
       </c>
       <c r="B1637" s="0" t="inlineStr">
         <is>
-          <t>727251</t>
+          <t>727401</t>
         </is>
       </c>
     </row>
     <row r="1638" spans="1:2" customHeight="0">
       <c r="A1638" s="0" t="inlineStr">
         <is>
-          <t>720692</t>
+          <t>720602</t>
         </is>
       </c>
       <c r="B1638" s="0" t="inlineStr">
         <is>
-          <t>727252</t>
+          <t>727402</t>
         </is>
       </c>
     </row>
     <row r="1639" spans="1:2" customHeight="0">
       <c r="A1639" s="0" t="inlineStr">
         <is>
-          <t>72074</t>
+          <t>72067</t>
         </is>
       </c>
       <c r="B1639" s="0" t="inlineStr">
         <is>
-          <t>72825X</t>
+          <t>73665</t>
         </is>
       </c>
     </row>
     <row r="1640" spans="1:2" customHeight="0">
       <c r="A1640" s="0" t="inlineStr">
         <is>
-          <t>721021</t>
+          <t>720691</t>
         </is>
       </c>
       <c r="B1640" s="0" t="inlineStr">
         <is>
-          <t>720971</t>
+          <t>727251</t>
         </is>
       </c>
     </row>
     <row r="1641" spans="1:2" customHeight="0">
       <c r="A1641" s="0" t="inlineStr">
         <is>
-          <t>721022</t>
+          <t>720692</t>
         </is>
       </c>
       <c r="B1641" s="0" t="inlineStr">
         <is>
-          <t>720972</t>
+          <t>727252</t>
         </is>
       </c>
     </row>
     <row r="1642" spans="1:2" customHeight="0">
       <c r="A1642" s="0" t="inlineStr">
         <is>
-          <t>721041</t>
+          <t>72074</t>
         </is>
       </c>
       <c r="B1642" s="0" t="inlineStr">
         <is>
-          <t>729271</t>
+          <t>72825X</t>
         </is>
       </c>
     </row>
     <row r="1643" spans="1:2" customHeight="0">
       <c r="A1643" s="0" t="inlineStr">
         <is>
-          <t>721042</t>
+          <t>721021</t>
         </is>
       </c>
       <c r="B1643" s="0" t="inlineStr">
         <is>
-          <t>729272</t>
+          <t>720971</t>
         </is>
       </c>
     </row>
     <row r="1644" spans="1:2" customHeight="0">
       <c r="A1644" s="0" t="inlineStr">
         <is>
-          <t>721161</t>
+          <t>721022</t>
         </is>
       </c>
       <c r="B1644" s="0" t="inlineStr">
         <is>
-          <t>728561</t>
+          <t>720972</t>
         </is>
       </c>
     </row>
     <row r="1645" spans="1:2" customHeight="0">
       <c r="A1645" s="0" t="inlineStr">
         <is>
-          <t>721162</t>
+          <t>721041</t>
         </is>
       </c>
       <c r="B1645" s="0" t="inlineStr">
         <is>
-          <t>728562</t>
+          <t>729271</t>
         </is>
       </c>
     </row>
     <row r="1646" spans="1:2" customHeight="0">
       <c r="A1646" s="0" t="inlineStr">
         <is>
-          <t>721221</t>
+          <t>721042</t>
         </is>
       </c>
       <c r="B1646" s="0" t="inlineStr">
         <is>
-          <t>721601</t>
+          <t>729272</t>
         </is>
       </c>
     </row>
     <row r="1647" spans="1:2" customHeight="0">
       <c r="A1647" s="0" t="inlineStr">
         <is>
-          <t>721222</t>
+          <t>721161</t>
         </is>
       </c>
       <c r="B1647" s="0" t="inlineStr">
         <is>
-          <t>721602</t>
+          <t>728561</t>
         </is>
       </c>
     </row>
     <row r="1648" spans="1:2" customHeight="0">
       <c r="A1648" s="0" t="inlineStr">
         <is>
-          <t>721381</t>
+          <t>721162</t>
         </is>
       </c>
       <c r="B1648" s="0" t="inlineStr">
         <is>
-          <t>728721</t>
+          <t>728562</t>
         </is>
       </c>
     </row>
     <row r="1649" spans="1:2" customHeight="0">
       <c r="A1649" s="0" t="inlineStr">
         <is>
-          <t>721382</t>
+          <t>721221</t>
         </is>
       </c>
       <c r="B1649" s="0" t="inlineStr">
         <is>
-          <t>728722</t>
+          <t>721601</t>
         </is>
       </c>
     </row>
     <row r="1650" spans="1:2" customHeight="0">
       <c r="A1650" s="0" t="inlineStr">
         <is>
-          <t>721902</t>
+          <t>721222</t>
         </is>
       </c>
       <c r="B1650" s="0" t="inlineStr">
         <is>
-          <t>721092</t>
+          <t>721602</t>
         </is>
       </c>
     </row>
     <row r="1651" spans="1:2" customHeight="0">
       <c r="A1651" s="0" t="inlineStr">
         <is>
-          <t>722041</t>
+          <t>721381</t>
         </is>
       </c>
       <c r="B1651" s="0" t="inlineStr">
         <is>
-          <t>721431</t>
+          <t>728721</t>
         </is>
       </c>
     </row>
     <row r="1652" spans="1:2" customHeight="0">
       <c r="A1652" s="0" t="inlineStr">
         <is>
-          <t>722042</t>
+          <t>721382</t>
         </is>
       </c>
       <c r="B1652" s="0" t="inlineStr">
         <is>
-          <t>721432</t>
+          <t>728722</t>
         </is>
       </c>
     </row>
     <row r="1653" spans="1:2" customHeight="0">
       <c r="A1653" s="0" t="inlineStr">
         <is>
-          <t>72512</t>
+          <t>721902</t>
         </is>
       </c>
       <c r="B1653" s="0" t="inlineStr">
         <is>
-          <t>72512X</t>
+          <t>721092</t>
         </is>
       </c>
     </row>
     <row r="1654" spans="1:2" customHeight="0">
       <c r="A1654" s="0" t="inlineStr">
         <is>
-          <t>72641</t>
+          <t>722041</t>
         </is>
       </c>
       <c r="B1654" s="0" t="inlineStr">
         <is>
-          <t>72641X</t>
+          <t>721431</t>
         </is>
       </c>
     </row>
     <row r="1655" spans="1:2" customHeight="0">
       <c r="A1655" s="0" t="inlineStr">
         <is>
-          <t>72654</t>
+          <t>722042</t>
         </is>
       </c>
       <c r="B1655" s="0" t="inlineStr">
         <is>
-          <t>72654X</t>
+          <t>721432</t>
         </is>
       </c>
     </row>
     <row r="1656" spans="1:2" customHeight="0">
       <c r="A1656" s="0" t="inlineStr">
         <is>
-          <t>72655</t>
+          <t>72512</t>
         </is>
       </c>
       <c r="B1656" s="0" t="inlineStr">
         <is>
-          <t>72655X</t>
+          <t>72512X</t>
         </is>
       </c>
     </row>
     <row r="1657" spans="1:2" customHeight="0">
       <c r="A1657" s="0" t="inlineStr">
         <is>
-          <t>72656</t>
+          <t>72641</t>
         </is>
       </c>
       <c r="B1657" s="0" t="inlineStr">
         <is>
-          <t>72656X</t>
+          <t>72641X</t>
         </is>
       </c>
     </row>
     <row r="1658" spans="1:2" customHeight="0">
       <c r="A1658" s="0" t="inlineStr">
         <is>
-          <t>72670</t>
+          <t>72654</t>
         </is>
       </c>
       <c r="B1658" s="0" t="inlineStr">
         <is>
-          <t>72670X</t>
+          <t>72654X</t>
         </is>
       </c>
     </row>
     <row r="1659" spans="1:2" customHeight="0">
       <c r="A1659" s="0" t="inlineStr">
         <is>
-          <t>72673</t>
+          <t>72655</t>
         </is>
       </c>
       <c r="B1659" s="0" t="inlineStr">
         <is>
-          <t>72673X</t>
+          <t>72655X</t>
         </is>
       </c>
     </row>
     <row r="1660" spans="1:2" customHeight="0">
       <c r="A1660" s="0" t="inlineStr">
         <is>
-          <t>72675</t>
+          <t>72656</t>
         </is>
       </c>
       <c r="B1660" s="0" t="inlineStr">
         <is>
-          <t>72675X</t>
+          <t>72656X</t>
         </is>
       </c>
     </row>
     <row r="1661" spans="1:2" customHeight="0">
       <c r="A1661" s="0" t="inlineStr">
         <is>
-          <t>72676</t>
+          <t>72670</t>
         </is>
       </c>
       <c r="B1661" s="0" t="inlineStr">
         <is>
-          <t>72676X</t>
+          <t>72670X</t>
         </is>
       </c>
     </row>
     <row r="1662" spans="1:2" customHeight="0">
       <c r="A1662" s="0" t="inlineStr">
         <is>
-          <t>72677</t>
+          <t>72673</t>
         </is>
       </c>
       <c r="B1662" s="0" t="inlineStr">
         <is>
-          <t>72677X</t>
+          <t>72673X</t>
         </is>
       </c>
     </row>
     <row r="1663" spans="1:2" customHeight="0">
       <c r="A1663" s="0" t="inlineStr">
         <is>
-          <t>72678</t>
+          <t>72675</t>
         </is>
       </c>
       <c r="B1663" s="0" t="inlineStr">
         <is>
-          <t>72678X</t>
+          <t>72675X</t>
         </is>
       </c>
     </row>
     <row r="1664" spans="1:2" customHeight="0">
       <c r="A1664" s="0" t="inlineStr">
         <is>
-          <t>72684</t>
+          <t>72676</t>
         </is>
       </c>
       <c r="B1664" s="0" t="inlineStr">
         <is>
-          <t>72684X</t>
+          <t>72676X</t>
         </is>
       </c>
     </row>
     <row r="1665" spans="1:2" customHeight="0">
       <c r="A1665" s="0" t="inlineStr">
         <is>
-          <t>72685</t>
+          <t>72677</t>
         </is>
       </c>
       <c r="B1665" s="0" t="inlineStr">
         <is>
-          <t>72685X</t>
+          <t>72677X</t>
         </is>
       </c>
     </row>
     <row r="1666" spans="1:2" customHeight="0">
       <c r="A1666" s="0" t="inlineStr">
         <is>
-          <t>72690</t>
+          <t>72678</t>
         </is>
       </c>
       <c r="B1666" s="0" t="inlineStr">
         <is>
-          <t>72690X</t>
+          <t>72678X</t>
         </is>
       </c>
     </row>
     <row r="1667" spans="1:2" customHeight="0">
       <c r="A1667" s="0" t="inlineStr">
         <is>
-          <t>72690X</t>
+          <t>72684</t>
         </is>
       </c>
       <c r="B1667" s="0" t="inlineStr">
         <is>
-          <t>82113</t>
+          <t>72684X</t>
         </is>
       </c>
     </row>
     <row r="1668" spans="1:2" customHeight="0">
       <c r="A1668" s="0" t="inlineStr">
         <is>
-          <t>72718</t>
+          <t>72685</t>
         </is>
       </c>
       <c r="B1668" s="0" t="inlineStr">
         <is>
-          <t>72718X</t>
+          <t>72685X</t>
         </is>
       </c>
     </row>
     <row r="1669" spans="1:2" customHeight="0">
       <c r="A1669" s="0" t="inlineStr">
         <is>
-          <t>72719</t>
+          <t>72690</t>
         </is>
       </c>
       <c r="B1669" s="0" t="inlineStr">
         <is>
-          <t>72719X</t>
+          <t>72690X</t>
         </is>
       </c>
     </row>
     <row r="1670" spans="1:2" customHeight="0">
       <c r="A1670" s="0" t="inlineStr">
         <is>
-          <t>72733</t>
+          <t>72690X</t>
         </is>
       </c>
       <c r="B1670" s="0" t="inlineStr">
         <is>
-          <t>72733X</t>
+          <t>82113</t>
         </is>
       </c>
     </row>
     <row r="1671" spans="1:2" customHeight="0">
       <c r="A1671" s="0" t="inlineStr">
         <is>
-          <t>72736</t>
+          <t>72718</t>
         </is>
       </c>
       <c r="B1671" s="0" t="inlineStr">
         <is>
-          <t>72736X</t>
+          <t>72718X</t>
         </is>
       </c>
     </row>
     <row r="1672" spans="1:2" customHeight="0">
       <c r="A1672" s="0" t="inlineStr">
         <is>
-          <t>72738</t>
+          <t>72719</t>
         </is>
       </c>
       <c r="B1672" s="0" t="inlineStr">
         <is>
-          <t>72738X</t>
+          <t>72719X</t>
         </is>
       </c>
     </row>
     <row r="1673" spans="1:2" customHeight="0">
       <c r="A1673" s="0" t="inlineStr">
         <is>
-          <t>72743</t>
+          <t>72733</t>
         </is>
       </c>
       <c r="B1673" s="0" t="inlineStr">
         <is>
-          <t>72743X</t>
+          <t>72733X</t>
         </is>
       </c>
     </row>
     <row r="1674" spans="1:2" customHeight="0">
       <c r="A1674" s="0" t="inlineStr">
         <is>
-          <t>72757</t>
+          <t>72736</t>
         </is>
       </c>
       <c r="B1674" s="0" t="inlineStr">
         <is>
-          <t>72757X</t>
+          <t>72736X</t>
         </is>
       </c>
     </row>
     <row r="1675" spans="1:2" customHeight="0">
       <c r="A1675" s="0" t="inlineStr">
         <is>
-          <t>72764</t>
+          <t>72738</t>
         </is>
       </c>
       <c r="B1675" s="0" t="inlineStr">
         <is>
-          <t>72764X</t>
+          <t>72738X</t>
         </is>
       </c>
     </row>
     <row r="1676" spans="1:2" customHeight="0">
       <c r="A1676" s="0" t="inlineStr">
         <is>
-          <t>72767</t>
+          <t>72743</t>
         </is>
       </c>
       <c r="B1676" s="0" t="inlineStr">
         <is>
-          <t>72767X</t>
+          <t>72743X</t>
         </is>
       </c>
     </row>
     <row r="1677" spans="1:2" customHeight="0">
       <c r="A1677" s="0" t="inlineStr">
         <is>
-          <t>72778</t>
+          <t>72757</t>
         </is>
       </c>
       <c r="B1677" s="0" t="inlineStr">
         <is>
-          <t>72778X</t>
+          <t>72757X</t>
         </is>
       </c>
     </row>
     <row r="1678" spans="1:2" customHeight="0">
       <c r="A1678" s="0" t="inlineStr">
         <is>
-          <t>72781</t>
+          <t>72764</t>
         </is>
       </c>
       <c r="B1678" s="0" t="inlineStr">
         <is>
-          <t>72781X</t>
+          <t>72764X</t>
         </is>
       </c>
     </row>
     <row r="1679" spans="1:2" customHeight="0">
       <c r="A1679" s="0" t="inlineStr">
         <is>
-          <t>72784</t>
+          <t>72767</t>
         </is>
       </c>
       <c r="B1679" s="0" t="inlineStr">
         <is>
-          <t>72784X</t>
+          <t>72767X</t>
         </is>
       </c>
     </row>
     <row r="1680" spans="1:2" customHeight="0">
       <c r="A1680" s="0" t="inlineStr">
         <is>
-          <t>72785</t>
+          <t>72778</t>
         </is>
       </c>
       <c r="B1680" s="0" t="inlineStr">
         <is>
-          <t>72785X</t>
+          <t>72778X</t>
         </is>
       </c>
     </row>
     <row r="1681" spans="1:2" customHeight="0">
       <c r="A1681" s="0" t="inlineStr">
         <is>
-          <t>72791</t>
+          <t>72781</t>
         </is>
       </c>
       <c r="B1681" s="0" t="inlineStr">
         <is>
-          <t>72791X</t>
+          <t>72781X</t>
         </is>
       </c>
     </row>
     <row r="1682" spans="1:2" customHeight="0">
       <c r="A1682" s="0" t="inlineStr">
         <is>
-          <t>72792</t>
+          <t>72784</t>
         </is>
       </c>
       <c r="B1682" s="0" t="inlineStr">
         <is>
-          <t>72792X</t>
+          <t>72784X</t>
         </is>
       </c>
     </row>
     <row r="1683" spans="1:2" customHeight="0">
       <c r="A1683" s="0" t="inlineStr">
         <is>
-          <t>72793</t>
+          <t>72785</t>
         </is>
       </c>
       <c r="B1683" s="0" t="inlineStr">
         <is>
-          <t>72793X</t>
+          <t>72785X</t>
         </is>
       </c>
     </row>
     <row r="1684" spans="1:2" customHeight="0">
       <c r="A1684" s="0" t="inlineStr">
         <is>
-          <t>72796</t>
+          <t>72791</t>
         </is>
       </c>
       <c r="B1684" s="0" t="inlineStr">
         <is>
-          <t>72796X</t>
+          <t>72791X</t>
         </is>
       </c>
     </row>
     <row r="1685" spans="1:2" customHeight="0">
       <c r="A1685" s="0" t="inlineStr">
         <is>
-          <t>727991</t>
+          <t>72792</t>
         </is>
       </c>
       <c r="B1685" s="0" t="inlineStr">
         <is>
-          <t>727981</t>
+          <t>72792X</t>
         </is>
       </c>
     </row>
     <row r="1686" spans="1:2" customHeight="0">
       <c r="A1686" s="0" t="inlineStr">
         <is>
-          <t>727992</t>
+          <t>72793</t>
         </is>
       </c>
       <c r="B1686" s="0" t="inlineStr">
         <is>
-          <t>727982</t>
+          <t>72793X</t>
         </is>
       </c>
     </row>
     <row r="1687" spans="1:2" customHeight="0">
       <c r="A1687" s="0" t="inlineStr">
         <is>
-          <t>72802</t>
+          <t>72796</t>
         </is>
       </c>
       <c r="B1687" s="0" t="inlineStr">
         <is>
-          <t>72802X</t>
+          <t>72796X</t>
         </is>
       </c>
     </row>
     <row r="1688" spans="1:2" customHeight="0">
       <c r="A1688" s="0" t="inlineStr">
         <is>
-          <t>72803</t>
+          <t>727991</t>
         </is>
       </c>
       <c r="B1688" s="0" t="inlineStr">
         <is>
-          <t>72803X</t>
+          <t>727981</t>
         </is>
       </c>
     </row>
     <row r="1689" spans="1:2" customHeight="0">
       <c r="A1689" s="0" t="inlineStr">
         <is>
-          <t>72817</t>
+          <t>727992</t>
         </is>
       </c>
       <c r="B1689" s="0" t="inlineStr">
         <is>
-          <t>72817X</t>
+          <t>727982</t>
         </is>
       </c>
     </row>
     <row r="1690" spans="1:2" customHeight="0">
       <c r="A1690" s="0" t="inlineStr">
         <is>
-          <t>72818</t>
+          <t>72802</t>
         </is>
       </c>
       <c r="B1690" s="0" t="inlineStr">
         <is>
-          <t>72818X</t>
+          <t>72802X</t>
         </is>
       </c>
     </row>
     <row r="1691" spans="1:2" customHeight="0">
       <c r="A1691" s="0" t="inlineStr">
         <is>
-          <t>72821</t>
+          <t>72803</t>
         </is>
       </c>
       <c r="B1691" s="0" t="inlineStr">
         <is>
-          <t>72821X</t>
+          <t>72803X</t>
         </is>
       </c>
     </row>
     <row r="1692" spans="1:2" customHeight="0">
       <c r="A1692" s="0" t="inlineStr">
         <is>
-          <t>72823</t>
+          <t>72817</t>
         </is>
       </c>
       <c r="B1692" s="0" t="inlineStr">
         <is>
-          <t>72966</t>
+          <t>72817X</t>
         </is>
       </c>
     </row>
     <row r="1693" spans="1:2" customHeight="0">
       <c r="A1693" s="0" t="inlineStr">
         <is>
-          <t>72824</t>
+          <t>72818</t>
         </is>
       </c>
       <c r="B1693" s="0" t="inlineStr">
         <is>
-          <t>72967</t>
+          <t>72818X</t>
         </is>
       </c>
     </row>
     <row r="1694" spans="1:2" customHeight="0">
       <c r="A1694" s="0" t="inlineStr">
         <is>
-          <t>72825</t>
+          <t>72821</t>
         </is>
       </c>
       <c r="B1694" s="0" t="inlineStr">
         <is>
-          <t>72825X</t>
+          <t>72821X</t>
         </is>
       </c>
     </row>
     <row r="1695" spans="1:2" customHeight="0">
       <c r="A1695" s="0" t="inlineStr">
         <is>
-          <t>728251</t>
+          <t>72823</t>
         </is>
       </c>
       <c r="B1695" s="0" t="inlineStr">
         <is>
-          <t>721691</t>
+          <t>72966</t>
         </is>
       </c>
     </row>
     <row r="1696" spans="1:2" customHeight="0">
       <c r="A1696" s="0" t="inlineStr">
         <is>
-          <t>72826</t>
+          <t>72824</t>
         </is>
       </c>
       <c r="B1696" s="0" t="inlineStr">
         <is>
-          <t>72826X</t>
+          <t>72967</t>
         </is>
       </c>
     </row>
     <row r="1697" spans="1:2" customHeight="0">
       <c r="A1697" s="0" t="inlineStr">
         <is>
-          <t>72829</t>
+          <t>72825</t>
         </is>
       </c>
       <c r="B1697" s="0" t="inlineStr">
         <is>
-          <t>72829X</t>
+          <t>72825X</t>
         </is>
       </c>
     </row>
     <row r="1698" spans="1:2" customHeight="0">
       <c r="A1698" s="0" t="inlineStr">
         <is>
-          <t>72830</t>
+          <t>728251</t>
         </is>
       </c>
       <c r="B1698" s="0" t="inlineStr">
         <is>
-          <t>72830X</t>
+          <t>721691</t>
         </is>
       </c>
     </row>
     <row r="1699" spans="1:2" customHeight="0">
       <c r="A1699" s="0" t="inlineStr">
         <is>
-          <t>72833</t>
+          <t>72826</t>
         </is>
       </c>
       <c r="B1699" s="0" t="inlineStr">
         <is>
-          <t>72833X</t>
+          <t>72826X</t>
         </is>
       </c>
     </row>
     <row r="1700" spans="1:2" customHeight="0">
       <c r="A1700" s="0" t="inlineStr">
         <is>
-          <t>72834</t>
+          <t>72829</t>
         </is>
       </c>
       <c r="B1700" s="0" t="inlineStr">
         <is>
-          <t>72834X</t>
+          <t>72829X</t>
         </is>
       </c>
     </row>
     <row r="1701" spans="1:2" customHeight="0">
       <c r="A1701" s="0" t="inlineStr">
         <is>
-          <t>72835</t>
+          <t>72830</t>
         </is>
       </c>
       <c r="B1701" s="0" t="inlineStr">
         <is>
-          <t>72835X</t>
+          <t>72830X</t>
         </is>
       </c>
     </row>
     <row r="1702" spans="1:2" customHeight="0">
       <c r="A1702" s="0" t="inlineStr">
         <is>
-          <t>72838</t>
+          <t>72833</t>
         </is>
       </c>
       <c r="B1702" s="0" t="inlineStr">
         <is>
-          <t>72838X</t>
+          <t>72833X</t>
         </is>
       </c>
     </row>
     <row r="1703" spans="1:2" customHeight="0">
       <c r="A1703" s="0" t="inlineStr">
         <is>
-          <t>72842</t>
+          <t>72834</t>
         </is>
       </c>
       <c r="B1703" s="0" t="inlineStr">
         <is>
-          <t>72841</t>
+          <t>72834X</t>
         </is>
       </c>
     </row>
     <row r="1704" spans="1:2" customHeight="0">
       <c r="A1704" s="0" t="inlineStr">
         <is>
-          <t>72850</t>
+          <t>72835</t>
         </is>
       </c>
       <c r="B1704" s="0" t="inlineStr">
         <is>
-          <t>72850X</t>
+          <t>72835X</t>
         </is>
       </c>
     </row>
     <row r="1705" spans="1:2" customHeight="0">
       <c r="A1705" s="0" t="inlineStr">
         <is>
-          <t>728541</t>
+          <t>72838</t>
         </is>
       </c>
       <c r="B1705" s="0" t="inlineStr">
         <is>
-          <t>728381</t>
+          <t>72838X</t>
         </is>
       </c>
     </row>
     <row r="1706" spans="1:2" customHeight="0">
       <c r="A1706" s="0" t="inlineStr">
         <is>
-          <t>728542</t>
+          <t>72842</t>
         </is>
       </c>
       <c r="B1706" s="0" t="inlineStr">
         <is>
-          <t>728382</t>
+          <t>72841</t>
         </is>
       </c>
     </row>
     <row r="1707" spans="1:2" customHeight="0">
       <c r="A1707" s="0" t="inlineStr">
         <is>
-          <t>72859</t>
+          <t>72850</t>
         </is>
       </c>
       <c r="B1707" s="0" t="inlineStr">
         <is>
-          <t>2563</t>
+          <t>72850X</t>
         </is>
       </c>
     </row>
     <row r="1708" spans="1:2" customHeight="0">
       <c r="A1708" s="0" t="inlineStr">
         <is>
-          <t>72870</t>
+          <t>728541</t>
         </is>
       </c>
       <c r="B1708" s="0" t="inlineStr">
         <is>
-          <t>2562</t>
+          <t>728381</t>
         </is>
       </c>
     </row>
     <row r="1709" spans="1:2" customHeight="0">
       <c r="A1709" s="0" t="inlineStr">
         <is>
-          <t>72876</t>
+          <t>728542</t>
         </is>
       </c>
       <c r="B1709" s="0" t="inlineStr">
         <is>
-          <t>72876X</t>
+          <t>728382</t>
         </is>
       </c>
     </row>
     <row r="1710" spans="1:2" customHeight="0">
       <c r="A1710" s="0" t="inlineStr">
         <is>
-          <t>72877</t>
+          <t>72859</t>
         </is>
       </c>
       <c r="B1710" s="0" t="inlineStr">
         <is>
-          <t>72877X</t>
+          <t>2563</t>
         </is>
       </c>
     </row>
     <row r="1711" spans="1:2" customHeight="0">
       <c r="A1711" s="0" t="inlineStr">
         <is>
-          <t>72878</t>
+          <t>72870</t>
         </is>
       </c>
       <c r="B1711" s="0" t="inlineStr">
         <is>
-          <t>72968</t>
+          <t>2562</t>
         </is>
       </c>
     </row>
     <row r="1712" spans="1:2" customHeight="0">
       <c r="A1712" s="0" t="inlineStr">
         <is>
-          <t>72879</t>
+          <t>72876</t>
         </is>
       </c>
       <c r="B1712" s="0" t="inlineStr">
         <is>
-          <t>72999</t>
+          <t>72876X</t>
         </is>
       </c>
     </row>
     <row r="1713" spans="1:2" customHeight="0">
       <c r="A1713" s="0" t="inlineStr">
         <is>
-          <t>72881</t>
+          <t>72877</t>
         </is>
       </c>
       <c r="B1713" s="0" t="inlineStr">
         <is>
-          <t>72881X</t>
+          <t>72877X</t>
         </is>
       </c>
     </row>
     <row r="1714" spans="1:2" customHeight="0">
       <c r="A1714" s="0" t="inlineStr">
         <is>
-          <t>72882</t>
+          <t>72878</t>
         </is>
       </c>
       <c r="B1714" s="0" t="inlineStr">
         <is>
-          <t>72882X</t>
+          <t>72968</t>
         </is>
       </c>
     </row>
     <row r="1715" spans="1:2" customHeight="0">
       <c r="A1715" s="0" t="inlineStr">
         <is>
-          <t>72883</t>
+          <t>72879</t>
         </is>
       </c>
       <c r="B1715" s="0" t="inlineStr">
         <is>
-          <t>72883X</t>
+          <t>72999</t>
         </is>
       </c>
     </row>
     <row r="1716" spans="1:2" customHeight="0">
       <c r="A1716" s="0" t="inlineStr">
         <is>
-          <t>72887</t>
+          <t>72881</t>
         </is>
       </c>
       <c r="B1716" s="0" t="inlineStr">
         <is>
-          <t>72887X</t>
+          <t>72881X</t>
         </is>
       </c>
     </row>
     <row r="1717" spans="1:2" customHeight="0">
       <c r="A1717" s="0" t="inlineStr">
         <is>
-          <t>72896</t>
+          <t>72882</t>
         </is>
       </c>
       <c r="B1717" s="0" t="inlineStr">
         <is>
-          <t>72896X</t>
+          <t>72882X</t>
         </is>
       </c>
     </row>
     <row r="1718" spans="1:2" customHeight="0">
       <c r="A1718" s="0" t="inlineStr">
         <is>
-          <t>72897</t>
+          <t>72883</t>
         </is>
       </c>
       <c r="B1718" s="0" t="inlineStr">
         <is>
-          <t>42826X</t>
+          <t>72883X</t>
         </is>
       </c>
     </row>
     <row r="1719" spans="1:2" customHeight="0">
       <c r="A1719" s="0" t="inlineStr">
         <is>
-          <t>72909</t>
+          <t>72887</t>
         </is>
       </c>
       <c r="B1719" s="0" t="inlineStr">
         <is>
-          <t>72845</t>
+          <t>72887X</t>
         </is>
       </c>
     </row>
     <row r="1720" spans="1:2" customHeight="0">
       <c r="A1720" s="0" t="inlineStr">
         <is>
-          <t>72910</t>
+          <t>72896</t>
         </is>
       </c>
       <c r="B1720" s="0" t="inlineStr">
         <is>
-          <t>72846</t>
+          <t>72896X</t>
         </is>
       </c>
     </row>
     <row r="1721" spans="1:2" customHeight="0">
       <c r="A1721" s="0" t="inlineStr">
         <is>
-          <t>72914</t>
+          <t>72897</t>
         </is>
       </c>
       <c r="B1721" s="0" t="inlineStr">
         <is>
-          <t>72830X</t>
+          <t>42826X</t>
         </is>
       </c>
     </row>
     <row r="1722" spans="1:2" customHeight="0">
       <c r="A1722" s="0" t="inlineStr">
         <is>
-          <t>72920</t>
+          <t>72909</t>
         </is>
       </c>
       <c r="B1722" s="0" t="inlineStr">
         <is>
-          <t>72920X</t>
+          <t>72845</t>
         </is>
       </c>
     </row>
     <row r="1723" spans="1:2" customHeight="0">
       <c r="A1723" s="0" t="inlineStr">
         <is>
-          <t>72930</t>
+          <t>72910</t>
         </is>
       </c>
       <c r="B1723" s="0" t="inlineStr">
         <is>
-          <t>42016</t>
+          <t>72846</t>
         </is>
       </c>
     </row>
     <row r="1724" spans="1:2" customHeight="0">
       <c r="A1724" s="0" t="inlineStr">
         <is>
-          <t>72931</t>
+          <t>72914</t>
         </is>
       </c>
       <c r="B1724" s="0" t="inlineStr">
         <is>
-          <t>62044</t>
+          <t>72830X</t>
         </is>
       </c>
     </row>
     <row r="1725" spans="1:2" customHeight="0">
       <c r="A1725" s="0" t="inlineStr">
         <is>
-          <t>72932</t>
+          <t>72920</t>
         </is>
       </c>
       <c r="B1725" s="0" t="inlineStr">
         <is>
-          <t>62043</t>
+          <t>72920X</t>
         </is>
       </c>
     </row>
     <row r="1726" spans="1:2" customHeight="0">
       <c r="A1726" s="0" t="inlineStr">
         <is>
-          <t>729351</t>
+          <t>72930</t>
         </is>
       </c>
       <c r="B1726" s="0" t="inlineStr">
         <is>
-          <t>729071</t>
+          <t>42016</t>
         </is>
       </c>
     </row>
     <row r="1727" spans="1:2" customHeight="0">
       <c r="A1727" s="0" t="inlineStr">
         <is>
-          <t>729352</t>
+          <t>72931</t>
         </is>
       </c>
       <c r="B1727" s="0" t="inlineStr">
         <is>
-          <t>729072</t>
+          <t>62044</t>
         </is>
       </c>
     </row>
     <row r="1728" spans="1:2" customHeight="0">
       <c r="A1728" s="0" t="inlineStr">
         <is>
-          <t>729371</t>
+          <t>72932</t>
         </is>
       </c>
       <c r="B1728" s="0" t="inlineStr">
         <is>
-          <t>729471</t>
+          <t>62043</t>
         </is>
       </c>
     </row>
     <row r="1729" spans="1:2" customHeight="0">
       <c r="A1729" s="0" t="inlineStr">
         <is>
-          <t>729372</t>
+          <t>729351</t>
         </is>
       </c>
       <c r="B1729" s="0" t="inlineStr">
         <is>
-          <t>729472</t>
+          <t>729071</t>
         </is>
       </c>
     </row>
     <row r="1730" spans="1:2" customHeight="0">
       <c r="A1730" s="0" t="inlineStr">
         <is>
-          <t>72942</t>
+          <t>729352</t>
         </is>
       </c>
       <c r="B1730" s="0" t="inlineStr">
         <is>
-          <t>72942X</t>
+          <t>729072</t>
         </is>
       </c>
     </row>
     <row r="1731" spans="1:2" customHeight="0">
       <c r="A1731" s="0" t="inlineStr">
         <is>
-          <t>72949</t>
+          <t>729371</t>
         </is>
       </c>
       <c r="B1731" s="0" t="inlineStr">
         <is>
-          <t>72946</t>
+          <t>729471</t>
         </is>
       </c>
     </row>
     <row r="1732" spans="1:2" customHeight="0">
       <c r="A1732" s="0" t="inlineStr">
         <is>
-          <t>72951</t>
+          <t>729372</t>
         </is>
       </c>
       <c r="B1732" s="0" t="inlineStr">
         <is>
-          <t>72951X</t>
+          <t>729472</t>
         </is>
       </c>
     </row>
     <row r="1733" spans="1:2" customHeight="0">
       <c r="A1733" s="0" t="inlineStr">
         <is>
-          <t>72953</t>
+          <t>72942</t>
         </is>
       </c>
       <c r="B1733" s="0" t="inlineStr">
         <is>
-          <t>72953X</t>
+          <t>72942X</t>
         </is>
       </c>
     </row>
     <row r="1734" spans="1:2" customHeight="0">
       <c r="A1734" s="0" t="inlineStr">
         <is>
-          <t>729531</t>
+          <t>72949</t>
         </is>
       </c>
       <c r="B1734" s="0" t="inlineStr">
         <is>
-          <t>729491</t>
+          <t>72946</t>
         </is>
       </c>
     </row>
     <row r="1735" spans="1:2" customHeight="0">
       <c r="A1735" s="0" t="inlineStr">
         <is>
-          <t>729532</t>
+          <t>72951</t>
         </is>
       </c>
       <c r="B1735" s="0" t="inlineStr">
         <is>
-          <t>729492</t>
+          <t>72951X</t>
         </is>
       </c>
     </row>
     <row r="1736" spans="1:2" customHeight="0">
       <c r="A1736" s="0" t="inlineStr">
         <is>
-          <t>729571</t>
+          <t>72953</t>
         </is>
       </c>
       <c r="B1736" s="0" t="inlineStr">
         <is>
-          <t>729491</t>
+          <t>72953X</t>
         </is>
       </c>
     </row>
     <row r="1737" spans="1:2" customHeight="0">
       <c r="A1737" s="0" t="inlineStr">
         <is>
-          <t>729572</t>
+          <t>729531</t>
         </is>
       </c>
       <c r="B1737" s="0" t="inlineStr">
         <is>
-          <t>729492</t>
+          <t>729491</t>
         </is>
       </c>
     </row>
     <row r="1738" spans="1:2" customHeight="0">
       <c r="A1738" s="0" t="inlineStr">
         <is>
-          <t>72958</t>
+          <t>729532</t>
         </is>
       </c>
       <c r="B1738" s="0" t="inlineStr">
         <is>
-          <t>72958X</t>
+          <t>729492</t>
         </is>
       </c>
     </row>
     <row r="1739" spans="1:2" customHeight="0">
       <c r="A1739" s="0" t="inlineStr">
         <is>
-          <t>729581</t>
+          <t>729571</t>
         </is>
       </c>
       <c r="B1739" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>729491</t>
         </is>
       </c>
     </row>
     <row r="1740" spans="1:2" customHeight="0">
       <c r="A1740" s="0" t="inlineStr">
         <is>
-          <t>729582</t>
+          <t>729572</t>
         </is>
       </c>
       <c r="B1740" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>729492</t>
         </is>
       </c>
     </row>
     <row r="1741" spans="1:2" customHeight="0">
       <c r="A1741" s="0" t="inlineStr">
         <is>
-          <t>72964</t>
+          <t>72958</t>
         </is>
       </c>
       <c r="B1741" s="0" t="inlineStr">
         <is>
-          <t>52544X</t>
+          <t>72958X</t>
         </is>
       </c>
     </row>
     <row r="1742" spans="1:2" customHeight="0">
       <c r="A1742" s="0" t="inlineStr">
         <is>
-          <t>72965</t>
+          <t>729581</t>
         </is>
       </c>
       <c r="B1742" s="0" t="inlineStr">
         <is>
-          <t>52545X</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1743" spans="1:2" customHeight="0">
       <c r="A1743" s="0" t="inlineStr">
         <is>
-          <t>729751</t>
+          <t>729582</t>
         </is>
       </c>
       <c r="B1743" s="0" t="inlineStr">
         <is>
-          <t>621451</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1744" spans="1:2" customHeight="0">
       <c r="A1744" s="0" t="inlineStr">
         <is>
-          <t>729752</t>
+          <t>72964</t>
         </is>
       </c>
       <c r="B1744" s="0" t="inlineStr">
         <is>
-          <t>621452</t>
+          <t>52544X</t>
         </is>
       </c>
     </row>
     <row r="1745" spans="1:2" customHeight="0">
       <c r="A1745" s="0" t="inlineStr">
         <is>
-          <t>72981</t>
+          <t>72965</t>
         </is>
       </c>
       <c r="B1745" s="0" t="inlineStr">
         <is>
-          <t>52978X</t>
+          <t>52545X</t>
         </is>
       </c>
     </row>
     <row r="1746" spans="1:2" customHeight="0">
       <c r="A1746" s="0" t="inlineStr">
         <is>
-          <t>729841</t>
+          <t>729751</t>
         </is>
       </c>
       <c r="B1746" s="0" t="inlineStr">
         <is>
-          <t>729831</t>
+          <t>621451</t>
         </is>
       </c>
     </row>
     <row r="1747" spans="1:2" customHeight="0">
       <c r="A1747" s="0" t="inlineStr">
         <is>
-          <t>729842</t>
+          <t>729752</t>
         </is>
       </c>
       <c r="B1747" s="0" t="inlineStr">
         <is>
-          <t>729832</t>
+          <t>621452</t>
         </is>
       </c>
     </row>
     <row r="1748" spans="1:2" customHeight="0">
       <c r="A1748" s="0" t="inlineStr">
         <is>
-          <t>729851</t>
+          <t>72981</t>
         </is>
       </c>
       <c r="B1748" s="0" t="inlineStr">
         <is>
-          <t>727041</t>
+          <t>52978X</t>
         </is>
       </c>
     </row>
     <row r="1749" spans="1:2" customHeight="0">
       <c r="A1749" s="0" t="inlineStr">
         <is>
-          <t>729852</t>
+          <t>729841</t>
         </is>
       </c>
       <c r="B1749" s="0" t="inlineStr">
         <is>
-          <t>727042</t>
+          <t>729831</t>
         </is>
       </c>
     </row>
     <row r="1750" spans="1:2" customHeight="0">
       <c r="A1750" s="0" t="inlineStr">
         <is>
-          <t>729901</t>
+          <t>729842</t>
         </is>
       </c>
       <c r="B1750" s="0" t="inlineStr">
         <is>
-          <t>727101</t>
+          <t>729832</t>
         </is>
       </c>
     </row>
     <row r="1751" spans="1:2" customHeight="0">
       <c r="A1751" s="0" t="inlineStr">
         <is>
-          <t>729902</t>
+          <t>729851</t>
         </is>
       </c>
       <c r="B1751" s="0" t="inlineStr">
         <is>
-          <t>727102</t>
+          <t>727041</t>
         </is>
       </c>
     </row>
     <row r="1752" spans="1:2" customHeight="0">
       <c r="A1752" s="0" t="inlineStr">
         <is>
-          <t>729921</t>
+          <t>729852</t>
         </is>
       </c>
       <c r="B1752" s="0" t="inlineStr">
         <is>
-          <t>727191</t>
+          <t>727042</t>
         </is>
       </c>
     </row>
     <row r="1753" spans="1:2" customHeight="0">
       <c r="A1753" s="0" t="inlineStr">
         <is>
-          <t>729922</t>
+          <t>729901</t>
         </is>
       </c>
       <c r="B1753" s="0" t="inlineStr">
         <is>
-          <t>727192</t>
+          <t>727101</t>
         </is>
       </c>
     </row>
     <row r="1754" spans="1:2" customHeight="0">
       <c r="A1754" s="0" t="inlineStr">
         <is>
-          <t>73031</t>
+          <t>729902</t>
         </is>
       </c>
       <c r="B1754" s="0" t="inlineStr">
         <is>
-          <t>73609</t>
+          <t>727102</t>
         </is>
       </c>
     </row>
     <row r="1755" spans="1:2" customHeight="0">
       <c r="A1755" s="0" t="inlineStr">
         <is>
-          <t>73037</t>
+          <t>729921</t>
         </is>
       </c>
       <c r="B1755" s="0" t="inlineStr">
         <is>
-          <t>73056</t>
+          <t>727191</t>
         </is>
       </c>
     </row>
     <row r="1756" spans="1:2" customHeight="0">
       <c r="A1756" s="0" t="inlineStr">
         <is>
-          <t>73043</t>
+          <t>729922</t>
         </is>
       </c>
       <c r="B1756" s="0" t="inlineStr">
         <is>
-          <t>53782</t>
+          <t>727192</t>
         </is>
       </c>
     </row>
     <row r="1757" spans="1:2" customHeight="0">
       <c r="A1757" s="0" t="inlineStr">
         <is>
-          <t>730521</t>
+          <t>73031</t>
         </is>
       </c>
       <c r="B1757" s="0" t="inlineStr">
         <is>
-          <t>730451</t>
+          <t>73609</t>
         </is>
       </c>
     </row>
     <row r="1758" spans="1:2" customHeight="0">
       <c r="A1758" s="0" t="inlineStr">
         <is>
-          <t>730522</t>
+          <t>73037</t>
         </is>
       </c>
       <c r="B1758" s="0" t="inlineStr">
         <is>
-          <t>730452</t>
+          <t>73056</t>
         </is>
       </c>
     </row>
     <row r="1759" spans="1:2" customHeight="0">
       <c r="A1759" s="0" t="inlineStr">
         <is>
-          <t>73054</t>
+          <t>73043</t>
         </is>
       </c>
       <c r="B1759" s="0" t="inlineStr">
         <is>
-          <t>73052</t>
+          <t>53782</t>
         </is>
       </c>
     </row>
     <row r="1760" spans="1:2" customHeight="0">
       <c r="A1760" s="0" t="inlineStr">
         <is>
-          <t>73081</t>
+          <t>730521</t>
         </is>
       </c>
       <c r="B1760" s="0" t="inlineStr">
         <is>
-          <t>73446</t>
+          <t>730451</t>
         </is>
       </c>
     </row>
     <row r="1761" spans="1:2" customHeight="0">
       <c r="A1761" s="0" t="inlineStr">
         <is>
-          <t>73083</t>
+          <t>730522</t>
         </is>
       </c>
       <c r="B1761" s="0" t="inlineStr">
         <is>
-          <t>53007</t>
+          <t>730452</t>
         </is>
       </c>
     </row>
     <row r="1762" spans="1:2" customHeight="0">
       <c r="A1762" s="0" t="inlineStr">
         <is>
-          <t>73084</t>
+          <t>73054</t>
         </is>
       </c>
       <c r="B1762" s="0" t="inlineStr">
         <is>
-          <t>53007</t>
+          <t>73052</t>
         </is>
       </c>
     </row>
     <row r="1763" spans="1:2" customHeight="0">
       <c r="A1763" s="0" t="inlineStr">
         <is>
-          <t>73093</t>
+          <t>73081</t>
         </is>
       </c>
       <c r="B1763" s="0" t="inlineStr">
         <is>
-          <t>53797</t>
+          <t>73446</t>
         </is>
       </c>
     </row>
     <row r="1764" spans="1:2" customHeight="0">
       <c r="A1764" s="0" t="inlineStr">
         <is>
-          <t>73134</t>
+          <t>73083</t>
         </is>
       </c>
       <c r="B1764" s="0" t="inlineStr">
         <is>
-          <t>53727</t>
+          <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1765" spans="1:2" customHeight="0">
       <c r="A1765" s="0" t="inlineStr">
         <is>
-          <t>73167</t>
+          <t>73084</t>
         </is>
       </c>
       <c r="B1765" s="0" t="inlineStr">
         <is>
-          <t>73033</t>
+          <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1766" spans="1:2" customHeight="0">
       <c r="A1766" s="0" t="inlineStr">
         <is>
-          <t>73208</t>
+          <t>73093</t>
         </is>
       </c>
       <c r="B1766" s="0" t="inlineStr">
         <is>
-          <t>73185</t>
+          <t>53797</t>
         </is>
       </c>
     </row>
     <row r="1767" spans="1:2" customHeight="0">
       <c r="A1767" s="0" t="inlineStr">
         <is>
-          <t>73330</t>
+          <t>73134</t>
         </is>
       </c>
       <c r="B1767" s="0" t="inlineStr">
         <is>
-          <t>53454</t>
+          <t>53727</t>
         </is>
       </c>
     </row>
     <row r="1768" spans="1:2" customHeight="0">
       <c r="A1768" s="0" t="inlineStr">
         <is>
-          <t>73364</t>
+          <t>73167</t>
         </is>
       </c>
       <c r="B1768" s="0" t="inlineStr">
         <is>
-          <t>73341</t>
+          <t>73033</t>
         </is>
       </c>
     </row>
     <row r="1769" spans="1:2" customHeight="0">
       <c r="A1769" s="0" t="inlineStr">
         <is>
-          <t>73375</t>
+          <t>73208</t>
         </is>
       </c>
       <c r="B1769" s="0" t="inlineStr">
         <is>
-          <t>53985</t>
+          <t>73185</t>
         </is>
       </c>
     </row>
     <row r="1770" spans="1:2" customHeight="0">
       <c r="A1770" s="0" t="inlineStr">
         <is>
-          <t>73461</t>
+          <t>73330</t>
         </is>
       </c>
       <c r="B1770" s="0" t="inlineStr">
         <is>
-          <t>73486</t>
+          <t>53454</t>
         </is>
       </c>
     </row>
     <row r="1771" spans="1:2" customHeight="0">
       <c r="A1771" s="0" t="inlineStr">
         <is>
-          <t>73467</t>
+          <t>73364</t>
         </is>
       </c>
       <c r="B1771" s="0" t="inlineStr">
         <is>
-          <t>43598</t>
+          <t>73341</t>
         </is>
       </c>
     </row>
     <row r="1772" spans="1:2" customHeight="0">
       <c r="A1772" s="0" t="inlineStr">
         <is>
-          <t>73468</t>
+          <t>73375</t>
         </is>
       </c>
       <c r="B1772" s="0" t="inlineStr">
         <is>
-          <t>73182</t>
+          <t>53985</t>
         </is>
       </c>
     </row>
     <row r="1773" spans="1:2" customHeight="0">
       <c r="A1773" s="0" t="inlineStr">
         <is>
-          <t>73478</t>
+          <t>73461</t>
         </is>
       </c>
       <c r="B1773" s="0" t="inlineStr">
         <is>
-          <t>53839</t>
+          <t>73486</t>
         </is>
       </c>
     </row>
     <row r="1774" spans="1:2" customHeight="0">
       <c r="A1774" s="0" t="inlineStr">
         <is>
-          <t>73479</t>
+          <t>73467</t>
         </is>
       </c>
       <c r="B1774" s="0" t="inlineStr">
         <is>
-          <t>73206</t>
+          <t>43598</t>
         </is>
       </c>
     </row>
     <row r="1775" spans="1:2" customHeight="0">
       <c r="A1775" s="0" t="inlineStr">
         <is>
-          <t>73481</t>
+          <t>73468</t>
         </is>
       </c>
       <c r="B1775" s="0" t="inlineStr">
         <is>
-          <t>73480</t>
+          <t>73182</t>
         </is>
       </c>
     </row>
     <row r="1776" spans="1:2" customHeight="0">
       <c r="A1776" s="0" t="inlineStr">
         <is>
-          <t>73494</t>
+          <t>73478</t>
         </is>
       </c>
       <c r="B1776" s="0" t="inlineStr">
         <is>
-          <t>73053</t>
+          <t>53839</t>
         </is>
       </c>
     </row>
     <row r="1777" spans="1:2" customHeight="0">
       <c r="A1777" s="0" t="inlineStr">
         <is>
-          <t>73591</t>
+          <t>73479</t>
         </is>
       </c>
       <c r="B1777" s="0" t="inlineStr">
         <is>
-          <t>73486</t>
+          <t>73206</t>
         </is>
       </c>
     </row>
     <row r="1778" spans="1:2" customHeight="0">
       <c r="A1778" s="0" t="inlineStr">
         <is>
-          <t>73664</t>
+          <t>73481</t>
         </is>
       </c>
       <c r="B1778" s="0" t="inlineStr">
         <is>
-          <t>72904</t>
+          <t>73480</t>
         </is>
       </c>
     </row>
     <row r="1779" spans="1:2" customHeight="0">
       <c r="A1779" s="0" t="inlineStr">
         <is>
-          <t>73668</t>
+          <t>73494</t>
         </is>
       </c>
       <c r="B1779" s="0" t="inlineStr">
         <is>
-          <t>53018</t>
+          <t>73053</t>
         </is>
       </c>
     </row>
     <row r="1780" spans="1:2" customHeight="0">
       <c r="A1780" s="0" t="inlineStr">
         <is>
-          <t>740911</t>
+          <t>73591</t>
         </is>
       </c>
       <c r="B1780" s="0" t="inlineStr">
         <is>
-          <t>727371</t>
+          <t>73486</t>
         </is>
       </c>
     </row>
     <row r="1781" spans="1:2" customHeight="0">
       <c r="A1781" s="0" t="inlineStr">
         <is>
-          <t>740912</t>
+          <t>73664</t>
         </is>
       </c>
       <c r="B1781" s="0" t="inlineStr">
         <is>
-          <t>727372</t>
+          <t>72904</t>
         </is>
       </c>
     </row>
     <row r="1782" spans="1:2" customHeight="0">
       <c r="A1782" s="0" t="inlineStr">
         <is>
-          <t>75026</t>
+          <t>73668</t>
         </is>
       </c>
       <c r="B1782" s="0" t="inlineStr">
         <is>
-          <t>71781</t>
+          <t>53018</t>
         </is>
       </c>
     </row>
     <row r="1783" spans="1:2" customHeight="0">
       <c r="A1783" s="0" t="inlineStr">
         <is>
-          <t>75035</t>
+          <t>740911</t>
         </is>
       </c>
       <c r="B1783" s="0" t="inlineStr">
         <is>
-          <t>75033</t>
+          <t>727371</t>
         </is>
       </c>
     </row>
     <row r="1784" spans="1:2" customHeight="0">
       <c r="A1784" s="0" t="inlineStr">
         <is>
-          <t>75049</t>
+          <t>740912</t>
         </is>
       </c>
       <c r="B1784" s="0" t="inlineStr">
         <is>
-          <t>75050</t>
+          <t>727372</t>
         </is>
       </c>
     </row>
     <row r="1785" spans="1:2" customHeight="0">
       <c r="A1785" s="0" t="inlineStr">
         <is>
-          <t>75068</t>
+          <t>75026</t>
         </is>
       </c>
       <c r="B1785" s="0" t="inlineStr">
         <is>
-          <t>75067</t>
+          <t>71781</t>
         </is>
       </c>
     </row>
     <row r="1786" spans="1:2" customHeight="0">
       <c r="A1786" s="0" t="inlineStr">
         <is>
-          <t>75111</t>
+          <t>75035</t>
         </is>
       </c>
       <c r="B1786" s="0" t="inlineStr">
         <is>
-          <t>75096</t>
+          <t>75033</t>
         </is>
       </c>
     </row>
     <row r="1787" spans="1:2" customHeight="0">
       <c r="A1787" s="0" t="inlineStr">
         <is>
-          <t>75172</t>
+          <t>75049</t>
         </is>
       </c>
       <c r="B1787" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>75050</t>
         </is>
       </c>
     </row>
     <row r="1788" spans="1:2" customHeight="0">
       <c r="A1788" s="0" t="inlineStr">
         <is>
-          <t>75181</t>
+          <t>75068</t>
         </is>
       </c>
       <c r="B1788" s="0" t="inlineStr">
         <is>
-          <t>71336</t>
+          <t>75067</t>
         </is>
       </c>
     </row>
     <row r="1789" spans="1:2" customHeight="0">
       <c r="A1789" s="0" t="inlineStr">
         <is>
-          <t>75185</t>
+          <t>75111</t>
         </is>
       </c>
       <c r="B1789" s="0" t="inlineStr">
         <is>
-          <t>71356</t>
+          <t>75096</t>
         </is>
       </c>
     </row>
     <row r="1790" spans="1:2" customHeight="0">
       <c r="A1790" s="0" t="inlineStr">
         <is>
-          <t>7520</t>
+          <t>75172</t>
         </is>
       </c>
       <c r="B1790" s="0" t="inlineStr">
         <is>
-          <t>7595</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1791" spans="1:2" customHeight="0">
       <c r="A1791" s="0" t="inlineStr">
         <is>
-          <t>75266</t>
+          <t>75181</t>
         </is>
       </c>
       <c r="B1791" s="0" t="inlineStr">
         <is>
-          <t>71798</t>
+          <t>71336</t>
         </is>
       </c>
     </row>
     <row r="1792" spans="1:2" customHeight="0">
       <c r="A1792" s="0" t="inlineStr">
         <is>
-          <t>75271</t>
+          <t>75185</t>
         </is>
       </c>
       <c r="B1792" s="0" t="inlineStr">
         <is>
-          <t>71319</t>
+          <t>71356</t>
         </is>
       </c>
     </row>
     <row r="1793" spans="1:2" customHeight="0">
       <c r="A1793" s="0" t="inlineStr">
         <is>
-          <t>75288</t>
+          <t>7520</t>
         </is>
       </c>
       <c r="B1793" s="0" t="inlineStr">
         <is>
-          <t>71396</t>
+          <t>7595</t>
         </is>
       </c>
     </row>
     <row r="1794" spans="1:2" customHeight="0">
       <c r="A1794" s="0" t="inlineStr">
         <is>
-          <t>75292</t>
+          <t>75266</t>
         </is>
       </c>
       <c r="B1794" s="0" t="inlineStr">
         <is>
-          <t>71398</t>
+          <t>71798</t>
         </is>
       </c>
     </row>
     <row r="1795" spans="1:2" customHeight="0">
       <c r="A1795" s="0" t="inlineStr">
         <is>
-          <t>75307</t>
+          <t>75271</t>
         </is>
       </c>
       <c r="B1795" s="0" t="inlineStr">
         <is>
-          <t>72048</t>
+          <t>71319</t>
         </is>
       </c>
     </row>
     <row r="1796" spans="1:2" customHeight="0">
       <c r="A1796" s="0" t="inlineStr">
         <is>
-          <t>75333</t>
+          <t>75288</t>
         </is>
       </c>
       <c r="B1796" s="0" t="inlineStr">
         <is>
-          <t>75269</t>
+          <t>71396</t>
         </is>
       </c>
     </row>
     <row r="1797" spans="1:2" customHeight="0">
       <c r="A1797" s="0" t="inlineStr">
         <is>
-          <t>75376</t>
+          <t>75292</t>
         </is>
       </c>
       <c r="B1797" s="0" t="inlineStr">
         <is>
-          <t>75375</t>
+          <t>71398</t>
         </is>
       </c>
     </row>
     <row r="1798" spans="1:2" customHeight="0">
       <c r="A1798" s="0" t="inlineStr">
         <is>
-          <t>75377</t>
+          <t>75307</t>
         </is>
       </c>
       <c r="B1798" s="0" t="inlineStr">
         <is>
-          <t>61478</t>
+          <t>72048</t>
         </is>
       </c>
     </row>
     <row r="1799" spans="1:2" customHeight="0">
       <c r="A1799" s="0" t="inlineStr">
         <is>
-          <t>75382</t>
+          <t>75333</t>
         </is>
       </c>
       <c r="B1799" s="0" t="inlineStr">
         <is>
-          <t>75380</t>
+          <t>75269</t>
         </is>
       </c>
     </row>
     <row r="1800" spans="1:2" customHeight="0">
       <c r="A1800" s="0" t="inlineStr">
         <is>
-          <t>81001</t>
+          <t>75376</t>
         </is>
       </c>
       <c r="B1800" s="0" t="inlineStr">
         <is>
-          <t>41825X</t>
+          <t>75375</t>
         </is>
       </c>
     </row>
     <row r="1801" spans="1:2" customHeight="0">
       <c r="A1801" s="0" t="inlineStr">
         <is>
-          <t>81002</t>
+          <t>75377</t>
         </is>
       </c>
       <c r="B1801" s="0" t="inlineStr">
         <is>
-          <t>41826X</t>
+          <t>61478</t>
         </is>
       </c>
     </row>
     <row r="1802" spans="1:2" customHeight="0">
       <c r="A1802" s="0" t="inlineStr">
         <is>
-          <t>81021</t>
+          <t>75382</t>
         </is>
       </c>
       <c r="B1802" s="0" t="inlineStr">
         <is>
-          <t>71976</t>
+          <t>75380</t>
         </is>
       </c>
     </row>
     <row r="1803" spans="1:2" customHeight="0">
       <c r="A1803" s="0" t="inlineStr">
         <is>
-          <t>81165</t>
+          <t>81001</t>
         </is>
       </c>
       <c r="B1803" s="0" t="inlineStr">
         <is>
-          <t>81016</t>
+          <t>41825X</t>
         </is>
       </c>
     </row>
     <row r="1804" spans="1:2" customHeight="0">
       <c r="A1804" s="0" t="inlineStr">
         <is>
-          <t>81231</t>
+          <t>81002</t>
         </is>
       </c>
       <c r="B1804" s="0" t="inlineStr">
         <is>
-          <t>71979</t>
+          <t>41826X</t>
         </is>
       </c>
     </row>
     <row r="1805" spans="1:2" customHeight="0">
       <c r="A1805" s="0" t="inlineStr">
         <is>
-          <t>8302</t>
+          <t>81021</t>
         </is>
       </c>
       <c r="B1805" s="0" t="inlineStr">
         <is>
-          <t>8311</t>
+          <t>71976</t>
         </is>
       </c>
     </row>
     <row r="1806" spans="1:2" customHeight="0">
       <c r="A1806" s="0" t="inlineStr">
         <is>
-          <t>83050</t>
+          <t>81165</t>
         </is>
       </c>
       <c r="B1806" s="0" t="inlineStr">
         <is>
-          <t>83059</t>
+          <t>81016</t>
         </is>
       </c>
     </row>
     <row r="1807" spans="1:2" customHeight="0">
       <c r="A1807" s="0" t="inlineStr">
         <is>
-          <t>8407</t>
+          <t>81231</t>
         </is>
       </c>
       <c r="B1807" s="0" t="inlineStr">
         <is>
-          <t>8116</t>
+          <t>71979</t>
         </is>
       </c>
     </row>
     <row r="1808" spans="1:2" customHeight="0">
       <c r="A1808" s="0" t="inlineStr">
         <is>
-          <t>8549</t>
+          <t>8302</t>
         </is>
       </c>
       <c r="B1808" s="0" t="inlineStr">
         <is>
-          <t>8513</t>
+          <t>8311</t>
         </is>
       </c>
     </row>
     <row r="1809" spans="1:2" customHeight="0">
       <c r="A1809" s="0" t="inlineStr">
         <is>
-          <t>8587</t>
+          <t>83050</t>
         </is>
       </c>
       <c r="B1809" s="0" t="inlineStr">
         <is>
-          <t>8876</t>
+          <t>83059</t>
         </is>
       </c>
     </row>
     <row r="1810" spans="1:2" customHeight="0">
       <c r="A1810" s="0" t="inlineStr">
         <is>
-          <t>8639</t>
+          <t>8407</t>
         </is>
       </c>
       <c r="B1810" s="0" t="inlineStr">
         <is>
-          <t>8004</t>
+          <t>8116</t>
         </is>
       </c>
     </row>
     <row r="1811" spans="1:2" customHeight="0">
       <c r="A1811" s="0" t="inlineStr">
         <is>
-          <t>8662</t>
+          <t>8549</t>
         </is>
       </c>
       <c r="B1811" s="0" t="inlineStr">
         <is>
-          <t>8933</t>
+          <t>8513</t>
         </is>
       </c>
     </row>
     <row r="1812" spans="1:2" customHeight="0">
       <c r="A1812" s="0" t="inlineStr">
         <is>
-          <t>8751</t>
+          <t>8587</t>
         </is>
       </c>
       <c r="B1812" s="0" t="inlineStr">
         <is>
-          <t>8714</t>
+          <t>8876</t>
         </is>
       </c>
     </row>
     <row r="1813" spans="1:2" customHeight="0">
       <c r="A1813" s="0" t="inlineStr">
         <is>
-          <t>8779</t>
+          <t>8639</t>
         </is>
       </c>
       <c r="B1813" s="0" t="inlineStr">
         <is>
-          <t>8811</t>
+          <t>8004</t>
         </is>
       </c>
     </row>
     <row r="1814" spans="1:2" customHeight="0">
       <c r="A1814" s="0" t="inlineStr">
         <is>
-          <t>8797</t>
+          <t>8662</t>
         </is>
       </c>
       <c r="B1814" s="0" t="inlineStr">
         <is>
-          <t>8411</t>
+          <t>8933</t>
         </is>
       </c>
     </row>
     <row r="1815" spans="1:2" customHeight="0">
       <c r="A1815" s="0" t="inlineStr">
         <is>
-          <t>8842</t>
+          <t>8751</t>
         </is>
       </c>
       <c r="B1815" s="0" t="inlineStr">
         <is>
-          <t>9062</t>
+          <t>8714</t>
         </is>
       </c>
     </row>
     <row r="1816" spans="1:2" customHeight="0">
       <c r="A1816" s="0" t="inlineStr">
         <is>
-          <t>8970</t>
+          <t>8779</t>
         </is>
       </c>
       <c r="B1816" s="0" t="inlineStr">
         <is>
-          <t>8854</t>
+          <t>8811</t>
         </is>
       </c>
     </row>
     <row r="1817" spans="1:2" customHeight="0">
       <c r="A1817" s="0" t="inlineStr">
         <is>
-          <t>8972</t>
+          <t>8797</t>
         </is>
       </c>
       <c r="B1817" s="0" t="inlineStr">
         <is>
-          <t>8936</t>
+          <t>8411</t>
         </is>
       </c>
     </row>
     <row r="1818" spans="1:2" customHeight="0">
       <c r="A1818" s="0" t="inlineStr">
         <is>
-          <t>8981</t>
+          <t>8842</t>
         </is>
       </c>
       <c r="B1818" s="0" t="inlineStr">
         <is>
-          <t>8636</t>
+          <t>9062</t>
         </is>
       </c>
     </row>
     <row r="1819" spans="1:2" customHeight="0">
       <c r="A1819" s="0" t="inlineStr">
         <is>
-          <t>8983</t>
+          <t>8970</t>
         </is>
       </c>
       <c r="B1819" s="0" t="inlineStr">
         <is>
-          <t>8894</t>
+          <t>8854</t>
         </is>
       </c>
     </row>
     <row r="1820" spans="1:2" customHeight="0">
       <c r="A1820" s="0" t="inlineStr">
         <is>
-          <t>8991</t>
+          <t>8972</t>
         </is>
       </c>
       <c r="B1820" s="0" t="inlineStr">
         <is>
-          <t>8657</t>
+          <t>8936</t>
         </is>
       </c>
     </row>
     <row r="1821" spans="1:2" customHeight="0">
       <c r="A1821" s="0" t="inlineStr">
         <is>
-          <t>9000</t>
+          <t>8981</t>
         </is>
       </c>
       <c r="B1821" s="0" t="inlineStr">
         <is>
-          <t>9007</t>
+          <t>8636</t>
         </is>
       </c>
     </row>
     <row r="1822" spans="1:2" customHeight="0">
       <c r="A1822" s="0" t="inlineStr">
         <is>
-          <t>9003</t>
+          <t>8983</t>
         </is>
       </c>
       <c r="B1822" s="0" t="inlineStr">
         <is>
-          <t>9181</t>
+          <t>8894</t>
         </is>
       </c>
     </row>
     <row r="1823" spans="1:2" customHeight="0">
       <c r="A1823" s="0" t="inlineStr">
         <is>
-          <t>9038</t>
+          <t>8991</t>
         </is>
       </c>
       <c r="B1823" s="0" t="inlineStr">
         <is>
-          <t>8871</t>
+          <t>8657</t>
         </is>
       </c>
     </row>
     <row r="1824" spans="1:2" customHeight="0">
       <c r="A1824" s="0" t="inlineStr">
         <is>
-          <t>9051</t>
+          <t>9000</t>
         </is>
       </c>
       <c r="B1824" s="0" t="inlineStr">
         <is>
-          <t>8869</t>
+          <t>9007</t>
         </is>
       </c>
     </row>
     <row r="1825" spans="1:2" customHeight="0">
       <c r="A1825" s="0" t="inlineStr">
         <is>
-          <t>9065</t>
+          <t>9003</t>
         </is>
       </c>
       <c r="B1825" s="0" t="inlineStr">
         <is>
-          <t>8894</t>
+          <t>9181</t>
         </is>
       </c>
     </row>
     <row r="1826" spans="1:2" customHeight="0">
       <c r="A1826" s="0" t="inlineStr">
         <is>
-          <t>9078</t>
+          <t>9038</t>
         </is>
       </c>
       <c r="B1826" s="0" t="inlineStr">
         <is>
-          <t>9191</t>
+          <t>8871</t>
         </is>
       </c>
     </row>
     <row r="1827" spans="1:2" customHeight="0">
       <c r="A1827" s="0" t="inlineStr">
         <is>
-          <t>910100</t>
+          <t>9051</t>
         </is>
       </c>
       <c r="B1827" s="0" t="inlineStr">
         <is>
-          <t>910170</t>
+          <t>8869</t>
         </is>
       </c>
     </row>
     <row r="1828" spans="1:2" customHeight="0">
       <c r="A1828" s="0" t="inlineStr">
         <is>
-          <t>910190</t>
+          <t>9065</t>
         </is>
       </c>
       <c r="B1828" s="0" t="inlineStr">
         <is>
-          <t>910820</t>
+          <t>8894</t>
         </is>
       </c>
     </row>
     <row r="1829" spans="1:2" customHeight="0">
       <c r="A1829" s="0" t="inlineStr">
         <is>
-          <t>9103</t>
+          <t>9078</t>
         </is>
       </c>
       <c r="B1829" s="0" t="inlineStr">
         <is>
-          <t>8895</t>
+          <t>9191</t>
         </is>
       </c>
     </row>
     <row r="1830" spans="1:2" customHeight="0">
       <c r="A1830" s="0" t="inlineStr">
         <is>
-          <t>910780</t>
+          <t>910100</t>
         </is>
       </c>
       <c r="B1830" s="0" t="inlineStr">
         <is>
-          <t>911364</t>
+          <t>910170</t>
         </is>
       </c>
     </row>
     <row r="1831" spans="1:2" customHeight="0">
       <c r="A1831" s="0" t="inlineStr">
         <is>
-          <t>9108</t>
+          <t>910190</t>
         </is>
       </c>
       <c r="B1831" s="0" t="inlineStr">
         <is>
-          <t>9109</t>
+          <t>910820</t>
         </is>
       </c>
     </row>
     <row r="1832" spans="1:2" customHeight="0">
       <c r="A1832" s="0" t="inlineStr">
         <is>
-          <t>910850</t>
+          <t>9103</t>
         </is>
       </c>
       <c r="B1832" s="0" t="inlineStr">
         <is>
-          <t>911362</t>
+          <t>8895</t>
         </is>
       </c>
     </row>
     <row r="1833" spans="1:2" customHeight="0">
       <c r="A1833" s="0" t="inlineStr">
         <is>
-          <t>910930</t>
+          <t>910780</t>
         </is>
       </c>
       <c r="B1833" s="0" t="inlineStr">
         <is>
-          <t>911030</t>
+          <t>911364</t>
         </is>
       </c>
     </row>
     <row r="1834" spans="1:2" customHeight="0">
       <c r="A1834" s="0" t="inlineStr">
         <is>
-          <t>910970</t>
+          <t>9108</t>
         </is>
       </c>
       <c r="B1834" s="0" t="inlineStr">
         <is>
-          <t>911170</t>
+          <t>9109</t>
         </is>
       </c>
     </row>
     <row r="1835" spans="1:2" customHeight="0">
       <c r="A1835" s="0" t="inlineStr">
         <is>
-          <t>911100</t>
+          <t>910850</t>
         </is>
       </c>
       <c r="B1835" s="0" t="inlineStr">
         <is>
-          <t>910410</t>
+          <t>911362</t>
         </is>
       </c>
     </row>
     <row r="1836" spans="1:2" customHeight="0">
       <c r="A1836" s="0" t="inlineStr">
         <is>
-          <t>911350</t>
+          <t>910930</t>
         </is>
       </c>
       <c r="B1836" s="0" t="inlineStr">
         <is>
-          <t>911360</t>
+          <t>911030</t>
         </is>
       </c>
     </row>
     <row r="1837" spans="1:2" customHeight="0">
       <c r="A1837" s="0" t="inlineStr">
         <is>
-          <t>911820</t>
+          <t>910970</t>
         </is>
       </c>
       <c r="B1837" s="0" t="inlineStr">
         <is>
-          <t>910510</t>
+          <t>911170</t>
         </is>
       </c>
     </row>
     <row r="1838" spans="1:2" customHeight="0">
       <c r="A1838" s="0" t="inlineStr">
         <is>
-          <t>911830</t>
+          <t>911100</t>
         </is>
       </c>
       <c r="B1838" s="0" t="inlineStr">
         <is>
-          <t>911361</t>
+          <t>910410</t>
         </is>
       </c>
     </row>
     <row r="1839" spans="1:2" customHeight="0">
       <c r="A1839" s="0" t="inlineStr">
         <is>
-          <t>915190</t>
+          <t>911350</t>
         </is>
       </c>
       <c r="B1839" s="0" t="inlineStr">
         <is>
-          <t>910430</t>
+          <t>911360</t>
         </is>
       </c>
     </row>
     <row r="1840" spans="1:2" customHeight="0">
       <c r="A1840" s="0" t="inlineStr">
         <is>
-          <t>9163</t>
+          <t>911820</t>
         </is>
       </c>
       <c r="B1840" s="0" t="inlineStr">
         <is>
-          <t>9269</t>
+          <t>910510</t>
         </is>
       </c>
     </row>
     <row r="1841" spans="1:2" customHeight="0">
       <c r="A1841" s="0" t="inlineStr">
         <is>
-          <t>9168</t>
+          <t>911830</t>
         </is>
       </c>
       <c r="B1841" s="0" t="inlineStr">
         <is>
-          <t>8806</t>
+          <t>911361</t>
         </is>
       </c>
     </row>
     <row r="1842" spans="1:2" customHeight="0">
       <c r="A1842" s="0" t="inlineStr">
         <is>
-          <t>9172</t>
+          <t>915190</t>
         </is>
       </c>
       <c r="B1842" s="0" t="inlineStr">
         <is>
-          <t>9115</t>
+          <t>910430</t>
         </is>
       </c>
     </row>
     <row r="1843" spans="1:2" customHeight="0">
       <c r="A1843" s="0" t="inlineStr">
         <is>
-          <t>9186</t>
+          <t>9163</t>
         </is>
       </c>
       <c r="B1843" s="0" t="inlineStr">
         <is>
-          <t>9182</t>
+          <t>9269</t>
         </is>
       </c>
     </row>
     <row r="1844" spans="1:2" customHeight="0">
       <c r="A1844" s="0" t="inlineStr">
         <is>
-          <t>9192</t>
+          <t>9168</t>
         </is>
       </c>
       <c r="B1844" s="0" t="inlineStr">
         <is>
-          <t>9116</t>
+          <t>8806</t>
         </is>
       </c>
     </row>
     <row r="1845" spans="1:2" customHeight="0">
       <c r="A1845" s="0" t="inlineStr">
         <is>
-          <t>9197</t>
+          <t>9172</t>
         </is>
       </c>
       <c r="B1845" s="0" t="inlineStr">
         <is>
-          <t>8899</t>
+          <t>9115</t>
         </is>
       </c>
     </row>
     <row r="1846" spans="1:2" customHeight="0">
       <c r="A1846" s="0" t="inlineStr">
         <is>
-          <t>9203</t>
+          <t>9186</t>
         </is>
       </c>
       <c r="B1846" s="0" t="inlineStr">
         <is>
-          <t>9180</t>
+          <t>9182</t>
         </is>
       </c>
     </row>
     <row r="1847" spans="1:2" customHeight="0">
       <c r="A1847" s="0" t="inlineStr">
         <is>
-          <t>9206</t>
+          <t>9192</t>
         </is>
       </c>
       <c r="B1847" s="0" t="inlineStr">
         <is>
-          <t>9253</t>
+          <t>9116</t>
         </is>
       </c>
     </row>
     <row r="1848" spans="1:2" customHeight="0">
       <c r="A1848" s="0" t="inlineStr">
         <is>
-          <t>9208</t>
+          <t>9197</t>
         </is>
       </c>
       <c r="B1848" s="0" t="inlineStr">
         <is>
-          <t>9215</t>
+          <t>8899</t>
         </is>
       </c>
     </row>
     <row r="1849" spans="1:2" customHeight="0">
       <c r="A1849" s="0" t="inlineStr">
         <is>
-          <t>9211</t>
+          <t>9203</t>
         </is>
       </c>
       <c r="B1849" s="0" t="inlineStr">
         <is>
-          <t>8824</t>
+          <t>9180</t>
         </is>
       </c>
     </row>
     <row r="1850" spans="1:2" customHeight="0">
       <c r="A1850" s="0" t="inlineStr">
         <is>
-          <t>9228</t>
+          <t>9206</t>
         </is>
       </c>
       <c r="B1850" s="0" t="inlineStr">
         <is>
-          <t>9324</t>
+          <t>9253</t>
         </is>
       </c>
     </row>
     <row r="1851" spans="1:2" customHeight="0">
       <c r="A1851" s="0" t="inlineStr">
         <is>
-          <t>9229</t>
+          <t>9208</t>
         </is>
       </c>
       <c r="B1851" s="0" t="inlineStr">
         <is>
-          <t>9177</t>
+          <t>9215</t>
         </is>
       </c>
     </row>
     <row r="1852" spans="1:2" customHeight="0">
       <c r="A1852" s="0" t="inlineStr">
         <is>
-          <t>9232</t>
+          <t>9211</t>
         </is>
       </c>
       <c r="B1852" s="0" t="inlineStr">
         <is>
-          <t>9195</t>
+          <t>8824</t>
         </is>
       </c>
     </row>
     <row r="1853" spans="1:2" customHeight="0">
       <c r="A1853" s="0" t="inlineStr">
         <is>
-          <t>9234</t>
+          <t>9228</t>
         </is>
       </c>
       <c r="B1853" s="0" t="inlineStr">
         <is>
-          <t>8935</t>
+          <t>9324</t>
         </is>
       </c>
     </row>
     <row r="1854" spans="1:2" customHeight="0">
       <c r="A1854" s="0" t="inlineStr">
         <is>
-          <t>9245</t>
+          <t>9229</t>
         </is>
       </c>
       <c r="B1854" s="0" t="inlineStr">
         <is>
-          <t>40886</t>
+          <t>9177</t>
         </is>
       </c>
     </row>
     <row r="1855" spans="1:2" customHeight="0">
       <c r="A1855" s="0" t="inlineStr">
         <is>
-          <t>9247</t>
+          <t>9232</t>
         </is>
       </c>
       <c r="B1855" s="0" t="inlineStr">
         <is>
-          <t>9123</t>
+          <t>9195</t>
         </is>
       </c>
     </row>
     <row r="1856" spans="1:2" customHeight="0">
       <c r="A1856" s="0" t="inlineStr">
         <is>
-          <t>9250</t>
+          <t>9234</t>
         </is>
       </c>
       <c r="B1856" s="0" t="inlineStr">
         <is>
-          <t>9273</t>
+          <t>8935</t>
         </is>
       </c>
     </row>
     <row r="1857" spans="1:2" customHeight="0">
       <c r="A1857" s="0" t="inlineStr">
         <is>
-          <t>9251</t>
+          <t>9245</t>
         </is>
       </c>
       <c r="B1857" s="0" t="inlineStr">
         <is>
-          <t>9014</t>
+          <t>40886</t>
         </is>
       </c>
     </row>
     <row r="1858" spans="1:2" customHeight="0">
       <c r="A1858" s="0" t="inlineStr">
         <is>
-          <t>9255</t>
+          <t>9247</t>
         </is>
       </c>
       <c r="B1858" s="0" t="inlineStr">
         <is>
-          <t>9025</t>
+          <t>9123</t>
         </is>
       </c>
     </row>
     <row r="1859" spans="1:2" customHeight="0">
       <c r="A1859" s="0" t="inlineStr">
         <is>
-          <t>9277</t>
+          <t>9250</t>
         </is>
       </c>
       <c r="B1859" s="0" t="inlineStr">
         <is>
-          <t>9304</t>
+          <t>9273</t>
         </is>
       </c>
     </row>
     <row r="1860" spans="1:2" customHeight="0">
       <c r="A1860" s="0" t="inlineStr">
         <is>
-          <t>9283</t>
+          <t>9251</t>
         </is>
       </c>
       <c r="B1860" s="0" t="inlineStr">
         <is>
-          <t>9071</t>
+          <t>9014</t>
         </is>
       </c>
     </row>
     <row r="1861" spans="1:2" customHeight="0">
       <c r="A1861" s="0" t="inlineStr">
         <is>
-          <t>9285</t>
+          <t>9255</t>
         </is>
       </c>
       <c r="B1861" s="0" t="inlineStr">
         <is>
-          <t>9205</t>
+          <t>9025</t>
         </is>
       </c>
     </row>
     <row r="1862" spans="1:2" customHeight="0">
       <c r="A1862" s="0" t="inlineStr">
         <is>
-          <t>9299</t>
+          <t>9277</t>
         </is>
       </c>
       <c r="B1862" s="0" t="inlineStr">
         <is>
           <t>9304</t>
         </is>
       </c>
     </row>
     <row r="1863" spans="1:2" customHeight="0">
       <c r="A1863" s="0" t="inlineStr">
         <is>
-          <t>9302</t>
+          <t>9283</t>
         </is>
       </c>
       <c r="B1863" s="0" t="inlineStr">
         <is>
-          <t>9265</t>
+          <t>9071</t>
         </is>
       </c>
     </row>
     <row r="1864" spans="1:2" customHeight="0">
       <c r="A1864" s="0" t="inlineStr">
         <is>
-          <t>9329</t>
+          <t>9285</t>
         </is>
       </c>
       <c r="B1864" s="0" t="inlineStr">
         <is>
-          <t>9184</t>
+          <t>9205</t>
         </is>
       </c>
     </row>
     <row r="1865" spans="1:2" customHeight="0">
       <c r="A1865" s="0" t="inlineStr">
         <is>
-          <t>9361</t>
+          <t>9299</t>
         </is>
       </c>
       <c r="B1865" s="0" t="inlineStr">
         <is>
-          <t>9301</t>
+          <t>9304</t>
         </is>
       </c>
     </row>
     <row r="1866" spans="1:2" customHeight="0">
       <c r="A1866" s="0" t="inlineStr">
         <is>
-          <t>9372</t>
+          <t>9302</t>
         </is>
       </c>
       <c r="B1866" s="0" t="inlineStr">
         <is>
-          <t>9099</t>
+          <t>9265</t>
         </is>
       </c>
     </row>
     <row r="1867" spans="1:2" customHeight="0">
       <c r="A1867" s="0" t="inlineStr">
         <is>
-          <t>9382</t>
+          <t>9329</t>
         </is>
       </c>
       <c r="B1867" s="0" t="inlineStr">
         <is>
-          <t>9371</t>
+          <t>9184</t>
         </is>
       </c>
     </row>
     <row r="1868" spans="1:2" customHeight="0">
       <c r="A1868" s="0" t="inlineStr">
         <is>
-          <t>9433</t>
+          <t>9361</t>
         </is>
       </c>
       <c r="B1868" s="0" t="inlineStr">
         <is>
-          <t>9269</t>
+          <t>9301</t>
         </is>
       </c>
     </row>
     <row r="1869" spans="1:2" customHeight="0">
       <c r="A1869" s="0" t="inlineStr">
         <is>
-          <t>96001</t>
+          <t>9372</t>
         </is>
       </c>
       <c r="B1869" s="0" t="inlineStr">
         <is>
-          <t>96005</t>
+          <t>9099</t>
         </is>
       </c>
     </row>
     <row r="1870" spans="1:2" customHeight="0">
       <c r="A1870" s="0" t="inlineStr">
         <is>
-          <t>96244</t>
+          <t>9382</t>
         </is>
       </c>
       <c r="B1870" s="0" t="inlineStr">
         <is>
-          <t>96161</t>
+          <t>9371</t>
         </is>
       </c>
     </row>
     <row r="1871" spans="1:2" customHeight="0">
       <c r="A1871" s="0" t="inlineStr">
         <is>
-          <t>96426</t>
+          <t>9433</t>
         </is>
       </c>
       <c r="B1871" s="0" t="inlineStr">
         <is>
-          <t>96525</t>
+          <t>9269</t>
         </is>
       </c>
     </row>
     <row r="1872" spans="1:2" customHeight="0">
       <c r="A1872" s="0" t="inlineStr">
         <is>
-          <t>96528</t>
+          <t>96001</t>
         </is>
       </c>
       <c r="B1872" s="0" t="inlineStr">
         <is>
-          <t>96480</t>
+          <t>96005</t>
         </is>
       </c>
     </row>
     <row r="1873" spans="1:2" customHeight="0">
       <c r="A1873" s="0" t="inlineStr">
         <is>
-          <t>96551</t>
+          <t>96244</t>
         </is>
       </c>
       <c r="B1873" s="0" t="inlineStr">
         <is>
-          <t>96452</t>
+          <t>96161</t>
         </is>
       </c>
     </row>
     <row r="1874" spans="1:2" customHeight="0">
       <c r="A1874" s="0" t="inlineStr">
         <is>
-          <t>K10005</t>
+          <t>96426</t>
         </is>
       </c>
       <c r="B1874" s="0" t="inlineStr">
         <is>
-          <t>K19895</t>
+          <t>96525</t>
         </is>
       </c>
     </row>
     <row r="1875" spans="1:2" customHeight="0">
       <c r="A1875" s="0" t="inlineStr">
         <is>
-          <t>K10105</t>
+          <t>96528</t>
         </is>
       </c>
       <c r="B1875" s="0" t="inlineStr">
         <is>
-          <t>K10215</t>
+          <t>96480</t>
         </is>
       </c>
     </row>
     <row r="1876" spans="1:2" customHeight="0">
       <c r="A1876" s="0" t="inlineStr">
         <is>
-          <t>K10501</t>
+          <t>96551</t>
         </is>
       </c>
       <c r="B1876" s="0" t="inlineStr">
         <is>
-          <t>K13581</t>
+          <t>96452</t>
         </is>
       </c>
     </row>
     <row r="1877" spans="1:2" customHeight="0">
       <c r="A1877" s="0" t="inlineStr">
         <is>
-          <t>K10547</t>
+          <t>K10005</t>
         </is>
       </c>
       <c r="B1877" s="0" t="inlineStr">
         <is>
-          <t>K10548</t>
+          <t>K19895</t>
         </is>
       </c>
     </row>
     <row r="1878" spans="1:2" customHeight="0">
       <c r="A1878" s="0" t="inlineStr">
         <is>
-          <t>K10645</t>
+          <t>K10092</t>
         </is>
       </c>
       <c r="B1878" s="0" t="inlineStr">
         <is>
-          <t>K10635</t>
+          <t>K16034</t>
         </is>
       </c>
     </row>
     <row r="1879" spans="1:2" customHeight="0">
       <c r="A1879" s="0" t="inlineStr">
         <is>
-          <t>K10965</t>
+          <t>K10105</t>
         </is>
       </c>
       <c r="B1879" s="0" t="inlineStr">
         <is>
-          <t>K10975</t>
+          <t>K10215</t>
         </is>
       </c>
     </row>
     <row r="1880" spans="1:2" customHeight="0">
       <c r="A1880" s="0" t="inlineStr">
         <is>
-          <t>K11038</t>
+          <t>K10501</t>
         </is>
       </c>
       <c r="B1880" s="0" t="inlineStr">
         <is>
-          <t>K16808</t>
+          <t>K13581</t>
         </is>
       </c>
     </row>
     <row r="1881" spans="1:2" customHeight="0">
       <c r="A1881" s="0" t="inlineStr">
         <is>
-          <t>K11097</t>
+          <t>K10547</t>
         </is>
       </c>
       <c r="B1881" s="0" t="inlineStr">
         <is>
-          <t>K11087</t>
+          <t>K10548</t>
         </is>
       </c>
     </row>
     <row r="1882" spans="1:2" customHeight="0">
       <c r="A1882" s="0" t="inlineStr">
         <is>
-          <t>K11098</t>
+          <t>K10645</t>
         </is>
       </c>
       <c r="B1882" s="0" t="inlineStr">
         <is>
-          <t>K11088</t>
+          <t>K10635</t>
         </is>
       </c>
     </row>
     <row r="1883" spans="1:2" customHeight="0">
       <c r="A1883" s="0" t="inlineStr">
         <is>
-          <t>K11295</t>
+          <t>K10965</t>
         </is>
       </c>
       <c r="B1883" s="0" t="inlineStr">
         <is>
-          <t>K11305</t>
+          <t>K10975</t>
         </is>
       </c>
     </row>
     <row r="1884" spans="1:2" customHeight="0">
       <c r="A1884" s="0" t="inlineStr">
         <is>
-          <t>K11306</t>
+          <t>K11038</t>
         </is>
       </c>
       <c r="B1884" s="0" t="inlineStr">
         <is>
-          <t>K12686</t>
+          <t>K16808</t>
         </is>
       </c>
     </row>
     <row r="1885" spans="1:2" customHeight="0">
       <c r="A1885" s="0" t="inlineStr">
         <is>
-          <t>K11355</t>
+          <t>K11097</t>
         </is>
       </c>
       <c r="B1885" s="0" t="inlineStr">
         <is>
-          <t>K11285</t>
+          <t>K11087</t>
         </is>
       </c>
     </row>
     <row r="1886" spans="1:2" customHeight="0">
       <c r="A1886" s="0" t="inlineStr">
         <is>
-          <t>K11408</t>
+          <t>K11098</t>
         </is>
       </c>
       <c r="B1886" s="0" t="inlineStr">
         <is>
-          <t>K11338</t>
+          <t>K11088</t>
         </is>
       </c>
     </row>
     <row r="1887" spans="1:2" customHeight="0">
       <c r="A1887" s="0" t="inlineStr">
         <is>
-          <t>K11411</t>
+          <t>K11295</t>
         </is>
       </c>
       <c r="B1887" s="0" t="inlineStr">
         <is>
-          <t>K11561</t>
+          <t>K11305</t>
         </is>
       </c>
     </row>
     <row r="1888" spans="1:2" customHeight="0">
       <c r="A1888" s="0" t="inlineStr">
         <is>
-          <t>K11417</t>
+          <t>K11306</t>
         </is>
       </c>
       <c r="B1888" s="0" t="inlineStr">
         <is>
-          <t>K11337</t>
+          <t>K12686</t>
         </is>
       </c>
     </row>
     <row r="1889" spans="1:2" customHeight="0">
       <c r="A1889" s="0" t="inlineStr">
         <is>
-          <t>K11651</t>
+          <t>K11355</t>
         </is>
       </c>
       <c r="B1889" s="0" t="inlineStr">
         <is>
-          <t>K13151</t>
+          <t>K11285</t>
         </is>
       </c>
     </row>
     <row r="1890" spans="1:2" customHeight="0">
       <c r="A1890" s="0" t="inlineStr">
         <is>
-          <t>K11661</t>
+          <t>K11408</t>
         </is>
       </c>
       <c r="B1890" s="0" t="inlineStr">
         <is>
-          <t>K13151</t>
+          <t>K11338</t>
         </is>
       </c>
     </row>
     <row r="1891" spans="1:2" customHeight="0">
       <c r="A1891" s="0" t="inlineStr">
         <is>
-          <t>K11701</t>
+          <t>K11411</t>
         </is>
       </c>
       <c r="B1891" s="0" t="inlineStr">
         <is>
-          <t>K10021</t>
+          <t>K11561</t>
         </is>
       </c>
     </row>
     <row r="1892" spans="1:2" customHeight="0">
       <c r="A1892" s="0" t="inlineStr">
         <is>
-          <t>K11706</t>
+          <t>K11417</t>
         </is>
       </c>
       <c r="B1892" s="0" t="inlineStr">
         <is>
-          <t>K18276</t>
+          <t>K11337</t>
         </is>
       </c>
     </row>
     <row r="1893" spans="1:2" customHeight="0">
       <c r="A1893" s="0" t="inlineStr">
         <is>
-          <t>K11716</t>
+          <t>K11651</t>
         </is>
       </c>
       <c r="B1893" s="0" t="inlineStr">
         <is>
-          <t>K18276</t>
+          <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1894" spans="1:2" customHeight="0">
       <c r="A1894" s="0" t="inlineStr">
         <is>
-          <t>K11728</t>
+          <t>K11661</t>
         </is>
       </c>
       <c r="B1894" s="0" t="inlineStr">
         <is>
-          <t>K15188</t>
+          <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1895" spans="1:2" customHeight="0">
       <c r="A1895" s="0" t="inlineStr">
         <is>
-          <t>K11737</t>
+          <t>K11701</t>
         </is>
       </c>
       <c r="B1895" s="0" t="inlineStr">
         <is>
-          <t>K15167</t>
+          <t>K10021</t>
         </is>
       </c>
     </row>
     <row r="1896" spans="1:2" customHeight="0">
       <c r="A1896" s="0" t="inlineStr">
         <is>
-          <t>K11758</t>
+          <t>K11706</t>
         </is>
       </c>
       <c r="B1896" s="0" t="inlineStr">
         <is>
-          <t>K11768</t>
+          <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1897" spans="1:2" customHeight="0">
       <c r="A1897" s="0" t="inlineStr">
         <is>
-          <t>K11786</t>
+          <t>K11716</t>
         </is>
       </c>
       <c r="B1897" s="0" t="inlineStr">
         <is>
-          <t>K15527</t>
+          <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1898" spans="1:2" customHeight="0">
       <c r="A1898" s="0" t="inlineStr">
         <is>
-          <t>K11855</t>
+          <t>K11728</t>
         </is>
       </c>
       <c r="B1898" s="0" t="inlineStr">
         <is>
-          <t>K16487</t>
+          <t>K15188</t>
         </is>
       </c>
     </row>
     <row r="1899" spans="1:2" customHeight="0">
       <c r="A1899" s="0" t="inlineStr">
         <is>
-          <t>K11885</t>
+          <t>K11737</t>
         </is>
       </c>
       <c r="B1899" s="0" t="inlineStr">
         <is>
-          <t>K10045</t>
+          <t>K15167</t>
         </is>
       </c>
     </row>
     <row r="1900" spans="1:2" customHeight="0">
       <c r="A1900" s="0" t="inlineStr">
         <is>
-          <t>K11905</t>
+          <t>K11758</t>
         </is>
       </c>
       <c r="B1900" s="0" t="inlineStr">
         <is>
-          <t>K12106</t>
+          <t>K11768</t>
         </is>
       </c>
     </row>
     <row r="1901" spans="1:2" customHeight="0">
       <c r="A1901" s="0" t="inlineStr">
         <is>
-          <t>K12040</t>
+          <t>K11786</t>
         </is>
       </c>
       <c r="B1901" s="0" t="inlineStr">
         <is>
-          <t>K18890</t>
+          <t>K15527</t>
         </is>
       </c>
     </row>
     <row r="1902" spans="1:2" customHeight="0">
       <c r="A1902" s="0" t="inlineStr">
         <is>
-          <t>K12057</t>
+          <t>K11855</t>
         </is>
       </c>
       <c r="B1902" s="0" t="inlineStr">
         <is>
-          <t>K12047</t>
+          <t>K16487</t>
         </is>
       </c>
     </row>
     <row r="1903" spans="1:2" customHeight="0">
       <c r="A1903" s="0" t="inlineStr">
         <is>
-          <t>K12075</t>
+          <t>K11885</t>
         </is>
       </c>
       <c r="B1903" s="0" t="inlineStr">
         <is>
-          <t>K10065</t>
+          <t>K10045</t>
         </is>
       </c>
     </row>
     <row r="1904" spans="1:2" customHeight="0">
       <c r="A1904" s="0" t="inlineStr">
         <is>
-          <t>K12195</t>
+          <t>K11905</t>
         </is>
       </c>
       <c r="B1904" s="0" t="inlineStr">
         <is>
           <t>K12106</t>
         </is>
       </c>
     </row>
     <row r="1905" spans="1:2" customHeight="0">
       <c r="A1905" s="0" t="inlineStr">
         <is>
-          <t>K12426</t>
+          <t>K12040</t>
         </is>
       </c>
       <c r="B1905" s="0" t="inlineStr">
         <is>
-          <t>K18999</t>
+          <t>K18890</t>
         </is>
       </c>
     </row>
     <row r="1906" spans="1:2" customHeight="0">
       <c r="A1906" s="0" t="inlineStr">
         <is>
-          <t>K12551</t>
+          <t>K12057</t>
         </is>
       </c>
       <c r="B1906" s="0" t="inlineStr">
         <is>
-          <t>K10921</t>
+          <t>K12047</t>
         </is>
       </c>
     </row>
     <row r="1907" spans="1:2" customHeight="0">
       <c r="A1907" s="0" t="inlineStr">
         <is>
-          <t>K12606</t>
+          <t>K12075</t>
         </is>
       </c>
       <c r="B1907" s="0" t="inlineStr">
         <is>
-          <t>K18276</t>
+          <t>K10065</t>
         </is>
       </c>
     </row>
     <row r="1908" spans="1:2" customHeight="0">
       <c r="A1908" s="0" t="inlineStr">
         <is>
-          <t>K12736</t>
+          <t>K12195</t>
         </is>
       </c>
       <c r="B1908" s="0" t="inlineStr">
         <is>
-          <t>K11466</t>
+          <t>K12106</t>
         </is>
       </c>
     </row>
     <row r="1909" spans="1:2" customHeight="0">
       <c r="A1909" s="0" t="inlineStr">
         <is>
-          <t>K12746</t>
+          <t>K12426</t>
         </is>
       </c>
       <c r="B1909" s="0" t="inlineStr">
         <is>
-          <t>K12886</t>
+          <t>K18999</t>
         </is>
       </c>
     </row>
     <row r="1910" spans="1:2" customHeight="0">
       <c r="A1910" s="0" t="inlineStr">
         <is>
-          <t>K12866</t>
+          <t>K12551</t>
         </is>
       </c>
       <c r="B1910" s="0" t="inlineStr">
         <is>
-          <t>K18357</t>
+          <t>K10921</t>
         </is>
       </c>
     </row>
     <row r="1911" spans="1:2" customHeight="0">
       <c r="A1911" s="0" t="inlineStr">
         <is>
-          <t>K13007</t>
+          <t>K12606</t>
         </is>
       </c>
       <c r="B1911" s="0" t="inlineStr">
         <is>
-          <t>K16357</t>
+          <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1912" spans="1:2" customHeight="0">
       <c r="A1912" s="0" t="inlineStr">
         <is>
-          <t>K13141</t>
+          <t>K12736</t>
         </is>
       </c>
       <c r="B1912" s="0" t="inlineStr">
         <is>
-          <t>K13151</t>
+          <t>K11466</t>
         </is>
       </c>
     </row>
     <row r="1913" spans="1:2" customHeight="0">
       <c r="A1913" s="0" t="inlineStr">
         <is>
-          <t>K13306</t>
+          <t>K12746</t>
         </is>
       </c>
       <c r="B1913" s="0" t="inlineStr">
         <is>
-          <t>K10406</t>
+          <t>K12886</t>
         </is>
       </c>
     </row>
     <row r="1914" spans="1:2" customHeight="0">
       <c r="A1914" s="0" t="inlineStr">
         <is>
-          <t>K13476</t>
+          <t>K12866</t>
         </is>
       </c>
       <c r="B1914" s="0" t="inlineStr">
         <is>
-          <t>K17646</t>
+          <t>K18357</t>
         </is>
       </c>
     </row>
     <row r="1915" spans="1:2" customHeight="0">
       <c r="A1915" s="0" t="inlineStr">
         <is>
-          <t>K13486</t>
+          <t>K13007</t>
         </is>
       </c>
       <c r="B1915" s="0" t="inlineStr">
         <is>
-          <t>K17666</t>
+          <t>K16357</t>
         </is>
       </c>
     </row>
     <row r="1916" spans="1:2" customHeight="0">
       <c r="A1916" s="0" t="inlineStr">
         <is>
-          <t>K13526</t>
+          <t>K13141</t>
         </is>
       </c>
       <c r="B1916" s="0" t="inlineStr">
         <is>
-          <t>K17326</t>
+          <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1917" spans="1:2" customHeight="0">
       <c r="A1917" s="0" t="inlineStr">
         <is>
-          <t>K13536</t>
+          <t>K13306</t>
         </is>
       </c>
       <c r="B1917" s="0" t="inlineStr">
         <is>
-          <t>K17336</t>
+          <t>K10406</t>
         </is>
       </c>
     </row>
     <row r="1918" spans="1:2" customHeight="0">
       <c r="A1918" s="0" t="inlineStr">
         <is>
-          <t>K13546</t>
+          <t>K13476</t>
         </is>
       </c>
       <c r="B1918" s="0" t="inlineStr">
         <is>
-          <t>K12686</t>
+          <t>K17646</t>
         </is>
       </c>
     </row>
     <row r="1919" spans="1:2" customHeight="0">
       <c r="A1919" s="0" t="inlineStr">
         <is>
-          <t>K13557</t>
+          <t>K13486</t>
         </is>
       </c>
       <c r="B1919" s="0" t="inlineStr">
         <is>
-          <t>K13547</t>
+          <t>K17666</t>
         </is>
       </c>
     </row>
     <row r="1920" spans="1:2" customHeight="0">
       <c r="A1920" s="0" t="inlineStr">
         <is>
-          <t>K13638</t>
+          <t>K13526</t>
         </is>
       </c>
       <c r="B1920" s="0" t="inlineStr">
         <is>
-          <t>K13678</t>
+          <t>K17326</t>
         </is>
       </c>
     </row>
     <row r="1921" spans="1:2" customHeight="0">
       <c r="A1921" s="0" t="inlineStr">
         <is>
-          <t>K13736</t>
+          <t>K13536</t>
         </is>
       </c>
       <c r="B1921" s="0" t="inlineStr">
         <is>
-          <t>K12776</t>
+          <t>K17336</t>
         </is>
       </c>
     </row>
     <row r="1922" spans="1:2" customHeight="0">
       <c r="A1922" s="0" t="inlineStr">
         <is>
-          <t>K13808</t>
+          <t>K13546</t>
         </is>
       </c>
       <c r="B1922" s="0" t="inlineStr">
         <is>
-          <t>K15708</t>
+          <t>K12686</t>
         </is>
       </c>
     </row>
     <row r="1923" spans="1:2" customHeight="0">
       <c r="A1923" s="0" t="inlineStr">
         <is>
-          <t>K13833</t>
+          <t>K13557</t>
         </is>
       </c>
       <c r="B1923" s="0" t="inlineStr">
         <is>
-          <t>K13832</t>
+          <t>K13547</t>
         </is>
       </c>
     </row>
     <row r="1924" spans="1:2" customHeight="0">
       <c r="A1924" s="0" t="inlineStr">
         <is>
-          <t>K13837</t>
+          <t>K13638</t>
         </is>
       </c>
       <c r="B1924" s="0" t="inlineStr">
         <is>
-          <t>K13877</t>
+          <t>K13678</t>
         </is>
       </c>
     </row>
     <row r="1925" spans="1:2" customHeight="0">
       <c r="A1925" s="0" t="inlineStr">
         <is>
-          <t>K13855</t>
+          <t>K13736</t>
         </is>
       </c>
       <c r="B1925" s="0" t="inlineStr">
         <is>
-          <t>K19905</t>
+          <t>K12776</t>
         </is>
       </c>
     </row>
     <row r="1926" spans="1:2" customHeight="0">
       <c r="A1926" s="0" t="inlineStr">
         <is>
-          <t>K13903</t>
+          <t>K13808</t>
         </is>
       </c>
       <c r="B1926" s="0" t="inlineStr">
         <is>
-          <t>K18005</t>
+          <t>K15708</t>
         </is>
       </c>
     </row>
     <row r="1927" spans="1:2" customHeight="0">
       <c r="A1927" s="0" t="inlineStr">
         <is>
-          <t>K13904</t>
+          <t>K13833</t>
         </is>
       </c>
       <c r="B1927" s="0" t="inlineStr">
         <is>
-          <t>K18005</t>
+          <t>K13832</t>
         </is>
       </c>
     </row>
     <row r="1928" spans="1:2" customHeight="0">
       <c r="A1928" s="0" t="inlineStr">
         <is>
-          <t>K13933</t>
+          <t>K13837</t>
         </is>
       </c>
       <c r="B1928" s="0" t="inlineStr">
         <is>
-          <t>K15000</t>
+          <t>K13877</t>
         </is>
       </c>
     </row>
     <row r="1929" spans="1:2" customHeight="0">
       <c r="A1929" s="0" t="inlineStr">
         <is>
-          <t>K14005</t>
+          <t>K13855</t>
         </is>
       </c>
       <c r="B1929" s="0" t="inlineStr">
         <is>
-          <t>K13576</t>
+          <t>K19905</t>
         </is>
       </c>
     </row>
     <row r="1930" spans="1:2" customHeight="0">
       <c r="A1930" s="0" t="inlineStr">
         <is>
-          <t>K14022</t>
+          <t>K13903</t>
         </is>
       </c>
       <c r="B1930" s="0" t="inlineStr">
         <is>
-          <t>K17056</t>
+          <t>K18005</t>
         </is>
       </c>
     </row>
     <row r="1931" spans="1:2" customHeight="0">
       <c r="A1931" s="0" t="inlineStr">
         <is>
-          <t>K14042</t>
+          <t>K13904</t>
         </is>
       </c>
       <c r="B1931" s="0" t="inlineStr">
         <is>
-          <t>K18925</t>
+          <t>K18005</t>
         </is>
       </c>
     </row>
     <row r="1932" spans="1:2" customHeight="0">
       <c r="A1932" s="0" t="inlineStr">
         <is>
-          <t>K14047</t>
+          <t>K13933</t>
         </is>
       </c>
       <c r="B1932" s="0" t="inlineStr">
         <is>
-          <t>K10897</t>
+          <t>K15000</t>
         </is>
       </c>
     </row>
     <row r="1933" spans="1:2" customHeight="0">
       <c r="A1933" s="0" t="inlineStr">
         <is>
-          <t>K14088</t>
+          <t>K14005</t>
         </is>
       </c>
       <c r="B1933" s="0" t="inlineStr">
         <is>
-          <t>K10898</t>
+          <t>K13576</t>
         </is>
       </c>
     </row>
     <row r="1934" spans="1:2" customHeight="0">
       <c r="A1934" s="0" t="inlineStr">
         <is>
-          <t>K14140</t>
+          <t>K14022</t>
         </is>
       </c>
       <c r="B1934" s="0" t="inlineStr">
         <is>
-          <t>K14096</t>
+          <t>K17056</t>
         </is>
       </c>
     </row>
     <row r="1935" spans="1:2" customHeight="0">
       <c r="A1935" s="0" t="inlineStr">
         <is>
-          <t>K14141</t>
+          <t>K14042</t>
         </is>
       </c>
       <c r="B1935" s="0" t="inlineStr">
         <is>
-          <t>K14099</t>
+          <t>K18925</t>
         </is>
       </c>
     </row>
     <row r="1936" spans="1:2" customHeight="0">
       <c r="A1936" s="0" t="inlineStr">
         <is>
-          <t>K14257</t>
+          <t>K14047</t>
         </is>
       </c>
       <c r="B1936" s="0" t="inlineStr">
         <is>
-          <t>K14308</t>
+          <t>K10897</t>
         </is>
       </c>
     </row>
     <row r="1937" spans="1:2" customHeight="0">
       <c r="A1937" s="0" t="inlineStr">
         <is>
-          <t>K14478</t>
+          <t>K14088</t>
         </is>
       </c>
       <c r="B1937" s="0" t="inlineStr">
         <is>
-          <t>K14467</t>
+          <t>K10898</t>
         </is>
       </c>
     </row>
     <row r="1938" spans="1:2" customHeight="0">
       <c r="A1938" s="0" t="inlineStr">
         <is>
-          <t>K14487</t>
+          <t>K14140</t>
         </is>
       </c>
       <c r="B1938" s="0" t="inlineStr">
         <is>
-          <t>K14467</t>
+          <t>K14096</t>
         </is>
       </c>
     </row>
     <row r="1939" spans="1:2" customHeight="0">
       <c r="A1939" s="0" t="inlineStr">
         <is>
-          <t>K14627</t>
+          <t>K14141</t>
         </is>
       </c>
       <c r="B1939" s="0" t="inlineStr">
         <is>
-          <t>K11187</t>
+          <t>K14099</t>
         </is>
       </c>
     </row>
     <row r="1940" spans="1:2" customHeight="0">
       <c r="A1940" s="0" t="inlineStr">
         <is>
-          <t>K14727</t>
+          <t>K14257</t>
         </is>
       </c>
       <c r="B1940" s="0" t="inlineStr">
         <is>
-          <t>K11297</t>
+          <t>K14308</t>
         </is>
       </c>
     </row>
     <row r="1941" spans="1:2" customHeight="0">
       <c r="A1941" s="0" t="inlineStr">
         <is>
-          <t>K15287</t>
+          <t>K14478</t>
         </is>
       </c>
       <c r="B1941" s="0" t="inlineStr">
         <is>
-          <t>K11547</t>
+          <t>K14467</t>
         </is>
       </c>
     </row>
     <row r="1942" spans="1:2" customHeight="0">
       <c r="A1942" s="0" t="inlineStr">
         <is>
-          <t>K15298</t>
+          <t>K14487</t>
         </is>
       </c>
       <c r="B1942" s="0" t="inlineStr">
         <is>
-          <t>K11538</t>
+          <t>K14467</t>
         </is>
       </c>
     </row>
     <row r="1943" spans="1:2" customHeight="0">
       <c r="A1943" s="0" t="inlineStr">
         <is>
-          <t>K15618</t>
+          <t>K14627</t>
         </is>
       </c>
       <c r="B1943" s="0" t="inlineStr">
         <is>
-          <t>K15628</t>
+          <t>K11187</t>
         </is>
       </c>
     </row>
     <row r="1944" spans="1:2" customHeight="0">
       <c r="A1944" s="0" t="inlineStr">
         <is>
-          <t>K15717</t>
+          <t>K14727</t>
         </is>
       </c>
       <c r="B1944" s="0" t="inlineStr">
         <is>
-          <t>K13777</t>
+          <t>K11297</t>
         </is>
       </c>
     </row>
     <row r="1945" spans="1:2" customHeight="0">
       <c r="A1945" s="0" t="inlineStr">
         <is>
-          <t>K15728</t>
+          <t>K15287</t>
         </is>
       </c>
       <c r="B1945" s="0" t="inlineStr">
         <is>
-          <t>K13828</t>
+          <t>K11547</t>
         </is>
       </c>
     </row>
     <row r="1946" spans="1:2" customHeight="0">
       <c r="A1946" s="0" t="inlineStr">
         <is>
-          <t>K16103</t>
+          <t>K15298</t>
         </is>
       </c>
       <c r="B1946" s="0" t="inlineStr">
         <is>
-          <t>K12082</t>
+          <t>K11538</t>
         </is>
       </c>
     </row>
     <row r="1947" spans="1:2" customHeight="0">
       <c r="A1947" s="0" t="inlineStr">
         <is>
-          <t>K16148</t>
+          <t>K15618</t>
         </is>
       </c>
       <c r="B1947" s="0" t="inlineStr">
         <is>
-          <t>K16138</t>
+          <t>K15628</t>
         </is>
       </c>
     </row>
     <row r="1948" spans="1:2" customHeight="0">
       <c r="A1948" s="0" t="inlineStr">
         <is>
-          <t>K16277</t>
+          <t>K15717</t>
         </is>
       </c>
       <c r="B1948" s="0" t="inlineStr">
         <is>
-          <t>K16268</t>
+          <t>K13777</t>
         </is>
       </c>
     </row>
     <row r="1949" spans="1:2" customHeight="0">
       <c r="A1949" s="0" t="inlineStr">
         <is>
-          <t>K16287</t>
+          <t>K15728</t>
         </is>
       </c>
       <c r="B1949" s="0" t="inlineStr">
         <is>
-          <t>K16278</t>
+          <t>K13828</t>
         </is>
       </c>
     </row>
     <row r="1950" spans="1:2" customHeight="0">
       <c r="A1950" s="0" t="inlineStr">
         <is>
-          <t>K16618</t>
+          <t>K16103</t>
         </is>
       </c>
       <c r="B1950" s="0" t="inlineStr">
         <is>
-          <t>K16828</t>
+          <t>K12082</t>
         </is>
       </c>
     </row>
     <row r="1951" spans="1:2" customHeight="0">
       <c r="A1951" s="0" t="inlineStr">
         <is>
-          <t>K16628</t>
+          <t>K16148</t>
         </is>
       </c>
       <c r="B1951" s="0" t="inlineStr">
         <is>
-          <t>K18137</t>
+          <t>K16138</t>
         </is>
       </c>
     </row>
     <row r="1952" spans="1:2" customHeight="0">
       <c r="A1952" s="0" t="inlineStr">
         <is>
-          <t>K16687</t>
+          <t>K16277</t>
         </is>
       </c>
       <c r="B1952" s="0" t="inlineStr">
         <is>
-          <t>K15507</t>
+          <t>K16268</t>
         </is>
       </c>
     </row>
     <row r="1953" spans="1:2" customHeight="0">
       <c r="A1953" s="0" t="inlineStr">
         <is>
-          <t>K16698</t>
+          <t>K16287</t>
         </is>
       </c>
       <c r="B1953" s="0" t="inlineStr">
         <is>
-          <t>K15508</t>
+          <t>K16278</t>
         </is>
       </c>
     </row>
     <row r="1954" spans="1:2" customHeight="0">
       <c r="A1954" s="0" t="inlineStr">
         <is>
-          <t>K16747</t>
+          <t>K16618</t>
         </is>
       </c>
       <c r="B1954" s="0" t="inlineStr">
         <is>
-          <t>K16837</t>
+          <t>K16828</t>
         </is>
       </c>
     </row>
     <row r="1955" spans="1:2" customHeight="0">
       <c r="A1955" s="0" t="inlineStr">
         <is>
-          <t>K16757</t>
+          <t>K16628</t>
         </is>
       </c>
       <c r="B1955" s="0" t="inlineStr">
         <is>
-          <t>K16847</t>
+          <t>K18137</t>
         </is>
       </c>
     </row>
     <row r="1956" spans="1:2" customHeight="0">
       <c r="A1956" s="0" t="inlineStr">
         <is>
-          <t>K16938</t>
+          <t>K16687</t>
         </is>
       </c>
       <c r="B1956" s="0" t="inlineStr">
         <is>
-          <t>K15338</t>
+          <t>K15507</t>
         </is>
       </c>
     </row>
     <row r="1957" spans="1:2" customHeight="0">
       <c r="A1957" s="0" t="inlineStr">
         <is>
-          <t>K16967</t>
+          <t>K16698</t>
         </is>
       </c>
       <c r="B1957" s="0" t="inlineStr">
         <is>
-          <t>K15327</t>
+          <t>K15508</t>
         </is>
       </c>
     </row>
     <row r="1958" spans="1:2" customHeight="0">
       <c r="A1958" s="0" t="inlineStr">
         <is>
-          <t>K17016</t>
+          <t>K16747</t>
         </is>
       </c>
       <c r="B1958" s="0" t="inlineStr">
         <is>
-          <t>K12016</t>
+          <t>K16837</t>
         </is>
       </c>
     </row>
     <row r="1959" spans="1:2" customHeight="0">
       <c r="A1959" s="0" t="inlineStr">
         <is>
-          <t>K17018</t>
+          <t>K16757</t>
         </is>
       </c>
       <c r="B1959" s="0" t="inlineStr">
         <is>
-          <t>K13458</t>
+          <t>K16847</t>
         </is>
       </c>
     </row>
     <row r="1960" spans="1:2" customHeight="0">
       <c r="A1960" s="0" t="inlineStr">
         <is>
-          <t>K17057</t>
+          <t>K16938</t>
         </is>
       </c>
       <c r="B1960" s="0" t="inlineStr">
         <is>
-          <t>K13407</t>
+          <t>K15338</t>
         </is>
       </c>
     </row>
     <row r="1961" spans="1:2" customHeight="0">
       <c r="A1961" s="0" t="inlineStr">
         <is>
-          <t>K17117</t>
+          <t>K16967</t>
         </is>
       </c>
       <c r="B1961" s="0" t="inlineStr">
         <is>
-          <t>K17027</t>
+          <t>K15327</t>
         </is>
       </c>
     </row>
     <row r="1962" spans="1:2" customHeight="0">
       <c r="A1962" s="0" t="inlineStr">
         <is>
-          <t>K17215</t>
+          <t>K17016</t>
         </is>
       </c>
       <c r="B1962" s="0" t="inlineStr">
         <is>
-          <t>K17205</t>
+          <t>K12016</t>
         </is>
       </c>
     </row>
     <row r="1963" spans="1:2" customHeight="0">
       <c r="A1963" s="0" t="inlineStr">
         <is>
-          <t>K17247</t>
+          <t>K17018</t>
         </is>
       </c>
       <c r="B1963" s="0" t="inlineStr">
         <is>
-          <t>K10606</t>
+          <t>K13458</t>
         </is>
       </c>
     </row>
     <row r="1964" spans="1:2" customHeight="0">
       <c r="A1964" s="0" t="inlineStr">
         <is>
-          <t>K17279</t>
+          <t>K17057</t>
         </is>
       </c>
       <c r="B1964" s="0" t="inlineStr">
         <is>
-          <t>K17267</t>
+          <t>K13407</t>
         </is>
       </c>
     </row>
     <row r="1965" spans="1:2" customHeight="0">
       <c r="A1965" s="0" t="inlineStr">
         <is>
-          <t>K17280</t>
+          <t>K17117</t>
         </is>
       </c>
       <c r="B1965" s="0" t="inlineStr">
         <is>
-          <t>K17278</t>
+          <t>K17027</t>
         </is>
       </c>
     </row>
     <row r="1966" spans="1:2" customHeight="0">
       <c r="A1966" s="0" t="inlineStr">
         <is>
-          <t>K17439</t>
+          <t>K17215</t>
         </is>
       </c>
       <c r="B1966" s="0" t="inlineStr">
         <is>
-          <t>K17438</t>
+          <t>K17205</t>
         </is>
       </c>
     </row>
     <row r="1967" spans="1:2" customHeight="0">
       <c r="A1967" s="0" t="inlineStr">
         <is>
-          <t>K17492</t>
+          <t>K17247</t>
         </is>
       </c>
       <c r="B1967" s="0" t="inlineStr">
         <is>
-          <t>K17490</t>
+          <t>K10606</t>
         </is>
       </c>
     </row>
     <row r="1968" spans="1:2" customHeight="0">
       <c r="A1968" s="0" t="inlineStr">
         <is>
-          <t>K17496</t>
+          <t>K17279</t>
         </is>
       </c>
       <c r="B1968" s="0" t="inlineStr">
         <is>
-          <t>K17416</t>
+          <t>K17267</t>
         </is>
       </c>
     </row>
     <row r="1969" spans="1:2" customHeight="0">
       <c r="A1969" s="0" t="inlineStr">
         <is>
-          <t>K17524</t>
+          <t>K17280</t>
         </is>
       </c>
       <c r="B1969" s="0" t="inlineStr">
         <is>
-          <t>K17526</t>
+          <t>K17278</t>
         </is>
       </c>
     </row>
     <row r="1970" spans="1:2" customHeight="0">
       <c r="A1970" s="0" t="inlineStr">
         <is>
-          <t>K17525</t>
+          <t>K17439</t>
         </is>
       </c>
       <c r="B1970" s="0" t="inlineStr">
         <is>
-          <t>K19895</t>
+          <t>K17438</t>
         </is>
       </c>
     </row>
     <row r="1971" spans="1:2" customHeight="0">
       <c r="A1971" s="0" t="inlineStr">
         <is>
-          <t>K17616</t>
+          <t>K17492</t>
         </is>
       </c>
       <c r="B1971" s="0" t="inlineStr">
         <is>
-          <t>K12125</t>
+          <t>K17490</t>
         </is>
       </c>
     </row>
     <row r="1972" spans="1:2" customHeight="0">
       <c r="A1972" s="0" t="inlineStr">
         <is>
-          <t>K17620</t>
+          <t>K17496</t>
         </is>
       </c>
       <c r="B1972" s="0" t="inlineStr">
         <is>
-          <t>K13832</t>
+          <t>K17416</t>
         </is>
       </c>
     </row>
     <row r="1973" spans="1:2" customHeight="0">
       <c r="A1973" s="0" t="inlineStr">
         <is>
-          <t>K17621</t>
+          <t>K17524</t>
         </is>
       </c>
       <c r="B1973" s="0" t="inlineStr">
         <is>
-          <t>K17631</t>
+          <t>K17526</t>
         </is>
       </c>
     </row>
     <row r="1974" spans="1:2" customHeight="0">
       <c r="A1974" s="0" t="inlineStr">
         <is>
-          <t>K17656</t>
+          <t>K17525</t>
         </is>
       </c>
       <c r="B1974" s="0" t="inlineStr">
         <is>
-          <t>K17646</t>
+          <t>K19895</t>
         </is>
       </c>
     </row>
     <row r="1975" spans="1:2" customHeight="0">
       <c r="A1975" s="0" t="inlineStr">
         <is>
-          <t>K17676</t>
+          <t>K17616</t>
         </is>
       </c>
       <c r="B1975" s="0" t="inlineStr">
         <is>
-          <t>K17666</t>
+          <t>K12125</t>
         </is>
       </c>
     </row>
     <row r="1976" spans="1:2" customHeight="0">
       <c r="A1976" s="0" t="inlineStr">
         <is>
-          <t>K17685</t>
+          <t>K17620</t>
         </is>
       </c>
       <c r="B1976" s="0" t="inlineStr">
         <is>
-          <t>K10065</t>
+          <t>K13832</t>
         </is>
       </c>
     </row>
     <row r="1977" spans="1:2" customHeight="0">
       <c r="A1977" s="0" t="inlineStr">
         <is>
-          <t>K17757</t>
+          <t>K17621</t>
         </is>
       </c>
       <c r="B1977" s="0" t="inlineStr">
         <is>
-          <t>K17737</t>
+          <t>K17631</t>
         </is>
       </c>
     </row>
     <row r="1978" spans="1:2" customHeight="0">
       <c r="A1978" s="0" t="inlineStr">
         <is>
-          <t>K17998</t>
+          <t>K17656</t>
         </is>
       </c>
       <c r="B1978" s="0" t="inlineStr">
         <is>
-          <t>K17987</t>
+          <t>K17646</t>
         </is>
       </c>
     </row>
     <row r="1979" spans="1:2" customHeight="0">
       <c r="A1979" s="0" t="inlineStr">
         <is>
-          <t>K18157</t>
+          <t>K17676</t>
         </is>
       </c>
       <c r="B1979" s="0" t="inlineStr">
         <is>
-          <t>K18137</t>
+          <t>K17666</t>
         </is>
       </c>
     </row>
     <row r="1980" spans="1:2" customHeight="0">
       <c r="A1980" s="0" t="inlineStr">
         <is>
-          <t>K18168</t>
+          <t>K17685</t>
         </is>
       </c>
       <c r="B1980" s="0" t="inlineStr">
         <is>
-          <t>K18148</t>
+          <t>K10065</t>
         </is>
       </c>
     </row>
     <row r="1981" spans="1:2" customHeight="0">
       <c r="A1981" s="0" t="inlineStr">
         <is>
-          <t>K18246</t>
+          <t>K17757</t>
         </is>
       </c>
       <c r="B1981" s="0" t="inlineStr">
         <is>
-          <t>K18236</t>
+          <t>K17737</t>
         </is>
       </c>
     </row>
     <row r="1982" spans="1:2" customHeight="0">
       <c r="A1982" s="0" t="inlineStr">
         <is>
-          <t>K18256</t>
+          <t>K17998</t>
         </is>
       </c>
       <c r="B1982" s="0" t="inlineStr">
         <is>
-          <t>K18236</t>
+          <t>K17987</t>
         </is>
       </c>
     </row>
     <row r="1983" spans="1:2" customHeight="0">
       <c r="A1983" s="0" t="inlineStr">
         <is>
-          <t>K18316</t>
+          <t>K18157</t>
         </is>
       </c>
       <c r="B1983" s="0" t="inlineStr">
         <is>
-          <t>K18286</t>
+          <t>K18137</t>
         </is>
       </c>
     </row>
     <row r="1984" spans="1:2" customHeight="0">
       <c r="A1984" s="0" t="inlineStr">
         <is>
-          <t>K18326</t>
+          <t>K18168</t>
         </is>
       </c>
       <c r="B1984" s="0" t="inlineStr">
         <is>
-          <t>K18236</t>
+          <t>K18148</t>
         </is>
       </c>
     </row>
     <row r="1985" spans="1:2" customHeight="0">
       <c r="A1985" s="0" t="inlineStr">
         <is>
-          <t>K18426</t>
+          <t>K18246</t>
         </is>
       </c>
       <c r="B1985" s="0" t="inlineStr">
         <is>
-          <t>K18416</t>
+          <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1986" spans="1:2" customHeight="0">
       <c r="A1986" s="0" t="inlineStr">
         <is>
-          <t>K18436</t>
+          <t>K18256</t>
         </is>
       </c>
       <c r="B1986" s="0" t="inlineStr">
         <is>
-          <t>K18406</t>
+          <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1987" spans="1:2" customHeight="0">
       <c r="A1987" s="0" t="inlineStr">
         <is>
-          <t>K18446</t>
+          <t>K18316</t>
         </is>
       </c>
       <c r="B1987" s="0" t="inlineStr">
         <is>
-          <t>K12776</t>
+          <t>K18286</t>
         </is>
       </c>
     </row>
     <row r="1988" spans="1:2" customHeight="0">
       <c r="A1988" s="0" t="inlineStr">
         <is>
-          <t>K18456</t>
+          <t>K18326</t>
         </is>
       </c>
       <c r="B1988" s="0" t="inlineStr">
         <is>
-          <t>K12706</t>
+          <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1989" spans="1:2" customHeight="0">
       <c r="A1989" s="0" t="inlineStr">
         <is>
-          <t>K18538</t>
+          <t>K18426</t>
         </is>
       </c>
       <c r="B1989" s="0" t="inlineStr">
         <is>
-          <t>K18516</t>
+          <t>K18416</t>
         </is>
       </c>
     </row>
     <row r="1990" spans="1:2" customHeight="0">
       <c r="A1990" s="0" t="inlineStr">
         <is>
-          <t>K18558</t>
+          <t>K18436</t>
         </is>
       </c>
       <c r="B1990" s="0" t="inlineStr">
         <is>
-          <t>K18547</t>
+          <t>K18406</t>
         </is>
       </c>
     </row>
     <row r="1991" spans="1:2" customHeight="0">
       <c r="A1991" s="0" t="inlineStr">
         <is>
-          <t>K18697</t>
+          <t>K18446</t>
         </is>
       </c>
       <c r="B1991" s="0" t="inlineStr">
         <is>
-          <t>K18667</t>
+          <t>K12776</t>
         </is>
       </c>
     </row>
     <row r="1992" spans="1:2" customHeight="0">
       <c r="A1992" s="0" t="inlineStr">
         <is>
-          <t>K18717</t>
+          <t>K18456</t>
         </is>
       </c>
       <c r="B1992" s="0" t="inlineStr">
         <is>
-          <t>K13527</t>
+          <t>K12706</t>
         </is>
       </c>
     </row>
     <row r="1993" spans="1:2" customHeight="0">
       <c r="A1993" s="0" t="inlineStr">
         <is>
-          <t>K18728</t>
+          <t>K18538</t>
         </is>
       </c>
       <c r="B1993" s="0" t="inlineStr">
         <is>
-          <t>K13588</t>
+          <t>K18516</t>
         </is>
       </c>
     </row>
     <row r="1994" spans="1:2" customHeight="0">
       <c r="A1994" s="0" t="inlineStr">
         <is>
-          <t>K18808</t>
+          <t>K18558</t>
         </is>
       </c>
       <c r="B1994" s="0" t="inlineStr">
         <is>
-          <t>K17748</t>
+          <t>K18547</t>
         </is>
       </c>
     </row>
     <row r="1995" spans="1:2" customHeight="0">
       <c r="A1995" s="0" t="inlineStr">
         <is>
-          <t>K18888</t>
+          <t>K18697</t>
         </is>
       </c>
       <c r="B1995" s="0" t="inlineStr">
         <is>
-          <t>K18908</t>
+          <t>K18667</t>
         </is>
       </c>
     </row>
     <row r="1996" spans="1:2" customHeight="0">
       <c r="A1996" s="0" t="inlineStr">
         <is>
-          <t>K18917</t>
+          <t>K18717</t>
         </is>
       </c>
       <c r="B1996" s="0" t="inlineStr">
         <is>
-          <t>K12627</t>
+          <t>K13527</t>
         </is>
       </c>
     </row>
     <row r="1997" spans="1:2" customHeight="0">
       <c r="A1997" s="0" t="inlineStr">
         <is>
-          <t>K18918</t>
+          <t>K18728</t>
         </is>
       </c>
       <c r="B1997" s="0" t="inlineStr">
         <is>
-          <t>K19678</t>
+          <t>K13588</t>
         </is>
       </c>
     </row>
     <row r="1998" spans="1:2" customHeight="0">
       <c r="A1998" s="0" t="inlineStr">
         <is>
-          <t>K18928</t>
+          <t>K18808</t>
         </is>
       </c>
       <c r="B1998" s="0" t="inlineStr">
         <is>
-          <t>K12628</t>
+          <t>K17748</t>
         </is>
       </c>
     </row>
     <row r="1999" spans="1:2" customHeight="0">
       <c r="A1999" s="0" t="inlineStr">
         <is>
-          <t>K19037</t>
+          <t>K18888</t>
         </is>
       </c>
       <c r="B1999" s="0" t="inlineStr">
         <is>
-          <t>K13807</t>
+          <t>K18908</t>
         </is>
       </c>
     </row>
     <row r="2000" spans="1:2" customHeight="0">
       <c r="A2000" s="0" t="inlineStr">
         <is>
-          <t>K19046</t>
+          <t>K18917</t>
         </is>
       </c>
       <c r="B2000" s="0" t="inlineStr">
         <is>
-          <t>K19906</t>
+          <t>K12627</t>
         </is>
       </c>
     </row>
     <row r="2001" spans="1:2" customHeight="0">
       <c r="A2001" s="0" t="inlineStr">
         <is>
-          <t>K19057</t>
+          <t>K18918</t>
         </is>
       </c>
       <c r="B2001" s="0" t="inlineStr">
         <is>
-          <t>K19177</t>
+          <t>K19678</t>
         </is>
       </c>
     </row>
     <row r="2002" spans="1:2" customHeight="0">
       <c r="A2002" s="0" t="inlineStr">
         <is>
-          <t>K19068</t>
+          <t>K18928</t>
         </is>
       </c>
       <c r="B2002" s="0" t="inlineStr">
         <is>
-          <t>K19188</t>
+          <t>K12628</t>
         </is>
       </c>
     </row>
     <row r="2003" spans="1:2" customHeight="0">
       <c r="A2003" s="0" t="inlineStr">
         <is>
-          <t>K19217</t>
+          <t>K19037</t>
         </is>
       </c>
       <c r="B2003" s="0" t="inlineStr">
         <is>
-          <t>K17197</t>
+          <t>K13807</t>
         </is>
       </c>
     </row>
     <row r="2004" spans="1:2" customHeight="0">
       <c r="A2004" s="0" t="inlineStr">
         <is>
-          <t>K19228</t>
+          <t>K19046</t>
         </is>
       </c>
       <c r="B2004" s="0" t="inlineStr">
         <is>
-          <t>K17128</t>
+          <t>K19906</t>
         </is>
       </c>
     </row>
     <row r="2005" spans="1:2" customHeight="0">
       <c r="A2005" s="0" t="inlineStr">
         <is>
-          <t>K19578</t>
+          <t>K19057</t>
         </is>
       </c>
       <c r="B2005" s="0" t="inlineStr">
         <is>
-          <t>K14688</t>
+          <t>K19177</t>
         </is>
       </c>
     </row>
     <row r="2006" spans="1:2" customHeight="0">
       <c r="A2006" s="0" t="inlineStr">
         <is>
-          <t>K19582</t>
+          <t>K19068</t>
         </is>
       </c>
       <c r="B2006" s="0" t="inlineStr">
         <is>
-          <t>K17402</t>
+          <t>K19188</t>
         </is>
       </c>
     </row>
     <row r="2007" spans="1:2" customHeight="0">
       <c r="A2007" s="0" t="inlineStr">
         <is>
-          <t>K19586</t>
+          <t>K19217</t>
         </is>
       </c>
       <c r="B2007" s="0" t="inlineStr">
         <is>
-          <t>K17416</t>
+          <t>K17197</t>
         </is>
       </c>
     </row>
     <row r="2008" spans="1:2" customHeight="0">
       <c r="A2008" s="0" t="inlineStr">
         <is>
-          <t>K19731</t>
+          <t>K19228</t>
         </is>
       </c>
       <c r="B2008" s="0" t="inlineStr">
         <is>
-          <t>K19721</t>
+          <t>K17128</t>
         </is>
       </c>
     </row>
     <row r="2009" spans="1:2" customHeight="0">
       <c r="A2009" s="0" t="inlineStr">
         <is>
-          <t>K19768</t>
+          <t>K19578</t>
         </is>
       </c>
       <c r="B2009" s="0" t="inlineStr">
         <is>
-          <t>K11738</t>
+          <t>K14688</t>
         </is>
       </c>
     </row>
     <row r="2010" spans="1:2" customHeight="0">
       <c r="A2010" s="0" t="inlineStr">
         <is>
-          <t>K19857</t>
+          <t>K19582</t>
         </is>
       </c>
       <c r="B2010" s="0" t="inlineStr">
         <is>
-          <t>K11747</t>
+          <t>K17402</t>
         </is>
       </c>
     </row>
     <row r="2011" spans="1:2" customHeight="0">
       <c r="A2011" s="0" t="inlineStr">
         <is>
-          <t>K20670</t>
+          <t>K19586</t>
         </is>
       </c>
       <c r="B2011" s="0" t="inlineStr">
         <is>
-          <t>K20640</t>
+          <t>K17416</t>
         </is>
       </c>
     </row>
     <row r="2012" spans="1:2" customHeight="0">
       <c r="A2012" s="0" t="inlineStr">
         <is>
-          <t>K21450</t>
+          <t>K19731</t>
         </is>
       </c>
       <c r="B2012" s="0" t="inlineStr">
         <is>
-          <t>K21580</t>
+          <t>K19721</t>
         </is>
       </c>
     </row>
     <row r="2013" spans="1:2" customHeight="0">
       <c r="A2013" s="0" t="inlineStr">
         <is>
-          <t>K21590</t>
+          <t>K19768</t>
         </is>
       </c>
       <c r="B2013" s="0" t="inlineStr">
         <is>
-          <t>K21550</t>
+          <t>K11738</t>
         </is>
       </c>
     </row>
     <row r="2014" spans="1:2" customHeight="0">
       <c r="A2014" s="0" t="inlineStr">
         <is>
-          <t>K21610</t>
+          <t>K19857</t>
         </is>
       </c>
       <c r="B2014" s="0" t="inlineStr">
         <is>
-          <t>K27060</t>
+          <t>K11747</t>
         </is>
       </c>
     </row>
     <row r="2015" spans="1:2" customHeight="0">
       <c r="A2015" s="0" t="inlineStr">
         <is>
-          <t>K21620</t>
+          <t>K20670</t>
         </is>
       </c>
       <c r="B2015" s="0" t="inlineStr">
         <is>
-          <t>K21550</t>
+          <t>K20640</t>
         </is>
       </c>
     </row>
     <row r="2016" spans="1:2" customHeight="0">
       <c r="A2016" s="0" t="inlineStr">
         <is>
-          <t>K24250</t>
+          <t>K21450</t>
         </is>
       </c>
       <c r="B2016" s="0" t="inlineStr">
         <is>
-          <t>K27300</t>
+          <t>K21580</t>
         </is>
       </c>
     </row>
     <row r="2017" spans="1:2" customHeight="0">
       <c r="A2017" s="0" t="inlineStr">
         <is>
-          <t>K25030</t>
+          <t>K21590</t>
         </is>
       </c>
       <c r="B2017" s="0" t="inlineStr">
         <is>
-          <t>K27650</t>
+          <t>K21550</t>
         </is>
       </c>
     </row>
     <row r="2018" spans="1:2" customHeight="0">
       <c r="A2018" s="0" t="inlineStr">
         <is>
-          <t>K25040</t>
+          <t>K21610</t>
         </is>
       </c>
       <c r="B2018" s="0" t="inlineStr">
         <is>
-          <t>K25050</t>
+          <t>K27060</t>
         </is>
       </c>
     </row>
     <row r="2019" spans="1:2" customHeight="0">
       <c r="A2019" s="0" t="inlineStr">
         <is>
-          <t>K25080</t>
+          <t>K21620</t>
         </is>
       </c>
       <c r="B2019" s="0" t="inlineStr">
         <is>
-          <t>K24920</t>
+          <t>K21550</t>
         </is>
       </c>
     </row>
     <row r="2020" spans="1:2" customHeight="0">
       <c r="A2020" s="0" t="inlineStr">
         <is>
-          <t>K25290</t>
+          <t>K24250</t>
         </is>
       </c>
       <c r="B2020" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K27300</t>
         </is>
       </c>
     </row>
     <row r="2021" spans="1:2" customHeight="0">
       <c r="A2021" s="0" t="inlineStr">
         <is>
-          <t>K25300</t>
+          <t>K25030</t>
         </is>
       </c>
       <c r="B2021" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K27650</t>
         </is>
       </c>
     </row>
     <row r="2022" spans="1:2" customHeight="0">
       <c r="A2022" s="0" t="inlineStr">
         <is>
-          <t>K25500</t>
+          <t>K25040</t>
         </is>
       </c>
       <c r="B2022" s="0" t="inlineStr">
         <is>
-          <t>K25310</t>
+          <t>K25050</t>
         </is>
       </c>
     </row>
     <row r="2023" spans="1:2" customHeight="0">
       <c r="A2023" s="0" t="inlineStr">
         <is>
-          <t>K25570</t>
+          <t>K25080</t>
         </is>
       </c>
       <c r="B2023" s="0" t="inlineStr">
         <is>
-          <t>K25560</t>
+          <t>K24920</t>
         </is>
       </c>
     </row>
     <row r="2024" spans="1:2" customHeight="0">
       <c r="A2024" s="0" t="inlineStr">
         <is>
-          <t>K25680</t>
+          <t>K25290</t>
         </is>
       </c>
       <c r="B2024" s="0" t="inlineStr">
         <is>
-          <t>K25690</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2025" spans="1:2" customHeight="0">
       <c r="A2025" s="0" t="inlineStr">
         <is>
-          <t>K25830</t>
+          <t>K25300</t>
         </is>
       </c>
       <c r="B2025" s="0" t="inlineStr">
         <is>
-          <t>K20900</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2026" spans="1:2" customHeight="0">
       <c r="A2026" s="0" t="inlineStr">
         <is>
-          <t>K26350</t>
+          <t>K25500</t>
         </is>
       </c>
       <c r="B2026" s="0" t="inlineStr">
         <is>
-          <t>K26330</t>
+          <t>K25310</t>
         </is>
       </c>
     </row>
     <row r="2027" spans="1:2" customHeight="0">
       <c r="A2027" s="0" t="inlineStr">
         <is>
-          <t>K26590</t>
+          <t>K25570</t>
         </is>
       </c>
       <c r="B2027" s="0" t="inlineStr">
         <is>
-          <t>K26600</t>
+          <t>K25560</t>
         </is>
       </c>
     </row>
     <row r="2028" spans="1:2" customHeight="0">
       <c r="A2028" s="0" t="inlineStr">
         <is>
-          <t>K26640</t>
+          <t>K25680</t>
         </is>
       </c>
       <c r="B2028" s="0" t="inlineStr">
         <is>
-          <t>K21500</t>
+          <t>K25690</t>
         </is>
       </c>
     </row>
     <row r="2029" spans="1:2" customHeight="0">
       <c r="A2029" s="0" t="inlineStr">
         <is>
-          <t>K26770</t>
+          <t>K25830</t>
         </is>
       </c>
       <c r="B2029" s="0" t="inlineStr">
         <is>
-          <t>K26780</t>
+          <t>K20900</t>
         </is>
       </c>
     </row>
     <row r="2030" spans="1:2" customHeight="0">
       <c r="A2030" s="0" t="inlineStr">
         <is>
-          <t>K26790</t>
+          <t>K26350</t>
         </is>
       </c>
       <c r="B2030" s="0" t="inlineStr">
         <is>
-          <t>K25770</t>
+          <t>K26330</t>
         </is>
       </c>
     </row>
     <row r="2031" spans="1:2" customHeight="0">
       <c r="A2031" s="0" t="inlineStr">
         <is>
-          <t>K27000</t>
+          <t>K26590</t>
         </is>
       </c>
       <c r="B2031" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K26600</t>
         </is>
       </c>
     </row>
     <row r="2032" spans="1:2" customHeight="0">
       <c r="A2032" s="0" t="inlineStr">
         <is>
-          <t>K27040</t>
+          <t>K26640</t>
         </is>
       </c>
       <c r="B2032" s="0" t="inlineStr">
         <is>
-          <t>K26810</t>
+          <t>K21500</t>
         </is>
       </c>
     </row>
     <row r="2033" spans="1:2" customHeight="0">
       <c r="A2033" s="0" t="inlineStr">
         <is>
-          <t>K27100</t>
+          <t>K26770</t>
         </is>
       </c>
       <c r="B2033" s="0" t="inlineStr">
         <is>
-          <t>K25310</t>
+          <t>K26780</t>
         </is>
       </c>
     </row>
     <row r="2034" spans="1:2" customHeight="0">
       <c r="A2034" s="0" t="inlineStr">
         <is>
-          <t>K27140</t>
+          <t>K26790</t>
         </is>
       </c>
       <c r="B2034" s="0" t="inlineStr">
         <is>
-          <t>K27130</t>
+          <t>K25770</t>
         </is>
       </c>
     </row>
     <row r="2035" spans="1:2" customHeight="0">
       <c r="A2035" s="0" t="inlineStr">
         <is>
-          <t>K27220</t>
+          <t>K27000</t>
         </is>
       </c>
       <c r="B2035" s="0" t="inlineStr">
         <is>
-          <t>K26300</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2036" spans="1:2" customHeight="0">
       <c r="A2036" s="0" t="inlineStr">
         <is>
-          <t>K27240</t>
+          <t>K27040</t>
         </is>
       </c>
       <c r="B2036" s="0" t="inlineStr">
         <is>
-          <t>K27250</t>
+          <t>K26810</t>
         </is>
       </c>
     </row>
     <row r="2037" spans="1:2" customHeight="0">
       <c r="A2037" s="0" t="inlineStr">
         <is>
-          <t>K27310</t>
+          <t>K27100</t>
         </is>
       </c>
       <c r="B2037" s="0" t="inlineStr">
         <is>
-          <t>K24350</t>
+          <t>K25310</t>
         </is>
       </c>
     </row>
     <row r="2038" spans="1:2" customHeight="0">
       <c r="A2038" s="0" t="inlineStr">
         <is>
-          <t>K27320</t>
+          <t>K27140</t>
         </is>
       </c>
       <c r="B2038" s="0" t="inlineStr">
         <is>
-          <t>K27330</t>
+          <t>K27130</t>
         </is>
       </c>
     </row>
     <row r="2039" spans="1:2" customHeight="0">
       <c r="A2039" s="0" t="inlineStr">
         <is>
-          <t>K27680</t>
+          <t>K27220</t>
         </is>
       </c>
       <c r="B2039" s="0" t="inlineStr">
         <is>
-          <t>K26370</t>
+          <t>K26300</t>
         </is>
       </c>
     </row>
     <row r="2040" spans="1:2" customHeight="0">
       <c r="A2040" s="0" t="inlineStr">
         <is>
-          <t>K27730</t>
+          <t>K27240</t>
         </is>
       </c>
       <c r="B2040" s="0" t="inlineStr">
         <is>
-          <t>K25770</t>
+          <t>K27250</t>
         </is>
       </c>
     </row>
     <row r="2041" spans="1:2" customHeight="0">
       <c r="A2041" s="0" t="inlineStr">
         <is>
-          <t>K28064</t>
+          <t>K27310</t>
         </is>
       </c>
       <c r="B2041" s="0" t="inlineStr">
         <is>
-          <t>K26330</t>
+          <t>K24350</t>
         </is>
       </c>
     </row>
     <row r="2042" spans="1:2" customHeight="0">
       <c r="A2042" s="0" t="inlineStr">
         <is>
-          <t>K28900</t>
+          <t>K27320</t>
         </is>
       </c>
       <c r="B2042" s="0" t="inlineStr">
         <is>
-          <t>K28890</t>
+          <t>K27330</t>
         </is>
       </c>
     </row>
     <row r="2043" spans="1:2" customHeight="0">
       <c r="A2043" s="0" t="inlineStr">
         <is>
-          <t>K29040</t>
+          <t>K27680</t>
         </is>
       </c>
       <c r="B2043" s="0" t="inlineStr">
         <is>
-          <t>K28087</t>
+          <t>K26370</t>
         </is>
       </c>
     </row>
     <row r="2044" spans="1:2" customHeight="0">
       <c r="A2044" s="0" t="inlineStr">
         <is>
-          <t>K32450</t>
+          <t>K27730</t>
         </is>
       </c>
       <c r="B2044" s="0" t="inlineStr">
         <is>
-          <t>K37110</t>
+          <t>K25770</t>
         </is>
       </c>
     </row>
     <row r="2045" spans="1:2" customHeight="0">
       <c r="A2045" s="0" t="inlineStr">
         <is>
-          <t>K32720</t>
+          <t>K28064</t>
         </is>
       </c>
       <c r="B2045" s="0" t="inlineStr">
         <is>
-          <t>K30990</t>
+          <t>K26330</t>
         </is>
       </c>
     </row>
     <row r="2046" spans="1:2" customHeight="0">
       <c r="A2046" s="0" t="inlineStr">
         <is>
-          <t>K36520</t>
+          <t>K28900</t>
         </is>
       </c>
       <c r="B2046" s="0" t="inlineStr">
         <is>
-          <t>K30990</t>
+          <t>K28890</t>
         </is>
       </c>
     </row>
     <row r="2047" spans="1:2" customHeight="0">
       <c r="A2047" s="0" t="inlineStr">
         <is>
-          <t>K36710</t>
+          <t>K29040</t>
         </is>
       </c>
       <c r="B2047" s="0" t="inlineStr">
         <is>
-          <t>K34020</t>
+          <t>K28087</t>
         </is>
       </c>
     </row>
     <row r="2048" spans="1:2" customHeight="0">
       <c r="A2048" s="0" t="inlineStr">
         <is>
-          <t>K36740</t>
+          <t>K32450</t>
         </is>
       </c>
       <c r="B2048" s="0" t="inlineStr">
         <is>
-          <t>K37160</t>
+          <t>K37110</t>
         </is>
       </c>
     </row>
     <row r="2049" spans="1:2" customHeight="0">
       <c r="A2049" s="0" t="inlineStr">
         <is>
-          <t>K37190</t>
+          <t>K32720</t>
         </is>
       </c>
       <c r="B2049" s="0" t="inlineStr">
         <is>
-          <t>K37460</t>
+          <t>K30990</t>
         </is>
       </c>
     </row>
     <row r="2050" spans="1:2" customHeight="0">
       <c r="A2050" s="0" t="inlineStr">
         <is>
-          <t>K37440</t>
+          <t>K36520</t>
         </is>
       </c>
       <c r="B2050" s="0" t="inlineStr">
         <is>
-          <t>K37200</t>
+          <t>K30990</t>
         </is>
       </c>
     </row>
     <row r="2051" spans="1:2" customHeight="0">
       <c r="A2051" s="0" t="inlineStr">
         <is>
-          <t>K43135</t>
+          <t>K36710</t>
         </is>
       </c>
       <c r="B2051" s="0" t="inlineStr">
         <is>
-          <t>K43136</t>
+          <t>K34020</t>
         </is>
       </c>
     </row>
     <row r="2052" spans="1:2" customHeight="0">
       <c r="A2052" s="0" t="inlineStr">
         <is>
-          <t>RCA00165</t>
+          <t>K36740</t>
         </is>
       </c>
       <c r="B2052" s="0" t="inlineStr">
         <is>
-          <t>55081</t>
+          <t>K37160</t>
         </is>
       </c>
     </row>
     <row r="2053" spans="1:2" customHeight="0">
       <c r="A2053" s="0" t="inlineStr">
         <is>
-          <t>RCA00175</t>
+          <t>K37190</t>
         </is>
       </c>
       <c r="B2053" s="0" t="inlineStr">
         <is>
-          <t>63313</t>
+          <t>K37460</t>
         </is>
       </c>
     </row>
     <row r="2054" spans="1:2" customHeight="0">
       <c r="A2054" s="0" t="inlineStr">
         <is>
-          <t>RCA00177</t>
+          <t>K37440</t>
         </is>
       </c>
       <c r="B2054" s="0" t="inlineStr">
         <is>
-          <t>43027</t>
+          <t>K37200</t>
         </is>
       </c>
     </row>
     <row r="2055" spans="1:2" customHeight="0">
       <c r="A2055" s="0" t="inlineStr">
         <is>
-          <t>RCA00240</t>
+          <t>K43135</t>
         </is>
       </c>
       <c r="B2055" s="0" t="inlineStr">
         <is>
-          <t>43302</t>
+          <t>K43136</t>
         </is>
       </c>
     </row>
     <row r="2056" spans="1:2" customHeight="0">
       <c r="A2056" s="0" t="inlineStr">
         <is>
-          <t>RCA00755</t>
+          <t>RCA00165</t>
         </is>
       </c>
       <c r="B2056" s="0" t="inlineStr">
         <is>
-          <t>63313</t>
+          <t>55081</t>
         </is>
       </c>
     </row>
     <row r="2057" spans="1:2" customHeight="0">
       <c r="A2057" s="0" t="inlineStr">
         <is>
-          <t>RCA01428</t>
+          <t>RCA00175</t>
         </is>
       </c>
       <c r="B2057" s="0" t="inlineStr">
         <is>
-          <t>43302</t>
+          <t>63313</t>
         </is>
       </c>
     </row>
     <row r="2058" spans="1:2" customHeight="0">
       <c r="A2058" s="0" t="inlineStr">
         <is>
-          <t>RMC00417</t>
+          <t>RCA00177</t>
         </is>
       </c>
       <c r="B2058" s="0" t="inlineStr">
         <is>
-          <t>73103</t>
+          <t>43027</t>
         </is>
       </c>
     </row>
     <row r="2059" spans="1:2" customHeight="0">
       <c r="A2059" s="0" t="inlineStr">
         <is>
-          <t>RMC00544</t>
+          <t>RCA00240</t>
         </is>
       </c>
       <c r="B2059" s="0" t="inlineStr">
         <is>
-          <t>43255</t>
+          <t>43302</t>
         </is>
       </c>
     </row>
     <row r="2060" spans="1:2" customHeight="0">
       <c r="A2060" s="0" t="inlineStr">
         <is>
-          <t>SL 1086</t>
+          <t>RCA00755</t>
         </is>
       </c>
       <c r="B2060" s="0" t="inlineStr">
         <is>
-          <t>SL 2454</t>
+          <t>63313</t>
         </is>
       </c>
     </row>
     <row r="2061" spans="1:2" customHeight="0">
       <c r="A2061" s="0" t="inlineStr">
         <is>
-          <t>SL 1101</t>
+          <t>RCA01428</t>
         </is>
       </c>
       <c r="B2061" s="0" t="inlineStr">
         <is>
-          <t>SL 5253</t>
+          <t>43302</t>
         </is>
       </c>
     </row>
     <row r="2062" spans="1:2" customHeight="0">
       <c r="A2062" s="0" t="inlineStr">
         <is>
-          <t>SL 1112</t>
+          <t>RMC00417</t>
         </is>
       </c>
       <c r="B2062" s="0" t="inlineStr">
         <is>
-          <t>SL 5724</t>
+          <t>73103</t>
         </is>
       </c>
     </row>
     <row r="2063" spans="1:2" customHeight="0">
       <c r="A2063" s="0" t="inlineStr">
         <is>
-          <t>SL 1113</t>
+          <t>RMC00544</t>
         </is>
       </c>
       <c r="B2063" s="0" t="inlineStr">
         <is>
-          <t>SL 1111</t>
+          <t>43255</t>
         </is>
       </c>
     </row>
     <row r="2064" spans="1:2" customHeight="0">
       <c r="A2064" s="0" t="inlineStr">
         <is>
-          <t>SL 1123</t>
+          <t>SL 1086</t>
         </is>
       </c>
       <c r="B2064" s="0" t="inlineStr">
         <is>
-          <t>SL 5762</t>
+          <t>SL 2454</t>
         </is>
       </c>
     </row>
     <row r="2065" spans="1:2" customHeight="0">
       <c r="A2065" s="0" t="inlineStr">
         <is>
-          <t>SL 1306</t>
+          <t>SL 1101</t>
         </is>
       </c>
       <c r="B2065" s="0" t="inlineStr">
         <is>
-          <t>SL 3323</t>
+          <t>SL 5253</t>
         </is>
       </c>
     </row>
     <row r="2066" spans="1:2" customHeight="0">
       <c r="A2066" s="0" t="inlineStr">
         <is>
-          <t>SL 1405</t>
+          <t>SL 1112</t>
         </is>
       </c>
       <c r="B2066" s="0" t="inlineStr">
         <is>
-          <t>SL 1408</t>
+          <t>SL 5724</t>
         </is>
       </c>
     </row>
     <row r="2067" spans="1:2" customHeight="0">
       <c r="A2067" s="0" t="inlineStr">
         <is>
-          <t>SL 1406</t>
+          <t>SL 1113</t>
         </is>
       </c>
       <c r="B2067" s="0" t="inlineStr">
         <is>
-          <t>SL 1407</t>
+          <t>SL 1111</t>
         </is>
       </c>
     </row>
     <row r="2068" spans="1:2" customHeight="0">
       <c r="A2068" s="0" t="inlineStr">
         <is>
-          <t>SL 2184</t>
+          <t>SL 1123</t>
         </is>
       </c>
       <c r="B2068" s="0" t="inlineStr">
         <is>
-          <t>SL 3900</t>
+          <t>SL 5762</t>
         </is>
       </c>
     </row>
     <row r="2069" spans="1:2" customHeight="0">
       <c r="A2069" s="0" t="inlineStr">
         <is>
-          <t>SL 2834</t>
+          <t>SL 1306</t>
         </is>
       </c>
       <c r="B2069" s="0" t="inlineStr">
         <is>
-          <t>SL 2442</t>
+          <t>SL 3323</t>
         </is>
       </c>
     </row>
     <row r="2070" spans="1:2" customHeight="0">
       <c r="A2070" s="0" t="inlineStr">
         <is>
-          <t>SL 2836</t>
+          <t>SL 1405</t>
         </is>
       </c>
       <c r="B2070" s="0" t="inlineStr">
         <is>
-          <t>SL 3298</t>
+          <t>SL 1408</t>
         </is>
       </c>
     </row>
     <row r="2071" spans="1:2" customHeight="0">
       <c r="A2071" s="0" t="inlineStr">
         <is>
-          <t>SL 3171</t>
+          <t>SL 1406</t>
         </is>
       </c>
       <c r="B2071" s="0" t="inlineStr">
         <is>
-          <t>SL 3437</t>
+          <t>SL 1407</t>
         </is>
       </c>
     </row>
     <row r="2072" spans="1:2" customHeight="0">
       <c r="A2072" s="0" t="inlineStr">
         <is>
-          <t>SL 3216</t>
+          <t>SL 2184</t>
         </is>
       </c>
       <c r="B2072" s="0" t="inlineStr">
         <is>
-          <t>SL 3980</t>
+          <t>SL 3900</t>
         </is>
       </c>
     </row>
     <row r="2073" spans="1:2" customHeight="0">
       <c r="A2073" s="0" t="inlineStr">
         <is>
-          <t>SL 3282</t>
+          <t>SL 2834</t>
         </is>
       </c>
       <c r="B2073" s="0" t="inlineStr">
         <is>
-          <t>SL 3628</t>
+          <t>SL 2442</t>
         </is>
       </c>
     </row>
     <row r="2074" spans="1:2" customHeight="0">
       <c r="A2074" s="0" t="inlineStr">
         <is>
-          <t>SL 3303</t>
+          <t>SL 2836</t>
         </is>
       </c>
       <c r="B2074" s="0" t="inlineStr">
         <is>
-          <t>SL 3461</t>
+          <t>SL 3298</t>
         </is>
       </c>
     </row>
     <row r="2075" spans="1:2" customHeight="0">
       <c r="A2075" s="0" t="inlineStr">
         <is>
-          <t>SL 3309</t>
+          <t>SL 3171</t>
         </is>
       </c>
       <c r="B2075" s="0" t="inlineStr">
         <is>
-          <t>SL 3579</t>
+          <t>SL 3437</t>
         </is>
       </c>
     </row>
     <row r="2076" spans="1:2" customHeight="0">
       <c r="A2076" s="0" t="inlineStr">
         <is>
-          <t>SL 3332</t>
+          <t>SL 3216</t>
         </is>
       </c>
       <c r="B2076" s="0" t="inlineStr">
         <is>
-          <t>SL 2195</t>
+          <t>SL 3980</t>
         </is>
       </c>
     </row>
     <row r="2077" spans="1:2" customHeight="0">
       <c r="A2077" s="0" t="inlineStr">
         <is>
-          <t>SL 3343</t>
+          <t>SL 3282</t>
         </is>
       </c>
       <c r="B2077" s="0" t="inlineStr">
         <is>
-          <t>SL 3441</t>
+          <t>SL 3628</t>
         </is>
       </c>
     </row>
     <row r="2078" spans="1:2" customHeight="0">
       <c r="A2078" s="0" t="inlineStr">
         <is>
-          <t>SL 3406</t>
+          <t>SL 3303</t>
         </is>
       </c>
       <c r="B2078" s="0" t="inlineStr">
         <is>
-          <t>SL 4134</t>
+          <t>SL 3461</t>
         </is>
       </c>
     </row>
     <row r="2079" spans="1:2" customHeight="0">
       <c r="A2079" s="0" t="inlineStr">
         <is>
-          <t>SL 3492</t>
+          <t>SL 3309</t>
         </is>
       </c>
       <c r="B2079" s="0" t="inlineStr">
         <is>
-          <t>SL 3392</t>
+          <t>SL 3579</t>
         </is>
       </c>
     </row>
     <row r="2080" spans="1:2" customHeight="0">
       <c r="A2080" s="0" t="inlineStr">
         <is>
-          <t>SL 3515</t>
+          <t>SL 3332</t>
         </is>
       </c>
       <c r="B2080" s="0" t="inlineStr">
         <is>
-          <t>SL 3514</t>
+          <t>SL 2195</t>
         </is>
       </c>
     </row>
     <row r="2081" spans="1:2" customHeight="0">
       <c r="A2081" s="0" t="inlineStr">
         <is>
-          <t>SL 3567</t>
+          <t>SL 3343</t>
         </is>
       </c>
       <c r="B2081" s="0" t="inlineStr">
         <is>
-          <t>SL 3594</t>
+          <t>SL 3441</t>
         </is>
       </c>
     </row>
     <row r="2082" spans="1:2" customHeight="0">
       <c r="A2082" s="0" t="inlineStr">
         <is>
-          <t>SL 3578</t>
+          <t>SL 3406</t>
         </is>
       </c>
       <c r="B2082" s="0" t="inlineStr">
         <is>
-          <t>SL 4869</t>
+          <t>SL 4134</t>
         </is>
       </c>
     </row>
     <row r="2083" spans="1:2" customHeight="0">
       <c r="A2083" s="0" t="inlineStr">
         <is>
-          <t>SL 3597</t>
+          <t>SL 3492</t>
         </is>
       </c>
       <c r="B2083" s="0" t="inlineStr">
         <is>
-          <t>SL 3598</t>
+          <t>SL 3392</t>
         </is>
       </c>
     </row>
     <row r="2084" spans="1:2" customHeight="0">
       <c r="A2084" s="0" t="inlineStr">
         <is>
-          <t>SL 3599</t>
+          <t>SL 3515</t>
         </is>
       </c>
       <c r="B2084" s="0" t="inlineStr">
         <is>
-          <t>SL 3491</t>
+          <t>SL 3514</t>
         </is>
       </c>
     </row>
     <row r="2085" spans="1:2" customHeight="0">
       <c r="A2085" s="0" t="inlineStr">
         <is>
-          <t>SL 3611</t>
+          <t>SL 3567</t>
         </is>
       </c>
       <c r="B2085" s="0" t="inlineStr">
         <is>
-          <t>SL 3606</t>
+          <t>SL 3594</t>
         </is>
       </c>
     </row>
     <row r="2086" spans="1:2" customHeight="0">
       <c r="A2086" s="0" t="inlineStr">
         <is>
-          <t>SL 3650</t>
+          <t>SL 3578</t>
         </is>
       </c>
       <c r="B2086" s="0" t="inlineStr">
         <is>
-          <t>SL 3279</t>
+          <t>SL 4869</t>
         </is>
       </c>
     </row>
     <row r="2087" spans="1:2" customHeight="0">
       <c r="A2087" s="0" t="inlineStr">
         <is>
-          <t>SL 3659</t>
+          <t>SL 3597</t>
         </is>
       </c>
       <c r="B2087" s="0" t="inlineStr">
         <is>
-          <t>SL 3969</t>
+          <t>SL 3598</t>
         </is>
       </c>
     </row>
     <row r="2088" spans="1:2" customHeight="0">
       <c r="A2088" s="0" t="inlineStr">
         <is>
-          <t>SL 3668</t>
+          <t>SL 3599</t>
         </is>
       </c>
       <c r="B2088" s="0" t="inlineStr">
         <is>
-          <t>SL 5892</t>
+          <t>SL 3491</t>
         </is>
       </c>
     </row>
     <row r="2089" spans="1:2" customHeight="0">
       <c r="A2089" s="0" t="inlineStr">
         <is>
-          <t>SL 3678</t>
+          <t>SL 3611</t>
         </is>
       </c>
       <c r="B2089" s="0" t="inlineStr">
         <is>
-          <t>SL 3342</t>
+          <t>SL 3606</t>
         </is>
       </c>
     </row>
     <row r="2090" spans="1:2" customHeight="0">
       <c r="A2090" s="0" t="inlineStr">
         <is>
-          <t>SL 3679</t>
+          <t>SL 3650</t>
         </is>
       </c>
       <c r="B2090" s="0" t="inlineStr">
         <is>
-          <t>SL 3709</t>
+          <t>SL 3279</t>
         </is>
       </c>
     </row>
     <row r="2091" spans="1:2" customHeight="0">
       <c r="A2091" s="0" t="inlineStr">
         <is>
-          <t>SL 3712</t>
+          <t>SL 3659</t>
         </is>
       </c>
       <c r="B2091" s="0" t="inlineStr">
         <is>
-          <t>SL 5162</t>
+          <t>SL 3969</t>
         </is>
       </c>
     </row>
     <row r="2092" spans="1:2" customHeight="0">
       <c r="A2092" s="0" t="inlineStr">
         <is>
-          <t>SL 3716</t>
+          <t>SL 3668</t>
         </is>
       </c>
       <c r="B2092" s="0" t="inlineStr">
         <is>
-          <t>SL 3875</t>
+          <t>SL 5892</t>
         </is>
       </c>
     </row>
     <row r="2093" spans="1:2" customHeight="0">
       <c r="A2093" s="0" t="inlineStr">
         <is>
-          <t>SL 3740</t>
+          <t>SL 3678</t>
         </is>
       </c>
       <c r="B2093" s="0" t="inlineStr">
         <is>
-          <t>SL 3742</t>
+          <t>SL 3342</t>
         </is>
       </c>
     </row>
     <row r="2094" spans="1:2" customHeight="0">
       <c r="A2094" s="0" t="inlineStr">
         <is>
-          <t>SL 3744</t>
+          <t>SL 3679</t>
         </is>
       </c>
       <c r="B2094" s="0" t="inlineStr">
         <is>
-          <t>SL 3730</t>
+          <t>SL 3709</t>
         </is>
       </c>
     </row>
     <row r="2095" spans="1:2" customHeight="0">
       <c r="A2095" s="0" t="inlineStr">
         <is>
-          <t>SL 3765</t>
+          <t>SL 3712</t>
         </is>
       </c>
       <c r="B2095" s="0" t="inlineStr">
         <is>
-          <t>SL 3761</t>
+          <t>SL 5162</t>
         </is>
       </c>
     </row>
     <row r="2096" spans="1:2" customHeight="0">
       <c r="A2096" s="0" t="inlineStr">
         <is>
-          <t>SL 3766</t>
+          <t>SL 3716</t>
         </is>
       </c>
       <c r="B2096" s="0" t="inlineStr">
         <is>
-          <t>SL 3762</t>
+          <t>SL 3875</t>
         </is>
       </c>
     </row>
     <row r="2097" spans="1:2" customHeight="0">
       <c r="A2097" s="0" t="inlineStr">
         <is>
-          <t>SL 3767</t>
+          <t>SL 3740</t>
         </is>
       </c>
       <c r="B2097" s="0" t="inlineStr">
         <is>
-          <t>SL 3763</t>
+          <t>SL 3742</t>
         </is>
       </c>
     </row>
     <row r="2098" spans="1:2" customHeight="0">
       <c r="A2098" s="0" t="inlineStr">
         <is>
-          <t>SL 3768</t>
+          <t>SL 3744</t>
         </is>
       </c>
       <c r="B2098" s="0" t="inlineStr">
         <is>
-          <t>SL 3764</t>
+          <t>SL 3730</t>
         </is>
       </c>
     </row>
     <row r="2099" spans="1:2" customHeight="0">
       <c r="A2099" s="0" t="inlineStr">
         <is>
-          <t>SL 3814</t>
+          <t>SL 3765</t>
         </is>
       </c>
       <c r="B2099" s="0" t="inlineStr">
         <is>
-          <t>SL 5147</t>
+          <t>SL 3761</t>
         </is>
       </c>
     </row>
     <row r="2100" spans="1:2" customHeight="0">
       <c r="A2100" s="0" t="inlineStr">
         <is>
-          <t>SL 3843</t>
+          <t>SL 3766</t>
         </is>
       </c>
       <c r="B2100" s="0" t="inlineStr">
         <is>
-          <t>SL 3842</t>
+          <t>SL 3762</t>
         </is>
       </c>
     </row>
     <row r="2101" spans="1:2" customHeight="0">
       <c r="A2101" s="0" t="inlineStr">
         <is>
-          <t>SL 3899</t>
+          <t>SL 3767</t>
         </is>
       </c>
       <c r="B2101" s="0" t="inlineStr">
         <is>
-          <t>SL 3931</t>
+          <t>SL 3763</t>
         </is>
       </c>
     </row>
     <row r="2102" spans="1:2" customHeight="0">
       <c r="A2102" s="0" t="inlineStr">
         <is>
-          <t>SL 3924</t>
+          <t>SL 3768</t>
         </is>
       </c>
       <c r="B2102" s="0" t="inlineStr">
         <is>
-          <t>SL 3141</t>
+          <t>SL 3764</t>
         </is>
       </c>
     </row>
     <row r="2103" spans="1:2" customHeight="0">
       <c r="A2103" s="0" t="inlineStr">
         <is>
-          <t>SL 3949</t>
+          <t>SL 3814</t>
         </is>
       </c>
       <c r="B2103" s="0" t="inlineStr">
         <is>
-          <t>SL 3601</t>
+          <t>SL 5147</t>
         </is>
       </c>
     </row>
     <row r="2104" spans="1:2" customHeight="0">
       <c r="A2104" s="0" t="inlineStr">
         <is>
-          <t>SL 3970</t>
+          <t>SL 3843</t>
         </is>
       </c>
       <c r="B2104" s="0" t="inlineStr">
         <is>
-          <t>SL 3219</t>
+          <t>SL 3842</t>
         </is>
       </c>
     </row>
     <row r="2105" spans="1:2" customHeight="0">
       <c r="A2105" s="0" t="inlineStr">
         <is>
-          <t>SL 3989</t>
+          <t>SL 3899</t>
         </is>
       </c>
       <c r="B2105" s="0" t="inlineStr">
         <is>
-          <t>SL 3966</t>
+          <t>SL 3931</t>
         </is>
       </c>
     </row>
     <row r="2106" spans="1:2" customHeight="0">
       <c r="A2106" s="0" t="inlineStr">
         <is>
-          <t>SL 3992</t>
+          <t>SL 3924</t>
         </is>
       </c>
       <c r="B2106" s="0" t="inlineStr">
         <is>
-          <t>SL 3967</t>
+          <t>SL 3141</t>
         </is>
       </c>
     </row>
     <row r="2107" spans="1:2" customHeight="0">
       <c r="A2107" s="0" t="inlineStr">
         <is>
-          <t>SL 3995</t>
+          <t>SL 3949</t>
         </is>
       </c>
       <c r="B2107" s="0" t="inlineStr">
         <is>
-          <t>SL 3968</t>
+          <t>SL 3601</t>
         </is>
       </c>
     </row>
     <row r="2108" spans="1:2" customHeight="0">
       <c r="A2108" s="0" t="inlineStr">
         <is>
-          <t>SL 4006</t>
+          <t>SL 3970</t>
         </is>
       </c>
       <c r="B2108" s="0" t="inlineStr">
         <is>
-          <t>SL 3379</t>
+          <t>SL 3219</t>
         </is>
       </c>
     </row>
     <row r="2109" spans="1:2" customHeight="0">
       <c r="A2109" s="0" t="inlineStr">
         <is>
-          <t>SL 4047</t>
+          <t>SL 3989</t>
         </is>
       </c>
       <c r="B2109" s="0" t="inlineStr">
         <is>
-          <t>SL 4048</t>
+          <t>SL 3966</t>
         </is>
       </c>
     </row>
     <row r="2110" spans="1:2" customHeight="0">
       <c r="A2110" s="0" t="inlineStr">
         <is>
-          <t>SL 4065</t>
+          <t>SL 3992</t>
         </is>
       </c>
       <c r="B2110" s="0" t="inlineStr">
         <is>
-          <t>SL 4087</t>
+          <t>SL 3967</t>
         </is>
       </c>
     </row>
     <row r="2111" spans="1:2" customHeight="0">
       <c r="A2111" s="0" t="inlineStr">
         <is>
-          <t>SL 4070</t>
+          <t>SL 3995</t>
         </is>
       </c>
       <c r="B2111" s="0" t="inlineStr">
         <is>
-          <t>SL 4073</t>
+          <t>SL 3968</t>
         </is>
       </c>
     </row>
     <row r="2112" spans="1:2" customHeight="0">
       <c r="A2112" s="0" t="inlineStr">
         <is>
-          <t>SL 4071</t>
+          <t>SL 4006</t>
         </is>
       </c>
       <c r="B2112" s="0" t="inlineStr">
         <is>
-          <t>SL 4074</t>
+          <t>SL 3379</t>
         </is>
       </c>
     </row>
     <row r="2113" spans="1:2" customHeight="0">
       <c r="A2113" s="0" t="inlineStr">
         <is>
-          <t>SL 4078</t>
+          <t>SL 4047</t>
         </is>
       </c>
       <c r="B2113" s="0" t="inlineStr">
         <is>
-          <t>SL 5297</t>
+          <t>SL 4048</t>
         </is>
       </c>
     </row>
     <row r="2114" spans="1:2" customHeight="0">
       <c r="A2114" s="0" t="inlineStr">
         <is>
-          <t>SL 4119</t>
+          <t>SL 4065</t>
         </is>
       </c>
       <c r="B2114" s="0" t="inlineStr">
         <is>
-          <t>SL 4118</t>
+          <t>SL 4087</t>
         </is>
       </c>
     </row>
     <row r="2115" spans="1:2" customHeight="0">
       <c r="A2115" s="0" t="inlineStr">
         <is>
-          <t>SL 4125</t>
+          <t>SL 4070</t>
         </is>
       </c>
       <c r="B2115" s="0" t="inlineStr">
         <is>
-          <t>SL 4124</t>
+          <t>SL 4073</t>
         </is>
       </c>
     </row>
     <row r="2116" spans="1:2" customHeight="0">
       <c r="A2116" s="0" t="inlineStr">
         <is>
-          <t>SL 4150</t>
+          <t>SL 4071</t>
         </is>
       </c>
       <c r="B2116" s="0" t="inlineStr">
         <is>
-          <t>SL 4187</t>
+          <t>SL 4074</t>
         </is>
       </c>
     </row>
     <row r="2117" spans="1:2" customHeight="0">
       <c r="A2117" s="0" t="inlineStr">
         <is>
-          <t>SL 4166</t>
+          <t>SL 4078</t>
         </is>
       </c>
       <c r="B2117" s="0" t="inlineStr">
         <is>
-          <t>SL 2762</t>
+          <t>SL 5297</t>
         </is>
       </c>
     </row>
     <row r="2118" spans="1:2" customHeight="0">
       <c r="A2118" s="0" t="inlineStr">
         <is>
-          <t>SL 4182</t>
+          <t>SL 4119</t>
         </is>
       </c>
       <c r="B2118" s="0" t="inlineStr">
         <is>
-          <t>SL 4183</t>
+          <t>SL 4118</t>
         </is>
       </c>
     </row>
     <row r="2119" spans="1:2" customHeight="0">
       <c r="A2119" s="0" t="inlineStr">
         <is>
-          <t>SL 4186</t>
+          <t>SL 4125</t>
         </is>
       </c>
       <c r="B2119" s="0" t="inlineStr">
         <is>
-          <t>SL 4187</t>
+          <t>SL 4124</t>
         </is>
       </c>
     </row>
     <row r="2120" spans="1:2" customHeight="0">
       <c r="A2120" s="0" t="inlineStr">
         <is>
-          <t>SL 4210</t>
+          <t>SL 4150</t>
         </is>
       </c>
       <c r="B2120" s="0" t="inlineStr">
         <is>
-          <t>SL 4211</t>
+          <t>SL 4187</t>
         </is>
       </c>
     </row>
     <row r="2121" spans="1:2" customHeight="0">
       <c r="A2121" s="0" t="inlineStr">
         <is>
-          <t>SL 4226</t>
+          <t>SL 4166</t>
         </is>
       </c>
       <c r="B2121" s="0" t="inlineStr">
         <is>
-          <t>SL 4217</t>
+          <t>SL 2762</t>
         </is>
       </c>
     </row>
     <row r="2122" spans="1:2" customHeight="0">
       <c r="A2122" s="0" t="inlineStr">
         <is>
-          <t>SL 4260</t>
+          <t>SL 4182</t>
         </is>
       </c>
       <c r="B2122" s="0" t="inlineStr">
         <is>
-          <t>SL 3448</t>
+          <t>SL 4183</t>
         </is>
       </c>
     </row>
     <row r="2123" spans="1:2" customHeight="0">
       <c r="A2123" s="0" t="inlineStr">
         <is>
-          <t>SL 4326</t>
+          <t>SL 4186</t>
         </is>
       </c>
       <c r="B2123" s="0" t="inlineStr">
         <is>
-          <t>SL 3531</t>
+          <t>SL 4187</t>
         </is>
       </c>
     </row>
     <row r="2124" spans="1:2" customHeight="0">
       <c r="A2124" s="0" t="inlineStr">
         <is>
-          <t>SL 4374</t>
+          <t>SL 4210</t>
         </is>
       </c>
       <c r="B2124" s="0" t="inlineStr">
         <is>
-          <t>SL 3755</t>
+          <t>SL 4211</t>
         </is>
       </c>
     </row>
     <row r="2125" spans="1:2" customHeight="0">
       <c r="A2125" s="0" t="inlineStr">
         <is>
-          <t>SL 4862</t>
+          <t>SL 4226</t>
         </is>
       </c>
       <c r="B2125" s="0" t="inlineStr">
         <is>
-          <t>SL 3172</t>
+          <t>SL 4217</t>
         </is>
       </c>
     </row>
     <row r="2126" spans="1:2" customHeight="0">
       <c r="A2126" s="0" t="inlineStr">
         <is>
-          <t>SL 4899</t>
+          <t>SL 4260</t>
         </is>
       </c>
       <c r="B2126" s="0" t="inlineStr">
         <is>
-          <t>SL 3699</t>
+          <t>SL 3448</t>
         </is>
       </c>
     </row>
     <row r="2127" spans="1:2" customHeight="0">
       <c r="A2127" s="0" t="inlineStr">
         <is>
-          <t>SL 4963</t>
+          <t>SL 4326</t>
         </is>
       </c>
       <c r="B2127" s="0" t="inlineStr">
         <is>
-          <t>SL 3675</t>
+          <t>SL 3531</t>
         </is>
       </c>
     </row>
     <row r="2128" spans="1:2" customHeight="0">
       <c r="A2128" s="0" t="inlineStr">
         <is>
-          <t>SL 4974</t>
+          <t>SL 4374</t>
         </is>
       </c>
       <c r="B2128" s="0" t="inlineStr">
         <is>
-          <t>SL 3936</t>
+          <t>SL 3755</t>
         </is>
       </c>
     </row>
     <row r="2129" spans="1:2" customHeight="0">
       <c r="A2129" s="0" t="inlineStr">
         <is>
-          <t>SL 4986</t>
+          <t>SL 4862</t>
         </is>
       </c>
       <c r="B2129" s="0" t="inlineStr">
         <is>
-          <t>SL 3439</t>
+          <t>SL 3172</t>
         </is>
       </c>
     </row>
     <row r="2130" spans="1:2" customHeight="0">
       <c r="A2130" s="0" t="inlineStr">
         <is>
-          <t>SL 5001</t>
+          <t>SL 4899</t>
         </is>
       </c>
       <c r="B2130" s="0" t="inlineStr">
         <is>
-          <t>SL 4999</t>
+          <t>SL 3699</t>
         </is>
       </c>
     </row>
     <row r="2131" spans="1:2" customHeight="0">
       <c r="A2131" s="0" t="inlineStr">
         <is>
-          <t>SL 5005</t>
+          <t>SL 4963</t>
         </is>
       </c>
       <c r="B2131" s="0" t="inlineStr">
         <is>
-          <t>SL 5007</t>
+          <t>SL 3675</t>
         </is>
       </c>
     </row>
     <row r="2132" spans="1:2" customHeight="0">
       <c r="A2132" s="0" t="inlineStr">
         <is>
-          <t>SL 5011</t>
+          <t>SL 4974</t>
         </is>
       </c>
       <c r="B2132" s="0" t="inlineStr">
         <is>
-          <t>SL 4137</t>
+          <t>SL 3936</t>
         </is>
       </c>
     </row>
     <row r="2133" spans="1:2" customHeight="0">
       <c r="A2133" s="0" t="inlineStr">
         <is>
-          <t>SL 5033</t>
+          <t>SL 4986</t>
         </is>
       </c>
       <c r="B2133" s="0" t="inlineStr">
         <is>
-          <t>SL 2498</t>
+          <t>SL 3439</t>
         </is>
       </c>
     </row>
     <row r="2134" spans="1:2" customHeight="0">
       <c r="A2134" s="0" t="inlineStr">
         <is>
-          <t>SL 5061</t>
+          <t>SL 5001</t>
         </is>
       </c>
       <c r="B2134" s="0" t="inlineStr">
         <is>
-          <t>SL 5060</t>
+          <t>SL 4999</t>
         </is>
       </c>
     </row>
     <row r="2135" spans="1:2" customHeight="0">
       <c r="A2135" s="0" t="inlineStr">
         <is>
-          <t>SL 5085</t>
+          <t>SL 5005</t>
         </is>
       </c>
       <c r="B2135" s="0" t="inlineStr">
         <is>
-          <t>SL 3991</t>
+          <t>SL 5007</t>
         </is>
       </c>
     </row>
     <row r="2136" spans="1:2" customHeight="0">
       <c r="A2136" s="0" t="inlineStr">
         <is>
-          <t>SL 5088</t>
+          <t>SL 5011</t>
         </is>
       </c>
       <c r="B2136" s="0" t="inlineStr">
         <is>
-          <t>SL 3977</t>
+          <t>SL 4137</t>
         </is>
       </c>
     </row>
     <row r="2137" spans="1:2" customHeight="0">
       <c r="A2137" s="0" t="inlineStr">
         <is>
-          <t>SL 5089</t>
+          <t>SL 5033</t>
         </is>
       </c>
       <c r="B2137" s="0" t="inlineStr">
         <is>
-          <t>SL 3978</t>
+          <t>SL 2498</t>
         </is>
       </c>
     </row>
     <row r="2138" spans="1:2" customHeight="0">
       <c r="A2138" s="0" t="inlineStr">
         <is>
-          <t>SL 5117</t>
+          <t>SL 5061</t>
         </is>
       </c>
       <c r="B2138" s="0" t="inlineStr">
         <is>
-          <t>SL 5140</t>
+          <t>SL 5060</t>
         </is>
       </c>
     </row>
     <row r="2139" spans="1:2" customHeight="0">
       <c r="A2139" s="0" t="inlineStr">
         <is>
-          <t>SL 5118</t>
+          <t>SL 5085</t>
         </is>
       </c>
       <c r="B2139" s="0" t="inlineStr">
         <is>
-          <t>SL 5137</t>
+          <t>SL 3991</t>
         </is>
       </c>
     </row>
     <row r="2140" spans="1:2" customHeight="0">
       <c r="A2140" s="0" t="inlineStr">
         <is>
-          <t>SL 5138</t>
+          <t>SL 5088</t>
         </is>
       </c>
       <c r="B2140" s="0" t="inlineStr">
         <is>
-          <t>SL 5140</t>
+          <t>SL 3977</t>
         </is>
       </c>
     </row>
     <row r="2141" spans="1:2" customHeight="0">
       <c r="A2141" s="0" t="inlineStr">
         <is>
-          <t>SL 5149</t>
+          <t>SL 5089</t>
         </is>
       </c>
       <c r="B2141" s="0" t="inlineStr">
         <is>
-          <t>SL 5135</t>
+          <t>SL 3978</t>
         </is>
       </c>
     </row>
     <row r="2142" spans="1:2" customHeight="0">
       <c r="A2142" s="0" t="inlineStr">
         <is>
-          <t>SL 5151</t>
+          <t>SL 5117</t>
         </is>
       </c>
       <c r="B2142" s="0" t="inlineStr">
         <is>
-          <t>SL 3821</t>
+          <t>SL 5140</t>
         </is>
       </c>
     </row>
     <row r="2143" spans="1:2" customHeight="0">
       <c r="A2143" s="0" t="inlineStr">
         <is>
-          <t>SL 5153</t>
+          <t>SL 5118</t>
         </is>
       </c>
       <c r="B2143" s="0" t="inlineStr">
         <is>
-          <t>SL 3808</t>
+          <t>SL 5137</t>
         </is>
       </c>
     </row>
     <row r="2144" spans="1:2" customHeight="0">
       <c r="A2144" s="0" t="inlineStr">
         <is>
-          <t>SL 5154</t>
+          <t>SL 5138</t>
         </is>
       </c>
       <c r="B2144" s="0" t="inlineStr">
         <is>
-          <t>SL 3809</t>
+          <t>SL 5140</t>
         </is>
       </c>
     </row>
     <row r="2145" spans="1:2" customHeight="0">
       <c r="A2145" s="0" t="inlineStr">
         <is>
-          <t>SL 5155</t>
+          <t>SL 5149</t>
         </is>
       </c>
       <c r="B2145" s="0" t="inlineStr">
         <is>
-          <t>SL 3810</t>
+          <t>SL 5135</t>
         </is>
       </c>
     </row>
     <row r="2146" spans="1:2" customHeight="0">
       <c r="A2146" s="0" t="inlineStr">
         <is>
-          <t>SL 5156</t>
+          <t>SL 5151</t>
         </is>
       </c>
       <c r="B2146" s="0" t="inlineStr">
         <is>
-          <t>SL 3808</t>
+          <t>SL 3821</t>
         </is>
       </c>
     </row>
     <row r="2147" spans="1:2" customHeight="0">
       <c r="A2147" s="0" t="inlineStr">
         <is>
-          <t>SL 5157</t>
+          <t>SL 5153</t>
         </is>
       </c>
       <c r="B2147" s="0" t="inlineStr">
         <is>
-          <t>SL 3821</t>
+          <t>SL 3808</t>
         </is>
       </c>
     </row>
     <row r="2148" spans="1:2" customHeight="0">
       <c r="A2148" s="0" t="inlineStr">
         <is>
-          <t>SL 5158</t>
+          <t>SL 5154</t>
         </is>
       </c>
       <c r="B2148" s="0" t="inlineStr">
         <is>
-          <t>SL 5159</t>
+          <t>SL 3809</t>
         </is>
       </c>
     </row>
     <row r="2149" spans="1:2" customHeight="0">
       <c r="A2149" s="0" t="inlineStr">
         <is>
-          <t>SL 5189</t>
+          <t>SL 5155</t>
         </is>
       </c>
       <c r="B2149" s="0" t="inlineStr">
         <is>
-          <t>SL 5588</t>
+          <t>SL 3810</t>
         </is>
       </c>
     </row>
     <row r="2150" spans="1:2" customHeight="0">
       <c r="A2150" s="0" t="inlineStr">
         <is>
-          <t>SL 5219</t>
+          <t>SL 5156</t>
         </is>
       </c>
       <c r="B2150" s="0" t="inlineStr">
         <is>
-          <t>SL 3616</t>
+          <t>SL 3808</t>
         </is>
       </c>
     </row>
     <row r="2151" spans="1:2" customHeight="0">
       <c r="A2151" s="0" t="inlineStr">
         <is>
-          <t>SL 5234</t>
+          <t>SL 5157</t>
         </is>
       </c>
       <c r="B2151" s="0" t="inlineStr">
         <is>
-          <t>SL 5235</t>
+          <t>SL 3821</t>
         </is>
       </c>
     </row>
     <row r="2152" spans="1:2" customHeight="0">
       <c r="A2152" s="0" t="inlineStr">
         <is>
-          <t>SL 5236</t>
+          <t>SL 5158</t>
         </is>
       </c>
       <c r="B2152" s="0" t="inlineStr">
         <is>
-          <t>SL 5237</t>
+          <t>SL 5159</t>
         </is>
       </c>
     </row>
     <row r="2153" spans="1:2" customHeight="0">
       <c r="A2153" s="0" t="inlineStr">
         <is>
-          <t>SL 5254</t>
+          <t>SL 5189</t>
         </is>
       </c>
       <c r="B2153" s="0" t="inlineStr">
         <is>
-          <t>SL 3468</t>
+          <t>SL 5588</t>
         </is>
       </c>
     </row>
     <row r="2154" spans="1:2" customHeight="0">
       <c r="A2154" s="0" t="inlineStr">
         <is>
-          <t>SL 5260</t>
+          <t>SL 5219</t>
         </is>
       </c>
       <c r="B2154" s="0" t="inlineStr">
         <is>
-          <t>SL 5379</t>
+          <t>SL 3616</t>
         </is>
       </c>
     </row>
     <row r="2155" spans="1:2" customHeight="0">
       <c r="A2155" s="0" t="inlineStr">
         <is>
-          <t>SL 5264</t>
+          <t>SL 5234</t>
         </is>
       </c>
       <c r="B2155" s="0" t="inlineStr">
         <is>
-          <t>SL 2389</t>
+          <t>SL 5235</t>
         </is>
       </c>
     </row>
     <row r="2156" spans="1:2" customHeight="0">
       <c r="A2156" s="0" t="inlineStr">
         <is>
-          <t>SL 5272</t>
+          <t>SL 5236</t>
         </is>
       </c>
       <c r="B2156" s="0" t="inlineStr">
         <is>
-          <t>SL 5270</t>
+          <t>SL 5237</t>
         </is>
       </c>
     </row>
     <row r="2157" spans="1:2" customHeight="0">
       <c r="A2157" s="0" t="inlineStr">
         <is>
-          <t>SL 5280</t>
+          <t>SL 5254</t>
         </is>
       </c>
       <c r="B2157" s="0" t="inlineStr">
         <is>
-          <t>SL 5287</t>
+          <t>SL 3468</t>
         </is>
       </c>
     </row>
     <row r="2158" spans="1:2" customHeight="0">
       <c r="A2158" s="0" t="inlineStr">
         <is>
-          <t>SL 5281</t>
+          <t>SL 5260</t>
         </is>
       </c>
       <c r="B2158" s="0" t="inlineStr">
         <is>
-          <t>SL 5288</t>
+          <t>SL 5379</t>
         </is>
       </c>
     </row>
     <row r="2159" spans="1:2" customHeight="0">
       <c r="A2159" s="0" t="inlineStr">
         <is>
-          <t>SL 5286</t>
+          <t>SL 5264</t>
         </is>
       </c>
       <c r="B2159" s="0" t="inlineStr">
         <is>
-          <t>SL 5320</t>
+          <t>SL 2389</t>
         </is>
       </c>
     </row>
     <row r="2160" spans="1:2" customHeight="0">
       <c r="A2160" s="0" t="inlineStr">
         <is>
-          <t>SL 5309</t>
+          <t>SL 5272</t>
         </is>
       </c>
       <c r="B2160" s="0" t="inlineStr">
         <is>
-          <t>SL 5307</t>
+          <t>SL 5270</t>
         </is>
       </c>
     </row>
     <row r="2161" spans="1:2" customHeight="0">
       <c r="A2161" s="0" t="inlineStr">
         <is>
-          <t>SL 5310</t>
+          <t>SL 5280</t>
         </is>
       </c>
       <c r="B2161" s="0" t="inlineStr">
         <is>
-          <t>SL 5308</t>
+          <t>SL 5287</t>
         </is>
       </c>
     </row>
     <row r="2162" spans="1:2" customHeight="0">
       <c r="A2162" s="0" t="inlineStr">
         <is>
-          <t>SL 5321</t>
+          <t>SL 5281</t>
         </is>
       </c>
       <c r="B2162" s="0" t="inlineStr">
         <is>
-          <t>SL 5287</t>
+          <t>SL 5288</t>
         </is>
       </c>
     </row>
     <row r="2163" spans="1:2" customHeight="0">
       <c r="A2163" s="0" t="inlineStr">
         <is>
-          <t>SL 5322</t>
+          <t>SL 5286</t>
         </is>
       </c>
       <c r="B2163" s="0" t="inlineStr">
         <is>
-          <t>SL 5288</t>
+          <t>SL 5320</t>
         </is>
       </c>
     </row>
     <row r="2164" spans="1:2" customHeight="0">
       <c r="A2164" s="0" t="inlineStr">
         <is>
-          <t>SL 5336</t>
+          <t>SL 5309</t>
         </is>
       </c>
       <c r="B2164" s="0" t="inlineStr">
         <is>
-          <t>SL 5344</t>
+          <t>SL 5307</t>
         </is>
       </c>
     </row>
     <row r="2165" spans="1:2" customHeight="0">
       <c r="A2165" s="0" t="inlineStr">
         <is>
-          <t>SL 5340</t>
+          <t>SL 5310</t>
         </is>
       </c>
       <c r="B2165" s="0" t="inlineStr">
         <is>
-          <t>SL 3602</t>
+          <t>SL 5308</t>
         </is>
       </c>
     </row>
     <row r="2166" spans="1:2" customHeight="0">
       <c r="A2166" s="0" t="inlineStr">
         <is>
-          <t>SL 5341</t>
+          <t>SL 5321</t>
         </is>
       </c>
       <c r="B2166" s="0" t="inlineStr">
         <is>
-          <t>SL 3603</t>
+          <t>SL 5287</t>
         </is>
       </c>
     </row>
     <row r="2167" spans="1:2" customHeight="0">
       <c r="A2167" s="0" t="inlineStr">
         <is>
-          <t>SL 5342</t>
+          <t>SL 5322</t>
         </is>
       </c>
       <c r="B2167" s="0" t="inlineStr">
         <is>
-          <t>SL 3606</t>
+          <t>SL 5288</t>
         </is>
       </c>
     </row>
     <row r="2168" spans="1:2" customHeight="0">
       <c r="A2168" s="0" t="inlineStr">
         <is>
-          <t>SL 5343</t>
+          <t>SL 5336</t>
         </is>
       </c>
       <c r="B2168" s="0" t="inlineStr">
         <is>
-          <t>SL 5335</t>
+          <t>SL 5344</t>
         </is>
       </c>
     </row>
     <row r="2169" spans="1:2" customHeight="0">
       <c r="A2169" s="0" t="inlineStr">
         <is>
-          <t>SL 5345</t>
+          <t>SL 5340</t>
         </is>
       </c>
       <c r="B2169" s="0" t="inlineStr">
         <is>
-          <t>SL 5339</t>
+          <t>SL 3602</t>
         </is>
       </c>
     </row>
     <row r="2170" spans="1:2" customHeight="0">
       <c r="A2170" s="0" t="inlineStr">
         <is>
-          <t>SL 5346</t>
+          <t>SL 5341</t>
         </is>
       </c>
       <c r="B2170" s="0" t="inlineStr">
         <is>
-          <t>SL 5335</t>
+          <t>SL 3603</t>
         </is>
       </c>
     </row>
     <row r="2171" spans="1:2" customHeight="0">
       <c r="A2171" s="0" t="inlineStr">
         <is>
-          <t>SL 5374</t>
+          <t>SL 5342</t>
         </is>
       </c>
       <c r="B2171" s="0" t="inlineStr">
         <is>
-          <t>SL 5886</t>
+          <t>SL 3606</t>
         </is>
       </c>
     </row>
     <row r="2172" spans="1:2" customHeight="0">
       <c r="A2172" s="0" t="inlineStr">
         <is>
-          <t>SL 5376</t>
+          <t>SL 5343</t>
         </is>
       </c>
       <c r="B2172" s="0" t="inlineStr">
         <is>
-          <t>SL 5554</t>
+          <t>SL 5335</t>
         </is>
       </c>
     </row>
     <row r="2173" spans="1:2" customHeight="0">
       <c r="A2173" s="0" t="inlineStr">
         <is>
-          <t>SL 5383</t>
+          <t>SL 5345</t>
         </is>
       </c>
       <c r="B2173" s="0" t="inlineStr">
         <is>
-          <t>SL 4116</t>
+          <t>SL 5339</t>
         </is>
       </c>
     </row>
     <row r="2174" spans="1:2" customHeight="0">
       <c r="A2174" s="0" t="inlineStr">
         <is>
-          <t>SL 5597</t>
+          <t>SL 5346</t>
         </is>
       </c>
       <c r="B2174" s="0" t="inlineStr">
         <is>
-          <t>SL 5367</t>
+          <t>SL 5335</t>
         </is>
       </c>
     </row>
     <row r="2175" spans="1:2" customHeight="0">
       <c r="A2175" s="0" t="inlineStr">
         <is>
-          <t>SL 5602</t>
+          <t>SL 5374</t>
         </is>
       </c>
       <c r="B2175" s="0" t="inlineStr">
         <is>
-          <t>SL 4136</t>
+          <t>SL 5886</t>
         </is>
       </c>
     </row>
     <row r="2176" spans="1:2" customHeight="0">
       <c r="A2176" s="0" t="inlineStr">
         <is>
-          <t>SL 5605</t>
+          <t>SL 5376</t>
         </is>
       </c>
       <c r="B2176" s="0" t="inlineStr">
         <is>
-          <t>SL 5016</t>
+          <t>SL 5554</t>
         </is>
       </c>
     </row>
     <row r="2177" spans="1:2" customHeight="0">
       <c r="A2177" s="0" t="inlineStr">
         <is>
-          <t>SL 5606</t>
+          <t>SL 5383</t>
         </is>
       </c>
       <c r="B2177" s="0" t="inlineStr">
         <is>
-          <t>SL 5017</t>
+          <t>SL 4116</t>
         </is>
       </c>
     </row>
     <row r="2178" spans="1:2" customHeight="0">
       <c r="A2178" s="0" t="inlineStr">
         <is>
-          <t>SL 5617</t>
+          <t>SL 5597</t>
         </is>
       </c>
       <c r="B2178" s="0" t="inlineStr">
         <is>
-          <t>SL 5327</t>
+          <t>SL 5367</t>
         </is>
       </c>
     </row>
     <row r="2179" spans="1:2" customHeight="0">
       <c r="A2179" s="0" t="inlineStr">
         <is>
-          <t>SL 5618</t>
+          <t>SL 5602</t>
         </is>
       </c>
       <c r="B2179" s="0" t="inlineStr">
         <is>
-          <t>SL 5326</t>
+          <t>SL 4136</t>
         </is>
       </c>
     </row>
     <row r="2180" spans="1:2" customHeight="0">
       <c r="A2180" s="0" t="inlineStr">
         <is>
-          <t>SL 5623</t>
+          <t>SL 5605</t>
         </is>
       </c>
       <c r="B2180" s="0" t="inlineStr">
         <is>
-          <t>SL 4205</t>
+          <t>SL 5016</t>
         </is>
       </c>
     </row>
     <row r="2181" spans="1:2" customHeight="0">
       <c r="A2181" s="0" t="inlineStr">
         <is>
-          <t>SL 5652</t>
+          <t>SL 5606</t>
         </is>
       </c>
       <c r="B2181" s="0" t="inlineStr">
         <is>
-          <t>SL 4908</t>
+          <t>SL 5017</t>
         </is>
       </c>
     </row>
     <row r="2182" spans="1:2" customHeight="0">
       <c r="A2182" s="0" t="inlineStr">
         <is>
-          <t>SL 5661</t>
+          <t>SL 5617</t>
         </is>
       </c>
       <c r="B2182" s="0" t="inlineStr">
         <is>
-          <t>SL 5662</t>
+          <t>SL 5327</t>
         </is>
       </c>
     </row>
     <row r="2183" spans="1:2" customHeight="0">
       <c r="A2183" s="0" t="inlineStr">
         <is>
-          <t>SL 5664</t>
+          <t>SL 5618</t>
         </is>
       </c>
       <c r="B2183" s="0" t="inlineStr">
         <is>
-          <t>SL 5665</t>
+          <t>SL 5326</t>
         </is>
       </c>
     </row>
     <row r="2184" spans="1:2" customHeight="0">
       <c r="A2184" s="0" t="inlineStr">
         <is>
-          <t>SL 5700</t>
+          <t>SL 5623</t>
         </is>
       </c>
       <c r="B2184" s="0" t="inlineStr">
         <is>
-          <t>SL 5706</t>
+          <t>SL 4205</t>
         </is>
       </c>
     </row>
     <row r="2185" spans="1:2" customHeight="0">
       <c r="A2185" s="0" t="inlineStr">
         <is>
-          <t>SL 5704</t>
+          <t>SL 5652</t>
         </is>
       </c>
       <c r="B2185" s="0" t="inlineStr">
         <is>
-          <t>SL 5733</t>
+          <t>SL 4908</t>
         </is>
       </c>
     </row>
     <row r="2186" spans="1:2" customHeight="0">
       <c r="A2186" s="0" t="inlineStr">
         <is>
-          <t>SL 5722</t>
+          <t>SL 5661</t>
         </is>
       </c>
       <c r="B2186" s="0" t="inlineStr">
         <is>
-          <t>SL 4938</t>
+          <t>SL 5662</t>
         </is>
       </c>
     </row>
     <row r="2187" spans="1:2" customHeight="0">
       <c r="A2187" s="0" t="inlineStr">
         <is>
-          <t>SL 5727</t>
+          <t>SL 5664</t>
         </is>
       </c>
       <c r="B2187" s="0" t="inlineStr">
         <is>
-          <t>SL 5610</t>
+          <t>SL 5665</t>
         </is>
       </c>
     </row>
     <row r="2188" spans="1:2" customHeight="0">
       <c r="A2188" s="0" t="inlineStr">
         <is>
-          <t>SL 5774</t>
+          <t>SL 5700</t>
         </is>
       </c>
       <c r="B2188" s="0" t="inlineStr">
         <is>
-          <t>SL 5806</t>
+          <t>SL 5706</t>
         </is>
       </c>
     </row>
     <row r="2189" spans="1:2" customHeight="0">
       <c r="A2189" s="0" t="inlineStr">
         <is>
-          <t>SL 5793</t>
+          <t>SL 5704</t>
         </is>
       </c>
       <c r="B2189" s="0" t="inlineStr">
         <is>
-          <t>SL 5678</t>
+          <t>SL 5733</t>
         </is>
       </c>
     </row>
     <row r="2190" spans="1:2" customHeight="0">
       <c r="A2190" s="0" t="inlineStr">
         <is>
-          <t>SL 5803</t>
+          <t>SL 5722</t>
         </is>
       </c>
       <c r="B2190" s="0" t="inlineStr">
         <is>
-          <t>SL 5800</t>
+          <t>SL 4938</t>
         </is>
       </c>
     </row>
     <row r="2191" spans="1:2" customHeight="0">
       <c r="A2191" s="0" t="inlineStr">
         <is>
-          <t>SL 5817</t>
+          <t>SL 5727</t>
         </is>
       </c>
       <c r="B2191" s="0" t="inlineStr">
         <is>
-          <t>SL 5787</t>
+          <t>SL 5610</t>
         </is>
       </c>
     </row>
     <row r="2192" spans="1:2" customHeight="0">
       <c r="A2192" s="0" t="inlineStr">
         <is>
-          <t>SL 5847</t>
+          <t>SL 5774</t>
         </is>
       </c>
       <c r="B2192" s="0" t="inlineStr">
         <is>
-          <t>SL 6182</t>
+          <t>SL 5806</t>
         </is>
       </c>
     </row>
     <row r="2193" spans="1:2" customHeight="0">
       <c r="A2193" s="0" t="inlineStr">
         <is>
-          <t>SL 5852</t>
+          <t>SL 5793</t>
         </is>
       </c>
       <c r="B2193" s="0" t="inlineStr">
         <is>
-          <t>SL 5875</t>
+          <t>SL 5678</t>
         </is>
       </c>
     </row>
     <row r="2194" spans="1:2" customHeight="0">
       <c r="A2194" s="0" t="inlineStr">
         <is>
-          <t>SL 5856</t>
+          <t>SL 5803</t>
         </is>
       </c>
       <c r="B2194" s="0" t="inlineStr">
         <is>
-          <t>SL 5577</t>
+          <t>SL 5800</t>
         </is>
       </c>
     </row>
     <row r="2195" spans="1:2" customHeight="0">
       <c r="A2195" s="0" t="inlineStr">
         <is>
-          <t>SL 5887</t>
+          <t>SL 5817</t>
         </is>
       </c>
       <c r="B2195" s="0" t="inlineStr">
         <is>
-          <t>SL 5875</t>
+          <t>SL 5787</t>
         </is>
       </c>
     </row>
     <row r="2196" spans="1:2" customHeight="0">
       <c r="A2196" s="0" t="inlineStr">
         <is>
-          <t>SL 5888</t>
+          <t>SL 5847</t>
         </is>
       </c>
       <c r="B2196" s="0" t="inlineStr">
         <is>
-          <t>SL 6213</t>
+          <t>SL 6182</t>
         </is>
       </c>
     </row>
     <row r="2197" spans="1:2" customHeight="0">
       <c r="A2197" s="0" t="inlineStr">
         <is>
-          <t>SL 5907</t>
+          <t>SL 5852</t>
         </is>
       </c>
       <c r="B2197" s="0" t="inlineStr">
         <is>
-          <t>SL 5958</t>
+          <t>SL 5875</t>
         </is>
       </c>
     </row>
     <row r="2198" spans="1:2" customHeight="0">
       <c r="A2198" s="0" t="inlineStr">
         <is>
-          <t>SL 5911</t>
+          <t>SL 5856</t>
         </is>
       </c>
       <c r="B2198" s="0" t="inlineStr">
         <is>
-          <t>SL 5572</t>
+          <t>SL 5577</t>
         </is>
       </c>
     </row>
     <row r="2199" spans="1:2" customHeight="0">
       <c r="A2199" s="0" t="inlineStr">
         <is>
-          <t>SL 5913</t>
+          <t>SL 5887</t>
         </is>
       </c>
       <c r="B2199" s="0" t="inlineStr">
         <is>
-          <t>SL 5958</t>
+          <t>SL 5875</t>
         </is>
       </c>
     </row>
     <row r="2200" spans="1:2" customHeight="0">
       <c r="A2200" s="0" t="inlineStr">
         <is>
-          <t>SL 5915</t>
+          <t>SL 5888</t>
         </is>
       </c>
       <c r="B2200" s="0" t="inlineStr">
         <is>
-          <t>SL 5643</t>
+          <t>SL 6213</t>
         </is>
       </c>
     </row>
     <row r="2201" spans="1:2" customHeight="0">
       <c r="A2201" s="0" t="inlineStr">
         <is>
-          <t>SL 5922</t>
+          <t>SL 5907</t>
         </is>
       </c>
       <c r="B2201" s="0" t="inlineStr">
         <is>
-          <t>SL 5604</t>
+          <t>SL 5958</t>
         </is>
       </c>
     </row>
     <row r="2202" spans="1:2" customHeight="0">
       <c r="A2202" s="0" t="inlineStr">
         <is>
-          <t>SL 5923</t>
+          <t>SL 5911</t>
         </is>
       </c>
       <c r="B2202" s="0" t="inlineStr">
         <is>
-          <t>SL 5736</t>
+          <t>SL 5572</t>
         </is>
       </c>
     </row>
     <row r="2203" spans="1:2" customHeight="0">
       <c r="A2203" s="0" t="inlineStr">
         <is>
-          <t>SL 5924</t>
+          <t>SL 5913</t>
         </is>
       </c>
       <c r="B2203" s="0" t="inlineStr">
         <is>
-          <t>SL 5737</t>
+          <t>SL 5958</t>
         </is>
       </c>
     </row>
     <row r="2204" spans="1:2" customHeight="0">
       <c r="A2204" s="0" t="inlineStr">
         <is>
-          <t>SL 5927</t>
+          <t>SL 5915</t>
         </is>
       </c>
       <c r="B2204" s="0" t="inlineStr">
         <is>
-          <t>SL 5914</t>
+          <t>SL 5643</t>
         </is>
       </c>
     </row>
     <row r="2205" spans="1:2" customHeight="0">
       <c r="A2205" s="0" t="inlineStr">
         <is>
-          <t>SL 5937</t>
+          <t>SL 5922</t>
         </is>
       </c>
       <c r="B2205" s="0" t="inlineStr">
         <is>
-          <t>SL 5965</t>
+          <t>SL 5604</t>
         </is>
       </c>
     </row>
     <row r="2206" spans="1:2" customHeight="0">
       <c r="A2206" s="0" t="inlineStr">
         <is>
-          <t>SL 5950</t>
+          <t>SL 5923</t>
         </is>
       </c>
       <c r="B2206" s="0" t="inlineStr">
         <is>
-          <t>SL 6322</t>
+          <t>SL 5736</t>
         </is>
       </c>
     </row>
     <row r="2207" spans="1:2" customHeight="0">
       <c r="A2207" s="0" t="inlineStr">
         <is>
-          <t>SL 5964</t>
+          <t>SL 5924</t>
         </is>
       </c>
       <c r="B2207" s="0" t="inlineStr">
         <is>
-          <t>SL 5936</t>
+          <t>SL 5737</t>
         </is>
       </c>
     </row>
     <row r="2208" spans="1:2" customHeight="0">
       <c r="A2208" s="0" t="inlineStr">
         <is>
-          <t>SL 5977</t>
+          <t>SL 5927</t>
         </is>
       </c>
       <c r="B2208" s="0" t="inlineStr">
         <is>
-          <t>SL 5794</t>
+          <t>SL 5914</t>
         </is>
       </c>
     </row>
     <row r="2209" spans="1:2" customHeight="0">
       <c r="A2209" s="0" t="inlineStr">
         <is>
-          <t>SL 5980</t>
+          <t>SL 5937</t>
         </is>
       </c>
       <c r="B2209" s="0" t="inlineStr">
         <is>
-          <t>SL 5979</t>
+          <t>SL 5965</t>
         </is>
       </c>
     </row>
     <row r="2210" spans="1:2" customHeight="0">
       <c r="A2210" s="0" t="inlineStr">
         <is>
-          <t>SL 5983</t>
+          <t>SL 5950</t>
         </is>
       </c>
       <c r="B2210" s="0" t="inlineStr">
         <is>
-          <t>SL 5806</t>
+          <t>SL 6322</t>
         </is>
       </c>
     </row>
     <row r="2211" spans="1:2" customHeight="0">
       <c r="A2211" s="0" t="inlineStr">
         <is>
-          <t>SL 5986</t>
+          <t>SL 5964</t>
         </is>
       </c>
       <c r="B2211" s="0" t="inlineStr">
         <is>
-          <t>SL 6260</t>
+          <t>SL 5936</t>
         </is>
       </c>
     </row>
     <row r="2212" spans="1:2" customHeight="0">
       <c r="A2212" s="0" t="inlineStr">
         <is>
-          <t>SL 5987</t>
+          <t>SL 5977</t>
         </is>
       </c>
       <c r="B2212" s="0" t="inlineStr">
         <is>
-          <t>SL 6261</t>
+          <t>SL 5794</t>
         </is>
       </c>
     </row>
     <row r="2213" spans="1:2" customHeight="0">
       <c r="A2213" s="0" t="inlineStr">
         <is>
-          <t>SL 6006</t>
+          <t>SL 5980</t>
         </is>
       </c>
       <c r="B2213" s="0" t="inlineStr">
         <is>
-          <t>SL 6693</t>
+          <t>SL 5979</t>
         </is>
       </c>
     </row>
     <row r="2214" spans="1:2" customHeight="0">
       <c r="A2214" s="0" t="inlineStr">
         <is>
-          <t>SL 6013</t>
+          <t>SL 5983</t>
         </is>
       </c>
       <c r="B2214" s="0" t="inlineStr">
         <is>
-          <t>SL 5655</t>
+          <t>SL 5806</t>
         </is>
       </c>
     </row>
     <row r="2215" spans="1:2" customHeight="0">
       <c r="A2215" s="0" t="inlineStr">
         <is>
-          <t>SL 6038</t>
+          <t>SL 5986</t>
         </is>
       </c>
       <c r="B2215" s="0" t="inlineStr">
         <is>
-          <t>SL 5892</t>
+          <t>SL 6260</t>
         </is>
       </c>
     </row>
     <row r="2216" spans="1:2" customHeight="0">
       <c r="A2216" s="0" t="inlineStr">
         <is>
-          <t>SL 6055</t>
+          <t>SL 5987</t>
         </is>
       </c>
       <c r="B2216" s="0" t="inlineStr">
         <is>
-          <t>SL 3538</t>
+          <t>SL 6261</t>
         </is>
       </c>
     </row>
     <row r="2217" spans="1:2" customHeight="0">
       <c r="A2217" s="0" t="inlineStr">
         <is>
-          <t>SL 6057</t>
+          <t>SL 6006</t>
         </is>
       </c>
       <c r="B2217" s="0" t="inlineStr">
         <is>
-          <t>SL 6024</t>
+          <t>SL 6693</t>
         </is>
       </c>
     </row>
     <row r="2218" spans="1:2" customHeight="0">
       <c r="A2218" s="0" t="inlineStr">
         <is>
-          <t>SL 6061</t>
+          <t>SL 6013</t>
         </is>
       </c>
       <c r="B2218" s="0" t="inlineStr">
         <is>
-          <t>SL 6060</t>
+          <t>SL 5655</t>
         </is>
       </c>
     </row>
     <row r="2219" spans="1:2" customHeight="0">
       <c r="A2219" s="0" t="inlineStr">
         <is>
-          <t>SL 6083</t>
+          <t>SL 6038</t>
         </is>
       </c>
       <c r="B2219" s="0" t="inlineStr">
         <is>
-          <t>SL 5805</t>
+          <t>SL 5892</t>
         </is>
       </c>
     </row>
     <row r="2220" spans="1:2" customHeight="0">
       <c r="A2220" s="0" t="inlineStr">
         <is>
-          <t>SL 6096</t>
+          <t>SL 6055</t>
         </is>
       </c>
       <c r="B2220" s="0" t="inlineStr">
         <is>
-          <t>SL 5876</t>
+          <t>SL 3538</t>
         </is>
       </c>
     </row>
     <row r="2221" spans="1:2" customHeight="0">
       <c r="A2221" s="0" t="inlineStr">
         <is>
-          <t>SL 6105</t>
+          <t>SL 6057</t>
         </is>
       </c>
       <c r="B2221" s="0" t="inlineStr">
         <is>
-          <t>SL 6095</t>
+          <t>SL 6024</t>
         </is>
       </c>
     </row>
     <row r="2222" spans="1:2" customHeight="0">
       <c r="A2222" s="0" t="inlineStr">
         <is>
-          <t>SL 6106</t>
+          <t>SL 6061</t>
         </is>
       </c>
       <c r="B2222" s="0" t="inlineStr">
         <is>
-          <t>SL 5245</t>
+          <t>SL 6060</t>
         </is>
       </c>
     </row>
     <row r="2223" spans="1:2" customHeight="0">
       <c r="A2223" s="0" t="inlineStr">
         <is>
-          <t>SL 6112</t>
+          <t>SL 6083</t>
         </is>
       </c>
       <c r="B2223" s="0" t="inlineStr">
         <is>
-          <t>SL 4091</t>
+          <t>SL 5805</t>
         </is>
       </c>
     </row>
     <row r="2224" spans="1:2" customHeight="0">
       <c r="A2224" s="0" t="inlineStr">
         <is>
-          <t>SL 6125</t>
+          <t>SL 6096</t>
         </is>
       </c>
       <c r="B2224" s="0" t="inlineStr">
         <is>
-          <t>SL 5885</t>
+          <t>SL 5876</t>
         </is>
       </c>
     </row>
     <row r="2225" spans="1:2" customHeight="0">
       <c r="A2225" s="0" t="inlineStr">
         <is>
-          <t>SL 6127</t>
+          <t>SL 6105</t>
         </is>
       </c>
       <c r="B2225" s="0" t="inlineStr">
         <is>
-          <t>SL 4881</t>
+          <t>SL 6095</t>
         </is>
       </c>
     </row>
     <row r="2226" spans="1:2" customHeight="0">
       <c r="A2226" s="0" t="inlineStr">
         <is>
-          <t>SL 6167</t>
+          <t>SL 6106</t>
         </is>
       </c>
       <c r="B2226" s="0" t="inlineStr">
         <is>
-          <t>SL 5276</t>
+          <t>SL 5245</t>
         </is>
       </c>
     </row>
     <row r="2227" spans="1:2" customHeight="0">
       <c r="A2227" s="0" t="inlineStr">
         <is>
-          <t>SL 6170</t>
+          <t>SL 6112</t>
         </is>
       </c>
       <c r="B2227" s="0" t="inlineStr">
         <is>
-          <t>SL 3919</t>
+          <t>SL 4091</t>
         </is>
       </c>
     </row>
     <row r="2228" spans="1:2" customHeight="0">
       <c r="A2228" s="0" t="inlineStr">
         <is>
-          <t>SL 6172</t>
+          <t>SL 6125</t>
         </is>
       </c>
       <c r="B2228" s="0" t="inlineStr">
         <is>
-          <t>SL 5798</t>
+          <t>SL 5885</t>
         </is>
       </c>
     </row>
     <row r="2229" spans="1:2" customHeight="0">
       <c r="A2229" s="0" t="inlineStr">
         <is>
-          <t>SL 6173</t>
+          <t>SL 6127</t>
         </is>
       </c>
       <c r="B2229" s="0" t="inlineStr">
         <is>
-          <t>SL 5799</t>
+          <t>SL 4881</t>
         </is>
       </c>
     </row>
     <row r="2230" spans="1:2" customHeight="0">
       <c r="A2230" s="0" t="inlineStr">
         <is>
-          <t>SL 6196</t>
+          <t>SL 6167</t>
         </is>
       </c>
       <c r="B2230" s="0" t="inlineStr">
         <is>
-          <t>SL 5721</t>
+          <t>SL 5276</t>
         </is>
       </c>
     </row>
     <row r="2231" spans="1:2" customHeight="0">
       <c r="A2231" s="0" t="inlineStr">
         <is>
-          <t>SL 6242</t>
+          <t>SL 6170</t>
         </is>
       </c>
       <c r="B2231" s="0" t="inlineStr">
         <is>
-          <t>SL 6385</t>
+          <t>SL 3919</t>
         </is>
       </c>
     </row>
     <row r="2232" spans="1:2" customHeight="0">
       <c r="A2232" s="0" t="inlineStr">
         <is>
-          <t>SL 6266</t>
+          <t>SL 6172</t>
         </is>
       </c>
       <c r="B2232" s="0" t="inlineStr">
         <is>
-          <t>SL 6264</t>
+          <t>SL 5798</t>
         </is>
       </c>
     </row>
     <row r="2233" spans="1:2" customHeight="0">
       <c r="A2233" s="0" t="inlineStr">
         <is>
-          <t>SL 6288</t>
+          <t>SL 6173</t>
         </is>
       </c>
       <c r="B2233" s="0" t="inlineStr">
         <is>
-          <t>SL 5333</t>
+          <t>SL 5799</t>
         </is>
       </c>
     </row>
     <row r="2234" spans="1:2" customHeight="0">
       <c r="A2234" s="0" t="inlineStr">
         <is>
-          <t>SL 6306</t>
+          <t>SL 6196</t>
         </is>
       </c>
       <c r="B2234" s="0" t="inlineStr">
         <is>
-          <t>SL 6304</t>
+          <t>SL 5721</t>
         </is>
       </c>
     </row>
     <row r="2235" spans="1:2" customHeight="0">
       <c r="A2235" s="0" t="inlineStr">
         <is>
-          <t>SL 6331</t>
+          <t>SL 6242</t>
         </is>
       </c>
       <c r="B2235" s="0" t="inlineStr">
         <is>
-          <t>SL 4856</t>
+          <t>SL 6385</t>
         </is>
       </c>
     </row>
     <row r="2236" spans="1:2" customHeight="0">
       <c r="A2236" s="0" t="inlineStr">
         <is>
-          <t>SL 6334</t>
+          <t>SL 6266</t>
         </is>
       </c>
       <c r="B2236" s="0" t="inlineStr">
         <is>
-          <t>SL 6222</t>
+          <t>SL 6264</t>
         </is>
       </c>
     </row>
     <row r="2237" spans="1:2" customHeight="0">
       <c r="A2237" s="0" t="inlineStr">
         <is>
-          <t>SL 6362</t>
+          <t>SL 6288</t>
         </is>
       </c>
       <c r="B2237" s="0" t="inlineStr">
         <is>
-          <t>SL 5953</t>
+          <t>SL 5333</t>
         </is>
       </c>
     </row>
     <row r="2238" spans="1:2" customHeight="0">
       <c r="A2238" s="0" t="inlineStr">
         <is>
-          <t>SL 6367</t>
+          <t>SL 6306</t>
         </is>
       </c>
       <c r="B2238" s="0" t="inlineStr">
         <is>
-          <t>SL 1126</t>
+          <t>SL 6304</t>
         </is>
       </c>
     </row>
     <row r="2239" spans="1:2" customHeight="0">
       <c r="A2239" s="0" t="inlineStr">
         <is>
-          <t>SL 6423</t>
+          <t>SL 6331</t>
         </is>
       </c>
       <c r="B2239" s="0" t="inlineStr">
         <is>
-          <t>SL 5253</t>
+          <t>SL 4856</t>
         </is>
       </c>
     </row>
     <row r="2240" spans="1:2" customHeight="0">
       <c r="A2240" s="0" t="inlineStr">
         <is>
-          <t>SL 6472</t>
+          <t>SL 6334</t>
         </is>
       </c>
       <c r="B2240" s="0" t="inlineStr">
         <is>
-          <t>SL 6379</t>
+          <t>SL 6222</t>
         </is>
       </c>
     </row>
     <row r="2241" spans="1:2" customHeight="0">
       <c r="A2241" s="0" t="inlineStr">
         <is>
-          <t>SL 6475</t>
+          <t>SL 6362</t>
         </is>
       </c>
       <c r="B2241" s="0" t="inlineStr">
         <is>
-          <t>SL 1132</t>
+          <t>SL 5953</t>
         </is>
       </c>
     </row>
     <row r="2242" spans="1:2" customHeight="0">
       <c r="A2242" s="0" t="inlineStr">
         <is>
-          <t>SL 6480</t>
+          <t>SL 6367</t>
         </is>
       </c>
       <c r="B2242" s="0" t="inlineStr">
         <is>
-          <t>SL 6380</t>
+          <t>SL 1126</t>
         </is>
       </c>
     </row>
     <row r="2243" spans="1:2" customHeight="0">
       <c r="A2243" s="0" t="inlineStr">
         <is>
-          <t>SL 6490</t>
+          <t>SL 6423</t>
         </is>
       </c>
       <c r="B2243" s="0" t="inlineStr">
         <is>
-          <t>SL 6326</t>
+          <t>SL 5253</t>
         </is>
       </c>
     </row>
     <row r="2244" spans="1:2" customHeight="0">
       <c r="A2244" s="0" t="inlineStr">
         <is>
-          <t>SL 6491</t>
+          <t>SL 6472</t>
         </is>
       </c>
       <c r="B2244" s="0" t="inlineStr">
         <is>
-          <t>SL 6325</t>
+          <t>SL 6379</t>
         </is>
       </c>
     </row>
     <row r="2245" spans="1:2" customHeight="0">
       <c r="A2245" s="0" t="inlineStr">
         <is>
-          <t>SL 6500</t>
+          <t>SL 6475</t>
         </is>
       </c>
       <c r="B2245" s="0" t="inlineStr">
         <is>
-          <t>SL 4888</t>
+          <t>SL 1132</t>
         </is>
       </c>
     </row>
     <row r="2246" spans="1:2" customHeight="0">
       <c r="A2246" s="0" t="inlineStr">
         <is>
-          <t>SL 6502</t>
+          <t>SL 6480</t>
         </is>
       </c>
       <c r="B2246" s="0" t="inlineStr">
         <is>
-          <t>SL 5926</t>
+          <t>SL 6380</t>
         </is>
       </c>
     </row>
     <row r="2247" spans="1:2" customHeight="0">
       <c r="A2247" s="0" t="inlineStr">
         <is>
-          <t>SL 6503</t>
+          <t>SL 6490</t>
         </is>
       </c>
       <c r="B2247" s="0" t="inlineStr">
         <is>
-          <t>SL 5577</t>
+          <t>SL 6326</t>
         </is>
       </c>
     </row>
     <row r="2248" spans="1:2" customHeight="0">
       <c r="A2248" s="0" t="inlineStr">
         <is>
-          <t>SL 6507</t>
+          <t>SL 6491</t>
         </is>
       </c>
       <c r="B2248" s="0" t="inlineStr">
         <is>
-          <t>SL 1132</t>
+          <t>SL 6325</t>
         </is>
       </c>
     </row>
     <row r="2249" spans="1:2" customHeight="0">
       <c r="A2249" s="0" t="inlineStr">
         <is>
-          <t>SL 6509</t>
+          <t>SL 6500</t>
         </is>
       </c>
       <c r="B2249" s="0" t="inlineStr">
         <is>
-          <t>SL 5824</t>
+          <t>SL 4888</t>
         </is>
       </c>
     </row>
     <row r="2250" spans="1:2" customHeight="0">
       <c r="A2250" s="0" t="inlineStr">
         <is>
-          <t>SL 6510</t>
+          <t>SL 6502</t>
         </is>
       </c>
       <c r="B2250" s="0" t="inlineStr">
         <is>
-          <t>SL 5589</t>
+          <t>SL 5926</t>
         </is>
       </c>
     </row>
     <row r="2251" spans="1:2" customHeight="0">
       <c r="A2251" s="0" t="inlineStr">
         <is>
-          <t>SL 6513</t>
+          <t>SL 6503</t>
         </is>
       </c>
       <c r="B2251" s="0" t="inlineStr">
         <is>
-          <t>SL 6313</t>
+          <t>SL 5577</t>
         </is>
       </c>
     </row>
     <row r="2252" spans="1:2" customHeight="0">
       <c r="A2252" s="0" t="inlineStr">
         <is>
-          <t>SL 6514</t>
+          <t>SL 6507</t>
         </is>
       </c>
       <c r="B2252" s="0" t="inlineStr">
         <is>
-          <t>SL 6312</t>
+          <t>SL 1132</t>
         </is>
       </c>
     </row>
     <row r="2253" spans="1:2" customHeight="0">
       <c r="A2253" s="0" t="inlineStr">
         <is>
-          <t>SL 6533</t>
+          <t>SL 6509</t>
         </is>
       </c>
       <c r="B2253" s="0" t="inlineStr">
         <is>
-          <t>SL 6297</t>
+          <t>SL 5824</t>
         </is>
       </c>
     </row>
     <row r="2254" spans="1:2" customHeight="0">
       <c r="A2254" s="0" t="inlineStr">
         <is>
-          <t>SL 6558</t>
+          <t>SL 6510</t>
         </is>
       </c>
       <c r="B2254" s="0" t="inlineStr">
         <is>
-          <t>SL 6687</t>
+          <t>SL 5589</t>
         </is>
       </c>
     </row>
     <row r="2255" spans="1:2" customHeight="0">
       <c r="A2255" s="0" t="inlineStr">
         <is>
-          <t>SL 6561</t>
+          <t>SL 6513</t>
         </is>
       </c>
       <c r="B2255" s="0" t="inlineStr">
         <is>
-          <t>SL 5732</t>
+          <t>SL 6313</t>
         </is>
       </c>
     </row>
     <row r="2256" spans="1:2" customHeight="0">
       <c r="A2256" s="0" t="inlineStr">
         <is>
-          <t>SL 6600</t>
+          <t>SL 6514</t>
         </is>
       </c>
       <c r="B2256" s="0" t="inlineStr">
         <is>
-          <t>SL 5952</t>
+          <t>SL 6312</t>
         </is>
       </c>
     </row>
     <row r="2257" spans="1:2" customHeight="0">
       <c r="A2257" s="0" t="inlineStr">
         <is>
-          <t>SL 6634</t>
+          <t>SL 6533</t>
         </is>
       </c>
       <c r="B2257" s="0" t="inlineStr">
         <is>
-          <t>SL 4062</t>
+          <t>SL 6297</t>
         </is>
       </c>
     </row>
     <row r="2258" spans="1:2" customHeight="0">
       <c r="A2258" s="0" t="inlineStr">
         <is>
-          <t>SL 6639</t>
+          <t>SL 6558</t>
         </is>
       </c>
       <c r="B2258" s="0" t="inlineStr">
         <is>
-          <t>SL 5912</t>
+          <t>SL 6687</t>
         </is>
       </c>
     </row>
     <row r="2259" spans="1:2" customHeight="0">
       <c r="A2259" s="0" t="inlineStr">
         <is>
-          <t>SL 6648</t>
+          <t>SL 6561</t>
         </is>
       </c>
       <c r="B2259" s="0" t="inlineStr">
         <is>
-          <t>SL 6282</t>
+          <t>SL 5732</t>
         </is>
       </c>
     </row>
     <row r="2260" spans="1:2" customHeight="0">
       <c r="A2260" s="0" t="inlineStr">
         <is>
-          <t>SL 6736</t>
+          <t>SL 6600</t>
         </is>
       </c>
       <c r="B2260" s="0" t="inlineStr">
         <is>
-          <t>SL 6285</t>
+          <t>SL 5952</t>
         </is>
       </c>
     </row>
     <row r="2261" spans="1:2" customHeight="0">
       <c r="A2261" s="0" t="inlineStr">
         <is>
-          <t>SL 6746</t>
+          <t>SL 6634</t>
         </is>
       </c>
       <c r="B2261" s="0" t="inlineStr">
         <is>
           <t>SL 4062</t>
         </is>
       </c>
     </row>
     <row r="2262" spans="1:2" customHeight="0">
       <c r="A2262" s="0" t="inlineStr">
         <is>
-          <t>SL 6768</t>
+          <t>SL 6639</t>
         </is>
       </c>
       <c r="B2262" s="0" t="inlineStr">
         <is>
-          <t>SL 6761</t>
+          <t>SL 5912</t>
         </is>
       </c>
     </row>
     <row r="2263" spans="1:2" customHeight="0">
       <c r="A2263" s="0" t="inlineStr">
         <is>
-          <t>SL 6769</t>
+          <t>SL 6648</t>
         </is>
       </c>
       <c r="B2263" s="0" t="inlineStr">
         <is>
-          <t>SL 6645</t>
+          <t>SL 6282</t>
         </is>
       </c>
     </row>
     <row r="2264" spans="1:2" customHeight="0">
       <c r="A2264" s="0" t="inlineStr">
         <is>
-          <t>SL 6770</t>
+          <t>SL 6736</t>
         </is>
       </c>
       <c r="B2264" s="0" t="inlineStr">
         <is>
-          <t>SL 6644</t>
+          <t>SL 6285</t>
         </is>
       </c>
     </row>
     <row r="2265" spans="1:2" customHeight="0">
       <c r="A2265" s="0" t="inlineStr">
         <is>
-          <t>SL 6771</t>
+          <t>SL 6746</t>
         </is>
       </c>
       <c r="B2265" s="0" t="inlineStr">
         <is>
-          <t>SL 6646</t>
+          <t>SL 4062</t>
         </is>
       </c>
     </row>
     <row r="2266" spans="1:2" customHeight="0">
       <c r="A2266" s="0" t="inlineStr">
         <is>
-          <t>SL 6780</t>
+          <t>SL 6768</t>
         </is>
       </c>
       <c r="B2266" s="0" t="inlineStr">
         <is>
-          <t>SL 5243</t>
+          <t>SL 6761</t>
         </is>
       </c>
     </row>
     <row r="2267" spans="1:2" customHeight="0">
       <c r="A2267" s="0" t="inlineStr">
         <is>
-          <t>SL 6782</t>
+          <t>SL 6769</t>
         </is>
       </c>
       <c r="B2267" s="0" t="inlineStr">
         <is>
-          <t>SL 5241</t>
+          <t>SL 6645</t>
         </is>
       </c>
     </row>
     <row r="2268" spans="1:2" customHeight="0">
       <c r="A2268" s="0" t="inlineStr">
         <is>
-          <t>SL 6783</t>
+          <t>SL 6770</t>
         </is>
       </c>
       <c r="B2268" s="0" t="inlineStr">
         <is>
-          <t>SL 5242</t>
+          <t>SL 6644</t>
         </is>
       </c>
     </row>
     <row r="2269" spans="1:2" customHeight="0">
       <c r="A2269" s="0" t="inlineStr">
         <is>
-          <t>SL 6784</t>
+          <t>SL 6771</t>
         </is>
       </c>
       <c r="B2269" s="0" t="inlineStr">
         <is>
-          <t>SL 5244</t>
+          <t>SL 6646</t>
         </is>
       </c>
     </row>
     <row r="2270" spans="1:2" customHeight="0">
       <c r="A2270" s="0" t="inlineStr">
         <is>
-          <t>SL 7016</t>
+          <t>SL 6780</t>
         </is>
       </c>
       <c r="B2270" s="0" t="inlineStr">
         <is>
-          <t>SL 7028</t>
+          <t>SL 5243</t>
         </is>
       </c>
     </row>
     <row r="2271" spans="1:2" customHeight="0">
       <c r="A2271" s="0" t="inlineStr">
         <is>
-          <t>SL 7020</t>
+          <t>SL 6782</t>
         </is>
       </c>
       <c r="B2271" s="0" t="inlineStr">
         <is>
-          <t>SL 6293</t>
+          <t>SL 5241</t>
         </is>
       </c>
     </row>
     <row r="2272" spans="1:2" customHeight="0">
       <c r="A2272" s="0" t="inlineStr">
         <is>
-          <t>SL 7021</t>
+          <t>SL 6783</t>
         </is>
       </c>
       <c r="B2272" s="0" t="inlineStr">
         <is>
-          <t>SL 6294</t>
+          <t>SL 5242</t>
         </is>
       </c>
     </row>
     <row r="2273" spans="1:2" customHeight="0">
       <c r="A2273" s="0" t="inlineStr">
         <is>
-          <t>A00200</t>
+          <t>SL 6784</t>
         </is>
       </c>
       <c r="B2273" s="0" t="inlineStr">
         <is>
-          <t>A 00 200</t>
+          <t>SL 5244</t>
         </is>
       </c>
     </row>
     <row r="2274" spans="1:2" customHeight="0">
       <c r="A2274" s="0" t="inlineStr">
         <is>
-          <t>A00201</t>
+          <t>SL 7016</t>
         </is>
       </c>
       <c r="B2274" s="0" t="inlineStr">
         <is>
-          <t>A 00 201</t>
+          <t>SL 7028</t>
         </is>
       </c>
     </row>
     <row r="2275" spans="1:2" customHeight="0">
       <c r="A2275" s="0" t="inlineStr">
         <is>
-          <t>A00206</t>
+          <t>SL 7020</t>
         </is>
       </c>
       <c r="B2275" s="0" t="inlineStr">
         <is>
-          <t>A 00 206</t>
+          <t>SL 6293</t>
         </is>
       </c>
     </row>
     <row r="2276" spans="1:2" customHeight="0">
       <c r="A2276" s="0" t="inlineStr">
         <is>
-          <t>A00207</t>
+          <t>SL 7021</t>
         </is>
       </c>
       <c r="B2276" s="0" t="inlineStr">
         <is>
-          <t>A 00 207</t>
+          <t>SL 6294</t>
         </is>
       </c>
     </row>
     <row r="2277" spans="1:2" customHeight="0">
       <c r="A2277" s="0" t="inlineStr">
         <is>
-          <t>A00211</t>
+          <t>A00200</t>
         </is>
       </c>
       <c r="B2277" s="0" t="inlineStr">
         <is>
-          <t>A 00 211</t>
+          <t>A 00 200</t>
         </is>
       </c>
     </row>
     <row r="2278" spans="1:2" customHeight="0">
       <c r="A2278" s="0" t="inlineStr">
         <is>
-          <t>A00212</t>
+          <t>A00201</t>
         </is>
       </c>
       <c r="B2278" s="0" t="inlineStr">
         <is>
-          <t>A 00 212</t>
+          <t>A 00 201</t>
         </is>
       </c>
     </row>
     <row r="2279" spans="1:2" customHeight="0">
       <c r="A2279" s="0" t="inlineStr">
         <is>
-          <t>A00213</t>
+          <t>A00206</t>
         </is>
       </c>
       <c r="B2279" s="0" t="inlineStr">
         <is>
-          <t>A 00 213</t>
+          <t>A 00 206</t>
         </is>
       </c>
     </row>
     <row r="2280" spans="1:2" customHeight="0">
       <c r="A2280" s="0" t="inlineStr">
         <is>
-          <t>A00215</t>
+          <t>A00207</t>
         </is>
       </c>
       <c r="B2280" s="0" t="inlineStr">
         <is>
-          <t>A 00 215</t>
+          <t>A 00 207</t>
         </is>
       </c>
     </row>
     <row r="2281" spans="1:2" customHeight="0">
       <c r="A2281" s="0" t="inlineStr">
         <is>
-          <t>A00216</t>
+          <t>A00211</t>
         </is>
       </c>
       <c r="B2281" s="0" t="inlineStr">
         <is>
-          <t>A 00 216</t>
+          <t>A 00 211</t>
         </is>
       </c>
     </row>
     <row r="2282" spans="1:2" customHeight="0">
       <c r="A2282" s="0" t="inlineStr">
         <is>
-          <t>A00217</t>
+          <t>A00212</t>
         </is>
       </c>
       <c r="B2282" s="0" t="inlineStr">
         <is>
-          <t>A 00 217</t>
+          <t>A 00 212</t>
         </is>
       </c>
     </row>
     <row r="2283" spans="1:2" customHeight="0">
       <c r="A2283" s="0" t="inlineStr">
         <is>
-          <t>A00218</t>
+          <t>A00213</t>
         </is>
       </c>
       <c r="B2283" s="0" t="inlineStr">
         <is>
-          <t>A 00 218</t>
+          <t>A 00 213</t>
         </is>
       </c>
     </row>
     <row r="2284" spans="1:2" customHeight="0">
       <c r="A2284" s="0" t="inlineStr">
         <is>
-          <t>A00220</t>
+          <t>A00215</t>
         </is>
       </c>
       <c r="B2284" s="0" t="inlineStr">
         <is>
-          <t>A 00 220</t>
+          <t>A 00 215</t>
         </is>
       </c>
     </row>
     <row r="2285" spans="1:2" customHeight="0">
       <c r="A2285" s="0" t="inlineStr">
         <is>
-          <t>A00221</t>
+          <t>A00216</t>
         </is>
       </c>
       <c r="B2285" s="0" t="inlineStr">
         <is>
-          <t>A 00 221</t>
+          <t>A 00 216</t>
         </is>
       </c>
     </row>
     <row r="2286" spans="1:2" customHeight="0">
       <c r="A2286" s="0" t="inlineStr">
         <is>
-          <t>A00222</t>
+          <t>A00217</t>
         </is>
       </c>
       <c r="B2286" s="0" t="inlineStr">
         <is>
-          <t>A 00 222</t>
+          <t>A 00 217</t>
         </is>
       </c>
     </row>
     <row r="2287" spans="1:2" customHeight="0">
       <c r="A2287" s="0" t="inlineStr">
         <is>
-          <t>A00223</t>
+          <t>A00218</t>
         </is>
       </c>
       <c r="B2287" s="0" t="inlineStr">
         <is>
-          <t>A 00 223</t>
+          <t>A 00 218</t>
         </is>
       </c>
     </row>
     <row r="2288" spans="1:2" customHeight="0">
       <c r="A2288" s="0" t="inlineStr">
         <is>
-          <t>A00224</t>
+          <t>A00220</t>
         </is>
       </c>
       <c r="B2288" s="0" t="inlineStr">
         <is>
-          <t>A 00 224</t>
+          <t>A 00 220</t>
         </is>
       </c>
     </row>
     <row r="2289" spans="1:2" customHeight="0">
       <c r="A2289" s="0" t="inlineStr">
         <is>
-          <t>A00228</t>
+          <t>A00221</t>
         </is>
       </c>
       <c r="B2289" s="0" t="inlineStr">
         <is>
-          <t>A 00 228</t>
+          <t>A 00 221</t>
         </is>
       </c>
     </row>
     <row r="2290" spans="1:2" customHeight="0">
       <c r="A2290" s="0" t="inlineStr">
         <is>
-          <t>A00229</t>
+          <t>A00222</t>
         </is>
       </c>
       <c r="B2290" s="0" t="inlineStr">
         <is>
-          <t>A 00 229</t>
+          <t>A 00 222</t>
         </is>
       </c>
     </row>
     <row r="2291" spans="1:2" customHeight="0">
       <c r="A2291" s="0" t="inlineStr">
         <is>
-          <t>A00230</t>
+          <t>A00223</t>
         </is>
       </c>
       <c r="B2291" s="0" t="inlineStr">
         <is>
-          <t>A 00 230</t>
+          <t>A 00 223</t>
         </is>
       </c>
     </row>
     <row r="2292" spans="1:2" customHeight="0">
       <c r="A2292" s="0" t="inlineStr">
         <is>
-          <t>A00231</t>
+          <t>A00224</t>
         </is>
       </c>
       <c r="B2292" s="0" t="inlineStr">
         <is>
-          <t>A 00 231</t>
+          <t>A 00 224</t>
         </is>
       </c>
     </row>
     <row r="2293" spans="1:2" customHeight="0">
       <c r="A2293" s="0" t="inlineStr">
         <is>
-          <t>A00240</t>
+          <t>A00228</t>
         </is>
       </c>
       <c r="B2293" s="0" t="inlineStr">
         <is>
-          <t>A 00 240</t>
+          <t>A 00 228</t>
         </is>
       </c>
     </row>
     <row r="2294" spans="1:2" customHeight="0">
       <c r="A2294" s="0" t="inlineStr">
         <is>
-          <t>A00241</t>
+          <t>A00229</t>
         </is>
       </c>
       <c r="B2294" s="0" t="inlineStr">
         <is>
-          <t>A 00 241</t>
+          <t>A 00 229</t>
         </is>
       </c>
     </row>
     <row r="2295" spans="1:2" customHeight="0">
       <c r="A2295" s="0" t="inlineStr">
         <is>
-          <t>A00243</t>
+          <t>A00230</t>
         </is>
       </c>
       <c r="B2295" s="0" t="inlineStr">
         <is>
-          <t>A 00 243</t>
+          <t>A 00 230</t>
         </is>
       </c>
     </row>
     <row r="2296" spans="1:2" customHeight="0">
       <c r="A2296" s="0" t="inlineStr">
         <is>
-          <t>A00244</t>
+          <t>A00231</t>
         </is>
       </c>
       <c r="B2296" s="0" t="inlineStr">
         <is>
-          <t>A 00 244</t>
+          <t>A 00 231</t>
         </is>
       </c>
     </row>
     <row r="2297" spans="1:2" customHeight="0">
       <c r="A2297" s="0" t="inlineStr">
         <is>
-          <t>A00245</t>
+          <t>A00240</t>
         </is>
       </c>
       <c r="B2297" s="0" t="inlineStr">
         <is>
-          <t>A 00 245</t>
+          <t>A 00 240</t>
         </is>
       </c>
     </row>
     <row r="2298" spans="1:2" customHeight="0">
       <c r="A2298" s="0" t="inlineStr">
         <is>
-          <t>A00247</t>
+          <t>A00241</t>
         </is>
       </c>
       <c r="B2298" s="0" t="inlineStr">
         <is>
-          <t>A 00 247</t>
+          <t>A 00 241</t>
         </is>
       </c>
     </row>
     <row r="2299" spans="1:2" customHeight="0">
       <c r="A2299" s="0" t="inlineStr">
         <is>
-          <t>A00248</t>
+          <t>A00243</t>
         </is>
       </c>
       <c r="B2299" s="0" t="inlineStr">
         <is>
-          <t>A 00 248</t>
+          <t>A 00 243</t>
         </is>
       </c>
     </row>
     <row r="2300" spans="1:2" customHeight="0">
       <c r="A2300" s="0" t="inlineStr">
         <is>
-          <t>A00256</t>
+          <t>A00244</t>
         </is>
       </c>
       <c r="B2300" s="0" t="inlineStr">
         <is>
-          <t>A 00 256</t>
+          <t>A 00 244</t>
         </is>
       </c>
     </row>
     <row r="2301" spans="1:2" customHeight="0">
       <c r="A2301" s="0" t="inlineStr">
         <is>
-          <t>A00265</t>
+          <t>A00245</t>
         </is>
       </c>
       <c r="B2301" s="0" t="inlineStr">
         <is>
-          <t>A 00 265</t>
+          <t>A 00 245</t>
         </is>
       </c>
     </row>
     <row r="2302" spans="1:2" customHeight="0">
       <c r="A2302" s="0" t="inlineStr">
         <is>
-          <t>A00267</t>
+          <t>A00247</t>
         </is>
       </c>
       <c r="B2302" s="0" t="inlineStr">
         <is>
-          <t>A 00 267</t>
+          <t>A 00 247</t>
         </is>
       </c>
     </row>
     <row r="2303" spans="1:2" customHeight="0">
       <c r="A2303" s="0" t="inlineStr">
         <is>
-          <t>A00268</t>
+          <t>A00248</t>
         </is>
       </c>
       <c r="B2303" s="0" t="inlineStr">
         <is>
-          <t>A 00 268</t>
+          <t>A 00 248</t>
         </is>
       </c>
     </row>
     <row r="2304" spans="1:2" customHeight="0">
       <c r="A2304" s="0" t="inlineStr">
         <is>
-          <t>A00271</t>
+          <t>A00256</t>
         </is>
       </c>
       <c r="B2304" s="0" t="inlineStr">
         <is>
-          <t>A 00 271</t>
+          <t>A 00 256</t>
         </is>
       </c>
     </row>
     <row r="2305" spans="1:2" customHeight="0">
       <c r="A2305" s="0" t="inlineStr">
         <is>
-          <t>A00272</t>
+          <t>A00265</t>
         </is>
       </c>
       <c r="B2305" s="0" t="inlineStr">
         <is>
-          <t>A 00 272</t>
+          <t>A 00 265</t>
         </is>
       </c>
     </row>
     <row r="2306" spans="1:2" customHeight="0">
       <c r="A2306" s="0" t="inlineStr">
         <is>
-          <t>A00273</t>
+          <t>A00267</t>
         </is>
       </c>
       <c r="B2306" s="0" t="inlineStr">
         <is>
-          <t>A 00 273</t>
+          <t>A 00 267</t>
         </is>
       </c>
     </row>
     <row r="2307" spans="1:2" customHeight="0">
       <c r="A2307" s="0" t="inlineStr">
         <is>
-          <t>A00274</t>
+          <t>A00268</t>
         </is>
       </c>
       <c r="B2307" s="0" t="inlineStr">
         <is>
-          <t>A 00 274</t>
+          <t>A 00 268</t>
         </is>
       </c>
     </row>
     <row r="2308" spans="1:2" customHeight="0">
       <c r="A2308" s="0" t="inlineStr">
         <is>
-          <t>A00275</t>
+          <t>A00271</t>
         </is>
       </c>
       <c r="B2308" s="0" t="inlineStr">
         <is>
-          <t>A 00 275</t>
+          <t>A 00 271</t>
         </is>
       </c>
     </row>
     <row r="2309" spans="1:2" customHeight="0">
       <c r="A2309" s="0" t="inlineStr">
         <is>
-          <t>A00277</t>
+          <t>A00272</t>
         </is>
       </c>
       <c r="B2309" s="0" t="inlineStr">
         <is>
-          <t>A 00 277</t>
+          <t>A 00 272</t>
         </is>
       </c>
     </row>
     <row r="2310" spans="1:2" customHeight="0">
       <c r="A2310" s="0" t="inlineStr">
         <is>
-          <t>A00279</t>
+          <t>A00273</t>
         </is>
       </c>
       <c r="B2310" s="0" t="inlineStr">
         <is>
-          <t>A 00 279</t>
+          <t>A 00 273</t>
         </is>
       </c>
     </row>
     <row r="2311" spans="1:2" customHeight="0">
       <c r="A2311" s="0" t="inlineStr">
         <is>
-          <t>A00282</t>
+          <t>A00274</t>
         </is>
       </c>
       <c r="B2311" s="0" t="inlineStr">
         <is>
-          <t>A 00 282</t>
+          <t>A 00 274</t>
         </is>
       </c>
     </row>
     <row r="2312" spans="1:2" customHeight="0">
       <c r="A2312" s="0" t="inlineStr">
         <is>
-          <t>A00285</t>
+          <t>A00275</t>
         </is>
       </c>
       <c r="B2312" s="0" t="inlineStr">
         <is>
-          <t>A 00 285</t>
+          <t>A 00 275</t>
         </is>
       </c>
     </row>
     <row r="2313" spans="1:2" customHeight="0">
       <c r="A2313" s="0" t="inlineStr">
         <is>
-          <t>A00286</t>
+          <t>A00277</t>
         </is>
       </c>
       <c r="B2313" s="0" t="inlineStr">
         <is>
-          <t>A 00 286</t>
+          <t>A 00 277</t>
         </is>
       </c>
     </row>
     <row r="2314" spans="1:2" customHeight="0">
       <c r="A2314" s="0" t="inlineStr">
         <is>
-          <t>A00287</t>
+          <t>A00279</t>
         </is>
       </c>
       <c r="B2314" s="0" t="inlineStr">
         <is>
-          <t>A 00 287</t>
+          <t>A 00 279</t>
         </is>
       </c>
     </row>
     <row r="2315" spans="1:2" customHeight="0">
       <c r="A2315" s="0" t="inlineStr">
         <is>
-          <t>A00291</t>
+          <t>A00282</t>
         </is>
       </c>
       <c r="B2315" s="0" t="inlineStr">
         <is>
-          <t>A 00 291</t>
+          <t>A 00 282</t>
         </is>
       </c>
     </row>
     <row r="2316" spans="1:2" customHeight="0">
       <c r="A2316" s="0" t="inlineStr">
         <is>
-          <t>A00296</t>
+          <t>A00285</t>
         </is>
       </c>
       <c r="B2316" s="0" t="inlineStr">
         <is>
-          <t>A 00 296</t>
+          <t>A 00 285</t>
         </is>
       </c>
     </row>
     <row r="2317" spans="1:2" customHeight="0">
       <c r="A2317" s="0" t="inlineStr">
         <is>
-          <t>A00297</t>
+          <t>A00286</t>
         </is>
       </c>
       <c r="B2317" s="0" t="inlineStr">
         <is>
-          <t>A 00 297</t>
+          <t>A 00 286</t>
         </is>
       </c>
     </row>
     <row r="2318" spans="1:2" customHeight="0">
       <c r="A2318" s="0" t="inlineStr">
         <is>
-          <t>A00298</t>
+          <t>A00287</t>
         </is>
       </c>
       <c r="B2318" s="0" t="inlineStr">
         <is>
-          <t>A 00 298</t>
+          <t>A 00 287</t>
         </is>
       </c>
     </row>
     <row r="2319" spans="1:2" customHeight="0">
       <c r="A2319" s="0" t="inlineStr">
         <is>
-          <t>A00299</t>
+          <t>A00291</t>
         </is>
       </c>
       <c r="B2319" s="0" t="inlineStr">
         <is>
-          <t>A 00 299</t>
+          <t>A 00 291</t>
         </is>
       </c>
     </row>
     <row r="2320" spans="1:2" customHeight="0">
       <c r="A2320" s="0" t="inlineStr">
         <is>
-          <t>A00328</t>
+          <t>A00296</t>
         </is>
       </c>
       <c r="B2320" s="0" t="inlineStr">
         <is>
-          <t>A 00 328</t>
+          <t>A 00 296</t>
         </is>
       </c>
     </row>
     <row r="2321" spans="1:2" customHeight="0">
       <c r="A2321" s="0" t="inlineStr">
         <is>
-          <t>A00333</t>
+          <t>A00297</t>
         </is>
       </c>
       <c r="B2321" s="0" t="inlineStr">
         <is>
-          <t>A 00 333</t>
+          <t>A 00 297</t>
         </is>
       </c>
     </row>
     <row r="2322" spans="1:2" customHeight="0">
       <c r="A2322" s="0" t="inlineStr">
         <is>
-          <t>A00339</t>
+          <t>A00298</t>
         </is>
       </c>
       <c r="B2322" s="0" t="inlineStr">
         <is>
-          <t>A 00 339</t>
+          <t>A 00 298</t>
         </is>
       </c>
     </row>
     <row r="2323" spans="1:2" customHeight="0">
       <c r="A2323" s="0" t="inlineStr">
         <is>
-          <t>A00340</t>
+          <t>A00299</t>
         </is>
       </c>
       <c r="B2323" s="0" t="inlineStr">
         <is>
-          <t>A 00 340</t>
+          <t>A 00 299</t>
         </is>
       </c>
     </row>
     <row r="2324" spans="1:2" customHeight="0">
       <c r="A2324" s="0" t="inlineStr">
         <is>
-          <t>A00341</t>
+          <t>A00328</t>
         </is>
       </c>
       <c r="B2324" s="0" t="inlineStr">
         <is>
-          <t>A 00 341</t>
+          <t>A 00 328</t>
         </is>
       </c>
     </row>
     <row r="2325" spans="1:2" customHeight="0">
       <c r="A2325" s="0" t="inlineStr">
         <is>
-          <t>A00342</t>
+          <t>A00333</t>
         </is>
       </c>
       <c r="B2325" s="0" t="inlineStr">
         <is>
-          <t>A 00 342</t>
+          <t>A 00 333</t>
         </is>
       </c>
     </row>
     <row r="2326" spans="1:2" customHeight="0">
       <c r="A2326" s="0" t="inlineStr">
         <is>
-          <t>A00345</t>
+          <t>A00339</t>
         </is>
       </c>
       <c r="B2326" s="0" t="inlineStr">
         <is>
-          <t>A 00 345</t>
+          <t>A 00 339</t>
         </is>
       </c>
     </row>
     <row r="2327" spans="1:2" customHeight="0">
       <c r="A2327" s="0" t="inlineStr">
         <is>
-          <t>A00346</t>
+          <t>A00340</t>
         </is>
       </c>
       <c r="B2327" s="0" t="inlineStr">
         <is>
-          <t>A 00 346</t>
+          <t>A 00 340</t>
         </is>
       </c>
     </row>
     <row r="2328" spans="1:2" customHeight="0">
       <c r="A2328" s="0" t="inlineStr">
         <is>
-          <t>A00349</t>
+          <t>A00341</t>
         </is>
       </c>
       <c r="B2328" s="0" t="inlineStr">
         <is>
-          <t>A 00 349</t>
+          <t>A 00 341</t>
         </is>
       </c>
     </row>
     <row r="2329" spans="1:2" customHeight="0">
       <c r="A2329" s="0" t="inlineStr">
         <is>
-          <t>A00350</t>
+          <t>A00342</t>
         </is>
       </c>
       <c r="B2329" s="0" t="inlineStr">
         <is>
-          <t>A 00 350</t>
+          <t>A 00 342</t>
         </is>
       </c>
     </row>
     <row r="2330" spans="1:2" customHeight="0">
       <c r="A2330" s="0" t="inlineStr">
         <is>
-          <t>A00353</t>
+          <t>A00345</t>
         </is>
       </c>
       <c r="B2330" s="0" t="inlineStr">
         <is>
-          <t>A 00 353</t>
+          <t>A 00 345</t>
         </is>
       </c>
     </row>
     <row r="2331" spans="1:2" customHeight="0">
       <c r="A2331" s="0" t="inlineStr">
         <is>
-          <t>A00377</t>
+          <t>A00346</t>
         </is>
       </c>
       <c r="B2331" s="0" t="inlineStr">
         <is>
-          <t>A 00 377</t>
+          <t>A 00 346</t>
         </is>
       </c>
     </row>
     <row r="2332" spans="1:2" customHeight="0">
       <c r="A2332" s="0" t="inlineStr">
         <is>
-          <t>A00406</t>
+          <t>A00349</t>
         </is>
       </c>
       <c r="B2332" s="0" t="inlineStr">
         <is>
-          <t>A 00 406</t>
+          <t>A 00 349</t>
         </is>
       </c>
     </row>
     <row r="2333" spans="1:2" customHeight="0">
       <c r="A2333" s="0" t="inlineStr">
         <is>
-          <t>A00408</t>
+          <t>A00350</t>
         </is>
       </c>
       <c r="B2333" s="0" t="inlineStr">
         <is>
-          <t>A 00 408</t>
+          <t>A 00 350</t>
         </is>
       </c>
     </row>
     <row r="2334" spans="1:2" customHeight="0">
       <c r="A2334" s="0" t="inlineStr">
         <is>
-          <t>A00410</t>
+          <t>A00353</t>
         </is>
       </c>
       <c r="B2334" s="0" t="inlineStr">
         <is>
-          <t>A 00 410</t>
+          <t>A 00 353</t>
         </is>
       </c>
     </row>
     <row r="2335" spans="1:2" customHeight="0">
       <c r="A2335" s="0" t="inlineStr">
         <is>
-          <t>A00421</t>
+          <t>A00377</t>
         </is>
       </c>
       <c r="B2335" s="0" t="inlineStr">
         <is>
-          <t>A 00 421</t>
+          <t>A 00 377</t>
         </is>
       </c>
     </row>
     <row r="2336" spans="1:2" customHeight="0">
       <c r="A2336" s="0" t="inlineStr">
         <is>
-          <t>A00422</t>
+          <t>A00406</t>
         </is>
       </c>
       <c r="B2336" s="0" t="inlineStr">
         <is>
-          <t>A 00 422</t>
+          <t>A 00 406</t>
         </is>
       </c>
     </row>
     <row r="2337" spans="1:2" customHeight="0">
       <c r="A2337" s="0" t="inlineStr">
         <is>
-          <t>A00423</t>
+          <t>A00408</t>
         </is>
       </c>
       <c r="B2337" s="0" t="inlineStr">
         <is>
-          <t>A 00 423</t>
+          <t>A 00 408</t>
         </is>
       </c>
     </row>
     <row r="2338" spans="1:2" customHeight="0">
       <c r="A2338" s="0" t="inlineStr">
         <is>
-          <t>A00430</t>
+          <t>A00410</t>
         </is>
       </c>
       <c r="B2338" s="0" t="inlineStr">
         <is>
-          <t>A 00 430</t>
+          <t>A 00 410</t>
         </is>
       </c>
     </row>
     <row r="2339" spans="1:2" customHeight="0">
       <c r="A2339" s="0" t="inlineStr">
         <is>
-          <t>A00431</t>
+          <t>A00421</t>
         </is>
       </c>
       <c r="B2339" s="0" t="inlineStr">
         <is>
-          <t>A 00 431</t>
+          <t>A 00 421</t>
         </is>
       </c>
     </row>
     <row r="2340" spans="1:2" customHeight="0">
       <c r="A2340" s="0" t="inlineStr">
         <is>
-          <t>A00433</t>
+          <t>A00422</t>
         </is>
       </c>
       <c r="B2340" s="0" t="inlineStr">
         <is>
-          <t>A 00 433</t>
+          <t>A 00 422</t>
         </is>
       </c>
     </row>
     <row r="2341" spans="1:2" customHeight="0">
       <c r="A2341" s="0" t="inlineStr">
         <is>
-          <t>A00434</t>
+          <t>A00423</t>
         </is>
       </c>
       <c r="B2341" s="0" t="inlineStr">
         <is>
-          <t>A 00 434</t>
+          <t>A 00 423</t>
         </is>
       </c>
     </row>
     <row r="2342" spans="1:2" customHeight="0">
       <c r="A2342" s="0" t="inlineStr">
         <is>
-          <t>A00435</t>
+          <t>A00430</t>
         </is>
       </c>
       <c r="B2342" s="0" t="inlineStr">
         <is>
-          <t>A 00 435</t>
+          <t>A 00 430</t>
         </is>
       </c>
     </row>
     <row r="2343" spans="1:2" customHeight="0">
       <c r="A2343" s="0" t="inlineStr">
         <is>
-          <t>A00436</t>
+          <t>A00431</t>
         </is>
       </c>
       <c r="B2343" s="0" t="inlineStr">
         <is>
-          <t>A 00 436</t>
+          <t>A 00 431</t>
         </is>
       </c>
     </row>
     <row r="2344" spans="1:2" customHeight="0">
       <c r="A2344" s="0" t="inlineStr">
         <is>
-          <t>A00437</t>
+          <t>A00433</t>
         </is>
       </c>
       <c r="B2344" s="0" t="inlineStr">
         <is>
-          <t>A 00 437</t>
+          <t>A 00 433</t>
         </is>
       </c>
     </row>
     <row r="2345" spans="1:2" customHeight="0">
       <c r="A2345" s="0" t="inlineStr">
         <is>
-          <t>A00438</t>
+          <t>A00434</t>
         </is>
       </c>
       <c r="B2345" s="0" t="inlineStr">
         <is>
-          <t>A 00 438</t>
+          <t>A 00 434</t>
         </is>
       </c>
     </row>
     <row r="2346" spans="1:2" customHeight="0">
       <c r="A2346" s="0" t="inlineStr">
         <is>
-          <t>A00439</t>
+          <t>A00435</t>
         </is>
       </c>
       <c r="B2346" s="0" t="inlineStr">
         <is>
-          <t>A 00 439</t>
+          <t>A 00 435</t>
         </is>
       </c>
     </row>
     <row r="2347" spans="1:2" customHeight="0">
       <c r="A2347" s="0" t="inlineStr">
         <is>
-          <t>A00441</t>
+          <t>A00436</t>
         </is>
       </c>
       <c r="B2347" s="0" t="inlineStr">
         <is>
-          <t>A 00 441</t>
+          <t>A 00 436</t>
         </is>
       </c>
     </row>
     <row r="2348" spans="1:2" customHeight="0">
       <c r="A2348" s="0" t="inlineStr">
         <is>
-          <t>A00442</t>
+          <t>A00437</t>
         </is>
       </c>
       <c r="B2348" s="0" t="inlineStr">
         <is>
-          <t>A 00 442</t>
+          <t>A 00 437</t>
         </is>
       </c>
     </row>
     <row r="2349" spans="1:2" customHeight="0">
       <c r="A2349" s="0" t="inlineStr">
         <is>
-          <t>A00444</t>
+          <t>A00438</t>
         </is>
       </c>
       <c r="B2349" s="0" t="inlineStr">
         <is>
-          <t>A 00 444</t>
+          <t>A 00 438</t>
         </is>
       </c>
     </row>
     <row r="2350" spans="1:2" customHeight="0">
       <c r="A2350" s="0" t="inlineStr">
         <is>
-          <t>A00445</t>
+          <t>A00439</t>
         </is>
       </c>
       <c r="B2350" s="0" t="inlineStr">
         <is>
-          <t>A 00 445</t>
+          <t>A 00 439</t>
         </is>
       </c>
     </row>
     <row r="2351" spans="1:2" customHeight="0">
       <c r="A2351" s="0" t="inlineStr">
         <is>
-          <t>A00446</t>
+          <t>A00441</t>
         </is>
       </c>
       <c r="B2351" s="0" t="inlineStr">
         <is>
-          <t>A 00 446</t>
+          <t>A 00 441</t>
         </is>
       </c>
     </row>
     <row r="2352" spans="1:2" customHeight="0">
       <c r="A2352" s="0" t="inlineStr">
         <is>
-          <t>A00447</t>
+          <t>A00442</t>
         </is>
       </c>
       <c r="B2352" s="0" t="inlineStr">
         <is>
-          <t>A 00 447</t>
+          <t>A 00 442</t>
         </is>
       </c>
     </row>
     <row r="2353" spans="1:2" customHeight="0">
       <c r="A2353" s="0" t="inlineStr">
         <is>
-          <t>A00448</t>
+          <t>A00444</t>
         </is>
       </c>
       <c r="B2353" s="0" t="inlineStr">
         <is>
-          <t>A 00 448</t>
+          <t>A 00 444</t>
         </is>
       </c>
     </row>
     <row r="2354" spans="1:2" customHeight="0">
       <c r="A2354" s="0" t="inlineStr">
         <is>
-          <t>A00451</t>
+          <t>A00445</t>
         </is>
       </c>
       <c r="B2354" s="0" t="inlineStr">
         <is>
-          <t>A 00 451</t>
+          <t>A 00 445</t>
         </is>
       </c>
     </row>
     <row r="2355" spans="1:2" customHeight="0">
       <c r="A2355" s="0" t="inlineStr">
         <is>
-          <t>A00452</t>
+          <t>A00446</t>
         </is>
       </c>
       <c r="B2355" s="0" t="inlineStr">
         <is>
-          <t>A 00 452</t>
+          <t>A 00 446</t>
         </is>
       </c>
     </row>
     <row r="2356" spans="1:2" customHeight="0">
       <c r="A2356" s="0" t="inlineStr">
         <is>
-          <t>A00453</t>
+          <t>A00447</t>
         </is>
       </c>
       <c r="B2356" s="0" t="inlineStr">
         <is>
-          <t>A 00 453</t>
+          <t>A 00 447</t>
         </is>
       </c>
     </row>
     <row r="2357" spans="1:2" customHeight="0">
       <c r="A2357" s="0" t="inlineStr">
         <is>
-          <t>A00455</t>
+          <t>A00448</t>
         </is>
       </c>
       <c r="B2357" s="0" t="inlineStr">
         <is>
-          <t>A 00 455</t>
+          <t>A 00 448</t>
         </is>
       </c>
     </row>
     <row r="2358" spans="1:2" customHeight="0">
       <c r="A2358" s="0" t="inlineStr">
         <is>
-          <t>A00460</t>
+          <t>A00451</t>
         </is>
       </c>
       <c r="B2358" s="0" t="inlineStr">
         <is>
-          <t>A 00 460</t>
+          <t>A 00 451</t>
         </is>
       </c>
     </row>
     <row r="2359" spans="1:2" customHeight="0">
       <c r="A2359" s="0" t="inlineStr">
         <is>
-          <t>A00461</t>
+          <t>A00452</t>
         </is>
       </c>
       <c r="B2359" s="0" t="inlineStr">
         <is>
-          <t>A 00 461</t>
+          <t>A 00 452</t>
         </is>
       </c>
     </row>
     <row r="2360" spans="1:2" customHeight="0">
       <c r="A2360" s="0" t="inlineStr">
         <is>
-          <t>A00468</t>
+          <t>A00453</t>
         </is>
       </c>
       <c r="B2360" s="0" t="inlineStr">
         <is>
-          <t>A 00 468</t>
+          <t>A 00 453</t>
         </is>
       </c>
     </row>
     <row r="2361" spans="1:2" customHeight="0">
       <c r="A2361" s="0" t="inlineStr">
         <is>
-          <t>A00469</t>
+          <t>A00455</t>
         </is>
       </c>
       <c r="B2361" s="0" t="inlineStr">
         <is>
-          <t>A 00 469</t>
+          <t>A 00 455</t>
         </is>
       </c>
     </row>
     <row r="2362" spans="1:2" customHeight="0">
       <c r="A2362" s="0" t="inlineStr">
         <is>
-          <t>A00470</t>
+          <t>A00460</t>
         </is>
       </c>
       <c r="B2362" s="0" t="inlineStr">
         <is>
-          <t>A 00 470</t>
+          <t>A 00 460</t>
         </is>
       </c>
     </row>
     <row r="2363" spans="1:2" customHeight="0">
       <c r="A2363" s="0" t="inlineStr">
         <is>
-          <t>A00471</t>
+          <t>A00461</t>
         </is>
       </c>
       <c r="B2363" s="0" t="inlineStr">
         <is>
-          <t>A 00 471</t>
+          <t>A 00 461</t>
         </is>
       </c>
     </row>
     <row r="2364" spans="1:2" customHeight="0">
       <c r="A2364" s="0" t="inlineStr">
         <is>
-          <t>A00472</t>
+          <t>A00468</t>
         </is>
       </c>
       <c r="B2364" s="0" t="inlineStr">
         <is>
-          <t>A 00 472</t>
+          <t>A 00 468</t>
         </is>
       </c>
     </row>
     <row r="2365" spans="1:2" customHeight="0">
       <c r="A2365" s="0" t="inlineStr">
         <is>
-          <t>A00473</t>
+          <t>A00469</t>
         </is>
       </c>
       <c r="B2365" s="0" t="inlineStr">
         <is>
-          <t>A 00 473</t>
+          <t>A 00 469</t>
         </is>
       </c>
     </row>
     <row r="2366" spans="1:2" customHeight="0">
       <c r="A2366" s="0" t="inlineStr">
         <is>
-          <t>A00474</t>
+          <t>A00470</t>
         </is>
       </c>
       <c r="B2366" s="0" t="inlineStr">
         <is>
-          <t>A 00 474</t>
+          <t>A 00 470</t>
         </is>
       </c>
     </row>
     <row r="2367" spans="1:2" customHeight="0">
       <c r="A2367" s="0" t="inlineStr">
         <is>
-          <t>A00477</t>
+          <t>A00471</t>
         </is>
       </c>
       <c r="B2367" s="0" t="inlineStr">
         <is>
-          <t>A 00 477</t>
+          <t>A 00 471</t>
         </is>
       </c>
     </row>
     <row r="2368" spans="1:2" customHeight="0">
       <c r="A2368" s="0" t="inlineStr">
         <is>
-          <t>A00478</t>
+          <t>A00472</t>
         </is>
       </c>
       <c r="B2368" s="0" t="inlineStr">
         <is>
-          <t>A 00 478</t>
+          <t>A 00 472</t>
         </is>
       </c>
     </row>
     <row r="2369" spans="1:2" customHeight="0">
       <c r="A2369" s="0" t="inlineStr">
         <is>
-          <t>A00479</t>
+          <t>A00473</t>
         </is>
       </c>
       <c r="B2369" s="0" t="inlineStr">
         <is>
-          <t>A 00 479</t>
+          <t>A 00 473</t>
         </is>
       </c>
     </row>
     <row r="2370" spans="1:2" customHeight="0">
       <c r="A2370" s="0" t="inlineStr">
         <is>
-          <t>A00482</t>
+          <t>A00474</t>
         </is>
       </c>
       <c r="B2370" s="0" t="inlineStr">
         <is>
-          <t>A 00 482</t>
+          <t>A 00 474</t>
         </is>
       </c>
     </row>
     <row r="2371" spans="1:2" customHeight="0">
       <c r="A2371" s="0" t="inlineStr">
         <is>
-          <t>A00486</t>
+          <t>A00477</t>
         </is>
       </c>
       <c r="B2371" s="0" t="inlineStr">
         <is>
-          <t>A 00 486</t>
+          <t>A 00 477</t>
         </is>
       </c>
     </row>
     <row r="2372" spans="1:2" customHeight="0">
       <c r="A2372" s="0" t="inlineStr">
         <is>
-          <t>A00492</t>
+          <t>A00478</t>
         </is>
       </c>
       <c r="B2372" s="0" t="inlineStr">
         <is>
-          <t>A 00 492</t>
+          <t>A 00 478</t>
         </is>
       </c>
     </row>
     <row r="2373" spans="1:2" customHeight="0">
       <c r="A2373" s="0" t="inlineStr">
         <is>
-          <t>A00494</t>
+          <t>A00479</t>
         </is>
       </c>
       <c r="B2373" s="0" t="inlineStr">
         <is>
-          <t>A 00 494</t>
+          <t>A 00 479</t>
         </is>
       </c>
     </row>
     <row r="2374" spans="1:2" customHeight="0">
       <c r="A2374" s="0" t="inlineStr">
         <is>
-          <t>A00498</t>
+          <t>A00482</t>
         </is>
       </c>
       <c r="B2374" s="0" t="inlineStr">
         <is>
-          <t>A 00 498</t>
+          <t>A 00 482</t>
         </is>
       </c>
     </row>
     <row r="2375" spans="1:2" customHeight="0">
       <c r="A2375" s="0" t="inlineStr">
         <is>
-          <t>A00499</t>
+          <t>A00486</t>
         </is>
       </c>
       <c r="B2375" s="0" t="inlineStr">
         <is>
-          <t>A 00 499</t>
+          <t>A 00 486</t>
         </is>
       </c>
     </row>
     <row r="2376" spans="1:2" customHeight="0">
       <c r="A2376" s="0" t="inlineStr">
         <is>
-          <t>A00500</t>
+          <t>A00492</t>
         </is>
       </c>
       <c r="B2376" s="0" t="inlineStr">
         <is>
-          <t>A 00 500</t>
+          <t>A 00 492</t>
         </is>
       </c>
     </row>
     <row r="2377" spans="1:2" customHeight="0">
       <c r="A2377" s="0" t="inlineStr">
         <is>
-          <t>A00505</t>
+          <t>A00494</t>
         </is>
       </c>
       <c r="B2377" s="0" t="inlineStr">
         <is>
-          <t>A 00 505</t>
+          <t>A 00 494</t>
         </is>
       </c>
     </row>
     <row r="2378" spans="1:2" customHeight="0">
       <c r="A2378" s="0" t="inlineStr">
         <is>
-          <t>A00506</t>
+          <t>A00498</t>
         </is>
       </c>
       <c r="B2378" s="0" t="inlineStr">
         <is>
-          <t>A 00 506</t>
+          <t>A 00 498</t>
         </is>
       </c>
     </row>
     <row r="2379" spans="1:2" customHeight="0">
       <c r="A2379" s="0" t="inlineStr">
         <is>
-          <t>A00507</t>
+          <t>A00499</t>
         </is>
       </c>
       <c r="B2379" s="0" t="inlineStr">
         <is>
-          <t>A 00 507</t>
+          <t>A 00 499</t>
         </is>
       </c>
     </row>
     <row r="2380" spans="1:2" customHeight="0">
       <c r="A2380" s="0" t="inlineStr">
         <is>
-          <t>A00509</t>
+          <t>A00500</t>
         </is>
       </c>
       <c r="B2380" s="0" t="inlineStr">
         <is>
-          <t>A 00 509</t>
+          <t>A 00 500</t>
         </is>
       </c>
     </row>
     <row r="2381" spans="1:2" customHeight="0">
       <c r="A2381" s="0" t="inlineStr">
         <is>
-          <t>A00514</t>
+          <t>A00505</t>
         </is>
       </c>
       <c r="B2381" s="0" t="inlineStr">
         <is>
-          <t>A 00 514</t>
+          <t>A 00 505</t>
         </is>
       </c>
     </row>
     <row r="2382" spans="1:2" customHeight="0">
       <c r="A2382" s="0" t="inlineStr">
         <is>
-          <t>A00519</t>
+          <t>A00506</t>
         </is>
       </c>
       <c r="B2382" s="0" t="inlineStr">
         <is>
-          <t>A 00 519</t>
+          <t>A 00 506</t>
         </is>
       </c>
     </row>
     <row r="2383" spans="1:2" customHeight="0">
       <c r="A2383" s="0" t="inlineStr">
         <is>
-          <t>A00522</t>
+          <t>A00507</t>
         </is>
       </c>
       <c r="B2383" s="0" t="inlineStr">
         <is>
-          <t>A 00 522</t>
+          <t>A 00 507</t>
         </is>
       </c>
     </row>
     <row r="2384" spans="1:2" customHeight="0">
       <c r="A2384" s="0" t="inlineStr">
         <is>
-          <t>A00523</t>
+          <t>A00509</t>
         </is>
       </c>
       <c r="B2384" s="0" t="inlineStr">
         <is>
-          <t>A 00 523</t>
+          <t>A 00 509</t>
         </is>
       </c>
     </row>
     <row r="2385" spans="1:2" customHeight="0">
       <c r="A2385" s="0" t="inlineStr">
         <is>
-          <t>A00524</t>
+          <t>A00514</t>
         </is>
       </c>
       <c r="B2385" s="0" t="inlineStr">
         <is>
-          <t>A 00 524</t>
+          <t>A 00 514</t>
         </is>
       </c>
     </row>
     <row r="2386" spans="1:2" customHeight="0">
       <c r="A2386" s="0" t="inlineStr">
         <is>
-          <t>A00525</t>
+          <t>A00519</t>
         </is>
       </c>
       <c r="B2386" s="0" t="inlineStr">
         <is>
-          <t>A 00 525</t>
+          <t>A 00 519</t>
         </is>
       </c>
     </row>
     <row r="2387" spans="1:2" customHeight="0">
       <c r="A2387" s="0" t="inlineStr">
         <is>
-          <t>A00526</t>
+          <t>A00522</t>
         </is>
       </c>
       <c r="B2387" s="0" t="inlineStr">
         <is>
-          <t>A 00 526</t>
+          <t>A 00 522</t>
         </is>
       </c>
     </row>
     <row r="2388" spans="1:2" customHeight="0">
       <c r="A2388" s="0" t="inlineStr">
         <is>
-          <t>A00529</t>
+          <t>A00523</t>
         </is>
       </c>
       <c r="B2388" s="0" t="inlineStr">
         <is>
-          <t>A 00 529</t>
+          <t>A 00 523</t>
         </is>
       </c>
     </row>
     <row r="2389" spans="1:2" customHeight="0">
       <c r="A2389" s="0" t="inlineStr">
         <is>
-          <t>A00532</t>
+          <t>A00524</t>
         </is>
       </c>
       <c r="B2389" s="0" t="inlineStr">
         <is>
-          <t>A 00 532</t>
+          <t>A 00 524</t>
         </is>
       </c>
     </row>
     <row r="2390" spans="1:2" customHeight="0">
       <c r="A2390" s="0" t="inlineStr">
         <is>
-          <t>A02202</t>
+          <t>A00525</t>
         </is>
       </c>
       <c r="B2390" s="0" t="inlineStr">
         <is>
-          <t>A 02 202</t>
+          <t>A 00 525</t>
         </is>
       </c>
     </row>
     <row r="2391" spans="1:2" customHeight="0">
       <c r="A2391" s="0" t="inlineStr">
         <is>
-          <t>A02203</t>
+          <t>A00526</t>
         </is>
       </c>
       <c r="B2391" s="0" t="inlineStr">
         <is>
-          <t>A 02 203</t>
+          <t>A 00 526</t>
         </is>
       </c>
     </row>
     <row r="2392" spans="1:2" customHeight="0">
       <c r="A2392" s="0" t="inlineStr">
         <is>
-          <t>A02205</t>
+          <t>A00529</t>
         </is>
       </c>
       <c r="B2392" s="0" t="inlineStr">
         <is>
-          <t>A 02 205</t>
+          <t>A 00 529</t>
         </is>
       </c>
     </row>
     <row r="2393" spans="1:2" customHeight="0">
       <c r="A2393" s="0" t="inlineStr">
         <is>
-          <t>A02207</t>
+          <t>A00532</t>
         </is>
       </c>
       <c r="B2393" s="0" t="inlineStr">
         <is>
-          <t>A 02 207</t>
+          <t>A 00 532</t>
         </is>
       </c>
     </row>
     <row r="2394" spans="1:2" customHeight="0">
       <c r="A2394" s="0" t="inlineStr">
         <is>
-          <t>A02210</t>
+          <t>A02202</t>
         </is>
       </c>
       <c r="B2394" s="0" t="inlineStr">
         <is>
-          <t>A 02 210</t>
+          <t>A 02 202</t>
         </is>
       </c>
     </row>
     <row r="2395" spans="1:2" customHeight="0">
       <c r="A2395" s="0" t="inlineStr">
         <is>
-          <t>A02214</t>
+          <t>A02203</t>
         </is>
       </c>
       <c r="B2395" s="0" t="inlineStr">
         <is>
-          <t>A 02 214</t>
+          <t>A 02 203</t>
         </is>
       </c>
     </row>
     <row r="2396" spans="1:2" customHeight="0">
       <c r="A2396" s="0" t="inlineStr">
         <is>
-          <t>A02217</t>
+          <t>A02205</t>
         </is>
       </c>
       <c r="B2396" s="0" t="inlineStr">
         <is>
-          <t>A 02 217</t>
+          <t>A 02 205</t>
         </is>
       </c>
     </row>
     <row r="2397" spans="1:2" customHeight="0">
       <c r="A2397" s="0" t="inlineStr">
         <is>
-          <t>A02222</t>
+          <t>A02207</t>
         </is>
       </c>
       <c r="B2397" s="0" t="inlineStr">
         <is>
-          <t>A 02 222</t>
+          <t>A 02 207</t>
         </is>
       </c>
     </row>
     <row r="2398" spans="1:2" customHeight="0">
       <c r="A2398" s="0" t="inlineStr">
         <is>
-          <t>A02223</t>
+          <t>A02210</t>
         </is>
       </c>
       <c r="B2398" s="0" t="inlineStr">
         <is>
-          <t>A 02 223</t>
+          <t>A 02 210</t>
         </is>
       </c>
     </row>
     <row r="2399" spans="1:2" customHeight="0">
       <c r="A2399" s="0" t="inlineStr">
         <is>
-          <t>A02224</t>
+          <t>A02214</t>
         </is>
       </c>
       <c r="B2399" s="0" t="inlineStr">
         <is>
-          <t>A 02 224</t>
+          <t>A 02 214</t>
         </is>
       </c>
     </row>
     <row r="2400" spans="1:2" customHeight="0">
       <c r="A2400" s="0" t="inlineStr">
         <is>
-          <t>A02244</t>
+          <t>A02217</t>
         </is>
       </c>
       <c r="B2400" s="0" t="inlineStr">
         <is>
-          <t>A 02 244</t>
+          <t>A 02 217</t>
         </is>
       </c>
     </row>
     <row r="2401" spans="1:2" customHeight="0">
       <c r="A2401" s="0" t="inlineStr">
         <is>
-          <t>A02269</t>
+          <t>A02222</t>
         </is>
       </c>
       <c r="B2401" s="0" t="inlineStr">
         <is>
-          <t>A 02 269</t>
+          <t>A 02 222</t>
         </is>
       </c>
     </row>
     <row r="2402" spans="1:2" customHeight="0">
       <c r="A2402" s="0" t="inlineStr">
         <is>
-          <t>A02303</t>
+          <t>A02223</t>
         </is>
       </c>
       <c r="B2402" s="0" t="inlineStr">
         <is>
-          <t>A 02 303</t>
+          <t>A 02 223</t>
         </is>
       </c>
     </row>
     <row r="2403" spans="1:2" customHeight="0">
       <c r="A2403" s="0" t="inlineStr">
         <is>
-          <t>A02315</t>
+          <t>A02224</t>
         </is>
       </c>
       <c r="B2403" s="0" t="inlineStr">
         <is>
-          <t>A 02 315</t>
+          <t>A 02 224</t>
         </is>
       </c>
     </row>
     <row r="2404" spans="1:2" customHeight="0">
       <c r="A2404" s="0" t="inlineStr">
         <is>
-          <t>A12018</t>
+          <t>A02244</t>
         </is>
       </c>
       <c r="B2404" s="0" t="inlineStr">
         <is>
-          <t>A 12 018</t>
+          <t>A 02 244</t>
         </is>
       </c>
     </row>
     <row r="2405" spans="1:2" customHeight="0">
       <c r="A2405" s="0" t="inlineStr">
         <is>
-          <t>A12034</t>
+          <t>A02269</t>
         </is>
       </c>
       <c r="B2405" s="0" t="inlineStr">
         <is>
-          <t>A 12 034</t>
+          <t>A 02 269</t>
         </is>
       </c>
     </row>
     <row r="2406" spans="1:2" customHeight="0">
       <c r="A2406" s="0" t="inlineStr">
         <is>
-          <t>A12043</t>
+          <t>A02303</t>
         </is>
       </c>
       <c r="B2406" s="0" t="inlineStr">
         <is>
-          <t>A 12 043</t>
+          <t>A 02 303</t>
         </is>
       </c>
     </row>
     <row r="2407" spans="1:2" customHeight="0">
       <c r="A2407" s="0" t="inlineStr">
         <is>
-          <t>A12047</t>
+          <t>A02315</t>
         </is>
       </c>
       <c r="B2407" s="0" t="inlineStr">
         <is>
-          <t>A 12 047</t>
+          <t>A 02 315</t>
         </is>
       </c>
     </row>
     <row r="2408" spans="1:2" customHeight="0">
       <c r="A2408" s="0" t="inlineStr">
         <is>
-          <t>A12048</t>
+          <t>A12018</t>
         </is>
       </c>
       <c r="B2408" s="0" t="inlineStr">
         <is>
-          <t>A 12 048</t>
+          <t>A 12 018</t>
         </is>
       </c>
     </row>
     <row r="2409" spans="1:2" customHeight="0">
       <c r="A2409" s="0" t="inlineStr">
         <is>
-          <t>A12084</t>
+          <t>A12034</t>
         </is>
       </c>
       <c r="B2409" s="0" t="inlineStr">
         <is>
-          <t>A 12 084</t>
+          <t>A 12 034</t>
         </is>
       </c>
     </row>
     <row r="2410" spans="1:2" customHeight="0">
       <c r="A2410" s="0" t="inlineStr">
         <is>
-          <t>A12106</t>
+          <t>A12043</t>
         </is>
       </c>
       <c r="B2410" s="0" t="inlineStr">
         <is>
-          <t>A 12 106</t>
+          <t>A 12 043</t>
         </is>
       </c>
     </row>
     <row r="2411" spans="1:2" customHeight="0">
       <c r="A2411" s="0" t="inlineStr">
         <is>
-          <t>A12125</t>
+          <t>A12047</t>
         </is>
       </c>
       <c r="B2411" s="0" t="inlineStr">
         <is>
-          <t>A 12 125</t>
+          <t>A 12 047</t>
         </is>
       </c>
     </row>
     <row r="2412" spans="1:2" customHeight="0">
       <c r="A2412" s="0" t="inlineStr">
         <is>
-          <t>A12134</t>
+          <t>A12048</t>
         </is>
       </c>
       <c r="B2412" s="0" t="inlineStr">
         <is>
-          <t>A 12 134</t>
+          <t>A 12 048</t>
         </is>
       </c>
     </row>
     <row r="2413" spans="1:2" customHeight="0">
       <c r="A2413" s="0" t="inlineStr">
         <is>
-          <t>A12143</t>
+          <t>A12084</t>
         </is>
       </c>
       <c r="B2413" s="0" t="inlineStr">
         <is>
-          <t>A 12 143</t>
+          <t>A 12 084</t>
         </is>
       </c>
     </row>
     <row r="2414" spans="1:2" customHeight="0">
       <c r="A2414" s="0" t="inlineStr">
         <is>
-          <t>A12145</t>
+          <t>A12106</t>
         </is>
       </c>
       <c r="B2414" s="0" t="inlineStr">
         <is>
-          <t>A 12 145</t>
+          <t>A 12 106</t>
         </is>
       </c>
     </row>
     <row r="2415" spans="1:2" customHeight="0">
       <c r="A2415" s="0" t="inlineStr">
         <is>
-          <t>A12157</t>
+          <t>A12125</t>
         </is>
       </c>
       <c r="B2415" s="0" t="inlineStr">
         <is>
-          <t>A 12 157</t>
+          <t>A 12 125</t>
         </is>
       </c>
     </row>
     <row r="2416" spans="1:2" customHeight="0">
       <c r="A2416" s="0" t="inlineStr">
         <is>
-          <t>A12163</t>
+          <t>A12134</t>
         </is>
       </c>
       <c r="B2416" s="0" t="inlineStr">
         <is>
-          <t>A 12 163</t>
+          <t>A 12 134</t>
         </is>
       </c>
     </row>
     <row r="2417" spans="1:2" customHeight="0">
       <c r="A2417" s="0" t="inlineStr">
         <is>
-          <t>A12173</t>
+          <t>A12143</t>
         </is>
       </c>
       <c r="B2417" s="0" t="inlineStr">
         <is>
-          <t>A 12 173</t>
+          <t>A 12 143</t>
         </is>
       </c>
     </row>
     <row r="2418" spans="1:2" customHeight="0">
       <c r="A2418" s="0" t="inlineStr">
         <is>
-          <t>A12179</t>
+          <t>A12145</t>
         </is>
       </c>
       <c r="B2418" s="0" t="inlineStr">
         <is>
-          <t>A 12 179</t>
+          <t>A 12 145</t>
         </is>
       </c>
     </row>
     <row r="2419" spans="1:2" customHeight="0">
       <c r="A2419" s="0" t="inlineStr">
         <is>
-          <t>A12246</t>
+          <t>A12157</t>
         </is>
       </c>
       <c r="B2419" s="0" t="inlineStr">
         <is>
-          <t>A 12 246</t>
+          <t>A 12 157</t>
         </is>
       </c>
     </row>
     <row r="2420" spans="1:2" customHeight="0">
       <c r="A2420" s="0" t="inlineStr">
         <is>
-          <t>A12275</t>
+          <t>A12163</t>
         </is>
       </c>
       <c r="B2420" s="0" t="inlineStr">
         <is>
-          <t>A 12 275</t>
+          <t>A 12 163</t>
         </is>
       </c>
     </row>
     <row r="2421" spans="1:2" customHeight="0">
       <c r="A2421" s="0" t="inlineStr">
         <is>
-          <t>A12289</t>
+          <t>A12173</t>
         </is>
       </c>
       <c r="B2421" s="0" t="inlineStr">
         <is>
-          <t>A 12 289</t>
+          <t>A 12 173</t>
         </is>
       </c>
     </row>
     <row r="2422" spans="1:2" customHeight="0">
       <c r="A2422" s="0" t="inlineStr">
         <is>
-          <t>A12293</t>
+          <t>A12179</t>
         </is>
       </c>
       <c r="B2422" s="0" t="inlineStr">
         <is>
-          <t>A 12 293</t>
+          <t>A 12 179</t>
         </is>
       </c>
     </row>
     <row r="2423" spans="1:2" customHeight="0">
       <c r="A2423" s="0" t="inlineStr">
         <is>
-          <t>A12345</t>
+          <t>A12246</t>
         </is>
       </c>
       <c r="B2423" s="0" t="inlineStr">
         <is>
-          <t>A 12 345</t>
+          <t>A 12 246</t>
         </is>
       </c>
     </row>
     <row r="2424" spans="1:2" customHeight="0">
       <c r="A2424" s="0" t="inlineStr">
         <is>
-          <t>A12346</t>
+          <t>A12275</t>
         </is>
       </c>
       <c r="B2424" s="0" t="inlineStr">
         <is>
-          <t>A 12 346</t>
+          <t>A 12 275</t>
         </is>
       </c>
     </row>
     <row r="2425" spans="1:2" customHeight="0">
       <c r="A2425" s="0" t="inlineStr">
         <is>
-          <t>A12348</t>
+          <t>A12289</t>
         </is>
       </c>
       <c r="B2425" s="0" t="inlineStr">
         <is>
-          <t>A 12 348</t>
+          <t>A 12 289</t>
         </is>
       </c>
     </row>
     <row r="2426" spans="1:2" customHeight="0">
       <c r="A2426" s="0" t="inlineStr">
         <is>
-          <t>A12349</t>
+          <t>A12293</t>
         </is>
       </c>
       <c r="B2426" s="0" t="inlineStr">
         <is>
-          <t>A 12 349</t>
+          <t>A 12 293</t>
         </is>
       </c>
     </row>
     <row r="2427" spans="1:2" customHeight="0">
       <c r="A2427" s="0" t="inlineStr">
         <is>
-          <t>A12361</t>
+          <t>A12345</t>
         </is>
       </c>
       <c r="B2427" s="0" t="inlineStr">
         <is>
-          <t>A 12 361</t>
+          <t>A 12 345</t>
         </is>
       </c>
     </row>
     <row r="2428" spans="1:2" customHeight="0">
       <c r="A2428" s="0" t="inlineStr">
         <is>
-          <t>A12376</t>
+          <t>A12346</t>
         </is>
       </c>
       <c r="B2428" s="0" t="inlineStr">
         <is>
-          <t>A 12 376</t>
+          <t>A 12 346</t>
         </is>
       </c>
     </row>
     <row r="2429" spans="1:2" customHeight="0">
       <c r="A2429" s="0" t="inlineStr">
         <is>
-          <t>A12378</t>
+          <t>A12348</t>
         </is>
       </c>
       <c r="B2429" s="0" t="inlineStr">
         <is>
-          <t>A 12 378</t>
+          <t>A 12 348</t>
         </is>
       </c>
     </row>
     <row r="2430" spans="1:2" customHeight="0">
       <c r="A2430" s="0" t="inlineStr">
         <is>
-          <t>A12379</t>
+          <t>A12349</t>
         </is>
       </c>
       <c r="B2430" s="0" t="inlineStr">
         <is>
-          <t>A 12 379</t>
+          <t>A 12 349</t>
         </is>
       </c>
     </row>
     <row r="2431" spans="1:2" customHeight="0">
       <c r="A2431" s="0" t="inlineStr">
         <is>
-          <t>A12388</t>
+          <t>A12361</t>
         </is>
       </c>
       <c r="B2431" s="0" t="inlineStr">
         <is>
-          <t>A 12 388</t>
+          <t>A 12 361</t>
         </is>
       </c>
     </row>
     <row r="2432" spans="1:2" customHeight="0">
       <c r="A2432" s="0" t="inlineStr">
         <is>
-          <t>A12393</t>
+          <t>A12376</t>
         </is>
       </c>
       <c r="B2432" s="0" t="inlineStr">
         <is>
-          <t>A 12 393</t>
+          <t>A 12 376</t>
         </is>
       </c>
     </row>
     <row r="2433" spans="1:2" customHeight="0">
       <c r="A2433" s="0" t="inlineStr">
         <is>
-          <t>A12404</t>
+          <t>A12378</t>
         </is>
       </c>
       <c r="B2433" s="0" t="inlineStr">
         <is>
-          <t>A 12 404</t>
+          <t>A 12 378</t>
         </is>
       </c>
     </row>
     <row r="2434" spans="1:2" customHeight="0">
       <c r="A2434" s="0" t="inlineStr">
         <is>
-          <t>A12405</t>
+          <t>A12379</t>
         </is>
       </c>
       <c r="B2434" s="0" t="inlineStr">
         <is>
-          <t>A 12 405</t>
+          <t>A 12 379</t>
         </is>
       </c>
     </row>
     <row r="2435" spans="1:2" customHeight="0">
       <c r="A2435" s="0" t="inlineStr">
         <is>
-          <t>A12420</t>
+          <t>A12388</t>
         </is>
       </c>
       <c r="B2435" s="0" t="inlineStr">
         <is>
-          <t>A 12 420</t>
+          <t>A 12 388</t>
         </is>
       </c>
     </row>
     <row r="2436" spans="1:2" customHeight="0">
       <c r="A2436" s="0" t="inlineStr">
         <is>
-          <t>A12424</t>
+          <t>A12393</t>
         </is>
       </c>
       <c r="B2436" s="0" t="inlineStr">
         <is>
-          <t>A 12 424</t>
+          <t>A 12 393</t>
         </is>
       </c>
     </row>
     <row r="2437" spans="1:2" customHeight="0">
       <c r="A2437" s="0" t="inlineStr">
         <is>
-          <t>A12440</t>
+          <t>A12404</t>
         </is>
       </c>
       <c r="B2437" s="0" t="inlineStr">
         <is>
-          <t>A 12 440</t>
+          <t>A 12 404</t>
         </is>
       </c>
     </row>
     <row r="2438" spans="1:2" customHeight="0">
       <c r="A2438" s="0" t="inlineStr">
         <is>
-          <t>A12464</t>
+          <t>A12405</t>
         </is>
       </c>
       <c r="B2438" s="0" t="inlineStr">
         <is>
-          <t>A 12 464</t>
+          <t>A 12 405</t>
         </is>
       </c>
     </row>
     <row r="2439" spans="1:2" customHeight="0">
       <c r="A2439" s="0" t="inlineStr">
         <is>
-          <t>A12571</t>
+          <t>A12420</t>
         </is>
       </c>
       <c r="B2439" s="0" t="inlineStr">
         <is>
-          <t>A 12 571</t>
+          <t>A 12 420</t>
         </is>
       </c>
     </row>
     <row r="2440" spans="1:2" customHeight="0">
       <c r="A2440" s="0" t="inlineStr">
         <is>
-          <t>A12576</t>
+          <t>A12424</t>
         </is>
       </c>
       <c r="B2440" s="0" t="inlineStr">
         <is>
-          <t>A 12 576</t>
+          <t>A 12 424</t>
         </is>
       </c>
     </row>
     <row r="2441" spans="1:2" customHeight="0">
       <c r="A2441" s="0" t="inlineStr">
         <is>
-          <t>A12604</t>
+          <t>A12440</t>
         </is>
       </c>
       <c r="B2441" s="0" t="inlineStr">
         <is>
-          <t>A 12 604</t>
+          <t>A 12 440</t>
         </is>
       </c>
     </row>
     <row r="2442" spans="1:2" customHeight="0">
       <c r="A2442" s="0" t="inlineStr">
         <is>
-          <t>A12617</t>
+          <t>A12464</t>
         </is>
       </c>
       <c r="B2442" s="0" t="inlineStr">
         <is>
-          <t>A 12 617</t>
+          <t>A 12 464</t>
         </is>
       </c>
     </row>
     <row r="2443" spans="1:2" customHeight="0">
       <c r="A2443" s="0" t="inlineStr">
         <is>
-          <t>A12648</t>
+          <t>A12571</t>
         </is>
       </c>
       <c r="B2443" s="0" t="inlineStr">
         <is>
-          <t>A 12 648</t>
+          <t>A 12 571</t>
         </is>
       </c>
     </row>
     <row r="2444" spans="1:2" customHeight="0">
       <c r="A2444" s="0" t="inlineStr">
         <is>
-          <t>A12649</t>
+          <t>A12576</t>
         </is>
       </c>
       <c r="B2444" s="0" t="inlineStr">
         <is>
-          <t>A 12 649</t>
+          <t>A 12 576</t>
         </is>
       </c>
     </row>
     <row r="2445" spans="1:2" customHeight="0">
       <c r="A2445" s="0" t="inlineStr">
         <is>
-          <t>A12A57</t>
+          <t>A12604</t>
         </is>
       </c>
       <c r="B2445" s="0" t="inlineStr">
         <is>
-          <t>A 12 A57</t>
+          <t>A 12 604</t>
         </is>
       </c>
     </row>
     <row r="2446" spans="1:2" customHeight="0">
       <c r="A2446" s="0" t="inlineStr">
         <is>
-          <t>A12B88</t>
+          <t>A12617</t>
         </is>
       </c>
       <c r="B2446" s="0" t="inlineStr">
         <is>
-          <t>A 12 B88</t>
+          <t>A 12 617</t>
         </is>
       </c>
     </row>
     <row r="2447" spans="1:2" customHeight="0">
       <c r="A2447" s="0" t="inlineStr">
         <is>
-          <t>C06002</t>
+          <t>A12648</t>
         </is>
       </c>
       <c r="B2447" s="0" t="inlineStr">
         <is>
-          <t>C 06 002</t>
+          <t>A 12 648</t>
         </is>
       </c>
     </row>
     <row r="2448" spans="1:2" customHeight="0">
       <c r="A2448" s="0" t="inlineStr">
         <is>
-          <t>C06003</t>
+          <t>A12649</t>
         </is>
       </c>
       <c r="B2448" s="0" t="inlineStr">
         <is>
-          <t>C 06 003</t>
+          <t>A 12 649</t>
         </is>
       </c>
     </row>
     <row r="2449" spans="1:2" customHeight="0">
       <c r="A2449" s="0" t="inlineStr">
         <is>
-          <t>C06006</t>
+          <t>A12A57</t>
         </is>
       </c>
       <c r="B2449" s="0" t="inlineStr">
         <is>
-          <t>C 06 006</t>
+          <t>A 12 A57</t>
         </is>
       </c>
     </row>
     <row r="2450" spans="1:2" customHeight="0">
       <c r="A2450" s="0" t="inlineStr">
         <is>
-          <t>C06007</t>
+          <t>A12B88</t>
         </is>
       </c>
       <c r="B2450" s="0" t="inlineStr">
         <is>
-          <t>C 06 007</t>
+          <t>A 12 B88</t>
         </is>
       </c>
     </row>
     <row r="2451" spans="1:2" customHeight="0">
       <c r="A2451" s="0" t="inlineStr">
         <is>
-          <t>C06008</t>
+          <t>C06002</t>
         </is>
       </c>
       <c r="B2451" s="0" t="inlineStr">
         <is>
-          <t>C 06 008</t>
+          <t>C 06 002</t>
         </is>
       </c>
     </row>
     <row r="2452" spans="1:2" customHeight="0">
       <c r="A2452" s="0" t="inlineStr">
         <is>
-          <t>C10003</t>
+          <t>C06003</t>
         </is>
       </c>
       <c r="B2452" s="0" t="inlineStr">
         <is>
-          <t>C 10 003</t>
+          <t>C 06 003</t>
         </is>
       </c>
     </row>
     <row r="2453" spans="1:2" customHeight="0">
       <c r="A2453" s="0" t="inlineStr">
         <is>
-          <t>C23009</t>
+          <t>C06006</t>
         </is>
       </c>
       <c r="B2453" s="0" t="inlineStr">
         <is>
-          <t>C 23 009</t>
+          <t>C 06 006</t>
         </is>
       </c>
     </row>
     <row r="2454" spans="1:2" customHeight="0">
       <c r="A2454" s="0" t="inlineStr">
         <is>
-          <t>C37003</t>
+          <t>C06007</t>
         </is>
       </c>
       <c r="B2454" s="0" t="inlineStr">
         <is>
-          <t>C 37 003</t>
+          <t>C 06 007</t>
         </is>
       </c>
     </row>
     <row r="2455" spans="1:2" customHeight="0">
       <c r="A2455" s="0" t="inlineStr">
         <is>
-          <t>C50004</t>
+          <t>C06008</t>
         </is>
       </c>
       <c r="B2455" s="0" t="inlineStr">
         <is>
-          <t>C 50 004</t>
+          <t>C 06 008</t>
         </is>
       </c>
     </row>
     <row r="2456" spans="1:2" customHeight="0">
       <c r="A2456" s="0" t="inlineStr">
         <is>
-          <t>C52001</t>
+          <t>C10003</t>
         </is>
       </c>
       <c r="B2456" s="0" t="inlineStr">
         <is>
-          <t>C 52 001</t>
+          <t>C 10 003</t>
         </is>
       </c>
     </row>
     <row r="2457" spans="1:2" customHeight="0">
       <c r="A2457" s="0" t="inlineStr">
         <is>
-          <t>C71003</t>
+          <t>C23009</t>
         </is>
       </c>
       <c r="B2457" s="0" t="inlineStr">
         <is>
-          <t>C 71 003</t>
+          <t>C 23 009</t>
         </is>
       </c>
     </row>
     <row r="2458" spans="1:2" customHeight="0">
       <c r="A2458" s="0" t="inlineStr">
         <is>
-          <t>C85014</t>
+          <t>C37003</t>
         </is>
       </c>
       <c r="B2458" s="0" t="inlineStr">
         <is>
-          <t>C 85 014</t>
+          <t>C 37 003</t>
         </is>
       </c>
     </row>
     <row r="2459" spans="1:2" customHeight="0">
       <c r="A2459" s="0" t="inlineStr">
         <is>
-          <t>C85017</t>
+          <t>C50004</t>
         </is>
       </c>
       <c r="B2459" s="0" t="inlineStr">
         <is>
-          <t>C 85 017</t>
+          <t>C 50 004</t>
         </is>
       </c>
     </row>
     <row r="2460" spans="1:2" customHeight="0">
       <c r="A2460" s="0" t="inlineStr">
         <is>
-          <t>C85020</t>
+          <t>C52001</t>
         </is>
       </c>
       <c r="B2460" s="0" t="inlineStr">
         <is>
-          <t>C 85 020</t>
+          <t>C 52 001</t>
         </is>
       </c>
     </row>
     <row r="2461" spans="1:2" customHeight="0">
       <c r="A2461" s="0" t="inlineStr">
         <is>
-          <t>E06001</t>
+          <t>C71003</t>
         </is>
       </c>
       <c r="B2461" s="0" t="inlineStr">
         <is>
-          <t>E 06 001</t>
+          <t>C 71 003</t>
         </is>
       </c>
     </row>
     <row r="2462" spans="1:2" customHeight="0">
       <c r="A2462" s="0" t="inlineStr">
         <is>
-          <t>E06002</t>
+          <t>C85014</t>
         </is>
       </c>
       <c r="B2462" s="0" t="inlineStr">
         <is>
-          <t>E 06 002</t>
+          <t>C 85 014</t>
         </is>
       </c>
     </row>
     <row r="2463" spans="1:2" customHeight="0">
       <c r="A2463" s="0" t="inlineStr">
         <is>
-          <t>E06003</t>
+          <t>C85017</t>
         </is>
       </c>
       <c r="B2463" s="0" t="inlineStr">
         <is>
-          <t>E 06 003</t>
+          <t>C 85 017</t>
         </is>
       </c>
     </row>
     <row r="2464" spans="1:2" customHeight="0">
       <c r="A2464" s="0" t="inlineStr">
         <is>
-          <t>E06005</t>
+          <t>C85020</t>
         </is>
       </c>
       <c r="B2464" s="0" t="inlineStr">
         <is>
-          <t>E 06 005</t>
+          <t>C 85 020</t>
         </is>
       </c>
     </row>
     <row r="2465" spans="1:2" customHeight="0">
       <c r="A2465" s="0" t="inlineStr">
         <is>
-          <t>E23006</t>
+          <t>E06001</t>
         </is>
       </c>
       <c r="B2465" s="0" t="inlineStr">
         <is>
-          <t>E 23 006</t>
+          <t>E 06 001</t>
         </is>
       </c>
     </row>
     <row r="2466" spans="1:2" customHeight="0">
       <c r="A2466" s="0" t="inlineStr">
         <is>
-          <t>E23009</t>
+          <t>E06002</t>
         </is>
       </c>
       <c r="B2466" s="0" t="inlineStr">
         <is>
-          <t>E 23 009</t>
+          <t>E 06 002</t>
         </is>
       </c>
     </row>
     <row r="2467" spans="1:2" customHeight="0">
       <c r="A2467" s="0" t="inlineStr">
         <is>
-          <t>E23012</t>
+          <t>E06003</t>
         </is>
       </c>
       <c r="B2467" s="0" t="inlineStr">
         <is>
-          <t>E 23 012</t>
+          <t>E 06 003</t>
         </is>
       </c>
     </row>
     <row r="2468" spans="1:2" customHeight="0">
       <c r="A2468" s="0" t="inlineStr">
         <is>
-          <t>E28002</t>
+          <t>E06005</t>
         </is>
       </c>
       <c r="B2468" s="0" t="inlineStr">
         <is>
-          <t>E 28 002</t>
+          <t>E 06 005</t>
         </is>
       </c>
     </row>
     <row r="2469" spans="1:2" customHeight="0">
       <c r="A2469" s="0" t="inlineStr">
         <is>
-          <t>E37002</t>
+          <t>E23006</t>
         </is>
       </c>
       <c r="B2469" s="0" t="inlineStr">
         <is>
-          <t>E 37 002</t>
+          <t>E 23 006</t>
         </is>
       </c>
     </row>
     <row r="2470" spans="1:2" customHeight="0">
       <c r="A2470" s="0" t="inlineStr">
         <is>
-          <t>E41001</t>
+          <t>E23009</t>
         </is>
       </c>
       <c r="B2470" s="0" t="inlineStr">
         <is>
-          <t>E 41 001</t>
+          <t>E 23 009</t>
         </is>
       </c>
     </row>
     <row r="2471" spans="1:2" customHeight="0">
       <c r="A2471" s="0" t="inlineStr">
         <is>
-          <t>E50002</t>
+          <t>E23012</t>
         </is>
       </c>
       <c r="B2471" s="0" t="inlineStr">
         <is>
-          <t>E 50 002</t>
+          <t>E 23 012</t>
         </is>
       </c>
     </row>
     <row r="2472" spans="1:2" customHeight="0">
       <c r="A2472" s="0" t="inlineStr">
         <is>
-          <t>E50005</t>
+          <t>E28002</t>
         </is>
       </c>
       <c r="B2472" s="0" t="inlineStr">
         <is>
-          <t>E 50 005</t>
+          <t>E 28 002</t>
         </is>
       </c>
     </row>
     <row r="2473" spans="1:2" customHeight="0">
       <c r="A2473" s="0" t="inlineStr">
         <is>
-          <t>E56013</t>
+          <t>E37002</t>
         </is>
       </c>
       <c r="B2473" s="0" t="inlineStr">
         <is>
-          <t>E 56 013</t>
+          <t>E 37 002</t>
         </is>
       </c>
     </row>
     <row r="2474" spans="1:2" customHeight="0">
       <c r="A2474" s="0" t="inlineStr">
         <is>
-          <t>E68002</t>
+          <t>E41001</t>
         </is>
       </c>
       <c r="B2474" s="0" t="inlineStr">
         <is>
-          <t>E 68 002</t>
+          <t>E 41 001</t>
         </is>
       </c>
     </row>
     <row r="2475" spans="1:2" customHeight="0">
       <c r="A2475" s="0" t="inlineStr">
         <is>
-          <t>E83001</t>
+          <t>E50002</t>
         </is>
       </c>
       <c r="B2475" s="0" t="inlineStr">
         <is>
-          <t>E 83 001</t>
+          <t>E 50 002</t>
         </is>
       </c>
     </row>
     <row r="2476" spans="1:2" customHeight="0">
       <c r="A2476" s="0" t="inlineStr">
         <is>
-          <t>E85003</t>
+          <t>E50005</t>
         </is>
       </c>
       <c r="B2476" s="0" t="inlineStr">
         <is>
-          <t>E 85 003</t>
+          <t>E 50 005</t>
         </is>
       </c>
     </row>
     <row r="2477" spans="1:2" customHeight="0">
       <c r="A2477" s="0" t="inlineStr">
         <is>
-          <t>E85005</t>
+          <t>E56013</t>
         </is>
       </c>
       <c r="B2477" s="0" t="inlineStr">
         <is>
-          <t>E 85 005</t>
+          <t>E 56 013</t>
         </is>
       </c>
     </row>
     <row r="2478" spans="1:2" customHeight="0">
       <c r="A2478" s="0" t="inlineStr">
         <is>
-          <t>E85006</t>
+          <t>E68002</t>
         </is>
       </c>
       <c r="B2478" s="0" t="inlineStr">
         <is>
-          <t>E 85 006</t>
+          <t>E 68 002</t>
         </is>
       </c>
     </row>
     <row r="2479" spans="1:2" customHeight="0">
       <c r="A2479" s="0" t="inlineStr">
         <is>
-          <t>E85008</t>
+          <t>E83001</t>
         </is>
       </c>
       <c r="B2479" s="0" t="inlineStr">
         <is>
-          <t>E 85 008</t>
+          <t>E 83 001</t>
         </is>
       </c>
     </row>
     <row r="2480" spans="1:2" customHeight="0">
       <c r="A2480" s="0" t="inlineStr">
         <is>
-          <t>E85011</t>
+          <t>E85003</t>
         </is>
       </c>
       <c r="B2480" s="0" t="inlineStr">
         <is>
-          <t>E 85 011</t>
+          <t>E 85 003</t>
         </is>
       </c>
     </row>
     <row r="2481" spans="1:2" customHeight="0">
       <c r="A2481" s="0" t="inlineStr">
         <is>
-          <t>E85019</t>
+          <t>E85005</t>
         </is>
       </c>
       <c r="B2481" s="0" t="inlineStr">
         <is>
-          <t>E 85 019</t>
+          <t>E 85 005</t>
         </is>
       </c>
     </row>
     <row r="2482" spans="1:2" customHeight="0">
       <c r="A2482" s="0" t="inlineStr">
         <is>
-          <t>F06018</t>
+          <t>E85006</t>
         </is>
       </c>
       <c r="B2482" s="0" t="inlineStr">
         <is>
-          <t>F 06 018</t>
+          <t>E 85 006</t>
         </is>
       </c>
     </row>
     <row r="2483" spans="1:2" customHeight="0">
       <c r="A2483" s="0" t="inlineStr">
         <is>
-          <t>F06019</t>
+          <t>E85008</t>
         </is>
       </c>
       <c r="B2483" s="0" t="inlineStr">
         <is>
-          <t>F 06 019</t>
+          <t>E 85 008</t>
         </is>
       </c>
     </row>
     <row r="2484" spans="1:2" customHeight="0">
       <c r="A2484" s="0" t="inlineStr">
         <is>
-          <t>F50287</t>
+          <t>E85011</t>
         </is>
       </c>
       <c r="B2484" s="0" t="inlineStr">
         <is>
-          <t>F 50 287</t>
+          <t>E 85 011</t>
         </is>
       </c>
     </row>
     <row r="2485" spans="1:2" customHeight="0">
       <c r="A2485" s="0" t="inlineStr">
         <is>
-          <t>F78018</t>
+          <t>E85019</t>
         </is>
       </c>
       <c r="B2485" s="0" t="inlineStr">
         <is>
-          <t>F 78 018</t>
+          <t>E 85 019</t>
         </is>
       </c>
     </row>
     <row r="2486" spans="1:2" customHeight="0">
       <c r="A2486" s="0" t="inlineStr">
         <is>
-          <t>F78019</t>
+          <t>F06018</t>
         </is>
       </c>
       <c r="B2486" s="0" t="inlineStr">
         <is>
-          <t>F 78 019</t>
+          <t>F 06 018</t>
         </is>
       </c>
     </row>
     <row r="2487" spans="1:2" customHeight="0">
       <c r="A2487" s="0" t="inlineStr">
         <is>
-          <t>F85178</t>
+          <t>F06019</t>
         </is>
       </c>
       <c r="B2487" s="0" t="inlineStr">
         <is>
-          <t>F 85 178</t>
+          <t>F 06 019</t>
         </is>
       </c>
     </row>
     <row r="2488" spans="1:2" customHeight="0">
       <c r="A2488" s="0" t="inlineStr">
         <is>
-          <t>F85198</t>
+          <t>F50287</t>
         </is>
       </c>
       <c r="B2488" s="0" t="inlineStr">
         <is>
-          <t>F 85 198</t>
+          <t>F 50 287</t>
         </is>
       </c>
     </row>
     <row r="2489" spans="1:2" customHeight="0">
       <c r="A2489" s="0" t="inlineStr">
         <is>
-          <t>F85199</t>
+          <t>F78018</t>
         </is>
       </c>
       <c r="B2489" s="0" t="inlineStr">
         <is>
-          <t>F 85 199</t>
+          <t>F 78 018</t>
         </is>
       </c>
     </row>
     <row r="2490" spans="1:2" customHeight="0">
       <c r="A2490" s="0" t="inlineStr">
         <is>
-          <t>FKT003</t>
+          <t>F78019</t>
         </is>
       </c>
       <c r="B2490" s="0" t="inlineStr">
         <is>
-          <t>F KT 003</t>
+          <t>F 78 019</t>
         </is>
       </c>
     </row>
     <row r="2491" spans="1:2" customHeight="0">
       <c r="A2491" s="0" t="inlineStr">
         <is>
-          <t>FSP000</t>
+          <t>F85178</t>
         </is>
       </c>
       <c r="B2491" s="0" t="inlineStr">
         <is>
-          <t>F SP 000</t>
+          <t>F 85 178</t>
         </is>
       </c>
     </row>
     <row r="2492" spans="1:2" customHeight="0">
       <c r="A2492" s="0" t="inlineStr">
         <is>
-          <t>FSP003</t>
+          <t>F85198</t>
         </is>
       </c>
       <c r="B2492" s="0" t="inlineStr">
         <is>
-          <t>F SP 003</t>
+          <t>F 85 198</t>
         </is>
       </c>
     </row>
     <row r="2493" spans="1:2" customHeight="0">
       <c r="A2493" s="0" t="inlineStr">
         <is>
-          <t>FSP006</t>
+          <t>F85199</t>
         </is>
       </c>
       <c r="B2493" s="0" t="inlineStr">
         <is>
-          <t>F SP 006</t>
+          <t>F 85 199</t>
         </is>
       </c>
     </row>
     <row r="2494" spans="1:2" customHeight="0">
       <c r="A2494" s="0" t="inlineStr">
         <is>
-          <t>FSP007</t>
+          <t>FKT003</t>
         </is>
       </c>
       <c r="B2494" s="0" t="inlineStr">
         <is>
-          <t>F SP 007</t>
+          <t>F KT 003</t>
         </is>
       </c>
     </row>
     <row r="2495" spans="1:2" customHeight="0">
       <c r="A2495" s="0" t="inlineStr">
         <is>
-          <t>FSP009</t>
+          <t>FSP000</t>
         </is>
       </c>
       <c r="B2495" s="0" t="inlineStr">
         <is>
-          <t>F SP 009</t>
+          <t>F SP 000</t>
         </is>
       </c>
     </row>
     <row r="2496" spans="1:2" customHeight="0">
       <c r="A2496" s="0" t="inlineStr">
         <is>
-          <t>FSP012</t>
+          <t>FSP003</t>
         </is>
       </c>
       <c r="B2496" s="0" t="inlineStr">
         <is>
-          <t>F SP 012</t>
+          <t>F SP 003</t>
         </is>
       </c>
     </row>
     <row r="2497" spans="1:2" customHeight="0">
       <c r="A2497" s="0" t="inlineStr">
         <is>
-          <t>FSV000</t>
+          <t>FSP006</t>
         </is>
       </c>
       <c r="B2497" s="0" t="inlineStr">
         <is>
-          <t>F SV 000</t>
+          <t>F SP 006</t>
         </is>
       </c>
     </row>
     <row r="2498" spans="1:2" customHeight="0">
       <c r="A2498" s="0" t="inlineStr">
         <is>
-          <t>FSV001</t>
+          <t>FSP007</t>
         </is>
       </c>
       <c r="B2498" s="0" t="inlineStr">
         <is>
-          <t>F SV 001</t>
+          <t>F SP 007</t>
         </is>
       </c>
     </row>
     <row r="2499" spans="1:2" customHeight="0">
       <c r="A2499" s="0" t="inlineStr">
         <is>
-          <t>K68077</t>
+          <t>FSP009</t>
         </is>
       </c>
       <c r="B2499" s="0" t="inlineStr">
         <is>
-          <t>K 68 077</t>
+          <t>F SP 009</t>
         </is>
       </c>
     </row>
     <row r="2500" spans="1:2" customHeight="0">
       <c r="A2500" s="0" t="inlineStr">
         <is>
-          <t>K85011</t>
+          <t>FSP012</t>
         </is>
       </c>
       <c r="B2500" s="0" t="inlineStr">
         <is>
-          <t>K 85 011</t>
+          <t>F SP 012</t>
         </is>
       </c>
     </row>
     <row r="2501" spans="1:2" customHeight="0">
       <c r="A2501" s="0" t="inlineStr">
         <is>
-          <t>K85023</t>
+          <t>FSV000</t>
         </is>
       </c>
       <c r="B2501" s="0" t="inlineStr">
         <is>
-          <t>K 85 023</t>
+          <t>F SV 000</t>
         </is>
       </c>
     </row>
     <row r="2502" spans="1:2" customHeight="0">
       <c r="A2502" s="0" t="inlineStr">
         <is>
-          <t>K85036</t>
+          <t>FSV001</t>
         </is>
       </c>
       <c r="B2502" s="0" t="inlineStr">
         <is>
-          <t>K 85 036</t>
+          <t>F SV 001</t>
         </is>
       </c>
     </row>
     <row r="2503" spans="1:2" customHeight="0">
       <c r="A2503" s="0" t="inlineStr">
         <is>
-          <t>L04005</t>
+          <t>K68077</t>
         </is>
       </c>
       <c r="B2503" s="0" t="inlineStr">
         <is>
-          <t>L 04 005</t>
+          <t>K 68 077</t>
         </is>
       </c>
     </row>
     <row r="2504" spans="1:2" customHeight="0">
       <c r="A2504" s="0" t="inlineStr">
         <is>
-          <t>L04010</t>
+          <t>K85011</t>
         </is>
       </c>
       <c r="B2504" s="0" t="inlineStr">
         <is>
-          <t>L 04 010</t>
+          <t>K 85 011</t>
         </is>
       </c>
     </row>
     <row r="2505" spans="1:2" customHeight="0">
       <c r="A2505" s="0" t="inlineStr">
         <is>
-          <t>L04050</t>
+          <t>K85023</t>
         </is>
       </c>
       <c r="B2505" s="0" t="inlineStr">
         <is>
-          <t>L 04 050</t>
+          <t>K 85 023</t>
         </is>
       </c>
     </row>
     <row r="2506" spans="1:2" customHeight="0">
       <c r="A2506" s="0" t="inlineStr">
         <is>
-          <t>L04210</t>
+          <t>K85036</t>
         </is>
       </c>
       <c r="B2506" s="0" t="inlineStr">
         <is>
-          <t>L 04 210</t>
+          <t>K 85 036</t>
         </is>
       </c>
     </row>
     <row r="2507" spans="1:2" customHeight="0">
       <c r="A2507" s="0" t="inlineStr">
         <is>
-          <t>L05005</t>
+          <t>L04005</t>
         </is>
       </c>
       <c r="B2507" s="0" t="inlineStr">
         <is>
-          <t>L 05 005</t>
+          <t>L 04 005</t>
         </is>
       </c>
     </row>
     <row r="2508" spans="1:2" customHeight="0">
       <c r="A2508" s="0" t="inlineStr">
         <is>
-          <t>L05010</t>
+          <t>L04010</t>
         </is>
       </c>
       <c r="B2508" s="0" t="inlineStr">
         <is>
-          <t>L 05 010</t>
+          <t>L 04 010</t>
         </is>
       </c>
     </row>
     <row r="2509" spans="1:2" customHeight="0">
       <c r="A2509" s="0" t="inlineStr">
         <is>
-          <t>LA4002</t>
+          <t>L04050</t>
         </is>
       </c>
       <c r="B2509" s="0" t="inlineStr">
         <is>
-          <t>L A4 002</t>
+          <t>L 04 050</t>
         </is>
       </c>
     </row>
     <row r="2510" spans="1:2" customHeight="0">
       <c r="A2510" s="0" t="inlineStr">
         <is>
-          <t>M23014</t>
+          <t>L04210</t>
         </is>
       </c>
       <c r="B2510" s="0" t="inlineStr">
         <is>
-          <t>M 23 014</t>
+          <t>L 04 210</t>
         </is>
       </c>
     </row>
     <row r="2511" spans="1:2" customHeight="0">
       <c r="A2511" s="0" t="inlineStr">
         <is>
-          <t>M23038</t>
+          <t>L05005</t>
         </is>
       </c>
       <c r="B2511" s="0" t="inlineStr">
         <is>
-          <t>M 23 038</t>
+          <t>L 05 005</t>
         </is>
       </c>
     </row>
     <row r="2512" spans="1:2" customHeight="0">
       <c r="A2512" s="0" t="inlineStr">
         <is>
-          <t>M61110</t>
+          <t>L05010</t>
         </is>
       </c>
       <c r="B2512" s="0" t="inlineStr">
         <is>
-          <t>M 61 110</t>
+          <t>L 05 010</t>
         </is>
       </c>
     </row>
     <row r="2513" spans="1:2" customHeight="0">
       <c r="A2513" s="0" t="inlineStr">
         <is>
-          <t>M85023</t>
+          <t>LA4002</t>
         </is>
       </c>
       <c r="B2513" s="0" t="inlineStr">
         <is>
-          <t>M 85 023</t>
+          <t>L A4 002</t>
         </is>
       </c>
     </row>
     <row r="2514" spans="1:2" customHeight="0">
       <c r="A2514" s="0" t="inlineStr">
         <is>
-          <t>M85035</t>
+          <t>M23014</t>
         </is>
       </c>
       <c r="B2514" s="0" t="inlineStr">
         <is>
-          <t>M 85 035</t>
+          <t>M 23 014</t>
         </is>
       </c>
     </row>
     <row r="2515" spans="1:2" customHeight="0">
       <c r="A2515" s="0" t="inlineStr">
         <is>
-          <t>P06075</t>
+          <t>M23038</t>
         </is>
       </c>
       <c r="B2515" s="0" t="inlineStr">
         <is>
-          <t>P 06 075</t>
+          <t>M 23 038</t>
         </is>
       </c>
     </row>
     <row r="2516" spans="1:2" customHeight="0">
       <c r="A2516" s="0" t="inlineStr">
         <is>
-          <t>P83112</t>
+          <t>M61110</t>
         </is>
       </c>
       <c r="B2516" s="0" t="inlineStr">
         <is>
-          <t>P 83 112</t>
+          <t>M 61 110</t>
         </is>
       </c>
     </row>
     <row r="2517" spans="1:2" customHeight="0">
       <c r="A2517" s="0" t="inlineStr">
         <is>
-          <t>P83145</t>
+          <t>M85023</t>
         </is>
       </c>
       <c r="B2517" s="0" t="inlineStr">
         <is>
-          <t>P 83 145</t>
+          <t>M 85 023</t>
         </is>
       </c>
     </row>
     <row r="2518" spans="1:2" customHeight="0">
       <c r="A2518" s="0" t="inlineStr">
         <is>
-          <t>R61002</t>
+          <t>M85035</t>
         </is>
       </c>
       <c r="B2518" s="0" t="inlineStr">
         <is>
-          <t>R 61 002</t>
+          <t>M 85 035</t>
         </is>
       </c>
     </row>
     <row r="2519" spans="1:2" customHeight="0">
       <c r="A2519" s="0" t="inlineStr">
         <is>
-          <t>R61004</t>
+          <t>P06075</t>
         </is>
       </c>
       <c r="B2519" s="0" t="inlineStr">
         <is>
-          <t>R 61 004</t>
+          <t>P 06 075</t>
         </is>
       </c>
     </row>
     <row r="2520" spans="1:2" customHeight="0">
       <c r="A2520" s="0" t="inlineStr">
         <is>
-          <t>R85006</t>
+          <t>P83112</t>
         </is>
       </c>
       <c r="B2520" s="0" t="inlineStr">
         <is>
-          <t>R 85 006</t>
+          <t>P 83 112</t>
         </is>
       </c>
     </row>
     <row r="2521" spans="1:2" customHeight="0">
       <c r="A2521" s="0" t="inlineStr">
         <is>
-          <t>R85007</t>
+          <t>P83145</t>
         </is>
       </c>
       <c r="B2521" s="0" t="inlineStr">
         <is>
-          <t>R 85 007</t>
+          <t>P 83 145</t>
         </is>
       </c>
     </row>
     <row r="2522" spans="1:2" customHeight="0">
       <c r="A2522" s="0" t="inlineStr">
         <is>
-          <t>R85008</t>
+          <t>R61002</t>
         </is>
       </c>
       <c r="B2522" s="0" t="inlineStr">
         <is>
-          <t>R 85 008</t>
+          <t>R 61 002</t>
         </is>
       </c>
     </row>
     <row r="2523" spans="1:2" customHeight="0">
       <c r="A2523" s="0" t="inlineStr">
         <is>
-          <t>R85009</t>
+          <t>R61004</t>
         </is>
       </c>
       <c r="B2523" s="0" t="inlineStr">
         <is>
-          <t>R 85 009</t>
+          <t>R 61 004</t>
         </is>
       </c>
     </row>
     <row r="2524" spans="1:2" customHeight="0">
       <c r="A2524" s="0" t="inlineStr">
         <is>
-          <t>RA6001</t>
+          <t>R85006</t>
         </is>
       </c>
       <c r="B2524" s="0" t="inlineStr">
         <is>
-          <t>R A6 001</t>
+          <t>R 85 006</t>
         </is>
       </c>
     </row>
     <row r="2525" spans="1:2" customHeight="0">
       <c r="A2525" s="0" t="inlineStr">
         <is>
-          <t>S06503</t>
+          <t>R85007</t>
         </is>
       </c>
       <c r="B2525" s="0" t="inlineStr">
         <is>
-          <t>S 06 503</t>
+          <t>R 85 007</t>
         </is>
       </c>
     </row>
     <row r="2526" spans="1:2" customHeight="0">
       <c r="A2526" s="0" t="inlineStr">
         <is>
-          <t>S06504</t>
+          <t>R85008</t>
         </is>
       </c>
       <c r="B2526" s="0" t="inlineStr">
         <is>
-          <t>S 06 504</t>
+          <t>R 85 008</t>
         </is>
       </c>
     </row>
     <row r="2527" spans="1:2" customHeight="0">
       <c r="A2527" s="0" t="inlineStr">
         <is>
-          <t>S06505</t>
+          <t>R85009</t>
         </is>
       </c>
       <c r="B2527" s="0" t="inlineStr">
         <is>
-          <t>S 06 505</t>
+          <t>R 85 009</t>
         </is>
       </c>
     </row>
     <row r="2528" spans="1:2" customHeight="0">
       <c r="A2528" s="0" t="inlineStr">
         <is>
-          <t>S06506</t>
+          <t>RA6001</t>
         </is>
       </c>
       <c r="B2528" s="0" t="inlineStr">
         <is>
-          <t>S 06 506</t>
+          <t>R A6 001</t>
         </is>
       </c>
     </row>
     <row r="2529" spans="1:2" customHeight="0">
       <c r="A2529" s="0" t="inlineStr">
         <is>
-          <t>S06508</t>
+          <t>S06503</t>
         </is>
       </c>
       <c r="B2529" s="0" t="inlineStr">
         <is>
-          <t>S 06 508</t>
+          <t>S 06 503</t>
         </is>
       </c>
     </row>
     <row r="2530" spans="1:2" customHeight="0">
       <c r="A2530" s="0" t="inlineStr">
         <is>
-          <t>S06509</t>
+          <t>S06504</t>
         </is>
       </c>
       <c r="B2530" s="0" t="inlineStr">
         <is>
-          <t>S 06 509</t>
+          <t>S 06 504</t>
         </is>
       </c>
     </row>
     <row r="2531" spans="1:2" customHeight="0">
       <c r="A2531" s="0" t="inlineStr">
         <is>
-          <t>S06510</t>
+          <t>S06505</t>
         </is>
       </c>
       <c r="B2531" s="0" t="inlineStr">
         <is>
-          <t>S 06 510</t>
+          <t>S 06 505</t>
         </is>
       </c>
     </row>
     <row r="2532" spans="1:2" customHeight="0">
       <c r="A2532" s="0" t="inlineStr">
         <is>
-          <t>S06511</t>
+          <t>S06506</t>
         </is>
       </c>
       <c r="B2532" s="0" t="inlineStr">
         <is>
-          <t>S 06 511</t>
+          <t>S 06 506</t>
         </is>
       </c>
     </row>
     <row r="2533" spans="1:2" customHeight="0">
       <c r="A2533" s="0" t="inlineStr">
         <is>
-          <t>S10502</t>
+          <t>S06508</t>
         </is>
       </c>
       <c r="B2533" s="0" t="inlineStr">
         <is>
-          <t>S 10 502</t>
+          <t>S 06 508</t>
         </is>
       </c>
     </row>
     <row r="2534" spans="1:2" customHeight="0">
       <c r="A2534" s="0" t="inlineStr">
         <is>
-          <t>S10514</t>
+          <t>S06509</t>
         </is>
       </c>
       <c r="B2534" s="0" t="inlineStr">
         <is>
-          <t>S 10 514</t>
+          <t>S 06 509</t>
         </is>
       </c>
     </row>
     <row r="2535" spans="1:2" customHeight="0">
       <c r="A2535" s="0" t="inlineStr">
         <is>
-          <t>S16501</t>
+          <t>S06510</t>
         </is>
       </c>
       <c r="B2535" s="0" t="inlineStr">
         <is>
-          <t>S 16 501</t>
+          <t>S 06 510</t>
         </is>
       </c>
     </row>
     <row r="2536" spans="1:2" customHeight="0">
       <c r="A2536" s="0" t="inlineStr">
         <is>
-          <t>S23501</t>
+          <t>S06511</t>
         </is>
       </c>
       <c r="B2536" s="0" t="inlineStr">
         <is>
-          <t>S 23 501</t>
+          <t>S 06 511</t>
         </is>
       </c>
     </row>
     <row r="2537" spans="1:2" customHeight="0">
       <c r="A2537" s="0" t="inlineStr">
         <is>
-          <t>S23504</t>
+          <t>S10502</t>
         </is>
       </c>
       <c r="B2537" s="0" t="inlineStr">
         <is>
-          <t>S 23 504</t>
+          <t>S 10 502</t>
         </is>
       </c>
     </row>
     <row r="2538" spans="1:2" customHeight="0">
       <c r="A2538" s="0" t="inlineStr">
         <is>
-          <t>S23508</t>
+          <t>S10514</t>
         </is>
       </c>
       <c r="B2538" s="0" t="inlineStr">
         <is>
-          <t>S 23 508</t>
+          <t>S 10 514</t>
         </is>
       </c>
     </row>
     <row r="2539" spans="1:2" customHeight="0">
       <c r="A2539" s="0" t="inlineStr">
         <is>
-          <t>S23510</t>
+          <t>S16501</t>
         </is>
       </c>
       <c r="B2539" s="0" t="inlineStr">
         <is>
-          <t>S 23 510</t>
+          <t>S 16 501</t>
         </is>
       </c>
     </row>
     <row r="2540" spans="1:2" customHeight="0">
       <c r="A2540" s="0" t="inlineStr">
         <is>
-          <t>S23512</t>
+          <t>S23501</t>
         </is>
       </c>
       <c r="B2540" s="0" t="inlineStr">
         <is>
-          <t>S 23 512</t>
+          <t>S 23 501</t>
         </is>
       </c>
     </row>
     <row r="2541" spans="1:2" customHeight="0">
       <c r="A2541" s="0" t="inlineStr">
         <is>
-          <t>S23514</t>
+          <t>S23504</t>
         </is>
       </c>
       <c r="B2541" s="0" t="inlineStr">
         <is>
-          <t>S 23 514</t>
+          <t>S 23 504</t>
         </is>
       </c>
     </row>
     <row r="2542" spans="1:2" customHeight="0">
       <c r="A2542" s="0" t="inlineStr">
         <is>
-          <t>S23516</t>
+          <t>S23508</t>
         </is>
       </c>
       <c r="B2542" s="0" t="inlineStr">
         <is>
-          <t>S 23 516</t>
+          <t>S 23 508</t>
         </is>
       </c>
     </row>
     <row r="2543" spans="1:2" customHeight="0">
       <c r="A2543" s="0" t="inlineStr">
         <is>
-          <t>S23517</t>
+          <t>S23510</t>
         </is>
       </c>
       <c r="B2543" s="0" t="inlineStr">
         <is>
-          <t>S 23 517</t>
+          <t>S 23 510</t>
         </is>
       </c>
     </row>
     <row r="2544" spans="1:2" customHeight="0">
       <c r="A2544" s="0" t="inlineStr">
         <is>
-          <t>S23520</t>
+          <t>S23512</t>
         </is>
       </c>
       <c r="B2544" s="0" t="inlineStr">
         <is>
-          <t>S 23 520</t>
+          <t>S 23 512</t>
         </is>
       </c>
     </row>
     <row r="2545" spans="1:2" customHeight="0">
       <c r="A2545" s="0" t="inlineStr">
         <is>
-          <t>S23521</t>
+          <t>S23514</t>
         </is>
       </c>
       <c r="B2545" s="0" t="inlineStr">
         <is>
-          <t>S 23 521</t>
+          <t>S 23 514</t>
         </is>
       </c>
     </row>
     <row r="2546" spans="1:2" customHeight="0">
       <c r="A2546" s="0" t="inlineStr">
         <is>
-          <t>S23522</t>
+          <t>S23516</t>
         </is>
       </c>
       <c r="B2546" s="0" t="inlineStr">
         <is>
-          <t>S 23 522</t>
+          <t>S 23 516</t>
         </is>
       </c>
     </row>
     <row r="2547" spans="1:2" customHeight="0">
       <c r="A2547" s="0" t="inlineStr">
         <is>
-          <t>S23523</t>
+          <t>S23517</t>
         </is>
       </c>
       <c r="B2547" s="0" t="inlineStr">
         <is>
-          <t>S 23 523</t>
+          <t>S 23 517</t>
         </is>
       </c>
     </row>
     <row r="2548" spans="1:2" customHeight="0">
       <c r="A2548" s="0" t="inlineStr">
         <is>
-          <t>S23525</t>
+          <t>S23520</t>
         </is>
       </c>
       <c r="B2548" s="0" t="inlineStr">
         <is>
-          <t>S 23 525</t>
+          <t>S 23 520</t>
         </is>
       </c>
     </row>
     <row r="2549" spans="1:2" customHeight="0">
       <c r="A2549" s="0" t="inlineStr">
         <is>
-          <t>S23529</t>
+          <t>S23521</t>
         </is>
       </c>
       <c r="B2549" s="0" t="inlineStr">
         <is>
-          <t>S 23 529</t>
+          <t>S 23 521</t>
         </is>
       </c>
     </row>
     <row r="2550" spans="1:2" customHeight="0">
       <c r="A2550" s="0" t="inlineStr">
         <is>
-          <t>S23530</t>
+          <t>S23522</t>
         </is>
       </c>
       <c r="B2550" s="0" t="inlineStr">
         <is>
-          <t>S 23 530</t>
+          <t>S 23 522</t>
         </is>
       </c>
     </row>
     <row r="2551" spans="1:2" customHeight="0">
       <c r="A2551" s="0" t="inlineStr">
         <is>
-          <t>S23531</t>
+          <t>S23523</t>
         </is>
       </c>
       <c r="B2551" s="0" t="inlineStr">
         <is>
-          <t>S 23 531</t>
+          <t>S 23 523</t>
         </is>
       </c>
     </row>
     <row r="2552" spans="1:2" customHeight="0">
       <c r="A2552" s="0" t="inlineStr">
         <is>
-          <t>S23532</t>
+          <t>S23525</t>
         </is>
       </c>
       <c r="B2552" s="0" t="inlineStr">
         <is>
-          <t>S 23 532</t>
+          <t>S 23 525</t>
         </is>
       </c>
     </row>
     <row r="2553" spans="1:2" customHeight="0">
       <c r="A2553" s="0" t="inlineStr">
         <is>
-          <t>S23555</t>
+          <t>S23529</t>
         </is>
       </c>
       <c r="B2553" s="0" t="inlineStr">
         <is>
-          <t>S 23 555</t>
+          <t>S 23 529</t>
         </is>
       </c>
     </row>
     <row r="2554" spans="1:2" customHeight="0">
       <c r="A2554" s="0" t="inlineStr">
         <is>
-          <t>S23576</t>
+          <t>S23530</t>
         </is>
       </c>
       <c r="B2554" s="0" t="inlineStr">
         <is>
-          <t>S 23 576</t>
+          <t>S 23 530</t>
         </is>
       </c>
     </row>
     <row r="2555" spans="1:2" customHeight="0">
       <c r="A2555" s="0" t="inlineStr">
         <is>
-          <t>S23577</t>
+          <t>S23531</t>
         </is>
       </c>
       <c r="B2555" s="0" t="inlineStr">
         <is>
-          <t>S 23 577</t>
+          <t>S 23 531</t>
         </is>
       </c>
     </row>
     <row r="2556" spans="1:2" customHeight="0">
       <c r="A2556" s="0" t="inlineStr">
         <is>
-          <t>S23579</t>
+          <t>S23532</t>
         </is>
       </c>
       <c r="B2556" s="0" t="inlineStr">
         <is>
-          <t>S 23 579</t>
+          <t>S 23 532</t>
         </is>
       </c>
     </row>
     <row r="2557" spans="1:2" customHeight="0">
       <c r="A2557" s="0" t="inlineStr">
         <is>
-          <t>S24529</t>
+          <t>S23555</t>
         </is>
       </c>
       <c r="B2557" s="0" t="inlineStr">
         <is>
-          <t>S 24 529</t>
+          <t>S 23 555</t>
         </is>
       </c>
     </row>
     <row r="2558" spans="1:2" customHeight="0">
       <c r="A2558" s="0" t="inlineStr">
         <is>
-          <t>S24531</t>
+          <t>S23576</t>
         </is>
       </c>
       <c r="B2558" s="0" t="inlineStr">
         <is>
-          <t>S 24 531</t>
+          <t>S 23 576</t>
         </is>
       </c>
     </row>
     <row r="2559" spans="1:2" customHeight="0">
       <c r="A2559" s="0" t="inlineStr">
         <is>
-          <t>S24532</t>
+          <t>S23577</t>
         </is>
       </c>
       <c r="B2559" s="0" t="inlineStr">
         <is>
-          <t>S 24 532</t>
+          <t>S 23 577</t>
         </is>
       </c>
     </row>
     <row r="2560" spans="1:2" customHeight="0">
       <c r="A2560" s="0" t="inlineStr">
         <is>
-          <t>S24534</t>
+          <t>S23579</t>
         </is>
       </c>
       <c r="B2560" s="0" t="inlineStr">
         <is>
-          <t>S 24 534</t>
+          <t>S 23 579</t>
         </is>
       </c>
     </row>
     <row r="2561" spans="1:2" customHeight="0">
       <c r="A2561" s="0" t="inlineStr">
         <is>
-          <t>S24538</t>
+          <t>S24529</t>
         </is>
       </c>
       <c r="B2561" s="0" t="inlineStr">
         <is>
-          <t>S 24 538</t>
+          <t>S 24 529</t>
         </is>
       </c>
     </row>
     <row r="2562" spans="1:2" customHeight="0">
       <c r="A2562" s="0" t="inlineStr">
         <is>
-          <t>S24539</t>
+          <t>S24531</t>
         </is>
       </c>
       <c r="B2562" s="0" t="inlineStr">
         <is>
-          <t>S 24 539</t>
+          <t>S 24 531</t>
         </is>
       </c>
     </row>
     <row r="2563" spans="1:2" customHeight="0">
       <c r="A2563" s="0" t="inlineStr">
         <is>
-          <t>S24540</t>
+          <t>S24532</t>
         </is>
       </c>
       <c r="B2563" s="0" t="inlineStr">
         <is>
-          <t>S 24 540</t>
+          <t>S 24 532</t>
         </is>
       </c>
     </row>
     <row r="2564" spans="1:2" customHeight="0">
       <c r="A2564" s="0" t="inlineStr">
         <is>
-          <t>S24548</t>
+          <t>S24534</t>
         </is>
       </c>
       <c r="B2564" s="0" t="inlineStr">
         <is>
-          <t>S 24 548</t>
+          <t>S 24 534</t>
         </is>
       </c>
     </row>
     <row r="2565" spans="1:2" customHeight="0">
       <c r="A2565" s="0" t="inlineStr">
         <is>
-          <t>S28506</t>
+          <t>S24538</t>
         </is>
       </c>
       <c r="B2565" s="0" t="inlineStr">
         <is>
-          <t>S 28 506</t>
+          <t>S 24 538</t>
         </is>
       </c>
     </row>
     <row r="2566" spans="1:2" customHeight="0">
       <c r="A2566" s="0" t="inlineStr">
         <is>
-          <t>S28507</t>
+          <t>S24539</t>
         </is>
       </c>
       <c r="B2566" s="0" t="inlineStr">
         <is>
-          <t>S 28 507</t>
+          <t>S 24 539</t>
         </is>
       </c>
     </row>
     <row r="2567" spans="1:2" customHeight="0">
       <c r="A2567" s="0" t="inlineStr">
         <is>
-          <t>S30514</t>
+          <t>S24540</t>
         </is>
       </c>
       <c r="B2567" s="0" t="inlineStr">
         <is>
-          <t>S 30 514</t>
+          <t>S 24 540</t>
         </is>
       </c>
     </row>
     <row r="2568" spans="1:2" customHeight="0">
       <c r="A2568" s="0" t="inlineStr">
         <is>
-          <t>S30529</t>
+          <t>S24548</t>
         </is>
       </c>
       <c r="B2568" s="0" t="inlineStr">
         <is>
-          <t>S 30 529</t>
+          <t>S 24 548</t>
         </is>
       </c>
     </row>
     <row r="2569" spans="1:2" customHeight="0">
       <c r="A2569" s="0" t="inlineStr">
         <is>
-          <t>S37508</t>
+          <t>S28506</t>
         </is>
       </c>
       <c r="B2569" s="0" t="inlineStr">
         <is>
-          <t>S 37 508</t>
+          <t>S 28 506</t>
         </is>
       </c>
     </row>
     <row r="2570" spans="1:2" customHeight="0">
       <c r="A2570" s="0" t="inlineStr">
         <is>
-          <t>S41501</t>
+          <t>S28507</t>
         </is>
       </c>
       <c r="B2570" s="0" t="inlineStr">
         <is>
-          <t>S 41 501</t>
+          <t>S 28 507</t>
         </is>
       </c>
     </row>
     <row r="2571" spans="1:2" customHeight="0">
       <c r="A2571" s="0" t="inlineStr">
         <is>
-          <t>S44504</t>
+          <t>S30514</t>
         </is>
       </c>
       <c r="B2571" s="0" t="inlineStr">
         <is>
-          <t>S 44 504</t>
+          <t>S 30 514</t>
         </is>
       </c>
     </row>
     <row r="2572" spans="1:2" customHeight="0">
       <c r="A2572" s="0" t="inlineStr">
         <is>
-          <t>S50501</t>
+          <t>S30529</t>
         </is>
       </c>
       <c r="B2572" s="0" t="inlineStr">
         <is>
-          <t>S 50 501</t>
+          <t>S 30 529</t>
         </is>
       </c>
     </row>
     <row r="2573" spans="1:2" customHeight="0">
       <c r="A2573" s="0" t="inlineStr">
         <is>
-          <t>S50502</t>
+          <t>S37508</t>
         </is>
       </c>
       <c r="B2573" s="0" t="inlineStr">
         <is>
-          <t>S 50 502</t>
+          <t>S 37 508</t>
         </is>
       </c>
     </row>
     <row r="2574" spans="1:2" customHeight="0">
       <c r="A2574" s="0" t="inlineStr">
         <is>
-          <t>S50504</t>
+          <t>S41501</t>
         </is>
       </c>
       <c r="B2574" s="0" t="inlineStr">
         <is>
-          <t>S 50 504</t>
+          <t>S 41 501</t>
         </is>
       </c>
     </row>
     <row r="2575" spans="1:2" customHeight="0">
       <c r="A2575" s="0" t="inlineStr">
         <is>
-          <t>S50510</t>
+          <t>S44504</t>
         </is>
       </c>
       <c r="B2575" s="0" t="inlineStr">
         <is>
-          <t>S 50 510</t>
+          <t>S 44 504</t>
         </is>
       </c>
     </row>
     <row r="2576" spans="1:2" customHeight="0">
       <c r="A2576" s="0" t="inlineStr">
         <is>
-          <t>S50515</t>
+          <t>S50501</t>
         </is>
       </c>
       <c r="B2576" s="0" t="inlineStr">
         <is>
-          <t>S 50 515</t>
+          <t>S 50 501</t>
         </is>
       </c>
     </row>
     <row r="2577" spans="1:2" customHeight="0">
       <c r="A2577" s="0" t="inlineStr">
         <is>
-          <t>S50519</t>
+          <t>S50502</t>
         </is>
       </c>
       <c r="B2577" s="0" t="inlineStr">
         <is>
-          <t>S 50 519</t>
+          <t>S 50 502</t>
         </is>
       </c>
     </row>
     <row r="2578" spans="1:2" customHeight="0">
       <c r="A2578" s="0" t="inlineStr">
         <is>
-          <t>S50521</t>
+          <t>S50504</t>
         </is>
       </c>
       <c r="B2578" s="0" t="inlineStr">
         <is>
-          <t>S 50 521</t>
+          <t>S 50 504</t>
         </is>
       </c>
     </row>
     <row r="2579" spans="1:2" customHeight="0">
       <c r="A2579" s="0" t="inlineStr">
         <is>
-          <t>S50522</t>
+          <t>S50510</t>
         </is>
       </c>
       <c r="B2579" s="0" t="inlineStr">
         <is>
-          <t>S 50 522</t>
+          <t>S 50 510</t>
         </is>
       </c>
     </row>
     <row r="2580" spans="1:2" customHeight="0">
       <c r="A2580" s="0" t="inlineStr">
         <is>
-          <t>S50523</t>
+          <t>S50515</t>
         </is>
       </c>
       <c r="B2580" s="0" t="inlineStr">
         <is>
-          <t>S 50 523</t>
+          <t>S 50 515</t>
         </is>
       </c>
     </row>
     <row r="2581" spans="1:2" customHeight="0">
       <c r="A2581" s="0" t="inlineStr">
         <is>
-          <t>S50524</t>
+          <t>S50519</t>
         </is>
       </c>
       <c r="B2581" s="0" t="inlineStr">
         <is>
-          <t>S 50 524</t>
+          <t>S 50 519</t>
         </is>
       </c>
     </row>
     <row r="2582" spans="1:2" customHeight="0">
       <c r="A2582" s="0" t="inlineStr">
         <is>
-          <t>S50525</t>
+          <t>S50521</t>
         </is>
       </c>
       <c r="B2582" s="0" t="inlineStr">
         <is>
-          <t>S 50 525</t>
+          <t>S 50 521</t>
         </is>
       </c>
     </row>
     <row r="2583" spans="1:2" customHeight="0">
       <c r="A2583" s="0" t="inlineStr">
         <is>
-          <t>S52501</t>
+          <t>S50522</t>
         </is>
       </c>
       <c r="B2583" s="0" t="inlineStr">
         <is>
-          <t>S 52 501</t>
+          <t>S 50 522</t>
         </is>
       </c>
     </row>
     <row r="2584" spans="1:2" customHeight="0">
       <c r="A2584" s="0" t="inlineStr">
         <is>
-          <t>S52503</t>
+          <t>S50523</t>
         </is>
       </c>
       <c r="B2584" s="0" t="inlineStr">
         <is>
-          <t>S 52 503</t>
+          <t>S 50 523</t>
         </is>
       </c>
     </row>
     <row r="2585" spans="1:2" customHeight="0">
       <c r="A2585" s="0" t="inlineStr">
         <is>
-          <t>S54514</t>
+          <t>S50524</t>
         </is>
       </c>
       <c r="B2585" s="0" t="inlineStr">
         <is>
-          <t>S 54 514</t>
+          <t>S 50 524</t>
         </is>
       </c>
     </row>
     <row r="2586" spans="1:2" customHeight="0">
       <c r="A2586" s="0" t="inlineStr">
         <is>
-          <t>S54519</t>
+          <t>S50525</t>
         </is>
       </c>
       <c r="B2586" s="0" t="inlineStr">
         <is>
-          <t>S 54 519</t>
+          <t>S 50 525</t>
         </is>
       </c>
     </row>
     <row r="2587" spans="1:2" customHeight="0">
       <c r="A2587" s="0" t="inlineStr">
         <is>
-          <t>S54521</t>
+          <t>S52501</t>
         </is>
       </c>
       <c r="B2587" s="0" t="inlineStr">
         <is>
-          <t>S 54 521</t>
+          <t>S 52 501</t>
         </is>
       </c>
     </row>
     <row r="2588" spans="1:2" customHeight="0">
       <c r="A2588" s="0" t="inlineStr">
         <is>
-          <t>S56507</t>
+          <t>S52503</t>
         </is>
       </c>
       <c r="B2588" s="0" t="inlineStr">
         <is>
-          <t>S 56 507</t>
+          <t>S 52 503</t>
         </is>
       </c>
     </row>
     <row r="2589" spans="1:2" customHeight="0">
       <c r="A2589" s="0" t="inlineStr">
         <is>
-          <t>S56510</t>
+          <t>S54514</t>
         </is>
       </c>
       <c r="B2589" s="0" t="inlineStr">
         <is>
-          <t>S 56 510</t>
+          <t>S 54 514</t>
         </is>
       </c>
     </row>
     <row r="2590" spans="1:2" customHeight="0">
       <c r="A2590" s="0" t="inlineStr">
         <is>
-          <t>S56513</t>
+          <t>S54519</t>
         </is>
       </c>
       <c r="B2590" s="0" t="inlineStr">
         <is>
-          <t>S 56 513</t>
+          <t>S 54 519</t>
         </is>
       </c>
     </row>
     <row r="2591" spans="1:2" customHeight="0">
       <c r="A2591" s="0" t="inlineStr">
         <is>
-          <t>S56517</t>
+          <t>S54521</t>
         </is>
       </c>
       <c r="B2591" s="0" t="inlineStr">
         <is>
-          <t>S 56 517</t>
+          <t>S 54 521</t>
         </is>
       </c>
     </row>
     <row r="2592" spans="1:2" customHeight="0">
       <c r="A2592" s="0" t="inlineStr">
         <is>
-          <t>S56532</t>
+          <t>S56507</t>
         </is>
       </c>
       <c r="B2592" s="0" t="inlineStr">
         <is>
-          <t>S 56 532</t>
+          <t>S 56 507</t>
         </is>
       </c>
     </row>
     <row r="2593" spans="1:2" customHeight="0">
       <c r="A2593" s="0" t="inlineStr">
         <is>
-          <t>S56545</t>
+          <t>S56510</t>
         </is>
       </c>
       <c r="B2593" s="0" t="inlineStr">
         <is>
-          <t>S 56 545</t>
+          <t>S 56 510</t>
         </is>
       </c>
     </row>
     <row r="2594" spans="1:2" customHeight="0">
       <c r="A2594" s="0" t="inlineStr">
         <is>
-          <t>S56547</t>
+          <t>S56513</t>
         </is>
       </c>
       <c r="B2594" s="0" t="inlineStr">
         <is>
-          <t>S 56 547</t>
+          <t>S 56 513</t>
         </is>
       </c>
     </row>
     <row r="2595" spans="1:2" customHeight="0">
       <c r="A2595" s="0" t="inlineStr">
         <is>
-          <t>S59504</t>
+          <t>S56517</t>
         </is>
       </c>
       <c r="B2595" s="0" t="inlineStr">
         <is>
-          <t>S 59 504</t>
+          <t>S 56 517</t>
         </is>
       </c>
     </row>
     <row r="2596" spans="1:2" customHeight="0">
       <c r="A2596" s="0" t="inlineStr">
         <is>
-          <t>S59509</t>
+          <t>S56532</t>
         </is>
       </c>
       <c r="B2596" s="0" t="inlineStr">
         <is>
-          <t>S 59 509</t>
+          <t>S 56 532</t>
         </is>
       </c>
     </row>
     <row r="2597" spans="1:2" customHeight="0">
       <c r="A2597" s="0" t="inlineStr">
         <is>
-          <t>S59511</t>
+          <t>S56545</t>
         </is>
       </c>
       <c r="B2597" s="0" t="inlineStr">
         <is>
-          <t>S 59 511</t>
+          <t>S 56 545</t>
         </is>
       </c>
     </row>
     <row r="2598" spans="1:2" customHeight="0">
       <c r="A2598" s="0" t="inlineStr">
         <is>
-          <t>S59513</t>
+          <t>S56547</t>
         </is>
       </c>
       <c r="B2598" s="0" t="inlineStr">
         <is>
-          <t>S 59 513</t>
+          <t>S 56 547</t>
         </is>
       </c>
     </row>
     <row r="2599" spans="1:2" customHeight="0">
       <c r="A2599" s="0" t="inlineStr">
         <is>
-          <t>S59514</t>
+          <t>S59504</t>
         </is>
       </c>
       <c r="B2599" s="0" t="inlineStr">
         <is>
-          <t>S 59 514</t>
+          <t>S 59 504</t>
         </is>
       </c>
     </row>
     <row r="2600" spans="1:2" customHeight="0">
       <c r="A2600" s="0" t="inlineStr">
         <is>
-          <t>S59517</t>
+          <t>S59509</t>
         </is>
       </c>
       <c r="B2600" s="0" t="inlineStr">
         <is>
-          <t>S 59 517</t>
+          <t>S 59 509</t>
         </is>
       </c>
     </row>
     <row r="2601" spans="1:2" customHeight="0">
       <c r="A2601" s="0" t="inlineStr">
         <is>
-          <t>S59521</t>
+          <t>S59511</t>
         </is>
       </c>
       <c r="B2601" s="0" t="inlineStr">
         <is>
-          <t>S 59 521</t>
+          <t>S 59 511</t>
         </is>
       </c>
     </row>
     <row r="2602" spans="1:2" customHeight="0">
       <c r="A2602" s="0" t="inlineStr">
         <is>
-          <t>S59525</t>
+          <t>S59513</t>
         </is>
       </c>
       <c r="B2602" s="0" t="inlineStr">
         <is>
-          <t>S 59 525</t>
+          <t>S 59 513</t>
         </is>
       </c>
     </row>
     <row r="2603" spans="1:2" customHeight="0">
       <c r="A2603" s="0" t="inlineStr">
         <is>
-          <t>S61503</t>
+          <t>S59514</t>
         </is>
       </c>
       <c r="B2603" s="0" t="inlineStr">
         <is>
-          <t>S 61 503</t>
+          <t>S 59 514</t>
         </is>
       </c>
     </row>
     <row r="2604" spans="1:2" customHeight="0">
       <c r="A2604" s="0" t="inlineStr">
         <is>
-          <t>S61512</t>
+          <t>S59517</t>
         </is>
       </c>
       <c r="B2604" s="0" t="inlineStr">
         <is>
-          <t>S 61 512</t>
+          <t>S 59 517</t>
         </is>
       </c>
     </row>
     <row r="2605" spans="1:2" customHeight="0">
       <c r="A2605" s="0" t="inlineStr">
         <is>
-          <t>S61513</t>
+          <t>S59521</t>
         </is>
       </c>
       <c r="B2605" s="0" t="inlineStr">
         <is>
-          <t>S 61 513</t>
+          <t>S 59 521</t>
         </is>
       </c>
     </row>
     <row r="2606" spans="1:2" customHeight="0">
       <c r="A2606" s="0" t="inlineStr">
         <is>
-          <t>S61516</t>
+          <t>S59525</t>
         </is>
       </c>
       <c r="B2606" s="0" t="inlineStr">
         <is>
-          <t>S 61 516</t>
+          <t>S 59 525</t>
         </is>
       </c>
     </row>
     <row r="2607" spans="1:2" customHeight="0">
       <c r="A2607" s="0" t="inlineStr">
         <is>
-          <t>S61520</t>
+          <t>S61503</t>
         </is>
       </c>
       <c r="B2607" s="0" t="inlineStr">
         <is>
-          <t>S 61 520</t>
+          <t>S 61 503</t>
         </is>
       </c>
     </row>
     <row r="2608" spans="1:2" customHeight="0">
       <c r="A2608" s="0" t="inlineStr">
         <is>
-          <t>S61524</t>
+          <t>S61512</t>
         </is>
       </c>
       <c r="B2608" s="0" t="inlineStr">
         <is>
-          <t>S 61 524</t>
+          <t>S 61 512</t>
         </is>
       </c>
     </row>
     <row r="2609" spans="1:2" customHeight="0">
       <c r="A2609" s="0" t="inlineStr">
         <is>
-          <t>S61525</t>
+          <t>S61513</t>
         </is>
       </c>
       <c r="B2609" s="0" t="inlineStr">
         <is>
-          <t>S 61 525</t>
+          <t>S 61 513</t>
         </is>
       </c>
     </row>
     <row r="2610" spans="1:2" customHeight="0">
       <c r="A2610" s="0" t="inlineStr">
         <is>
-          <t>S61526</t>
+          <t>S61516</t>
         </is>
       </c>
       <c r="B2610" s="0" t="inlineStr">
         <is>
-          <t>S 61 526</t>
+          <t>S 61 516</t>
         </is>
       </c>
     </row>
     <row r="2611" spans="1:2" customHeight="0">
       <c r="A2611" s="0" t="inlineStr">
         <is>
-          <t>S61527</t>
+          <t>S61520</t>
         </is>
       </c>
       <c r="B2611" s="0" t="inlineStr">
         <is>
-          <t>S 61 527</t>
+          <t>S 61 520</t>
         </is>
       </c>
     </row>
     <row r="2612" spans="1:2" customHeight="0">
       <c r="A2612" s="0" t="inlineStr">
         <is>
-          <t>S61528</t>
+          <t>S61524</t>
         </is>
       </c>
       <c r="B2612" s="0" t="inlineStr">
         <is>
-          <t>S 61 528</t>
+          <t>S 61 524</t>
         </is>
       </c>
     </row>
     <row r="2613" spans="1:2" customHeight="0">
       <c r="A2613" s="0" t="inlineStr">
         <is>
-          <t>S61535</t>
+          <t>S61525</t>
         </is>
       </c>
       <c r="B2613" s="0" t="inlineStr">
         <is>
-          <t>S 61 535</t>
+          <t>S 61 525</t>
         </is>
       </c>
     </row>
     <row r="2614" spans="1:2" customHeight="0">
       <c r="A2614" s="0" t="inlineStr">
         <is>
-          <t>S61540</t>
+          <t>S61526</t>
         </is>
       </c>
       <c r="B2614" s="0" t="inlineStr">
         <is>
-          <t>S 61 540</t>
+          <t>S 61 526</t>
         </is>
       </c>
     </row>
     <row r="2615" spans="1:2" customHeight="0">
       <c r="A2615" s="0" t="inlineStr">
         <is>
-          <t>S61542</t>
+          <t>S61527</t>
         </is>
       </c>
       <c r="B2615" s="0" t="inlineStr">
         <is>
-          <t>S 61 542</t>
+          <t>S 61 527</t>
         </is>
       </c>
     </row>
     <row r="2616" spans="1:2" customHeight="0">
       <c r="A2616" s="0" t="inlineStr">
         <is>
-          <t>S61544</t>
+          <t>S61528</t>
         </is>
       </c>
       <c r="B2616" s="0" t="inlineStr">
         <is>
-          <t>S 61 544</t>
+          <t>S 61 528</t>
         </is>
       </c>
     </row>
     <row r="2617" spans="1:2" customHeight="0">
       <c r="A2617" s="0" t="inlineStr">
         <is>
-          <t>S65503</t>
+          <t>S61535</t>
         </is>
       </c>
       <c r="B2617" s="0" t="inlineStr">
         <is>
-          <t>S 65 503</t>
+          <t>S 61 535</t>
         </is>
       </c>
     </row>
     <row r="2618" spans="1:2" customHeight="0">
       <c r="A2618" s="0" t="inlineStr">
         <is>
-          <t>S68511</t>
+          <t>S61540</t>
         </is>
       </c>
       <c r="B2618" s="0" t="inlineStr">
         <is>
-          <t>S 68 511</t>
+          <t>S 61 540</t>
         </is>
       </c>
     </row>
     <row r="2619" spans="1:2" customHeight="0">
       <c r="A2619" s="0" t="inlineStr">
         <is>
-          <t>S68513</t>
+          <t>S61542</t>
         </is>
       </c>
       <c r="B2619" s="0" t="inlineStr">
         <is>
-          <t>S 68 513</t>
+          <t>S 61 542</t>
         </is>
       </c>
     </row>
     <row r="2620" spans="1:2" customHeight="0">
       <c r="A2620" s="0" t="inlineStr">
         <is>
-          <t>S68520</t>
+          <t>S61544</t>
         </is>
       </c>
       <c r="B2620" s="0" t="inlineStr">
         <is>
-          <t>S 68 520</t>
+          <t>S 61 544</t>
         </is>
       </c>
     </row>
     <row r="2621" spans="1:2" customHeight="0">
       <c r="A2621" s="0" t="inlineStr">
         <is>
-          <t>S68522</t>
+          <t>S65503</t>
         </is>
       </c>
       <c r="B2621" s="0" t="inlineStr">
         <is>
-          <t>S 68 522</t>
+          <t>S 65 503</t>
         </is>
       </c>
     </row>
     <row r="2622" spans="1:2" customHeight="0">
       <c r="A2622" s="0" t="inlineStr">
         <is>
-          <t>S68523</t>
+          <t>S68511</t>
         </is>
       </c>
       <c r="B2622" s="0" t="inlineStr">
         <is>
-          <t>S 68 523</t>
+          <t>S 68 511</t>
         </is>
       </c>
     </row>
     <row r="2623" spans="1:2" customHeight="0">
       <c r="A2623" s="0" t="inlineStr">
         <is>
-          <t>S68524</t>
+          <t>S68513</t>
         </is>
       </c>
       <c r="B2623" s="0" t="inlineStr">
         <is>
-          <t>S 68 524</t>
+          <t>S 68 513</t>
         </is>
       </c>
     </row>
     <row r="2624" spans="1:2" customHeight="0">
       <c r="A2624" s="0" t="inlineStr">
         <is>
-          <t>S68525</t>
+          <t>S68520</t>
         </is>
       </c>
       <c r="B2624" s="0" t="inlineStr">
         <is>
-          <t>S 68 525</t>
+          <t>S 68 520</t>
         </is>
       </c>
     </row>
     <row r="2625" spans="1:2" customHeight="0">
       <c r="A2625" s="0" t="inlineStr">
         <is>
-          <t>S68546</t>
+          <t>S68522</t>
         </is>
       </c>
       <c r="B2625" s="0" t="inlineStr">
         <is>
-          <t>S 68 546</t>
+          <t>S 68 522</t>
         </is>
       </c>
     </row>
     <row r="2626" spans="1:2" customHeight="0">
       <c r="A2626" s="0" t="inlineStr">
         <is>
-          <t>S78505</t>
+          <t>S68523</t>
         </is>
       </c>
       <c r="B2626" s="0" t="inlineStr">
         <is>
-          <t>S 78 505</t>
+          <t>S 68 523</t>
         </is>
       </c>
     </row>
     <row r="2627" spans="1:2" customHeight="0">
       <c r="A2627" s="0" t="inlineStr">
         <is>
-          <t>S78508</t>
+          <t>S68524</t>
         </is>
       </c>
       <c r="B2627" s="0" t="inlineStr">
         <is>
-          <t>S 78 508</t>
+          <t>S 68 524</t>
         </is>
       </c>
     </row>
     <row r="2628" spans="1:2" customHeight="0">
       <c r="A2628" s="0" t="inlineStr">
         <is>
-          <t>S79515</t>
+          <t>S68525</t>
         </is>
       </c>
       <c r="B2628" s="0" t="inlineStr">
         <is>
-          <t>S 79 515</t>
+          <t>S 68 525</t>
         </is>
       </c>
     </row>
     <row r="2629" spans="1:2" customHeight="0">
       <c r="A2629" s="0" t="inlineStr">
         <is>
-          <t>S79521</t>
+          <t>S68546</t>
         </is>
       </c>
       <c r="B2629" s="0" t="inlineStr">
         <is>
-          <t>S 79 521</t>
+          <t>S 68 546</t>
         </is>
       </c>
     </row>
     <row r="2630" spans="1:2" customHeight="0">
       <c r="A2630" s="0" t="inlineStr">
         <is>
-          <t>S79523</t>
+          <t>S78505</t>
         </is>
       </c>
       <c r="B2630" s="0" t="inlineStr">
         <is>
-          <t>S 79 523</t>
+          <t>S 78 505</t>
         </is>
       </c>
     </row>
     <row r="2631" spans="1:2" customHeight="0">
       <c r="A2631" s="0" t="inlineStr">
         <is>
-          <t>S83503</t>
+          <t>S78508</t>
         </is>
       </c>
       <c r="B2631" s="0" t="inlineStr">
         <is>
-          <t>S 83 503</t>
+          <t>S 78 508</t>
         </is>
       </c>
     </row>
     <row r="2632" spans="1:2" customHeight="0">
       <c r="A2632" s="0" t="inlineStr">
         <is>
-          <t>S83508</t>
+          <t>S79515</t>
         </is>
       </c>
       <c r="B2632" s="0" t="inlineStr">
         <is>
-          <t>S 83 508</t>
+          <t>S 79 515</t>
         </is>
       </c>
     </row>
     <row r="2633" spans="1:2" customHeight="0">
       <c r="A2633" s="0" t="inlineStr">
         <is>
-          <t>S83509</t>
+          <t>S79521</t>
         </is>
       </c>
       <c r="B2633" s="0" t="inlineStr">
         <is>
-          <t>S 83 509</t>
+          <t>S 79 521</t>
         </is>
       </c>
     </row>
     <row r="2634" spans="1:2" customHeight="0">
       <c r="A2634" s="0" t="inlineStr">
         <is>
-          <t>S83513</t>
+          <t>S79523</t>
         </is>
       </c>
       <c r="B2634" s="0" t="inlineStr">
         <is>
-          <t>S 83 513</t>
+          <t>S 79 523</t>
         </is>
       </c>
     </row>
     <row r="2635" spans="1:2" customHeight="0">
       <c r="A2635" s="0" t="inlineStr">
         <is>
-          <t>S83530</t>
+          <t>S83503</t>
         </is>
       </c>
       <c r="B2635" s="0" t="inlineStr">
         <is>
-          <t>S 83 530</t>
+          <t>S 83 503</t>
         </is>
       </c>
     </row>
     <row r="2636" spans="1:2" customHeight="0">
       <c r="A2636" s="0" t="inlineStr">
         <is>
-          <t>S83542</t>
+          <t>S83508</t>
         </is>
       </c>
       <c r="B2636" s="0" t="inlineStr">
         <is>
-          <t>S 83 542</t>
+          <t>S 83 508</t>
         </is>
       </c>
     </row>
     <row r="2637" spans="1:2" customHeight="0">
       <c r="A2637" s="0" t="inlineStr">
         <is>
-          <t>S83551</t>
+          <t>S83509</t>
         </is>
       </c>
       <c r="B2637" s="0" t="inlineStr">
         <is>
-          <t>S 83 551</t>
+          <t>S 83 509</t>
         </is>
       </c>
     </row>
     <row r="2638" spans="1:2" customHeight="0">
       <c r="A2638" s="0" t="inlineStr">
         <is>
-          <t>S83570</t>
+          <t>S83513</t>
         </is>
       </c>
       <c r="B2638" s="0" t="inlineStr">
         <is>
-          <t>S 83 570</t>
+          <t>S 83 513</t>
         </is>
       </c>
     </row>
     <row r="2639" spans="1:2" customHeight="0">
       <c r="A2639" s="0" t="inlineStr">
         <is>
-          <t>S85501</t>
+          <t>S83530</t>
         </is>
       </c>
       <c r="B2639" s="0" t="inlineStr">
         <is>
-          <t>S 85 501</t>
+          <t>S 83 530</t>
         </is>
       </c>
     </row>
     <row r="2640" spans="1:2" customHeight="0">
       <c r="A2640" s="0" t="inlineStr">
         <is>
-          <t>S85507</t>
+          <t>S83542</t>
         </is>
       </c>
       <c r="B2640" s="0" t="inlineStr">
         <is>
-          <t>S 85 507</t>
+          <t>S 83 542</t>
         </is>
       </c>
     </row>
     <row r="2641" spans="1:2" customHeight="0">
       <c r="A2641" s="0" t="inlineStr">
         <is>
-          <t>S85511</t>
+          <t>S83551</t>
         </is>
       </c>
       <c r="B2641" s="0" t="inlineStr">
         <is>
-          <t>S 85 511</t>
+          <t>S 83 551</t>
         </is>
       </c>
     </row>
     <row r="2642" spans="1:2" customHeight="0">
       <c r="A2642" s="0" t="inlineStr">
         <is>
-          <t>S85514</t>
+          <t>S83570</t>
         </is>
       </c>
       <c r="B2642" s="0" t="inlineStr">
         <is>
-          <t>S 85 514</t>
+          <t>S 83 570</t>
         </is>
       </c>
     </row>
     <row r="2643" spans="1:2" customHeight="0">
       <c r="A2643" s="0" t="inlineStr">
         <is>
-          <t>S85515</t>
+          <t>S85501</t>
         </is>
       </c>
       <c r="B2643" s="0" t="inlineStr">
         <is>
-          <t>S 85 515</t>
+          <t>S 85 501</t>
         </is>
       </c>
     </row>
     <row r="2644" spans="1:2" customHeight="0">
       <c r="A2644" s="0" t="inlineStr">
         <is>
-          <t>S85516</t>
+          <t>S85507</t>
         </is>
       </c>
       <c r="B2644" s="0" t="inlineStr">
         <is>
-          <t>S 85 516</t>
+          <t>S 85 507</t>
         </is>
       </c>
     </row>
     <row r="2645" spans="1:2" customHeight="0">
       <c r="A2645" s="0" t="inlineStr">
         <is>
-          <t>S85517</t>
+          <t>S85511</t>
         </is>
       </c>
       <c r="B2645" s="0" t="inlineStr">
         <is>
-          <t>S 85 517</t>
+          <t>S 85 511</t>
         </is>
       </c>
     </row>
     <row r="2646" spans="1:2" customHeight="0">
       <c r="A2646" s="0" t="inlineStr">
         <is>
-          <t>S85536</t>
+          <t>S85514</t>
         </is>
       </c>
       <c r="B2646" s="0" t="inlineStr">
         <is>
-          <t>S 85 536</t>
+          <t>S 85 514</t>
         </is>
       </c>
     </row>
     <row r="2647" spans="1:2" customHeight="0">
       <c r="A2647" s="0" t="inlineStr">
         <is>
-          <t>S85542</t>
+          <t>S85515</t>
         </is>
       </c>
       <c r="B2647" s="0" t="inlineStr">
         <is>
-          <t>S 85 542</t>
+          <t>S 85 515</t>
         </is>
       </c>
     </row>
     <row r="2648" spans="1:2" customHeight="0">
       <c r="A2648" s="0" t="inlineStr">
         <is>
-          <t>S86501</t>
+          <t>S85516</t>
         </is>
       </c>
       <c r="B2648" s="0" t="inlineStr">
         <is>
-          <t>S 86 501</t>
+          <t>S 85 516</t>
         </is>
       </c>
     </row>
     <row r="2649" spans="1:2" customHeight="0">
       <c r="A2649" s="0" t="inlineStr">
         <is>
-          <t>S86509</t>
+          <t>S85517</t>
         </is>
       </c>
       <c r="B2649" s="0" t="inlineStr">
         <is>
-          <t>S 86 509</t>
+          <t>S 85 517</t>
         </is>
       </c>
     </row>
     <row r="2650" spans="1:2" customHeight="0">
       <c r="A2650" s="0" t="inlineStr">
         <is>
-          <t>S86511</t>
+          <t>S85536</t>
         </is>
       </c>
       <c r="B2650" s="0" t="inlineStr">
         <is>
-          <t>S 86 511</t>
+          <t>S 85 536</t>
         </is>
       </c>
     </row>
     <row r="2651" spans="1:2" customHeight="0">
       <c r="A2651" s="0" t="inlineStr">
         <is>
-          <t>SA6506</t>
+          <t>S85542</t>
         </is>
       </c>
       <c r="B2651" s="0" t="inlineStr">
         <is>
-          <t>S A6 506</t>
+          <t>S 85 542</t>
         </is>
       </c>
     </row>
     <row r="2652" spans="1:2" customHeight="0">
       <c r="A2652" s="0" t="inlineStr">
         <is>
-          <t>SA6508</t>
+          <t>S86501</t>
         </is>
       </c>
       <c r="B2652" s="0" t="inlineStr">
         <is>
-          <t>S A6 508</t>
+          <t>S 86 501</t>
         </is>
       </c>
     </row>
     <row r="2653" spans="1:2" customHeight="0">
       <c r="A2653" s="0" t="inlineStr">
         <is>
-          <t>T06001</t>
+          <t>S86509</t>
         </is>
       </c>
       <c r="B2653" s="0" t="inlineStr">
         <is>
-          <t>T 06 001</t>
+          <t>S 86 509</t>
         </is>
       </c>
     </row>
     <row r="2654" spans="1:2" customHeight="0">
       <c r="A2654" s="0" t="inlineStr">
         <is>
-          <t>T06002</t>
+          <t>S86511</t>
         </is>
       </c>
       <c r="B2654" s="0" t="inlineStr">
         <is>
-          <t>T 06 002</t>
+          <t>S 86 511</t>
         </is>
       </c>
     </row>
     <row r="2655" spans="1:2" customHeight="0">
       <c r="A2655" s="0" t="inlineStr">
         <is>
-          <t>T06003</t>
+          <t>SA6506</t>
         </is>
       </c>
       <c r="B2655" s="0" t="inlineStr">
         <is>
-          <t>T 06 003</t>
+          <t>S A6 506</t>
         </is>
       </c>
     </row>
     <row r="2656" spans="1:2" customHeight="0">
       <c r="A2656" s="0" t="inlineStr">
         <is>
-          <t>T06004</t>
+          <t>SA6508</t>
         </is>
       </c>
       <c r="B2656" s="0" t="inlineStr">
         <is>
-          <t>T 06 004</t>
+          <t>S A6 508</t>
         </is>
       </c>
     </row>
     <row r="2657" spans="1:2" customHeight="0">
       <c r="A2657" s="0" t="inlineStr">
         <is>
-          <t>T06005</t>
+          <t>T06001</t>
         </is>
       </c>
       <c r="B2657" s="0" t="inlineStr">
         <is>
-          <t>T 06 005</t>
+          <t>T 06 001</t>
         </is>
       </c>
     </row>
     <row r="2658" spans="1:2" customHeight="0">
       <c r="A2658" s="0" t="inlineStr">
         <is>
-          <t>T06006</t>
+          <t>T06002</t>
         </is>
       </c>
       <c r="B2658" s="0" t="inlineStr">
         <is>
-          <t>T 06 006</t>
+          <t>T 06 002</t>
         </is>
       </c>
     </row>
     <row r="2659" spans="1:2" customHeight="0">
       <c r="A2659" s="0" t="inlineStr">
         <is>
-          <t>T06007</t>
+          <t>T06003</t>
         </is>
       </c>
       <c r="B2659" s="0" t="inlineStr">
         <is>
-          <t>T 06 007</t>
+          <t>T 06 003</t>
         </is>
       </c>
     </row>
     <row r="2660" spans="1:2" customHeight="0">
       <c r="A2660" s="0" t="inlineStr">
         <is>
-          <t>T06008</t>
+          <t>T06004</t>
         </is>
       </c>
       <c r="B2660" s="0" t="inlineStr">
         <is>
-          <t>T 06 008</t>
+          <t>T 06 004</t>
         </is>
       </c>
     </row>
     <row r="2661" spans="1:2" customHeight="0">
       <c r="A2661" s="0" t="inlineStr">
         <is>
-          <t>T06011</t>
+          <t>T06005</t>
         </is>
       </c>
       <c r="B2661" s="0" t="inlineStr">
         <is>
-          <t>T 06 011</t>
+          <t>T 06 005</t>
         </is>
       </c>
     </row>
     <row r="2662" spans="1:2" customHeight="0">
       <c r="A2662" s="0" t="inlineStr">
         <is>
-          <t>T06012</t>
+          <t>T06006</t>
         </is>
       </c>
       <c r="B2662" s="0" t="inlineStr">
         <is>
-          <t>T 06 012</t>
+          <t>T 06 006</t>
         </is>
       </c>
     </row>
     <row r="2663" spans="1:2" customHeight="0">
       <c r="A2663" s="0" t="inlineStr">
         <is>
-          <t>T06018</t>
+          <t>T06007</t>
         </is>
       </c>
       <c r="B2663" s="0" t="inlineStr">
         <is>
-          <t>T 06 018</t>
+          <t>T 06 007</t>
         </is>
       </c>
     </row>
     <row r="2664" spans="1:2" customHeight="0">
       <c r="A2664" s="0" t="inlineStr">
         <is>
-          <t>T06020</t>
+          <t>T06008</t>
         </is>
       </c>
       <c r="B2664" s="0" t="inlineStr">
         <is>
-          <t>T 06 020</t>
+          <t>T 06 008</t>
         </is>
       </c>
     </row>
     <row r="2665" spans="1:2" customHeight="0">
       <c r="A2665" s="0" t="inlineStr">
         <is>
-          <t>T06022</t>
+          <t>T06011</t>
         </is>
       </c>
       <c r="B2665" s="0" t="inlineStr">
         <is>
-          <t>T 06 022</t>
+          <t>T 06 011</t>
         </is>
       </c>
     </row>
     <row r="2666" spans="1:2" customHeight="0">
       <c r="A2666" s="0" t="inlineStr">
         <is>
-          <t>T06023</t>
+          <t>T06012</t>
         </is>
       </c>
       <c r="B2666" s="0" t="inlineStr">
         <is>
-          <t>T 06 023</t>
+          <t>T 06 012</t>
         </is>
       </c>
     </row>
     <row r="2667" spans="1:2" customHeight="0">
       <c r="A2667" s="0" t="inlineStr">
         <is>
-          <t>T06027</t>
+          <t>T06018</t>
         </is>
       </c>
       <c r="B2667" s="0" t="inlineStr">
         <is>
-          <t>T 06 027</t>
+          <t>T 06 018</t>
         </is>
       </c>
     </row>
     <row r="2668" spans="1:2" customHeight="0">
       <c r="A2668" s="0" t="inlineStr">
         <is>
-          <t>T06029</t>
+          <t>T06020</t>
         </is>
       </c>
       <c r="B2668" s="0" t="inlineStr">
         <is>
-          <t>T 06 029</t>
+          <t>T 06 020</t>
         </is>
       </c>
     </row>
     <row r="2669" spans="1:2" customHeight="0">
       <c r="A2669" s="0" t="inlineStr">
         <is>
-          <t>T06030</t>
+          <t>T06022</t>
         </is>
       </c>
       <c r="B2669" s="0" t="inlineStr">
         <is>
-          <t>T 06 030</t>
+          <t>T 06 022</t>
         </is>
       </c>
     </row>
     <row r="2670" spans="1:2" customHeight="0">
       <c r="A2670" s="0" t="inlineStr">
         <is>
-          <t>T06031</t>
+          <t>T06023</t>
         </is>
       </c>
       <c r="B2670" s="0" t="inlineStr">
         <is>
-          <t>T 06 031</t>
+          <t>T 06 023</t>
         </is>
       </c>
     </row>
     <row r="2671" spans="1:2" customHeight="0">
       <c r="A2671" s="0" t="inlineStr">
         <is>
-          <t>T06032</t>
+          <t>T06027</t>
         </is>
       </c>
       <c r="B2671" s="0" t="inlineStr">
         <is>
-          <t>T 06 032</t>
+          <t>T 06 027</t>
         </is>
       </c>
     </row>
     <row r="2672" spans="1:2" customHeight="0">
       <c r="A2672" s="0" t="inlineStr">
         <is>
-          <t>T06033</t>
+          <t>T06029</t>
         </is>
       </c>
       <c r="B2672" s="0" t="inlineStr">
         <is>
-          <t>T 06 033</t>
+          <t>T 06 029</t>
         </is>
       </c>
     </row>
     <row r="2673" spans="1:2" customHeight="0">
       <c r="A2673" s="0" t="inlineStr">
         <is>
-          <t>T06034</t>
+          <t>T06030</t>
         </is>
       </c>
       <c r="B2673" s="0" t="inlineStr">
         <is>
-          <t>T 06 034</t>
+          <t>T 06 030</t>
         </is>
       </c>
     </row>
     <row r="2674" spans="1:2" customHeight="0">
       <c r="A2674" s="0" t="inlineStr">
         <is>
-          <t>T06035</t>
+          <t>T06031</t>
         </is>
       </c>
       <c r="B2674" s="0" t="inlineStr">
         <is>
-          <t>T 06 035</t>
+          <t>T 06 031</t>
         </is>
       </c>
     </row>
     <row r="2675" spans="1:2" customHeight="0">
       <c r="A2675" s="0" t="inlineStr">
         <is>
-          <t>T06038</t>
+          <t>T06032</t>
         </is>
       </c>
       <c r="B2675" s="0" t="inlineStr">
         <is>
-          <t>T 06 038</t>
+          <t>T 06 032</t>
         </is>
       </c>
     </row>
     <row r="2676" spans="1:2" customHeight="0">
       <c r="A2676" s="0" t="inlineStr">
         <is>
-          <t>T06045</t>
+          <t>T06033</t>
         </is>
       </c>
       <c r="B2676" s="0" t="inlineStr">
         <is>
-          <t>T 06 045</t>
+          <t>T 06 033</t>
         </is>
       </c>
     </row>
     <row r="2677" spans="1:2" customHeight="0">
       <c r="A2677" s="0" t="inlineStr">
         <is>
-          <t>T11017</t>
+          <t>T06034</t>
         </is>
       </c>
       <c r="B2677" s="0" t="inlineStr">
         <is>
-          <t>T 11 017</t>
+          <t>T 06 034</t>
         </is>
       </c>
     </row>
     <row r="2678" spans="1:2" customHeight="0">
       <c r="A2678" s="0" t="inlineStr">
         <is>
-          <t>T23015</t>
+          <t>T06035</t>
         </is>
       </c>
       <c r="B2678" s="0" t="inlineStr">
         <is>
-          <t>T 23 015</t>
+          <t>T 06 035</t>
         </is>
       </c>
     </row>
     <row r="2679" spans="1:2" customHeight="0">
       <c r="A2679" s="0" t="inlineStr">
         <is>
-          <t>T23034</t>
+          <t>T06038</t>
         </is>
       </c>
       <c r="B2679" s="0" t="inlineStr">
         <is>
-          <t>T 23 034</t>
+          <t>T 06 038</t>
         </is>
       </c>
     </row>
     <row r="2680" spans="1:2" customHeight="0">
       <c r="A2680" s="0" t="inlineStr">
         <is>
-          <t>T23040</t>
+          <t>T06045</t>
         </is>
       </c>
       <c r="B2680" s="0" t="inlineStr">
         <is>
-          <t>T 23 040</t>
+          <t>T 06 045</t>
         </is>
       </c>
     </row>
     <row r="2681" spans="1:2" customHeight="0">
       <c r="A2681" s="0" t="inlineStr">
         <is>
-          <t>T23137</t>
+          <t>T11017</t>
         </is>
       </c>
       <c r="B2681" s="0" t="inlineStr">
         <is>
-          <t>T 23 137</t>
+          <t>T 11 017</t>
         </is>
       </c>
     </row>
     <row r="2682" spans="1:2" customHeight="0">
       <c r="A2682" s="0" t="inlineStr">
         <is>
-          <t>T23181</t>
+          <t>T23015</t>
         </is>
       </c>
       <c r="B2682" s="0" t="inlineStr">
         <is>
-          <t>T 23 181</t>
+          <t>T 23 015</t>
         </is>
       </c>
     </row>
     <row r="2683" spans="1:2" customHeight="0">
       <c r="A2683" s="0" t="inlineStr">
         <is>
-          <t>T23185</t>
+          <t>T23034</t>
         </is>
       </c>
       <c r="B2683" s="0" t="inlineStr">
         <is>
-          <t>T 23 185</t>
+          <t>T 23 034</t>
         </is>
       </c>
     </row>
     <row r="2684" spans="1:2" customHeight="0">
       <c r="A2684" s="0" t="inlineStr">
         <is>
-          <t>T23188</t>
+          <t>T23040</t>
         </is>
       </c>
       <c r="B2684" s="0" t="inlineStr">
         <is>
-          <t>T 23 188</t>
+          <t>T 23 040</t>
         </is>
       </c>
     </row>
     <row r="2685" spans="1:2" customHeight="0">
       <c r="A2685" s="0" t="inlineStr">
         <is>
-          <t>T23190</t>
+          <t>T23137</t>
         </is>
       </c>
       <c r="B2685" s="0" t="inlineStr">
         <is>
-          <t>T 23 190</t>
+          <t>T 23 137</t>
         </is>
       </c>
     </row>
     <row r="2686" spans="1:2" customHeight="0">
       <c r="A2686" s="0" t="inlineStr">
         <is>
-          <t>T24035</t>
+          <t>T23181</t>
         </is>
       </c>
       <c r="B2686" s="0" t="inlineStr">
         <is>
-          <t>T 24 035</t>
+          <t>T 23 181</t>
         </is>
       </c>
     </row>
     <row r="2687" spans="1:2" customHeight="0">
       <c r="A2687" s="0" t="inlineStr">
         <is>
-          <t>T24049</t>
+          <t>T23185</t>
         </is>
       </c>
       <c r="B2687" s="0" t="inlineStr">
         <is>
-          <t>T 24 049</t>
+          <t>T 23 185</t>
         </is>
       </c>
     </row>
     <row r="2688" spans="1:2" customHeight="0">
       <c r="A2688" s="0" t="inlineStr">
         <is>
-          <t>T24116</t>
+          <t>T23188</t>
         </is>
       </c>
       <c r="B2688" s="0" t="inlineStr">
         <is>
-          <t>T 24 116</t>
+          <t>T 23 188</t>
         </is>
       </c>
     </row>
     <row r="2689" spans="1:2" customHeight="0">
       <c r="A2689" s="0" t="inlineStr">
         <is>
-          <t>T24127</t>
+          <t>T23190</t>
         </is>
       </c>
       <c r="B2689" s="0" t="inlineStr">
         <is>
-          <t>T 24 127</t>
+          <t>T 23 190</t>
         </is>
       </c>
     </row>
     <row r="2690" spans="1:2" customHeight="0">
       <c r="A2690" s="0" t="inlineStr">
         <is>
-          <t>T24138</t>
+          <t>T24035</t>
         </is>
       </c>
       <c r="B2690" s="0" t="inlineStr">
         <is>
-          <t>T 24 138</t>
+          <t>T 24 035</t>
         </is>
       </c>
     </row>
     <row r="2691" spans="1:2" customHeight="0">
       <c r="A2691" s="0" t="inlineStr">
         <is>
-          <t>T50003</t>
+          <t>T24049</t>
         </is>
       </c>
       <c r="B2691" s="0" t="inlineStr">
         <is>
-          <t>T 50 003</t>
+          <t>T 24 049</t>
         </is>
       </c>
     </row>
     <row r="2692" spans="1:2" customHeight="0">
       <c r="A2692" s="0" t="inlineStr">
         <is>
-          <t>T50004</t>
+          <t>T24116</t>
         </is>
       </c>
       <c r="B2692" s="0" t="inlineStr">
         <is>
-          <t>T 50 004</t>
+          <t>T 24 116</t>
         </is>
       </c>
     </row>
     <row r="2693" spans="1:2" customHeight="0">
       <c r="A2693" s="0" t="inlineStr">
         <is>
-          <t>T50009</t>
+          <t>T24127</t>
         </is>
       </c>
       <c r="B2693" s="0" t="inlineStr">
         <is>
-          <t>T 50 009</t>
+          <t>T 24 127</t>
         </is>
       </c>
     </row>
     <row r="2694" spans="1:2" customHeight="0">
       <c r="A2694" s="0" t="inlineStr">
         <is>
-          <t>T50010</t>
+          <t>T24138</t>
         </is>
       </c>
       <c r="B2694" s="0" t="inlineStr">
         <is>
-          <t>T 50 010</t>
+          <t>T 24 138</t>
         </is>
       </c>
     </row>
     <row r="2695" spans="1:2" customHeight="0">
       <c r="A2695" s="0" t="inlineStr">
         <is>
-          <t>T50014</t>
+          <t>T50003</t>
         </is>
       </c>
       <c r="B2695" s="0" t="inlineStr">
         <is>
-          <t>T 50 014</t>
+          <t>T 50 003</t>
         </is>
       </c>
     </row>
     <row r="2696" spans="1:2" customHeight="0">
       <c r="A2696" s="0" t="inlineStr">
         <is>
-          <t>T50015</t>
+          <t>T50004</t>
         </is>
       </c>
       <c r="B2696" s="0" t="inlineStr">
         <is>
-          <t>T 50 015</t>
+          <t>T 50 004</t>
         </is>
       </c>
     </row>
     <row r="2697" spans="1:2" customHeight="0">
       <c r="A2697" s="0" t="inlineStr">
         <is>
-          <t>T50026</t>
+          <t>T50009</t>
         </is>
       </c>
       <c r="B2697" s="0" t="inlineStr">
         <is>
-          <t>T 50 026</t>
+          <t>T 50 009</t>
         </is>
       </c>
     </row>
     <row r="2698" spans="1:2" customHeight="0">
       <c r="A2698" s="0" t="inlineStr">
         <is>
-          <t>T50048</t>
+          <t>T50010</t>
         </is>
       </c>
       <c r="B2698" s="0" t="inlineStr">
         <is>
-          <t>T 50 048</t>
+          <t>T 50 010</t>
         </is>
       </c>
     </row>
     <row r="2699" spans="1:2" customHeight="0">
       <c r="A2699" s="0" t="inlineStr">
         <is>
-          <t>T50050</t>
+          <t>T50014</t>
         </is>
       </c>
       <c r="B2699" s="0" t="inlineStr">
         <is>
-          <t>T 50 050</t>
+          <t>T 50 014</t>
         </is>
       </c>
     </row>
     <row r="2700" spans="1:2" customHeight="0">
       <c r="A2700" s="0" t="inlineStr">
         <is>
-          <t>T50051</t>
+          <t>T50015</t>
         </is>
       </c>
       <c r="B2700" s="0" t="inlineStr">
         <is>
-          <t>T 50 051</t>
+          <t>T 50 015</t>
         </is>
       </c>
     </row>
     <row r="2701" spans="1:2" customHeight="0">
       <c r="A2701" s="0" t="inlineStr">
         <is>
-          <t>T50056</t>
+          <t>T50026</t>
         </is>
       </c>
       <c r="B2701" s="0" t="inlineStr">
         <is>
-          <t>T 50 056</t>
+          <t>T 50 026</t>
         </is>
       </c>
     </row>
     <row r="2702" spans="1:2" customHeight="0">
       <c r="A2702" s="0" t="inlineStr">
         <is>
-          <t>T50061</t>
+          <t>T50048</t>
         </is>
       </c>
       <c r="B2702" s="0" t="inlineStr">
         <is>
-          <t>T 50 061</t>
+          <t>T 50 048</t>
         </is>
       </c>
     </row>
     <row r="2703" spans="1:2" customHeight="0">
       <c r="A2703" s="0" t="inlineStr">
         <is>
-          <t>T59002</t>
+          <t>T50050</t>
         </is>
       </c>
       <c r="B2703" s="0" t="inlineStr">
         <is>
-          <t>T 59 002</t>
+          <t>T 50 050</t>
         </is>
       </c>
     </row>
     <row r="2704" spans="1:2" customHeight="0">
       <c r="A2704" s="0" t="inlineStr">
         <is>
-          <t>T59005</t>
+          <t>T50051</t>
         </is>
       </c>
       <c r="B2704" s="0" t="inlineStr">
         <is>
-          <t>T 59 005</t>
+          <t>T 50 051</t>
         </is>
       </c>
     </row>
     <row r="2705" spans="1:2" customHeight="0">
       <c r="A2705" s="0" t="inlineStr">
         <is>
-          <t>T61020</t>
+          <t>T50056</t>
         </is>
       </c>
       <c r="B2705" s="0" t="inlineStr">
         <is>
-          <t>T 61 020</t>
+          <t>T 50 056</t>
         </is>
       </c>
     </row>
     <row r="2706" spans="1:2" customHeight="0">
       <c r="A2706" s="0" t="inlineStr">
         <is>
-          <t>T61022</t>
+          <t>T50061</t>
         </is>
       </c>
       <c r="B2706" s="0" t="inlineStr">
         <is>
-          <t>T 61 022</t>
+          <t>T 50 061</t>
         </is>
       </c>
     </row>
     <row r="2707" spans="1:2" customHeight="0">
       <c r="A2707" s="0" t="inlineStr">
         <is>
-          <t>T61036</t>
+          <t>T59002</t>
         </is>
       </c>
       <c r="B2707" s="0" t="inlineStr">
         <is>
-          <t>T 61 036</t>
+          <t>T 59 002</t>
         </is>
       </c>
     </row>
     <row r="2708" spans="1:2" customHeight="0">
       <c r="A2708" s="0" t="inlineStr">
         <is>
-          <t>T61038</t>
+          <t>T59005</t>
         </is>
       </c>
       <c r="B2708" s="0" t="inlineStr">
         <is>
-          <t>T 61 038</t>
+          <t>T 59 005</t>
         </is>
       </c>
     </row>
     <row r="2709" spans="1:2" customHeight="0">
       <c r="A2709" s="0" t="inlineStr">
         <is>
-          <t>T61041</t>
+          <t>T61020</t>
         </is>
       </c>
       <c r="B2709" s="0" t="inlineStr">
         <is>
-          <t>T 61 041</t>
+          <t>T 61 020</t>
         </is>
       </c>
     </row>
     <row r="2710" spans="1:2" customHeight="0">
       <c r="A2710" s="0" t="inlineStr">
         <is>
-          <t>T61042</t>
+          <t>T61022</t>
         </is>
       </c>
       <c r="B2710" s="0" t="inlineStr">
         <is>
-          <t>T 61 042</t>
+          <t>T 61 022</t>
         </is>
       </c>
     </row>
     <row r="2711" spans="1:2" customHeight="0">
       <c r="A2711" s="0" t="inlineStr">
         <is>
-          <t>T61112</t>
+          <t>T61036</t>
         </is>
       </c>
       <c r="B2711" s="0" t="inlineStr">
         <is>
-          <t>T 61 112</t>
+          <t>T 61 036</t>
         </is>
       </c>
     </row>
     <row r="2712" spans="1:2" customHeight="0">
       <c r="A2712" s="0" t="inlineStr">
         <is>
-          <t>T65004</t>
+          <t>T61038</t>
         </is>
       </c>
       <c r="B2712" s="0" t="inlineStr">
         <is>
-          <t>T 65 004</t>
+          <t>T 61 038</t>
         </is>
       </c>
     </row>
     <row r="2713" spans="1:2" customHeight="0">
       <c r="A2713" s="0" t="inlineStr">
         <is>
-          <t>T68018</t>
+          <t>T61041</t>
         </is>
       </c>
       <c r="B2713" s="0" t="inlineStr">
         <is>
-          <t>T 68 018</t>
+          <t>T 61 041</t>
         </is>
       </c>
     </row>
     <row r="2714" spans="1:2" customHeight="0">
       <c r="A2714" s="0" t="inlineStr">
         <is>
-          <t>T68028</t>
+          <t>T61042</t>
         </is>
       </c>
       <c r="B2714" s="0" t="inlineStr">
         <is>
-          <t>T 68 028</t>
+          <t>T 61 042</t>
         </is>
       </c>
     </row>
     <row r="2715" spans="1:2" customHeight="0">
       <c r="A2715" s="0" t="inlineStr">
         <is>
-          <t>T79001</t>
+          <t>T61112</t>
         </is>
       </c>
       <c r="B2715" s="0" t="inlineStr">
         <is>
-          <t>T 79 001</t>
+          <t>T 61 112</t>
         </is>
       </c>
     </row>
     <row r="2716" spans="1:2" customHeight="0">
       <c r="A2716" s="0" t="inlineStr">
         <is>
-          <t>T83117</t>
+          <t>T65004</t>
         </is>
       </c>
       <c r="B2716" s="0" t="inlineStr">
         <is>
-          <t>T 83 117</t>
+          <t>T 65 004</t>
         </is>
       </c>
     </row>
     <row r="2717" spans="1:2" customHeight="0">
       <c r="A2717" s="0" t="inlineStr">
         <is>
-          <t>T85012</t>
+          <t>T68018</t>
         </is>
       </c>
       <c r="B2717" s="0" t="inlineStr">
         <is>
-          <t>T 85 012</t>
+          <t>T 68 018</t>
         </is>
       </c>
     </row>
     <row r="2718" spans="1:2" customHeight="0">
       <c r="A2718" s="0" t="inlineStr">
         <is>
-          <t>T85016</t>
+          <t>T68028</t>
         </is>
       </c>
       <c r="B2718" s="0" t="inlineStr">
         <is>
-          <t>T 85 016</t>
+          <t>T 68 028</t>
         </is>
       </c>
     </row>
     <row r="2719" spans="1:2" customHeight="0">
       <c r="A2719" s="0" t="inlineStr">
         <is>
-          <t>T85017</t>
+          <t>T79001</t>
         </is>
       </c>
       <c r="B2719" s="0" t="inlineStr">
         <is>
-          <t>T 85 017</t>
+          <t>T 79 001</t>
         </is>
       </c>
     </row>
     <row r="2720" spans="1:2" customHeight="0">
       <c r="A2720" s="0" t="inlineStr">
         <is>
-          <t>T85018</t>
+          <t>T83117</t>
         </is>
       </c>
       <c r="B2720" s="0" t="inlineStr">
         <is>
-          <t>T 85 018</t>
+          <t>T 83 117</t>
         </is>
       </c>
     </row>
     <row r="2721" spans="1:2" customHeight="0">
       <c r="A2721" s="0" t="inlineStr">
         <is>
-          <t>T85019</t>
+          <t>T85012</t>
         </is>
       </c>
       <c r="B2721" s="0" t="inlineStr">
         <is>
-          <t>T 85 019</t>
+          <t>T 85 012</t>
         </is>
       </c>
     </row>
     <row r="2722" spans="1:2" customHeight="0">
       <c r="A2722" s="0" t="inlineStr">
         <is>
-          <t>T85020</t>
+          <t>T85016</t>
         </is>
       </c>
       <c r="B2722" s="0" t="inlineStr">
         <is>
-          <t>T 85 020</t>
+          <t>T 85 016</t>
         </is>
       </c>
     </row>
     <row r="2723" spans="1:2" customHeight="0">
       <c r="A2723" s="0" t="inlineStr">
         <is>
-          <t>T85021</t>
+          <t>T85017</t>
         </is>
       </c>
       <c r="B2723" s="0" t="inlineStr">
         <is>
-          <t>T 85 021</t>
+          <t>T 85 017</t>
         </is>
       </c>
     </row>
     <row r="2724" spans="1:2" customHeight="0">
       <c r="A2724" s="0" t="inlineStr">
         <is>
-          <t>T85026</t>
+          <t>T85018</t>
         </is>
       </c>
       <c r="B2724" s="0" t="inlineStr">
         <is>
-          <t>T 85 026</t>
+          <t>T 85 018</t>
         </is>
       </c>
     </row>
     <row r="2725" spans="1:2" customHeight="0">
       <c r="A2725" s="0" t="inlineStr">
         <is>
-          <t>T85027</t>
+          <t>T85019</t>
         </is>
       </c>
       <c r="B2725" s="0" t="inlineStr">
         <is>
-          <t>T 85 027</t>
+          <t>T 85 019</t>
         </is>
       </c>
     </row>
     <row r="2726" spans="1:2" customHeight="0">
       <c r="A2726" s="0" t="inlineStr">
         <is>
-          <t>T85028</t>
+          <t>T85020</t>
         </is>
       </c>
       <c r="B2726" s="0" t="inlineStr">
         <is>
-          <t>T 85 028</t>
+          <t>T 85 020</t>
         </is>
       </c>
     </row>
     <row r="2727" spans="1:2" customHeight="0">
       <c r="A2727" s="0" t="inlineStr">
         <is>
-          <t>T85029</t>
+          <t>T85021</t>
         </is>
       </c>
       <c r="B2727" s="0" t="inlineStr">
         <is>
-          <t>T 85 029</t>
+          <t>T 85 021</t>
         </is>
       </c>
     </row>
     <row r="2728" spans="1:2" customHeight="0">
       <c r="A2728" s="0" t="inlineStr">
         <is>
-          <t>T85030</t>
+          <t>T85026</t>
         </is>
       </c>
       <c r="B2728" s="0" t="inlineStr">
         <is>
-          <t>T 85 030</t>
+          <t>T 85 026</t>
         </is>
       </c>
     </row>
     <row r="2729" spans="1:2" customHeight="0">
       <c r="A2729" s="0" t="inlineStr">
         <is>
-          <t>T85034</t>
+          <t>T85027</t>
         </is>
       </c>
       <c r="B2729" s="0" t="inlineStr">
         <is>
-          <t>T 85 034</t>
+          <t>T 85 027</t>
         </is>
       </c>
     </row>
     <row r="2730" spans="1:2" customHeight="0">
       <c r="A2730" s="0" t="inlineStr">
         <is>
-          <t>T85036</t>
+          <t>T85028</t>
         </is>
       </c>
       <c r="B2730" s="0" t="inlineStr">
         <is>
-          <t>T 85 036</t>
+          <t>T 85 028</t>
         </is>
       </c>
     </row>
     <row r="2731" spans="1:2" customHeight="0">
       <c r="A2731" s="0" t="inlineStr">
         <is>
-          <t>T85039</t>
+          <t>T85029</t>
         </is>
       </c>
       <c r="B2731" s="0" t="inlineStr">
         <is>
-          <t>T 85 039</t>
+          <t>T 85 029</t>
         </is>
       </c>
     </row>
     <row r="2732" spans="1:2" customHeight="0">
       <c r="A2732" s="0" t="inlineStr">
         <is>
-          <t>T85040</t>
+          <t>T85030</t>
         </is>
       </c>
       <c r="B2732" s="0" t="inlineStr">
         <is>
-          <t>T 85 040</t>
+          <t>T 85 030</t>
         </is>
       </c>
     </row>
     <row r="2733" spans="1:2" customHeight="0">
       <c r="A2733" s="0" t="inlineStr">
         <is>
-          <t>T85046</t>
+          <t>T85034</t>
         </is>
       </c>
       <c r="B2733" s="0" t="inlineStr">
         <is>
-          <t>T 85 046</t>
+          <t>T 85 034</t>
         </is>
       </c>
     </row>
     <row r="2734" spans="1:2" customHeight="0">
       <c r="A2734" s="0" t="inlineStr">
         <is>
-          <t>T85049</t>
+          <t>T85036</t>
         </is>
       </c>
       <c r="B2734" s="0" t="inlineStr">
         <is>
-          <t>T 85 049</t>
+          <t>T 85 036</t>
         </is>
       </c>
     </row>
     <row r="2735" spans="1:2" customHeight="0">
       <c r="A2735" s="0" t="inlineStr">
         <is>
-          <t>T85058</t>
+          <t>T85039</t>
         </is>
       </c>
       <c r="B2735" s="0" t="inlineStr">
         <is>
-          <t>T 85 058</t>
+          <t>T 85 039</t>
         </is>
       </c>
     </row>
     <row r="2736" spans="1:2" customHeight="0">
       <c r="A2736" s="0" t="inlineStr">
         <is>
-          <t>T85061</t>
+          <t>T85040</t>
         </is>
       </c>
       <c r="B2736" s="0" t="inlineStr">
         <is>
-          <t>T 85 061</t>
+          <t>T 85 040</t>
         </is>
       </c>
     </row>
     <row r="2737" spans="1:2" customHeight="0">
       <c r="A2737" s="0" t="inlineStr">
         <is>
-          <t>T85062</t>
+          <t>T85046</t>
         </is>
       </c>
       <c r="B2737" s="0" t="inlineStr">
         <is>
-          <t>T 85 062</t>
+          <t>T 85 046</t>
         </is>
       </c>
     </row>
     <row r="2738" spans="1:2" customHeight="0">
       <c r="A2738" s="0" t="inlineStr">
         <is>
-          <t>T85063</t>
+          <t>T85049</t>
         </is>
       </c>
       <c r="B2738" s="0" t="inlineStr">
         <is>
-          <t>T 85 063</t>
+          <t>T 85 049</t>
         </is>
       </c>
     </row>
     <row r="2739" spans="1:2" customHeight="0">
       <c r="A2739" s="0" t="inlineStr">
         <is>
-          <t>T85064</t>
+          <t>T85058</t>
         </is>
       </c>
       <c r="B2739" s="0" t="inlineStr">
         <is>
-          <t>T 85 064</t>
+          <t>T 85 058</t>
         </is>
       </c>
     </row>
     <row r="2740" spans="1:2" customHeight="0">
       <c r="A2740" s="0" t="inlineStr">
         <is>
-          <t>T85069</t>
+          <t>T85061</t>
         </is>
       </c>
       <c r="B2740" s="0" t="inlineStr">
         <is>
-          <t>T 85 069</t>
+          <t>T 85 061</t>
         </is>
       </c>
     </row>
     <row r="2741" spans="1:2" customHeight="0">
       <c r="A2741" s="0" t="inlineStr">
         <is>
-          <t>T85102</t>
+          <t>T85062</t>
         </is>
       </c>
       <c r="B2741" s="0" t="inlineStr">
         <is>
-          <t>T 85 102</t>
+          <t>T 85 062</t>
         </is>
       </c>
     </row>
     <row r="2742" spans="1:2" customHeight="0">
       <c r="A2742" s="0" t="inlineStr">
         <is>
-          <t>T85103</t>
+          <t>T85063</t>
         </is>
       </c>
       <c r="B2742" s="0" t="inlineStr">
         <is>
-          <t>T 85 103</t>
+          <t>T 85 063</t>
         </is>
       </c>
     </row>
     <row r="2743" spans="1:2" customHeight="0">
       <c r="A2743" s="0" t="inlineStr">
         <is>
-          <t>T85107</t>
+          <t>T85064</t>
         </is>
       </c>
       <c r="B2743" s="0" t="inlineStr">
         <is>
-          <t>T 85 107</t>
+          <t>T 85 064</t>
         </is>
       </c>
     </row>
     <row r="2744" spans="1:2" customHeight="0">
       <c r="A2744" s="0" t="inlineStr">
         <is>
-          <t>T85111</t>
+          <t>T85069</t>
         </is>
       </c>
       <c r="B2744" s="0" t="inlineStr">
         <is>
-          <t>T 85 111</t>
+          <t>T 85 069</t>
         </is>
       </c>
     </row>
     <row r="2745" spans="1:2" customHeight="0">
       <c r="A2745" s="0" t="inlineStr">
         <is>
-          <t>T85112</t>
+          <t>T85102</t>
         </is>
       </c>
       <c r="B2745" s="0" t="inlineStr">
         <is>
-          <t>T 85 112</t>
+          <t>T 85 102</t>
         </is>
       </c>
     </row>
     <row r="2746" spans="1:2" customHeight="0">
       <c r="A2746" s="0" t="inlineStr">
         <is>
-          <t>T85113</t>
+          <t>T85103</t>
         </is>
       </c>
       <c r="B2746" s="0" t="inlineStr">
         <is>
-          <t>T 85 113</t>
+          <t>T 85 103</t>
         </is>
       </c>
     </row>
     <row r="2747" spans="1:2" customHeight="0">
       <c r="A2747" s="0" t="inlineStr">
         <is>
-          <t>T85116</t>
+          <t>T85107</t>
         </is>
       </c>
       <c r="B2747" s="0" t="inlineStr">
         <is>
-          <t>T 85 116</t>
+          <t>T 85 107</t>
         </is>
       </c>
     </row>
     <row r="2748" spans="1:2" customHeight="0">
       <c r="A2748" s="0" t="inlineStr">
         <is>
-          <t>T85117</t>
+          <t>T85111</t>
         </is>
       </c>
       <c r="B2748" s="0" t="inlineStr">
         <is>
-          <t>T 85 117</t>
+          <t>T 85 111</t>
         </is>
       </c>
     </row>
     <row r="2749" spans="1:2" customHeight="0">
       <c r="A2749" s="0" t="inlineStr">
         <is>
-          <t>T85119</t>
+          <t>T85112</t>
         </is>
       </c>
       <c r="B2749" s="0" t="inlineStr">
         <is>
-          <t>T 85 119</t>
+          <t>T 85 112</t>
         </is>
       </c>
     </row>
     <row r="2750" spans="1:2" customHeight="0">
       <c r="A2750" s="0" t="inlineStr">
         <is>
-          <t>T85120</t>
+          <t>T85113</t>
         </is>
       </c>
       <c r="B2750" s="0" t="inlineStr">
         <is>
-          <t>T 85 120</t>
+          <t>T 85 113</t>
         </is>
       </c>
     </row>
     <row r="2751" spans="1:2" customHeight="0">
       <c r="A2751" s="0" t="inlineStr">
         <is>
-          <t>T85126</t>
+          <t>T85116</t>
         </is>
       </c>
       <c r="B2751" s="0" t="inlineStr">
         <is>
-          <t>T 85 126</t>
+          <t>T 85 116</t>
         </is>
       </c>
     </row>
     <row r="2752" spans="1:2" customHeight="0">
       <c r="A2752" s="0" t="inlineStr">
         <is>
-          <t>T85127</t>
+          <t>T85117</t>
         </is>
       </c>
       <c r="B2752" s="0" t="inlineStr">
         <is>
-          <t>T 85 127</t>
+          <t>T 85 117</t>
         </is>
       </c>
     </row>
     <row r="2753" spans="1:2" customHeight="0">
       <c r="A2753" s="0" t="inlineStr">
         <is>
-          <t>T85129</t>
+          <t>T85119</t>
         </is>
       </c>
       <c r="B2753" s="0" t="inlineStr">
         <is>
-          <t>T 85 129</t>
+          <t>T 85 119</t>
         </is>
       </c>
     </row>
     <row r="2754" spans="1:2" customHeight="0">
       <c r="A2754" s="0" t="inlineStr">
         <is>
-          <t>T85139</t>
+          <t>T85120</t>
         </is>
       </c>
       <c r="B2754" s="0" t="inlineStr">
         <is>
-          <t>T 85 139</t>
+          <t>T 85 120</t>
         </is>
       </c>
     </row>
     <row r="2755" spans="1:2" customHeight="0">
       <c r="A2755" s="0" t="inlineStr">
         <is>
-          <t>T85140</t>
+          <t>T85126</t>
         </is>
       </c>
       <c r="B2755" s="0" t="inlineStr">
         <is>
-          <t>T 85 140</t>
+          <t>T 85 126</t>
         </is>
       </c>
     </row>
     <row r="2756" spans="1:2" customHeight="0">
       <c r="A2756" s="0" t="inlineStr">
         <is>
-          <t>T85148</t>
+          <t>T85127</t>
         </is>
       </c>
       <c r="B2756" s="0" t="inlineStr">
         <is>
-          <t>T 85 148</t>
+          <t>T 85 127</t>
         </is>
       </c>
     </row>
     <row r="2757" spans="1:2" customHeight="0">
       <c r="A2757" s="0" t="inlineStr">
         <is>
-          <t>T86001</t>
+          <t>T85129</t>
         </is>
       </c>
       <c r="B2757" s="0" t="inlineStr">
         <is>
-          <t>T 86 001</t>
+          <t>T 85 129</t>
         </is>
       </c>
     </row>
     <row r="2758" spans="1:2" customHeight="0">
       <c r="A2758" s="0" t="inlineStr">
         <is>
-          <t>T86026</t>
+          <t>T85139</t>
         </is>
       </c>
       <c r="B2758" s="0" t="inlineStr">
         <is>
-          <t>T 86 026</t>
+          <t>T 85 139</t>
         </is>
       </c>
     </row>
     <row r="2759" spans="1:2" customHeight="0">
       <c r="A2759" s="0" t="inlineStr">
         <is>
+          <t>T85140</t>
+        </is>
+      </c>
+      <c r="B2759" s="0" t="inlineStr">
+        <is>
+          <t>T 85 140</t>
+        </is>
+      </c>
+    </row>
+    <row r="2760" spans="1:2" customHeight="0">
+      <c r="A2760" s="0" t="inlineStr">
+        <is>
+          <t>T85148</t>
+        </is>
+      </c>
+      <c r="B2760" s="0" t="inlineStr">
+        <is>
+          <t>T 85 148</t>
+        </is>
+      </c>
+    </row>
+    <row r="2761" spans="1:2" customHeight="0">
+      <c r="A2761" s="0" t="inlineStr">
+        <is>
+          <t>T86001</t>
+        </is>
+      </c>
+      <c r="B2761" s="0" t="inlineStr">
+        <is>
+          <t>T 86 001</t>
+        </is>
+      </c>
+    </row>
+    <row r="2762" spans="1:2" customHeight="0">
+      <c r="A2762" s="0" t="inlineStr">
+        <is>
+          <t>T86026</t>
+        </is>
+      </c>
+      <c r="B2762" s="0" t="inlineStr">
+        <is>
+          <t>T 86 026</t>
+        </is>
+      </c>
+    </row>
+    <row r="2763" spans="1:2" customHeight="0">
+      <c r="A2763" s="0" t="inlineStr">
+        <is>
           <t>T86027</t>
         </is>
       </c>
-      <c r="B2759" s="0" t="inlineStr">
+      <c r="B2763" s="0" t="inlineStr">
         <is>
           <t>T 86 027</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>