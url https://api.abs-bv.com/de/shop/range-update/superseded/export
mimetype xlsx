--- v1 (2026-04-03)
+++ v2 (2026-05-20)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B2763"/>
+  <dimension ref="A1:B2765"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Old Article Number</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>New Article Number</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>0728Q</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>0684Q</t>
         </is>
       </c>
     </row>
@@ -12641,20634 +12641,20658 @@
         <is>
           <t>43733</t>
         </is>
       </c>
       <c r="B1046" s="0" t="inlineStr">
         <is>
           <t>43725</t>
         </is>
       </c>
     </row>
     <row r="1047" spans="1:2" customHeight="0">
       <c r="A1047" s="0" t="inlineStr">
         <is>
           <t>43736</t>
         </is>
       </c>
       <c r="B1047" s="0" t="inlineStr">
         <is>
           <t>43710</t>
         </is>
       </c>
     </row>
     <row r="1048" spans="1:2" customHeight="0">
       <c r="A1048" s="0" t="inlineStr">
         <is>
-          <t>44104</t>
+          <t>43788</t>
         </is>
       </c>
       <c r="B1048" s="0" t="inlineStr">
         <is>
-          <t>3927</t>
+          <t>43797</t>
         </is>
       </c>
     </row>
     <row r="1049" spans="1:2" customHeight="0">
       <c r="A1049" s="0" t="inlineStr">
         <is>
-          <t>45003</t>
+          <t>44104</t>
         </is>
       </c>
       <c r="B1049" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>3927</t>
         </is>
       </c>
     </row>
     <row r="1050" spans="1:2" customHeight="0">
       <c r="A1050" s="0" t="inlineStr">
         <is>
-          <t>45004</t>
+          <t>45003</t>
         </is>
       </c>
       <c r="B1050" s="0" t="inlineStr">
         <is>
           <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1051" spans="1:2" customHeight="0">
       <c r="A1051" s="0" t="inlineStr">
         <is>
-          <t>51007</t>
+          <t>45004</t>
         </is>
       </c>
       <c r="B1051" s="0" t="inlineStr">
         <is>
-          <t>51201</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1052" spans="1:2" customHeight="0">
       <c r="A1052" s="0" t="inlineStr">
         <is>
-          <t>51008</t>
+          <t>51007</t>
         </is>
       </c>
       <c r="B1052" s="0" t="inlineStr">
         <is>
-          <t>51202</t>
+          <t>51201</t>
         </is>
       </c>
     </row>
     <row r="1053" spans="1:2" customHeight="0">
       <c r="A1053" s="0" t="inlineStr">
         <is>
-          <t>51012</t>
+          <t>51008</t>
         </is>
       </c>
       <c r="B1053" s="0" t="inlineStr">
         <is>
-          <t>71474</t>
+          <t>51202</t>
         </is>
       </c>
     </row>
     <row r="1054" spans="1:2" customHeight="0">
       <c r="A1054" s="0" t="inlineStr">
         <is>
-          <t>51015</t>
+          <t>51012</t>
         </is>
       </c>
       <c r="B1054" s="0" t="inlineStr">
         <is>
-          <t>51015X</t>
+          <t>71474</t>
         </is>
       </c>
     </row>
     <row r="1055" spans="1:2" customHeight="0">
       <c r="A1055" s="0" t="inlineStr">
         <is>
-          <t>51016</t>
+          <t>51015</t>
         </is>
       </c>
       <c r="B1055" s="0" t="inlineStr">
         <is>
-          <t>51016X</t>
+          <t>51015X</t>
         </is>
       </c>
     </row>
     <row r="1056" spans="1:2" customHeight="0">
       <c r="A1056" s="0" t="inlineStr">
         <is>
-          <t>51017</t>
+          <t>51016</t>
         </is>
       </c>
       <c r="B1056" s="0" t="inlineStr">
         <is>
-          <t>51017X</t>
+          <t>51016X</t>
         </is>
       </c>
     </row>
     <row r="1057" spans="1:2" customHeight="0">
       <c r="A1057" s="0" t="inlineStr">
         <is>
-          <t>51018</t>
+          <t>51017</t>
         </is>
       </c>
       <c r="B1057" s="0" t="inlineStr">
         <is>
-          <t>51018X</t>
+          <t>51017X</t>
         </is>
       </c>
     </row>
     <row r="1058" spans="1:2" customHeight="0">
       <c r="A1058" s="0" t="inlineStr">
         <is>
-          <t>51019</t>
+          <t>51018</t>
         </is>
       </c>
       <c r="B1058" s="0" t="inlineStr">
         <is>
-          <t>51019X</t>
+          <t>51018X</t>
         </is>
       </c>
     </row>
     <row r="1059" spans="1:2" customHeight="0">
       <c r="A1059" s="0" t="inlineStr">
         <is>
-          <t>51022</t>
+          <t>51019</t>
         </is>
       </c>
       <c r="B1059" s="0" t="inlineStr">
         <is>
-          <t>51020</t>
+          <t>51019X</t>
         </is>
       </c>
     </row>
     <row r="1060" spans="1:2" customHeight="0">
       <c r="A1060" s="0" t="inlineStr">
         <is>
-          <t>51022X</t>
+          <t>51022</t>
         </is>
       </c>
       <c r="B1060" s="0" t="inlineStr">
         <is>
           <t>51020</t>
         </is>
       </c>
     </row>
     <row r="1061" spans="1:2" customHeight="0">
       <c r="A1061" s="0" t="inlineStr">
         <is>
-          <t>51024</t>
+          <t>51022X</t>
         </is>
       </c>
       <c r="B1061" s="0" t="inlineStr">
         <is>
-          <t>51024X</t>
+          <t>51020</t>
         </is>
       </c>
     </row>
     <row r="1062" spans="1:2" customHeight="0">
       <c r="A1062" s="0" t="inlineStr">
         <is>
-          <t>51051</t>
+          <t>51024</t>
         </is>
       </c>
       <c r="B1062" s="0" t="inlineStr">
         <is>
-          <t>51992</t>
+          <t>51024X</t>
         </is>
       </c>
     </row>
     <row r="1063" spans="1:2" customHeight="0">
       <c r="A1063" s="0" t="inlineStr">
         <is>
-          <t>51061</t>
+          <t>51051</t>
         </is>
       </c>
       <c r="B1063" s="0" t="inlineStr">
         <is>
-          <t>71419</t>
+          <t>51992</t>
         </is>
       </c>
     </row>
     <row r="1064" spans="1:2" customHeight="0">
       <c r="A1064" s="0" t="inlineStr">
         <is>
-          <t>51062</t>
+          <t>51061</t>
         </is>
       </c>
       <c r="B1064" s="0" t="inlineStr">
         <is>
-          <t>51062X</t>
+          <t>71419</t>
         </is>
       </c>
     </row>
     <row r="1065" spans="1:2" customHeight="0">
       <c r="A1065" s="0" t="inlineStr">
         <is>
-          <t>51063</t>
+          <t>51062</t>
         </is>
       </c>
       <c r="B1065" s="0" t="inlineStr">
         <is>
-          <t>51063X</t>
+          <t>51062X</t>
         </is>
       </c>
     </row>
     <row r="1066" spans="1:2" customHeight="0">
       <c r="A1066" s="0" t="inlineStr">
         <is>
-          <t>51078</t>
+          <t>51063</t>
         </is>
       </c>
       <c r="B1066" s="0" t="inlineStr">
         <is>
-          <t>51078X</t>
+          <t>51063X</t>
         </is>
       </c>
     </row>
     <row r="1067" spans="1:2" customHeight="0">
       <c r="A1067" s="0" t="inlineStr">
         <is>
-          <t>51100</t>
+          <t>51078</t>
         </is>
       </c>
       <c r="B1067" s="0" t="inlineStr">
         <is>
-          <t>51100X</t>
+          <t>51078X</t>
         </is>
       </c>
     </row>
     <row r="1068" spans="1:2" customHeight="0">
       <c r="A1068" s="0" t="inlineStr">
         <is>
-          <t>51126</t>
+          <t>51100</t>
         </is>
       </c>
       <c r="B1068" s="0" t="inlineStr">
         <is>
-          <t>51990</t>
+          <t>51100X</t>
         </is>
       </c>
     </row>
     <row r="1069" spans="1:2" customHeight="0">
       <c r="A1069" s="0" t="inlineStr">
         <is>
-          <t>51152</t>
+          <t>51126</t>
         </is>
       </c>
       <c r="B1069" s="0" t="inlineStr">
         <is>
-          <t>51152X</t>
+          <t>51990</t>
         </is>
       </c>
     </row>
     <row r="1070" spans="1:2" customHeight="0">
       <c r="A1070" s="0" t="inlineStr">
         <is>
-          <t>51164</t>
+          <t>51152</t>
         </is>
       </c>
       <c r="B1070" s="0" t="inlineStr">
         <is>
-          <t>41998</t>
+          <t>51152X</t>
         </is>
       </c>
     </row>
     <row r="1071" spans="1:2" customHeight="0">
       <c r="A1071" s="0" t="inlineStr">
         <is>
-          <t>51178</t>
+          <t>51164</t>
         </is>
       </c>
       <c r="B1071" s="0" t="inlineStr">
         <is>
-          <t>61232</t>
+          <t>41998</t>
         </is>
       </c>
     </row>
     <row r="1072" spans="1:2" customHeight="0">
       <c r="A1072" s="0" t="inlineStr">
         <is>
-          <t>51206</t>
+          <t>51178</t>
         </is>
       </c>
       <c r="B1072" s="0" t="inlineStr">
         <is>
-          <t>51205</t>
+          <t>61232</t>
         </is>
       </c>
     </row>
     <row r="1073" spans="1:2" customHeight="0">
       <c r="A1073" s="0" t="inlineStr">
         <is>
-          <t>51210</t>
+          <t>51206</t>
         </is>
       </c>
       <c r="B1073" s="0" t="inlineStr">
         <is>
-          <t>41288</t>
+          <t>51205</t>
         </is>
       </c>
     </row>
     <row r="1074" spans="1:2" customHeight="0">
       <c r="A1074" s="0" t="inlineStr">
         <is>
-          <t>51211</t>
+          <t>51210</t>
         </is>
       </c>
       <c r="B1074" s="0" t="inlineStr">
         <is>
-          <t>61726</t>
+          <t>41288</t>
         </is>
       </c>
     </row>
     <row r="1075" spans="1:2" customHeight="0">
       <c r="A1075" s="0" t="inlineStr">
         <is>
-          <t>51593</t>
+          <t>51211</t>
         </is>
       </c>
       <c r="B1075" s="0" t="inlineStr">
         <is>
-          <t>51593X</t>
+          <t>61726</t>
         </is>
       </c>
     </row>
     <row r="1076" spans="1:2" customHeight="0">
       <c r="A1076" s="0" t="inlineStr">
         <is>
-          <t>51648</t>
+          <t>51593</t>
         </is>
       </c>
       <c r="B1076" s="0" t="inlineStr">
         <is>
-          <t>51648X</t>
+          <t>51593X</t>
         </is>
       </c>
     </row>
     <row r="1077" spans="1:2" customHeight="0">
       <c r="A1077" s="0" t="inlineStr">
         <is>
-          <t>51702</t>
+          <t>51648</t>
         </is>
       </c>
       <c r="B1077" s="0" t="inlineStr">
         <is>
-          <t>51702X</t>
+          <t>51648X</t>
         </is>
       </c>
     </row>
     <row r="1078" spans="1:2" customHeight="0">
       <c r="A1078" s="0" t="inlineStr">
         <is>
-          <t>51718</t>
+          <t>51702</t>
         </is>
       </c>
       <c r="B1078" s="0" t="inlineStr">
         <is>
-          <t>51718X</t>
+          <t>51702X</t>
         </is>
       </c>
     </row>
     <row r="1079" spans="1:2" customHeight="0">
       <c r="A1079" s="0" t="inlineStr">
         <is>
-          <t>51720</t>
+          <t>51718</t>
         </is>
       </c>
       <c r="B1079" s="0" t="inlineStr">
         <is>
-          <t>51720X</t>
+          <t>51718X</t>
         </is>
       </c>
     </row>
     <row r="1080" spans="1:2" customHeight="0">
       <c r="A1080" s="0" t="inlineStr">
         <is>
-          <t>51739</t>
+          <t>51720</t>
         </is>
       </c>
       <c r="B1080" s="0" t="inlineStr">
         <is>
-          <t>41501</t>
+          <t>51720X</t>
         </is>
       </c>
     </row>
     <row r="1081" spans="1:2" customHeight="0">
       <c r="A1081" s="0" t="inlineStr">
         <is>
-          <t>51785</t>
+          <t>51739</t>
         </is>
       </c>
       <c r="B1081" s="0" t="inlineStr">
         <is>
-          <t>61518</t>
+          <t>41501</t>
         </is>
       </c>
     </row>
     <row r="1082" spans="1:2" customHeight="0">
       <c r="A1082" s="0" t="inlineStr">
         <is>
-          <t>51859</t>
+          <t>51785</t>
         </is>
       </c>
       <c r="B1082" s="0" t="inlineStr">
         <is>
-          <t>65008</t>
+          <t>61518</t>
         </is>
       </c>
     </row>
     <row r="1083" spans="1:2" customHeight="0">
       <c r="A1083" s="0" t="inlineStr">
         <is>
-          <t>51900</t>
+          <t>51859</t>
         </is>
       </c>
       <c r="B1083" s="0" t="inlineStr">
         <is>
-          <t>51909</t>
+          <t>65008</t>
         </is>
       </c>
     </row>
     <row r="1084" spans="1:2" customHeight="0">
       <c r="A1084" s="0" t="inlineStr">
         <is>
-          <t>51900X</t>
+          <t>51900</t>
         </is>
       </c>
       <c r="B1084" s="0" t="inlineStr">
         <is>
           <t>51909</t>
         </is>
       </c>
     </row>
     <row r="1085" spans="1:2" customHeight="0">
       <c r="A1085" s="0" t="inlineStr">
         <is>
-          <t>51905</t>
+          <t>51900X</t>
         </is>
       </c>
       <c r="B1085" s="0" t="inlineStr">
         <is>
-          <t>51907X</t>
+          <t>51909</t>
         </is>
       </c>
     </row>
     <row r="1086" spans="1:2" customHeight="0">
       <c r="A1086" s="0" t="inlineStr">
         <is>
-          <t>51905X</t>
+          <t>51905</t>
         </is>
       </c>
       <c r="B1086" s="0" t="inlineStr">
         <is>
           <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1087" spans="1:2" customHeight="0">
       <c r="A1087" s="0" t="inlineStr">
         <is>
-          <t>51907</t>
+          <t>51905X</t>
         </is>
       </c>
       <c r="B1087" s="0" t="inlineStr">
         <is>
           <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1088" spans="1:2" customHeight="0">
       <c r="A1088" s="0" t="inlineStr">
         <is>
-          <t>51908</t>
+          <t>51907</t>
         </is>
       </c>
       <c r="B1088" s="0" t="inlineStr">
         <is>
-          <t>51908X</t>
+          <t>51907X</t>
         </is>
       </c>
     </row>
     <row r="1089" spans="1:2" customHeight="0">
       <c r="A1089" s="0" t="inlineStr">
         <is>
-          <t>51910</t>
+          <t>51908</t>
         </is>
       </c>
       <c r="B1089" s="0" t="inlineStr">
         <is>
-          <t>51910X</t>
+          <t>51908X</t>
         </is>
       </c>
     </row>
     <row r="1090" spans="1:2" customHeight="0">
       <c r="A1090" s="0" t="inlineStr">
         <is>
-          <t>51911</t>
+          <t>51910</t>
         </is>
       </c>
       <c r="B1090" s="0" t="inlineStr">
         <is>
-          <t>51911X</t>
+          <t>51910X</t>
         </is>
       </c>
     </row>
     <row r="1091" spans="1:2" customHeight="0">
       <c r="A1091" s="0" t="inlineStr">
         <is>
-          <t>51914</t>
+          <t>51911</t>
         </is>
       </c>
       <c r="B1091" s="0" t="inlineStr">
         <is>
-          <t>51914X</t>
+          <t>51911X</t>
         </is>
       </c>
     </row>
     <row r="1092" spans="1:2" customHeight="0">
       <c r="A1092" s="0" t="inlineStr">
         <is>
-          <t>51922</t>
+          <t>51914</t>
         </is>
       </c>
       <c r="B1092" s="0" t="inlineStr">
         <is>
-          <t>51922X</t>
+          <t>51914X</t>
         </is>
       </c>
     </row>
     <row r="1093" spans="1:2" customHeight="0">
       <c r="A1093" s="0" t="inlineStr">
         <is>
-          <t>51923</t>
+          <t>51922</t>
         </is>
       </c>
       <c r="B1093" s="0" t="inlineStr">
         <is>
-          <t>51923X</t>
+          <t>51922X</t>
         </is>
       </c>
     </row>
     <row r="1094" spans="1:2" customHeight="0">
       <c r="A1094" s="0" t="inlineStr">
         <is>
-          <t>51924</t>
+          <t>51923</t>
         </is>
       </c>
       <c r="B1094" s="0" t="inlineStr">
         <is>
-          <t>51924X</t>
+          <t>51923X</t>
         </is>
       </c>
     </row>
     <row r="1095" spans="1:2" customHeight="0">
       <c r="A1095" s="0" t="inlineStr">
         <is>
-          <t>51925</t>
+          <t>51924</t>
         </is>
       </c>
       <c r="B1095" s="0" t="inlineStr">
         <is>
-          <t>51925X</t>
+          <t>51924X</t>
         </is>
       </c>
     </row>
     <row r="1096" spans="1:2" customHeight="0">
       <c r="A1096" s="0" t="inlineStr">
         <is>
-          <t>51932</t>
+          <t>51925</t>
         </is>
       </c>
       <c r="B1096" s="0" t="inlineStr">
         <is>
-          <t>51932X</t>
+          <t>51925X</t>
         </is>
       </c>
     </row>
     <row r="1097" spans="1:2" customHeight="0">
       <c r="A1097" s="0" t="inlineStr">
         <is>
-          <t>51934</t>
+          <t>51932</t>
         </is>
       </c>
       <c r="B1097" s="0" t="inlineStr">
         <is>
-          <t>51935</t>
+          <t>51932X</t>
         </is>
       </c>
     </row>
     <row r="1098" spans="1:2" customHeight="0">
       <c r="A1098" s="0" t="inlineStr">
         <is>
-          <t>51949</t>
+          <t>51934</t>
         </is>
       </c>
       <c r="B1098" s="0" t="inlineStr">
         <is>
-          <t>51949X</t>
+          <t>51935</t>
         </is>
       </c>
     </row>
     <row r="1099" spans="1:2" customHeight="0">
       <c r="A1099" s="0" t="inlineStr">
         <is>
-          <t>51962</t>
+          <t>51949</t>
         </is>
       </c>
       <c r="B1099" s="0" t="inlineStr">
         <is>
-          <t>51962X</t>
+          <t>51949X</t>
         </is>
       </c>
     </row>
     <row r="1100" spans="1:2" customHeight="0">
       <c r="A1100" s="0" t="inlineStr">
         <is>
-          <t>51993</t>
+          <t>51962</t>
         </is>
       </c>
       <c r="B1100" s="0" t="inlineStr">
         <is>
-          <t>51992</t>
+          <t>51962X</t>
         </is>
       </c>
     </row>
     <row r="1101" spans="1:2" customHeight="0">
       <c r="A1101" s="0" t="inlineStr">
         <is>
-          <t>520071</t>
+          <t>51993</t>
         </is>
       </c>
       <c r="B1101" s="0" t="inlineStr">
         <is>
-          <t>420371</t>
+          <t>51992</t>
         </is>
       </c>
     </row>
     <row r="1102" spans="1:2" customHeight="0">
       <c r="A1102" s="0" t="inlineStr">
         <is>
-          <t>520072</t>
+          <t>520071</t>
         </is>
       </c>
       <c r="B1102" s="0" t="inlineStr">
         <is>
-          <t>420372</t>
+          <t>420371</t>
         </is>
       </c>
     </row>
     <row r="1103" spans="1:2" customHeight="0">
       <c r="A1103" s="0" t="inlineStr">
         <is>
-          <t>520171</t>
+          <t>520072</t>
         </is>
       </c>
       <c r="B1103" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>420372</t>
         </is>
       </c>
     </row>
     <row r="1104" spans="1:2" customHeight="0">
       <c r="A1104" s="0" t="inlineStr">
         <is>
-          <t>520172</t>
+          <t>520171</t>
         </is>
       </c>
       <c r="B1104" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1105" spans="1:2" customHeight="0">
       <c r="A1105" s="0" t="inlineStr">
         <is>
-          <t>520351</t>
+          <t>520172</t>
         </is>
       </c>
       <c r="B1105" s="0" t="inlineStr">
         <is>
-          <t>521021</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1106" spans="1:2" customHeight="0">
       <c r="A1106" s="0" t="inlineStr">
         <is>
-          <t>520352</t>
+          <t>520351</t>
         </is>
       </c>
       <c r="B1106" s="0" t="inlineStr">
         <is>
-          <t>521022</t>
+          <t>521021</t>
         </is>
       </c>
     </row>
     <row r="1107" spans="1:2" customHeight="0">
       <c r="A1107" s="0" t="inlineStr">
         <is>
-          <t>520491</t>
+          <t>520352</t>
         </is>
       </c>
       <c r="B1107" s="0" t="inlineStr">
         <is>
-          <t>520581</t>
+          <t>521022</t>
         </is>
       </c>
     </row>
     <row r="1108" spans="1:2" customHeight="0">
       <c r="A1108" s="0" t="inlineStr">
         <is>
-          <t>520492</t>
+          <t>520491</t>
         </is>
       </c>
       <c r="B1108" s="0" t="inlineStr">
         <is>
-          <t>520582</t>
+          <t>520581</t>
         </is>
       </c>
     </row>
     <row r="1109" spans="1:2" customHeight="0">
       <c r="A1109" s="0" t="inlineStr">
         <is>
-          <t>52094</t>
+          <t>520492</t>
         </is>
       </c>
       <c r="B1109" s="0" t="inlineStr">
         <is>
-          <t>52094X</t>
+          <t>520582</t>
         </is>
       </c>
     </row>
     <row r="1110" spans="1:2" customHeight="0">
       <c r="A1110" s="0" t="inlineStr">
         <is>
-          <t>521181</t>
+          <t>52094</t>
         </is>
       </c>
       <c r="B1110" s="0" t="inlineStr">
         <is>
-          <t>521201</t>
+          <t>52094X</t>
         </is>
       </c>
     </row>
     <row r="1111" spans="1:2" customHeight="0">
       <c r="A1111" s="0" t="inlineStr">
         <is>
-          <t>521182</t>
+          <t>521181</t>
         </is>
       </c>
       <c r="B1111" s="0" t="inlineStr">
         <is>
-          <t>521202</t>
+          <t>521201</t>
         </is>
       </c>
     </row>
     <row r="1112" spans="1:2" customHeight="0">
       <c r="A1112" s="0" t="inlineStr">
         <is>
-          <t>521211</t>
+          <t>521182</t>
         </is>
       </c>
       <c r="B1112" s="0" t="inlineStr">
         <is>
-          <t>529691</t>
+          <t>521202</t>
         </is>
       </c>
     </row>
     <row r="1113" spans="1:2" customHeight="0">
       <c r="A1113" s="0" t="inlineStr">
         <is>
-          <t>521212</t>
+          <t>521211</t>
         </is>
       </c>
       <c r="B1113" s="0" t="inlineStr">
         <is>
-          <t>529692</t>
+          <t>529691</t>
         </is>
       </c>
     </row>
     <row r="1114" spans="1:2" customHeight="0">
       <c r="A1114" s="0" t="inlineStr">
         <is>
-          <t>521381</t>
+          <t>521212</t>
         </is>
       </c>
       <c r="B1114" s="0" t="inlineStr">
         <is>
-          <t>521131</t>
+          <t>529692</t>
         </is>
       </c>
     </row>
     <row r="1115" spans="1:2" customHeight="0">
       <c r="A1115" s="0" t="inlineStr">
         <is>
-          <t>521382</t>
+          <t>521381</t>
         </is>
       </c>
       <c r="B1115" s="0" t="inlineStr">
         <is>
-          <t>521132</t>
+          <t>521131</t>
         </is>
       </c>
     </row>
     <row r="1116" spans="1:2" customHeight="0">
       <c r="A1116" s="0" t="inlineStr">
         <is>
-          <t>521391</t>
+          <t>521382</t>
         </is>
       </c>
       <c r="B1116" s="0" t="inlineStr">
         <is>
-          <t>521941</t>
+          <t>521132</t>
         </is>
       </c>
     </row>
     <row r="1117" spans="1:2" customHeight="0">
       <c r="A1117" s="0" t="inlineStr">
         <is>
-          <t>521392</t>
+          <t>521391</t>
         </is>
       </c>
       <c r="B1117" s="0" t="inlineStr">
         <is>
-          <t>521942</t>
+          <t>521941</t>
         </is>
       </c>
     </row>
     <row r="1118" spans="1:2" customHeight="0">
       <c r="A1118" s="0" t="inlineStr">
         <is>
-          <t>521421</t>
+          <t>521392</t>
         </is>
       </c>
       <c r="B1118" s="0" t="inlineStr">
         <is>
-          <t>521021</t>
+          <t>521942</t>
         </is>
       </c>
     </row>
     <row r="1119" spans="1:2" customHeight="0">
       <c r="A1119" s="0" t="inlineStr">
         <is>
-          <t>521422</t>
+          <t>521421</t>
         </is>
       </c>
       <c r="B1119" s="0" t="inlineStr">
         <is>
-          <t>521022</t>
+          <t>521021</t>
         </is>
       </c>
     </row>
     <row r="1120" spans="1:2" customHeight="0">
       <c r="A1120" s="0" t="inlineStr">
         <is>
-          <t>521431</t>
+          <t>521422</t>
         </is>
       </c>
       <c r="B1120" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>521022</t>
         </is>
       </c>
     </row>
     <row r="1121" spans="1:2" customHeight="0">
       <c r="A1121" s="0" t="inlineStr">
         <is>
-          <t>521432</t>
+          <t>521431</t>
         </is>
       </c>
       <c r="B1121" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1122" spans="1:2" customHeight="0">
       <c r="A1122" s="0" t="inlineStr">
         <is>
-          <t>521441</t>
+          <t>521432</t>
         </is>
       </c>
       <c r="B1122" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1123" spans="1:2" customHeight="0">
       <c r="A1123" s="0" t="inlineStr">
         <is>
-          <t>521442</t>
+          <t>521441</t>
         </is>
       </c>
       <c r="B1123" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1124" spans="1:2" customHeight="0">
       <c r="A1124" s="0" t="inlineStr">
         <is>
-          <t>521571</t>
+          <t>521442</t>
         </is>
       </c>
       <c r="B1124" s="0" t="inlineStr">
         <is>
-          <t>523671</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1125" spans="1:2" customHeight="0">
       <c r="A1125" s="0" t="inlineStr">
         <is>
-          <t>521572</t>
+          <t>521571</t>
         </is>
       </c>
       <c r="B1125" s="0" t="inlineStr">
         <is>
-          <t>523672</t>
+          <t>523671</t>
         </is>
       </c>
     </row>
     <row r="1126" spans="1:2" customHeight="0">
       <c r="A1126" s="0" t="inlineStr">
         <is>
-          <t>52160</t>
+          <t>521572</t>
         </is>
       </c>
       <c r="B1126" s="0" t="inlineStr">
         <is>
-          <t>52160X</t>
+          <t>523672</t>
         </is>
       </c>
     </row>
     <row r="1127" spans="1:2" customHeight="0">
       <c r="A1127" s="0" t="inlineStr">
         <is>
-          <t>521741</t>
+          <t>52160</t>
         </is>
       </c>
       <c r="B1127" s="0" t="inlineStr">
         <is>
-          <t>520241</t>
+          <t>52160X</t>
         </is>
       </c>
     </row>
     <row r="1128" spans="1:2" customHeight="0">
       <c r="A1128" s="0" t="inlineStr">
         <is>
-          <t>521742</t>
+          <t>521741</t>
         </is>
       </c>
       <c r="B1128" s="0" t="inlineStr">
         <is>
-          <t>520242</t>
+          <t>520241</t>
         </is>
       </c>
     </row>
     <row r="1129" spans="1:2" customHeight="0">
       <c r="A1129" s="0" t="inlineStr">
         <is>
-          <t>521761</t>
+          <t>521742</t>
         </is>
       </c>
       <c r="B1129" s="0" t="inlineStr">
         <is>
-          <t>521341</t>
+          <t>520242</t>
         </is>
       </c>
     </row>
     <row r="1130" spans="1:2" customHeight="0">
       <c r="A1130" s="0" t="inlineStr">
         <is>
-          <t>521762</t>
+          <t>521761</t>
         </is>
       </c>
       <c r="B1130" s="0" t="inlineStr">
         <is>
-          <t>521342</t>
+          <t>521341</t>
         </is>
       </c>
     </row>
     <row r="1131" spans="1:2" customHeight="0">
       <c r="A1131" s="0" t="inlineStr">
         <is>
-          <t>521781</t>
+          <t>521762</t>
         </is>
       </c>
       <c r="B1131" s="0" t="inlineStr">
         <is>
-          <t>421981</t>
+          <t>521342</t>
         </is>
       </c>
     </row>
     <row r="1132" spans="1:2" customHeight="0">
       <c r="A1132" s="0" t="inlineStr">
         <is>
-          <t>521782</t>
+          <t>521781</t>
         </is>
       </c>
       <c r="B1132" s="0" t="inlineStr">
         <is>
-          <t>421982</t>
+          <t>421981</t>
         </is>
       </c>
     </row>
     <row r="1133" spans="1:2" customHeight="0">
       <c r="A1133" s="0" t="inlineStr">
         <is>
-          <t>521861</t>
+          <t>521782</t>
         </is>
       </c>
       <c r="B1133" s="0" t="inlineStr">
         <is>
-          <t>529761</t>
+          <t>421982</t>
         </is>
       </c>
     </row>
     <row r="1134" spans="1:2" customHeight="0">
       <c r="A1134" s="0" t="inlineStr">
         <is>
-          <t>521862</t>
+          <t>521861</t>
         </is>
       </c>
       <c r="B1134" s="0" t="inlineStr">
         <is>
-          <t>529762</t>
+          <t>529761</t>
         </is>
       </c>
     </row>
     <row r="1135" spans="1:2" customHeight="0">
       <c r="A1135" s="0" t="inlineStr">
         <is>
-          <t>521881</t>
+          <t>521862</t>
         </is>
       </c>
       <c r="B1135" s="0" t="inlineStr">
         <is>
-          <t>521661</t>
+          <t>529762</t>
         </is>
       </c>
     </row>
     <row r="1136" spans="1:2" customHeight="0">
       <c r="A1136" s="0" t="inlineStr">
         <is>
-          <t>521882</t>
+          <t>521881</t>
         </is>
       </c>
       <c r="B1136" s="0" t="inlineStr">
         <is>
-          <t>521662</t>
+          <t>521661</t>
         </is>
       </c>
     </row>
     <row r="1137" spans="1:2" customHeight="0">
       <c r="A1137" s="0" t="inlineStr">
         <is>
-          <t>521961</t>
+          <t>521882</t>
         </is>
       </c>
       <c r="B1137" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>521662</t>
         </is>
       </c>
     </row>
     <row r="1138" spans="1:2" customHeight="0">
       <c r="A1138" s="0" t="inlineStr">
         <is>
-          <t>521962</t>
+          <t>521961</t>
         </is>
       </c>
       <c r="B1138" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1139" spans="1:2" customHeight="0">
       <c r="A1139" s="0" t="inlineStr">
         <is>
-          <t>521981</t>
+          <t>521962</t>
         </is>
       </c>
       <c r="B1139" s="0" t="inlineStr">
         <is>
-          <t>521951</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1140" spans="1:2" customHeight="0">
       <c r="A1140" s="0" t="inlineStr">
         <is>
-          <t>521982</t>
+          <t>521981</t>
         </is>
       </c>
       <c r="B1140" s="0" t="inlineStr">
         <is>
-          <t>521952</t>
+          <t>521951</t>
         </is>
       </c>
     </row>
     <row r="1141" spans="1:2" customHeight="0">
       <c r="A1141" s="0" t="inlineStr">
         <is>
-          <t>522021</t>
+          <t>521982</t>
         </is>
       </c>
       <c r="B1141" s="0" t="inlineStr">
         <is>
-          <t>521301</t>
+          <t>521952</t>
         </is>
       </c>
     </row>
     <row r="1142" spans="1:2" customHeight="0">
       <c r="A1142" s="0" t="inlineStr">
         <is>
-          <t>522022</t>
+          <t>522021</t>
         </is>
       </c>
       <c r="B1142" s="0" t="inlineStr">
         <is>
-          <t>521302</t>
+          <t>521301</t>
         </is>
       </c>
     </row>
     <row r="1143" spans="1:2" customHeight="0">
       <c r="A1143" s="0" t="inlineStr">
         <is>
-          <t>522031</t>
+          <t>522022</t>
         </is>
       </c>
       <c r="B1143" s="0" t="inlineStr">
         <is>
-          <t>522601</t>
+          <t>521302</t>
         </is>
       </c>
     </row>
     <row r="1144" spans="1:2" customHeight="0">
       <c r="A1144" s="0" t="inlineStr">
         <is>
-          <t>522032</t>
+          <t>522031</t>
         </is>
       </c>
       <c r="B1144" s="0" t="inlineStr">
         <is>
-          <t>522602</t>
+          <t>522601</t>
         </is>
       </c>
     </row>
     <row r="1145" spans="1:2" customHeight="0">
       <c r="A1145" s="0" t="inlineStr">
         <is>
-          <t>522051</t>
+          <t>522032</t>
         </is>
       </c>
       <c r="B1145" s="0" t="inlineStr">
         <is>
-          <t>520221</t>
+          <t>522602</t>
         </is>
       </c>
     </row>
     <row r="1146" spans="1:2" customHeight="0">
       <c r="A1146" s="0" t="inlineStr">
         <is>
-          <t>522052</t>
+          <t>522051</t>
         </is>
       </c>
       <c r="B1146" s="0" t="inlineStr">
         <is>
-          <t>520222</t>
+          <t>520221</t>
         </is>
       </c>
     </row>
     <row r="1147" spans="1:2" customHeight="0">
       <c r="A1147" s="0" t="inlineStr">
         <is>
-          <t>522071</t>
+          <t>522052</t>
         </is>
       </c>
       <c r="B1147" s="0" t="inlineStr">
         <is>
-          <t>520211</t>
+          <t>520222</t>
         </is>
       </c>
     </row>
     <row r="1148" spans="1:2" customHeight="0">
       <c r="A1148" s="0" t="inlineStr">
         <is>
-          <t>522072</t>
+          <t>522071</t>
         </is>
       </c>
       <c r="B1148" s="0" t="inlineStr">
         <is>
-          <t>520212</t>
+          <t>520211</t>
         </is>
       </c>
     </row>
     <row r="1149" spans="1:2" customHeight="0">
       <c r="A1149" s="0" t="inlineStr">
         <is>
-          <t>522091</t>
+          <t>522072</t>
         </is>
       </c>
       <c r="B1149" s="0" t="inlineStr">
         <is>
-          <t>522081</t>
+          <t>520212</t>
         </is>
       </c>
     </row>
     <row r="1150" spans="1:2" customHeight="0">
       <c r="A1150" s="0" t="inlineStr">
         <is>
-          <t>522092</t>
+          <t>522091</t>
         </is>
       </c>
       <c r="B1150" s="0" t="inlineStr">
         <is>
-          <t>522082</t>
+          <t>522081</t>
         </is>
       </c>
     </row>
     <row r="1151" spans="1:2" customHeight="0">
       <c r="A1151" s="0" t="inlineStr">
         <is>
-          <t>522111</t>
+          <t>522092</t>
         </is>
       </c>
       <c r="B1151" s="0" t="inlineStr">
         <is>
-          <t>420121</t>
+          <t>522082</t>
         </is>
       </c>
     </row>
     <row r="1152" spans="1:2" customHeight="0">
       <c r="A1152" s="0" t="inlineStr">
         <is>
-          <t>522112</t>
+          <t>522111</t>
         </is>
       </c>
       <c r="B1152" s="0" t="inlineStr">
         <is>
-          <t>420122</t>
+          <t>420121</t>
         </is>
       </c>
     </row>
     <row r="1153" spans="1:2" customHeight="0">
       <c r="A1153" s="0" t="inlineStr">
         <is>
-          <t>522151</t>
+          <t>522112</t>
         </is>
       </c>
       <c r="B1153" s="0" t="inlineStr">
         <is>
-          <t>727451</t>
+          <t>420122</t>
         </is>
       </c>
     </row>
     <row r="1154" spans="1:2" customHeight="0">
       <c r="A1154" s="0" t="inlineStr">
         <is>
-          <t>522152</t>
+          <t>522151</t>
         </is>
       </c>
       <c r="B1154" s="0" t="inlineStr">
         <is>
-          <t>727452</t>
+          <t>727451</t>
         </is>
       </c>
     </row>
     <row r="1155" spans="1:2" customHeight="0">
       <c r="A1155" s="0" t="inlineStr">
         <is>
-          <t>522161</t>
+          <t>522152</t>
         </is>
       </c>
       <c r="B1155" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>727452</t>
         </is>
       </c>
     </row>
     <row r="1156" spans="1:2" customHeight="0">
       <c r="A1156" s="0" t="inlineStr">
         <is>
-          <t>522162</t>
+          <t>522161</t>
         </is>
       </c>
       <c r="B1156" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1157" spans="1:2" customHeight="0">
       <c r="A1157" s="0" t="inlineStr">
         <is>
-          <t>522191</t>
+          <t>522162</t>
         </is>
       </c>
       <c r="B1157" s="0" t="inlineStr">
         <is>
-          <t>520251</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1158" spans="1:2" customHeight="0">
       <c r="A1158" s="0" t="inlineStr">
         <is>
-          <t>522192</t>
+          <t>522191</t>
         </is>
       </c>
       <c r="B1158" s="0" t="inlineStr">
         <is>
-          <t>520252</t>
+          <t>520251</t>
         </is>
       </c>
     </row>
     <row r="1159" spans="1:2" customHeight="0">
       <c r="A1159" s="0" t="inlineStr">
         <is>
-          <t>522221</t>
+          <t>522192</t>
         </is>
       </c>
       <c r="B1159" s="0" t="inlineStr">
         <is>
-          <t>520451</t>
+          <t>520252</t>
         </is>
       </c>
     </row>
     <row r="1160" spans="1:2" customHeight="0">
       <c r="A1160" s="0" t="inlineStr">
         <is>
-          <t>522222</t>
+          <t>522221</t>
         </is>
       </c>
       <c r="B1160" s="0" t="inlineStr">
         <is>
-          <t>520452</t>
+          <t>520451</t>
         </is>
       </c>
     </row>
     <row r="1161" spans="1:2" customHeight="0">
       <c r="A1161" s="0" t="inlineStr">
         <is>
-          <t>522411</t>
+          <t>522222</t>
         </is>
       </c>
       <c r="B1161" s="0" t="inlineStr">
         <is>
-          <t>523681</t>
+          <t>520452</t>
         </is>
       </c>
     </row>
     <row r="1162" spans="1:2" customHeight="0">
       <c r="A1162" s="0" t="inlineStr">
         <is>
-          <t>522412</t>
+          <t>522411</t>
         </is>
       </c>
       <c r="B1162" s="0" t="inlineStr">
         <is>
-          <t>523682</t>
+          <t>523681</t>
         </is>
       </c>
     </row>
     <row r="1163" spans="1:2" customHeight="0">
       <c r="A1163" s="0" t="inlineStr">
         <is>
-          <t>522591</t>
+          <t>522412</t>
         </is>
       </c>
       <c r="B1163" s="0" t="inlineStr">
         <is>
-          <t>520661</t>
+          <t>523682</t>
         </is>
       </c>
     </row>
     <row r="1164" spans="1:2" customHeight="0">
       <c r="A1164" s="0" t="inlineStr">
         <is>
-          <t>522592</t>
+          <t>522591</t>
         </is>
       </c>
       <c r="B1164" s="0" t="inlineStr">
         <is>
-          <t>520662</t>
+          <t>520661</t>
         </is>
       </c>
     </row>
     <row r="1165" spans="1:2" customHeight="0">
       <c r="A1165" s="0" t="inlineStr">
         <is>
-          <t>522681</t>
+          <t>522592</t>
         </is>
       </c>
       <c r="B1165" s="0" t="inlineStr">
         <is>
-          <t>522651</t>
+          <t>520662</t>
         </is>
       </c>
     </row>
     <row r="1166" spans="1:2" customHeight="0">
       <c r="A1166" s="0" t="inlineStr">
         <is>
-          <t>522682</t>
+          <t>522681</t>
         </is>
       </c>
       <c r="B1166" s="0" t="inlineStr">
         <is>
-          <t>522652</t>
+          <t>522651</t>
         </is>
       </c>
     </row>
     <row r="1167" spans="1:2" customHeight="0">
       <c r="A1167" s="0" t="inlineStr">
         <is>
-          <t>522781</t>
+          <t>522682</t>
         </is>
       </c>
       <c r="B1167" s="0" t="inlineStr">
         <is>
-          <t>521001</t>
+          <t>522652</t>
         </is>
       </c>
     </row>
     <row r="1168" spans="1:2" customHeight="0">
       <c r="A1168" s="0" t="inlineStr">
         <is>
-          <t>522782</t>
+          <t>522781</t>
         </is>
       </c>
       <c r="B1168" s="0" t="inlineStr">
         <is>
-          <t>521002</t>
+          <t>521001</t>
         </is>
       </c>
     </row>
     <row r="1169" spans="1:2" customHeight="0">
       <c r="A1169" s="0" t="inlineStr">
         <is>
-          <t>522911</t>
+          <t>522782</t>
         </is>
       </c>
       <c r="B1169" s="0" t="inlineStr">
         <is>
-          <t>522881</t>
+          <t>521002</t>
         </is>
       </c>
     </row>
     <row r="1170" spans="1:2" customHeight="0">
       <c r="A1170" s="0" t="inlineStr">
         <is>
-          <t>522912</t>
+          <t>522911</t>
         </is>
       </c>
       <c r="B1170" s="0" t="inlineStr">
         <is>
-          <t>522882</t>
+          <t>522881</t>
         </is>
       </c>
     </row>
     <row r="1171" spans="1:2" customHeight="0">
       <c r="A1171" s="0" t="inlineStr">
         <is>
-          <t>52300</t>
+          <t>522912</t>
         </is>
       </c>
       <c r="B1171" s="0" t="inlineStr">
         <is>
-          <t>52300X</t>
+          <t>522882</t>
         </is>
       </c>
     </row>
     <row r="1172" spans="1:2" customHeight="0">
       <c r="A1172" s="0" t="inlineStr">
         <is>
-          <t>52301</t>
+          <t>52300</t>
         </is>
       </c>
       <c r="B1172" s="0" t="inlineStr">
         <is>
-          <t>52301X</t>
+          <t>52300X</t>
         </is>
       </c>
     </row>
     <row r="1173" spans="1:2" customHeight="0">
       <c r="A1173" s="0" t="inlineStr">
         <is>
-          <t>52304</t>
+          <t>52301</t>
         </is>
       </c>
       <c r="B1173" s="0" t="inlineStr">
         <is>
-          <t>52304X</t>
+          <t>52301X</t>
         </is>
       </c>
     </row>
     <row r="1174" spans="1:2" customHeight="0">
       <c r="A1174" s="0" t="inlineStr">
         <is>
-          <t>52305</t>
+          <t>52304</t>
         </is>
       </c>
       <c r="B1174" s="0" t="inlineStr">
         <is>
-          <t>52305X</t>
+          <t>52304X</t>
         </is>
       </c>
     </row>
     <row r="1175" spans="1:2" customHeight="0">
       <c r="A1175" s="0" t="inlineStr">
         <is>
-          <t>52306</t>
+          <t>52305</t>
         </is>
       </c>
       <c r="B1175" s="0" t="inlineStr">
         <is>
-          <t>52306X</t>
+          <t>52305X</t>
         </is>
       </c>
     </row>
     <row r="1176" spans="1:2" customHeight="0">
       <c r="A1176" s="0" t="inlineStr">
         <is>
-          <t>524071</t>
+          <t>52306</t>
         </is>
       </c>
       <c r="B1176" s="0" t="inlineStr">
         <is>
-          <t>730511</t>
+          <t>52306X</t>
         </is>
       </c>
     </row>
     <row r="1177" spans="1:2" customHeight="0">
       <c r="A1177" s="0" t="inlineStr">
         <is>
-          <t>524072</t>
+          <t>524071</t>
         </is>
       </c>
       <c r="B1177" s="0" t="inlineStr">
         <is>
-          <t>730512</t>
+          <t>730511</t>
         </is>
       </c>
     </row>
     <row r="1178" spans="1:2" customHeight="0">
       <c r="A1178" s="0" t="inlineStr">
         <is>
-          <t>52534</t>
+          <t>524072</t>
         </is>
       </c>
       <c r="B1178" s="0" t="inlineStr">
         <is>
-          <t>52534X</t>
+          <t>730512</t>
         </is>
       </c>
     </row>
     <row r="1179" spans="1:2" customHeight="0">
       <c r="A1179" s="0" t="inlineStr">
         <is>
-          <t>52544</t>
+          <t>52534</t>
         </is>
       </c>
       <c r="B1179" s="0" t="inlineStr">
         <is>
-          <t>52544X</t>
+          <t>52534X</t>
         </is>
       </c>
     </row>
     <row r="1180" spans="1:2" customHeight="0">
       <c r="A1180" s="0" t="inlineStr">
         <is>
-          <t>52545</t>
+          <t>52544</t>
         </is>
       </c>
       <c r="B1180" s="0" t="inlineStr">
         <is>
-          <t>52545X</t>
+          <t>52544X</t>
         </is>
       </c>
     </row>
     <row r="1181" spans="1:2" customHeight="0">
       <c r="A1181" s="0" t="inlineStr">
         <is>
-          <t>52601</t>
+          <t>52545</t>
         </is>
       </c>
       <c r="B1181" s="0" t="inlineStr">
         <is>
-          <t>52601X</t>
+          <t>52545X</t>
         </is>
       </c>
     </row>
     <row r="1182" spans="1:2" customHeight="0">
       <c r="A1182" s="0" t="inlineStr">
         <is>
-          <t>52606</t>
+          <t>52601</t>
         </is>
       </c>
       <c r="B1182" s="0" t="inlineStr">
         <is>
-          <t>52606X</t>
+          <t>52601X</t>
         </is>
       </c>
     </row>
     <row r="1183" spans="1:2" customHeight="0">
       <c r="A1183" s="0" t="inlineStr">
         <is>
-          <t>526721</t>
+          <t>52606</t>
         </is>
       </c>
       <c r="B1183" s="0" t="inlineStr">
         <is>
-          <t>529961</t>
+          <t>52606X</t>
         </is>
       </c>
     </row>
     <row r="1184" spans="1:2" customHeight="0">
       <c r="A1184" s="0" t="inlineStr">
         <is>
-          <t>526732</t>
+          <t>526721</t>
         </is>
       </c>
       <c r="B1184" s="0" t="inlineStr">
         <is>
-          <t>529962</t>
+          <t>529961</t>
         </is>
       </c>
     </row>
     <row r="1185" spans="1:2" customHeight="0">
       <c r="A1185" s="0" t="inlineStr">
         <is>
-          <t>52846</t>
+          <t>526732</t>
         </is>
       </c>
       <c r="B1185" s="0" t="inlineStr">
         <is>
-          <t>52846X</t>
+          <t>529962</t>
         </is>
       </c>
     </row>
     <row r="1186" spans="1:2" customHeight="0">
       <c r="A1186" s="0" t="inlineStr">
         <is>
-          <t>52870</t>
+          <t>52846</t>
         </is>
       </c>
       <c r="B1186" s="0" t="inlineStr">
         <is>
-          <t>52870X</t>
+          <t>52846X</t>
         </is>
       </c>
     </row>
     <row r="1187" spans="1:2" customHeight="0">
       <c r="A1187" s="0" t="inlineStr">
         <is>
-          <t>52876</t>
+          <t>52870</t>
         </is>
       </c>
       <c r="B1187" s="0" t="inlineStr">
         <is>
-          <t>52876X</t>
+          <t>52870X</t>
         </is>
       </c>
     </row>
     <row r="1188" spans="1:2" customHeight="0">
       <c r="A1188" s="0" t="inlineStr">
         <is>
-          <t>52877</t>
+          <t>52876</t>
         </is>
       </c>
       <c r="B1188" s="0" t="inlineStr">
         <is>
-          <t>52877X</t>
+          <t>52876X</t>
         </is>
       </c>
     </row>
     <row r="1189" spans="1:2" customHeight="0">
       <c r="A1189" s="0" t="inlineStr">
         <is>
-          <t>52878</t>
+          <t>52877</t>
         </is>
       </c>
       <c r="B1189" s="0" t="inlineStr">
         <is>
-          <t>52878X</t>
+          <t>52877X</t>
         </is>
       </c>
     </row>
     <row r="1190" spans="1:2" customHeight="0">
       <c r="A1190" s="0" t="inlineStr">
         <is>
-          <t>52902</t>
+          <t>52878</t>
         </is>
       </c>
       <c r="B1190" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52878X</t>
         </is>
       </c>
     </row>
     <row r="1191" spans="1:2" customHeight="0">
       <c r="A1191" s="0" t="inlineStr">
         <is>
-          <t>52903</t>
+          <t>52902</t>
         </is>
       </c>
       <c r="B1191" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1192" spans="1:2" customHeight="0">
       <c r="A1192" s="0" t="inlineStr">
         <is>
-          <t>52904</t>
+          <t>52903</t>
         </is>
       </c>
       <c r="B1192" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1193" spans="1:2" customHeight="0">
       <c r="A1193" s="0" t="inlineStr">
         <is>
-          <t>52905</t>
+          <t>52904</t>
         </is>
       </c>
       <c r="B1193" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1194" spans="1:2" customHeight="0">
       <c r="A1194" s="0" t="inlineStr">
         <is>
-          <t>52906</t>
+          <t>52905</t>
         </is>
       </c>
       <c r="B1194" s="0" t="inlineStr">
         <is>
-          <t>52906X</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1195" spans="1:2" customHeight="0">
       <c r="A1195" s="0" t="inlineStr">
         <is>
-          <t>52907</t>
+          <t>52906</t>
         </is>
       </c>
       <c r="B1195" s="0" t="inlineStr">
         <is>
-          <t>52907X</t>
+          <t>52906X</t>
         </is>
       </c>
     </row>
     <row r="1196" spans="1:2" customHeight="0">
       <c r="A1196" s="0" t="inlineStr">
         <is>
-          <t>52908</t>
+          <t>52907</t>
         </is>
       </c>
       <c r="B1196" s="0" t="inlineStr">
         <is>
-          <t>52908X</t>
+          <t>52907X</t>
         </is>
       </c>
     </row>
     <row r="1197" spans="1:2" customHeight="0">
       <c r="A1197" s="0" t="inlineStr">
         <is>
-          <t>52909</t>
+          <t>52908</t>
         </is>
       </c>
       <c r="B1197" s="0" t="inlineStr">
         <is>
-          <t>52909X</t>
+          <t>52908X</t>
         </is>
       </c>
     </row>
     <row r="1198" spans="1:2" customHeight="0">
       <c r="A1198" s="0" t="inlineStr">
         <is>
-          <t>52910</t>
+          <t>52909</t>
         </is>
       </c>
       <c r="B1198" s="0" t="inlineStr">
         <is>
-          <t>52910X</t>
+          <t>52909X</t>
         </is>
       </c>
     </row>
     <row r="1199" spans="1:2" customHeight="0">
       <c r="A1199" s="0" t="inlineStr">
         <is>
-          <t>52911</t>
+          <t>52910</t>
         </is>
       </c>
       <c r="B1199" s="0" t="inlineStr">
         <is>
-          <t>52911X</t>
+          <t>52910X</t>
         </is>
       </c>
     </row>
     <row r="1200" spans="1:2" customHeight="0">
       <c r="A1200" s="0" t="inlineStr">
         <is>
-          <t>52912</t>
+          <t>52911</t>
         </is>
       </c>
       <c r="B1200" s="0" t="inlineStr">
         <is>
-          <t>52912X</t>
+          <t>52911X</t>
         </is>
       </c>
     </row>
     <row r="1201" spans="1:2" customHeight="0">
       <c r="A1201" s="0" t="inlineStr">
         <is>
-          <t>52913</t>
+          <t>52912</t>
         </is>
       </c>
       <c r="B1201" s="0" t="inlineStr">
         <is>
-          <t>52913X</t>
+          <t>52912X</t>
         </is>
       </c>
     </row>
     <row r="1202" spans="1:2" customHeight="0">
       <c r="A1202" s="0" t="inlineStr">
         <is>
-          <t>52915</t>
+          <t>52913</t>
         </is>
       </c>
       <c r="B1202" s="0" t="inlineStr">
         <is>
-          <t>52915X</t>
+          <t>52913X</t>
         </is>
       </c>
     </row>
     <row r="1203" spans="1:2" customHeight="0">
       <c r="A1203" s="0" t="inlineStr">
         <is>
-          <t>52916</t>
+          <t>52915</t>
         </is>
       </c>
       <c r="B1203" s="0" t="inlineStr">
         <is>
-          <t>52916X</t>
+          <t>52915X</t>
         </is>
       </c>
     </row>
     <row r="1204" spans="1:2" customHeight="0">
       <c r="A1204" s="0" t="inlineStr">
         <is>
-          <t>52917</t>
+          <t>52916</t>
         </is>
       </c>
       <c r="B1204" s="0" t="inlineStr">
         <is>
-          <t>52917X</t>
+          <t>52916X</t>
         </is>
       </c>
     </row>
     <row r="1205" spans="1:2" customHeight="0">
       <c r="A1205" s="0" t="inlineStr">
         <is>
-          <t>52918</t>
+          <t>52917</t>
         </is>
       </c>
       <c r="B1205" s="0" t="inlineStr">
         <is>
-          <t>52918X</t>
+          <t>52917X</t>
         </is>
       </c>
     </row>
     <row r="1206" spans="1:2" customHeight="0">
       <c r="A1206" s="0" t="inlineStr">
         <is>
-          <t>52919</t>
+          <t>52918</t>
         </is>
       </c>
       <c r="B1206" s="0" t="inlineStr">
         <is>
-          <t>52919X</t>
+          <t>52918X</t>
         </is>
       </c>
     </row>
     <row r="1207" spans="1:2" customHeight="0">
       <c r="A1207" s="0" t="inlineStr">
         <is>
-          <t>52923</t>
+          <t>52919</t>
         </is>
       </c>
       <c r="B1207" s="0" t="inlineStr">
         <is>
-          <t>52923X</t>
+          <t>52919X</t>
         </is>
       </c>
     </row>
     <row r="1208" spans="1:2" customHeight="0">
       <c r="A1208" s="0" t="inlineStr">
         <is>
-          <t>52924</t>
+          <t>52923</t>
         </is>
       </c>
       <c r="B1208" s="0" t="inlineStr">
         <is>
-          <t>52924X</t>
+          <t>52923X</t>
         </is>
       </c>
     </row>
     <row r="1209" spans="1:2" customHeight="0">
       <c r="A1209" s="0" t="inlineStr">
         <is>
-          <t>52925</t>
+          <t>52924</t>
         </is>
       </c>
       <c r="B1209" s="0" t="inlineStr">
         <is>
-          <t>52925X</t>
+          <t>52924X</t>
         </is>
       </c>
     </row>
     <row r="1210" spans="1:2" customHeight="0">
       <c r="A1210" s="0" t="inlineStr">
         <is>
-          <t>52926</t>
+          <t>52925</t>
         </is>
       </c>
       <c r="B1210" s="0" t="inlineStr">
         <is>
-          <t>52093X</t>
+          <t>52925X</t>
         </is>
       </c>
     </row>
     <row r="1211" spans="1:2" customHeight="0">
       <c r="A1211" s="0" t="inlineStr">
         <is>
-          <t>52927</t>
+          <t>52926</t>
         </is>
       </c>
       <c r="B1211" s="0" t="inlineStr">
         <is>
-          <t>52927X</t>
+          <t>52093X</t>
         </is>
       </c>
     </row>
     <row r="1212" spans="1:2" customHeight="0">
       <c r="A1212" s="0" t="inlineStr">
         <is>
-          <t>52928</t>
+          <t>52927</t>
         </is>
       </c>
       <c r="B1212" s="0" t="inlineStr">
         <is>
-          <t>52928X</t>
+          <t>52927X</t>
         </is>
       </c>
     </row>
     <row r="1213" spans="1:2" customHeight="0">
       <c r="A1213" s="0" t="inlineStr">
         <is>
-          <t>52934</t>
+          <t>52928</t>
         </is>
       </c>
       <c r="B1213" s="0" t="inlineStr">
         <is>
-          <t>52934X</t>
+          <t>52928X</t>
         </is>
       </c>
     </row>
     <row r="1214" spans="1:2" customHeight="0">
       <c r="A1214" s="0" t="inlineStr">
         <is>
-          <t>52938</t>
+          <t>52934</t>
         </is>
       </c>
       <c r="B1214" s="0" t="inlineStr">
         <is>
-          <t>52938X</t>
+          <t>52934X</t>
         </is>
       </c>
     </row>
     <row r="1215" spans="1:2" customHeight="0">
       <c r="A1215" s="0" t="inlineStr">
         <is>
-          <t>52940</t>
+          <t>52938</t>
         </is>
       </c>
       <c r="B1215" s="0" t="inlineStr">
         <is>
-          <t>52940X</t>
+          <t>52938X</t>
         </is>
       </c>
     </row>
     <row r="1216" spans="1:2" customHeight="0">
       <c r="A1216" s="0" t="inlineStr">
         <is>
-          <t>52945</t>
+          <t>52940</t>
         </is>
       </c>
       <c r="B1216" s="0" t="inlineStr">
         <is>
-          <t>52945X</t>
+          <t>52940X</t>
         </is>
       </c>
     </row>
     <row r="1217" spans="1:2" customHeight="0">
       <c r="A1217" s="0" t="inlineStr">
         <is>
-          <t>52946</t>
+          <t>52945</t>
         </is>
       </c>
       <c r="B1217" s="0" t="inlineStr">
         <is>
-          <t>52946X</t>
+          <t>52945X</t>
         </is>
       </c>
     </row>
     <row r="1218" spans="1:2" customHeight="0">
       <c r="A1218" s="0" t="inlineStr">
         <is>
-          <t>52947</t>
+          <t>52946</t>
         </is>
       </c>
       <c r="B1218" s="0" t="inlineStr">
         <is>
-          <t>52947X</t>
+          <t>52946X</t>
         </is>
       </c>
     </row>
     <row r="1219" spans="1:2" customHeight="0">
       <c r="A1219" s="0" t="inlineStr">
         <is>
-          <t>52948</t>
+          <t>52947</t>
         </is>
       </c>
       <c r="B1219" s="0" t="inlineStr">
         <is>
-          <t>52948X</t>
+          <t>52947X</t>
         </is>
       </c>
     </row>
     <row r="1220" spans="1:2" customHeight="0">
       <c r="A1220" s="0" t="inlineStr">
         <is>
-          <t>52949</t>
+          <t>52948</t>
         </is>
       </c>
       <c r="B1220" s="0" t="inlineStr">
         <is>
-          <t>52949X</t>
+          <t>52948X</t>
         </is>
       </c>
     </row>
     <row r="1221" spans="1:2" customHeight="0">
       <c r="A1221" s="0" t="inlineStr">
         <is>
-          <t>52957</t>
+          <t>52949</t>
         </is>
       </c>
       <c r="B1221" s="0" t="inlineStr">
         <is>
-          <t>52957X</t>
+          <t>52949X</t>
         </is>
       </c>
     </row>
     <row r="1222" spans="1:2" customHeight="0">
       <c r="A1222" s="0" t="inlineStr">
         <is>
-          <t>52958</t>
+          <t>52957</t>
         </is>
       </c>
       <c r="B1222" s="0" t="inlineStr">
         <is>
-          <t>52958X</t>
+          <t>52957X</t>
         </is>
       </c>
     </row>
     <row r="1223" spans="1:2" customHeight="0">
       <c r="A1223" s="0" t="inlineStr">
         <is>
-          <t>52959</t>
+          <t>52958</t>
         </is>
       </c>
       <c r="B1223" s="0" t="inlineStr">
         <is>
-          <t>52959X</t>
+          <t>52958X</t>
         </is>
       </c>
     </row>
     <row r="1224" spans="1:2" customHeight="0">
       <c r="A1224" s="0" t="inlineStr">
         <is>
-          <t>52960</t>
+          <t>52959</t>
         </is>
       </c>
       <c r="B1224" s="0" t="inlineStr">
         <is>
-          <t>52960X</t>
+          <t>52959X</t>
         </is>
       </c>
     </row>
     <row r="1225" spans="1:2" customHeight="0">
       <c r="A1225" s="0" t="inlineStr">
         <is>
-          <t>52961</t>
+          <t>52960</t>
         </is>
       </c>
       <c r="B1225" s="0" t="inlineStr">
         <is>
-          <t>52961X</t>
+          <t>52960X</t>
         </is>
       </c>
     </row>
     <row r="1226" spans="1:2" customHeight="0">
       <c r="A1226" s="0" t="inlineStr">
         <is>
-          <t>52965</t>
+          <t>52961</t>
         </is>
       </c>
       <c r="B1226" s="0" t="inlineStr">
         <is>
-          <t>52965X</t>
+          <t>52961X</t>
         </is>
       </c>
     </row>
     <row r="1227" spans="1:2" customHeight="0">
       <c r="A1227" s="0" t="inlineStr">
         <is>
-          <t>52966</t>
+          <t>52965</t>
         </is>
       </c>
       <c r="B1227" s="0" t="inlineStr">
         <is>
-          <t>52902X</t>
+          <t>52965X</t>
         </is>
       </c>
     </row>
     <row r="1228" spans="1:2" customHeight="0">
       <c r="A1228" s="0" t="inlineStr">
         <is>
-          <t>52966X</t>
+          <t>52966</t>
         </is>
       </c>
       <c r="B1228" s="0" t="inlineStr">
         <is>
           <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1229" spans="1:2" customHeight="0">
       <c r="A1229" s="0" t="inlineStr">
         <is>
-          <t>52967</t>
+          <t>52966X</t>
         </is>
       </c>
       <c r="B1229" s="0" t="inlineStr">
         <is>
-          <t>52903X</t>
+          <t>52902X</t>
         </is>
       </c>
     </row>
     <row r="1230" spans="1:2" customHeight="0">
       <c r="A1230" s="0" t="inlineStr">
         <is>
-          <t>52967X</t>
+          <t>52967</t>
         </is>
       </c>
       <c r="B1230" s="0" t="inlineStr">
         <is>
           <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1231" spans="1:2" customHeight="0">
       <c r="A1231" s="0" t="inlineStr">
         <is>
-          <t>52968</t>
+          <t>52967X</t>
         </is>
       </c>
       <c r="B1231" s="0" t="inlineStr">
         <is>
-          <t>52968X</t>
+          <t>52903X</t>
         </is>
       </c>
     </row>
     <row r="1232" spans="1:2" customHeight="0">
       <c r="A1232" s="0" t="inlineStr">
         <is>
-          <t>52970</t>
+          <t>52968</t>
         </is>
       </c>
       <c r="B1232" s="0" t="inlineStr">
         <is>
-          <t>72986</t>
+          <t>52968X</t>
         </is>
       </c>
     </row>
     <row r="1233" spans="1:2" customHeight="0">
       <c r="A1233" s="0" t="inlineStr">
         <is>
-          <t>52970X</t>
+          <t>52970</t>
         </is>
       </c>
       <c r="B1233" s="0" t="inlineStr">
         <is>
           <t>72986</t>
         </is>
       </c>
     </row>
     <row r="1234" spans="1:2" customHeight="0">
       <c r="A1234" s="0" t="inlineStr">
         <is>
-          <t>52971</t>
+          <t>52970X</t>
         </is>
       </c>
       <c r="B1234" s="0" t="inlineStr">
         <is>
-          <t>72985</t>
+          <t>72986</t>
         </is>
       </c>
     </row>
     <row r="1235" spans="1:2" customHeight="0">
       <c r="A1235" s="0" t="inlineStr">
         <is>
-          <t>52971X</t>
+          <t>52971</t>
         </is>
       </c>
       <c r="B1235" s="0" t="inlineStr">
         <is>
           <t>72985</t>
         </is>
       </c>
     </row>
     <row r="1236" spans="1:2" customHeight="0">
       <c r="A1236" s="0" t="inlineStr">
         <is>
-          <t>52972</t>
+          <t>52971X</t>
         </is>
       </c>
       <c r="B1236" s="0" t="inlineStr">
         <is>
-          <t>52972X</t>
+          <t>72985</t>
         </is>
       </c>
     </row>
     <row r="1237" spans="1:2" customHeight="0">
       <c r="A1237" s="0" t="inlineStr">
         <is>
-          <t>52985</t>
+          <t>52972</t>
         </is>
       </c>
       <c r="B1237" s="0" t="inlineStr">
         <is>
-          <t>52978X</t>
+          <t>52972X</t>
         </is>
       </c>
     </row>
     <row r="1238" spans="1:2" customHeight="0">
       <c r="A1238" s="0" t="inlineStr">
         <is>
-          <t>5300191</t>
+          <t>52985</t>
         </is>
       </c>
       <c r="B1238" s="0" t="inlineStr">
         <is>
-          <t>530091</t>
+          <t>52978X</t>
         </is>
       </c>
     </row>
     <row r="1239" spans="1:2" customHeight="0">
       <c r="A1239" s="0" t="inlineStr">
         <is>
-          <t>530072</t>
+          <t>5300191</t>
         </is>
       </c>
       <c r="B1239" s="0" t="inlineStr">
         <is>
-          <t>528872</t>
+          <t>530091</t>
         </is>
       </c>
     </row>
     <row r="1240" spans="1:2" customHeight="0">
       <c r="A1240" s="0" t="inlineStr">
         <is>
-          <t>53008</t>
+          <t>530072</t>
         </is>
       </c>
       <c r="B1240" s="0" t="inlineStr">
         <is>
-          <t>53804</t>
+          <t>528872</t>
         </is>
       </c>
     </row>
     <row r="1241" spans="1:2" customHeight="0">
       <c r="A1241" s="0" t="inlineStr">
         <is>
-          <t>53010</t>
+          <t>53008</t>
         </is>
       </c>
       <c r="B1241" s="0" t="inlineStr">
         <is>
-          <t>3497</t>
+          <t>53804</t>
         </is>
       </c>
     </row>
     <row r="1242" spans="1:2" customHeight="0">
       <c r="A1242" s="0" t="inlineStr">
         <is>
-          <t>53028</t>
+          <t>53010</t>
         </is>
       </c>
       <c r="B1242" s="0" t="inlineStr">
         <is>
-          <t>55030</t>
+          <t>3497</t>
         </is>
       </c>
     </row>
     <row r="1243" spans="1:2" customHeight="0">
       <c r="A1243" s="0" t="inlineStr">
         <is>
-          <t>530311</t>
+          <t>53028</t>
         </is>
       </c>
       <c r="B1243" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>55030</t>
         </is>
       </c>
     </row>
     <row r="1244" spans="1:2" customHeight="0">
       <c r="A1244" s="0" t="inlineStr">
         <is>
-          <t>530312</t>
+          <t>530311</t>
         </is>
       </c>
       <c r="B1244" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1245" spans="1:2" customHeight="0">
       <c r="A1245" s="0" t="inlineStr">
         <is>
-          <t>53033</t>
+          <t>530312</t>
         </is>
       </c>
       <c r="B1245" s="0" t="inlineStr">
         <is>
-          <t>55001</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1246" spans="1:2" customHeight="0">
       <c r="A1246" s="0" t="inlineStr">
         <is>
-          <t>530441</t>
+          <t>53033</t>
         </is>
       </c>
       <c r="B1246" s="0" t="inlineStr">
         <is>
-          <t>521461</t>
+          <t>55001</t>
         </is>
       </c>
     </row>
     <row r="1247" spans="1:2" customHeight="0">
       <c r="A1247" s="0" t="inlineStr">
         <is>
-          <t>530442</t>
+          <t>530441</t>
         </is>
       </c>
       <c r="B1247" s="0" t="inlineStr">
         <is>
-          <t>521462</t>
+          <t>521461</t>
         </is>
       </c>
     </row>
     <row r="1248" spans="1:2" customHeight="0">
       <c r="A1248" s="0" t="inlineStr">
         <is>
-          <t>530471</t>
+          <t>530442</t>
         </is>
       </c>
       <c r="B1248" s="0" t="inlineStr">
         <is>
-          <t>522941C1</t>
+          <t>521462</t>
         </is>
       </c>
     </row>
     <row r="1249" spans="1:2" customHeight="0">
       <c r="A1249" s="0" t="inlineStr">
         <is>
-          <t>530472</t>
+          <t>530471</t>
         </is>
       </c>
       <c r="B1249" s="0" t="inlineStr">
         <is>
-          <t>522942C1</t>
+          <t>522941C1</t>
         </is>
       </c>
     </row>
     <row r="1250" spans="1:2" customHeight="0">
       <c r="A1250" s="0" t="inlineStr">
         <is>
-          <t>530481</t>
+          <t>530472</t>
         </is>
       </c>
       <c r="B1250" s="0" t="inlineStr">
         <is>
-          <t>522941C2</t>
+          <t>522942C1</t>
         </is>
       </c>
     </row>
     <row r="1251" spans="1:2" customHeight="0">
       <c r="A1251" s="0" t="inlineStr">
         <is>
-          <t>530482</t>
+          <t>530481</t>
         </is>
       </c>
       <c r="B1251" s="0" t="inlineStr">
         <is>
-          <t>522942C2</t>
+          <t>522941C2</t>
         </is>
       </c>
     </row>
     <row r="1252" spans="1:2" customHeight="0">
       <c r="A1252" s="0" t="inlineStr">
         <is>
-          <t>530491</t>
+          <t>530482</t>
         </is>
       </c>
       <c r="B1252" s="0" t="inlineStr">
         <is>
-          <t>521401C3</t>
+          <t>522942C2</t>
         </is>
       </c>
     </row>
     <row r="1253" spans="1:2" customHeight="0">
       <c r="A1253" s="0" t="inlineStr">
         <is>
-          <t>530492</t>
+          <t>530491</t>
         </is>
       </c>
       <c r="B1253" s="0" t="inlineStr">
         <is>
-          <t>521402C3</t>
+          <t>521401C3</t>
         </is>
       </c>
     </row>
     <row r="1254" spans="1:2" customHeight="0">
       <c r="A1254" s="0" t="inlineStr">
         <is>
-          <t>53086</t>
+          <t>530492</t>
         </is>
       </c>
       <c r="B1254" s="0" t="inlineStr">
         <is>
-          <t>53652</t>
+          <t>521402C3</t>
         </is>
       </c>
     </row>
     <row r="1255" spans="1:2" customHeight="0">
       <c r="A1255" s="0" t="inlineStr">
         <is>
-          <t>53125</t>
+          <t>53086</t>
         </is>
       </c>
       <c r="B1255" s="0" t="inlineStr">
         <is>
-          <t>53163</t>
+          <t>53652</t>
         </is>
       </c>
     </row>
     <row r="1256" spans="1:2" customHeight="0">
       <c r="A1256" s="0" t="inlineStr">
         <is>
-          <t>53126</t>
+          <t>53125</t>
         </is>
       </c>
       <c r="B1256" s="0" t="inlineStr">
         <is>
-          <t>53984</t>
+          <t>53163</t>
         </is>
       </c>
     </row>
     <row r="1257" spans="1:2" customHeight="0">
       <c r="A1257" s="0" t="inlineStr">
         <is>
-          <t>53131</t>
+          <t>53126</t>
         </is>
       </c>
       <c r="B1257" s="0" t="inlineStr">
         <is>
-          <t>53154</t>
+          <t>53984</t>
         </is>
       </c>
     </row>
     <row r="1258" spans="1:2" customHeight="0">
       <c r="A1258" s="0" t="inlineStr">
         <is>
-          <t>53133</t>
+          <t>53131</t>
         </is>
       </c>
       <c r="B1258" s="0" t="inlineStr">
         <is>
-          <t>53007</t>
+          <t>53154</t>
         </is>
       </c>
     </row>
     <row r="1259" spans="1:2" customHeight="0">
       <c r="A1259" s="0" t="inlineStr">
         <is>
-          <t>53135</t>
+          <t>53133</t>
         </is>
       </c>
       <c r="B1259" s="0" t="inlineStr">
         <is>
-          <t>53054</t>
+          <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1260" spans="1:2" customHeight="0">
       <c r="A1260" s="0" t="inlineStr">
         <is>
-          <t>53150</t>
+          <t>53135</t>
         </is>
       </c>
       <c r="B1260" s="0" t="inlineStr">
         <is>
-          <t>53056</t>
+          <t>53054</t>
         </is>
       </c>
     </row>
     <row r="1261" spans="1:2" customHeight="0">
       <c r="A1261" s="0" t="inlineStr">
         <is>
-          <t>532281</t>
+          <t>53150</t>
         </is>
       </c>
       <c r="B1261" s="0" t="inlineStr">
         <is>
-          <t>532271</t>
+          <t>53056</t>
         </is>
       </c>
     </row>
     <row r="1262" spans="1:2" customHeight="0">
       <c r="A1262" s="0" t="inlineStr">
         <is>
-          <t>532282</t>
+          <t>532281</t>
         </is>
       </c>
       <c r="B1262" s="0" t="inlineStr">
         <is>
-          <t>532272</t>
+          <t>532271</t>
         </is>
       </c>
     </row>
     <row r="1263" spans="1:2" customHeight="0">
       <c r="A1263" s="0" t="inlineStr">
         <is>
-          <t>532311</t>
+          <t>532282</t>
         </is>
       </c>
       <c r="B1263" s="0" t="inlineStr">
         <is>
-          <t>532301</t>
+          <t>532272</t>
         </is>
       </c>
     </row>
     <row r="1264" spans="1:2" customHeight="0">
       <c r="A1264" s="0" t="inlineStr">
         <is>
-          <t>532312</t>
+          <t>532311</t>
         </is>
       </c>
       <c r="B1264" s="0" t="inlineStr">
         <is>
-          <t>532302</t>
+          <t>532301</t>
         </is>
       </c>
     </row>
     <row r="1265" spans="1:2" customHeight="0">
       <c r="A1265" s="0" t="inlineStr">
         <is>
-          <t>532321</t>
+          <t>532312</t>
         </is>
       </c>
       <c r="B1265" s="0" t="inlineStr">
         <is>
-          <t>530111</t>
+          <t>532302</t>
         </is>
       </c>
     </row>
     <row r="1266" spans="1:2" customHeight="0">
       <c r="A1266" s="0" t="inlineStr">
         <is>
-          <t>532322</t>
+          <t>532321</t>
         </is>
       </c>
       <c r="B1266" s="0" t="inlineStr">
         <is>
-          <t>530112</t>
+          <t>530111</t>
         </is>
       </c>
     </row>
     <row r="1267" spans="1:2" customHeight="0">
       <c r="A1267" s="0" t="inlineStr">
         <is>
-          <t>532351</t>
+          <t>532322</t>
         </is>
       </c>
       <c r="B1267" s="0" t="inlineStr">
         <is>
-          <t>532371</t>
+          <t>530112</t>
         </is>
       </c>
     </row>
     <row r="1268" spans="1:2" customHeight="0">
       <c r="A1268" s="0" t="inlineStr">
         <is>
-          <t>532352</t>
+          <t>532351</t>
         </is>
       </c>
       <c r="B1268" s="0" t="inlineStr">
         <is>
-          <t>532372</t>
+          <t>532371</t>
         </is>
       </c>
     </row>
     <row r="1269" spans="1:2" customHeight="0">
       <c r="A1269" s="0" t="inlineStr">
         <is>
-          <t>532361</t>
+          <t>532352</t>
         </is>
       </c>
       <c r="B1269" s="0" t="inlineStr">
         <is>
-          <t>532371</t>
+          <t>532372</t>
         </is>
       </c>
     </row>
     <row r="1270" spans="1:2" customHeight="0">
       <c r="A1270" s="0" t="inlineStr">
         <is>
-          <t>532362</t>
+          <t>532361</t>
         </is>
       </c>
       <c r="B1270" s="0" t="inlineStr">
         <is>
-          <t>532372</t>
+          <t>532371</t>
         </is>
       </c>
     </row>
     <row r="1271" spans="1:2" customHeight="0">
       <c r="A1271" s="0" t="inlineStr">
         <is>
-          <t>5345-S</t>
+          <t>532362</t>
         </is>
       </c>
       <c r="B1271" s="0" t="inlineStr">
         <is>
-          <t>2828-S</t>
+          <t>532372</t>
         </is>
       </c>
     </row>
     <row r="1272" spans="1:2" customHeight="0">
       <c r="A1272" s="0" t="inlineStr">
         <is>
-          <t>5347-S</t>
+          <t>5345-S</t>
         </is>
       </c>
       <c r="B1272" s="0" t="inlineStr">
         <is>
-          <t>2639-S</t>
+          <t>2828-S</t>
         </is>
       </c>
     </row>
     <row r="1273" spans="1:2" customHeight="0">
       <c r="A1273" s="0" t="inlineStr">
         <is>
-          <t>53481</t>
+          <t>5347-S</t>
         </is>
       </c>
       <c r="B1273" s="0" t="inlineStr">
         <is>
-          <t>73045</t>
+          <t>2639-S</t>
         </is>
       </c>
     </row>
     <row r="1274" spans="1:2" customHeight="0">
       <c r="A1274" s="0" t="inlineStr">
         <is>
-          <t>53573</t>
+          <t>53481</t>
         </is>
       </c>
       <c r="B1274" s="0" t="inlineStr">
         <is>
-          <t>53545</t>
+          <t>73045</t>
         </is>
       </c>
     </row>
     <row r="1275" spans="1:2" customHeight="0">
       <c r="A1275" s="0" t="inlineStr">
         <is>
-          <t>53584</t>
+          <t>53573</t>
         </is>
       </c>
       <c r="B1275" s="0" t="inlineStr">
         <is>
-          <t>53598</t>
+          <t>53545</t>
         </is>
       </c>
     </row>
     <row r="1276" spans="1:2" customHeight="0">
       <c r="A1276" s="0" t="inlineStr">
         <is>
-          <t>53625</t>
+          <t>53584</t>
         </is>
       </c>
       <c r="B1276" s="0" t="inlineStr">
         <is>
-          <t>43534</t>
+          <t>53598</t>
         </is>
       </c>
     </row>
     <row r="1277" spans="1:2" customHeight="0">
       <c r="A1277" s="0" t="inlineStr">
         <is>
-          <t>53736</t>
+          <t>53625</t>
         </is>
       </c>
       <c r="B1277" s="0" t="inlineStr">
         <is>
-          <t>73302</t>
+          <t>43534</t>
         </is>
       </c>
     </row>
     <row r="1278" spans="1:2" customHeight="0">
       <c r="A1278" s="0" t="inlineStr">
         <is>
-          <t>53752</t>
+          <t>53736</t>
         </is>
       </c>
       <c r="B1278" s="0" t="inlineStr">
         <is>
-          <t>73056</t>
+          <t>73302</t>
         </is>
       </c>
     </row>
     <row r="1279" spans="1:2" customHeight="0">
       <c r="A1279" s="0" t="inlineStr">
         <is>
-          <t>53790</t>
+          <t>53752</t>
         </is>
       </c>
       <c r="B1279" s="0" t="inlineStr">
         <is>
-          <t>53800</t>
+          <t>73056</t>
         </is>
       </c>
     </row>
     <row r="1280" spans="1:2" customHeight="0">
       <c r="A1280" s="0" t="inlineStr">
         <is>
-          <t>53835</t>
+          <t>53790</t>
         </is>
       </c>
       <c r="B1280" s="0" t="inlineStr">
         <is>
-          <t>53347</t>
+          <t>53800</t>
         </is>
       </c>
     </row>
     <row r="1281" spans="1:2" customHeight="0">
       <c r="A1281" s="0" t="inlineStr">
         <is>
-          <t>53886</t>
+          <t>53835</t>
         </is>
       </c>
       <c r="B1281" s="0" t="inlineStr">
         <is>
-          <t>53726</t>
+          <t>53347</t>
         </is>
       </c>
     </row>
     <row r="1282" spans="1:2" customHeight="0">
       <c r="A1282" s="0" t="inlineStr">
         <is>
-          <t>53888</t>
+          <t>53886</t>
         </is>
       </c>
       <c r="B1282" s="0" t="inlineStr">
         <is>
           <t>53726</t>
         </is>
       </c>
     </row>
     <row r="1283" spans="1:2" customHeight="0">
       <c r="A1283" s="0" t="inlineStr">
         <is>
-          <t>53890</t>
+          <t>53888</t>
         </is>
       </c>
       <c r="B1283" s="0" t="inlineStr">
         <is>
-          <t>53553</t>
+          <t>53726</t>
         </is>
       </c>
     </row>
     <row r="1284" spans="1:2" customHeight="0">
       <c r="A1284" s="0" t="inlineStr">
         <is>
-          <t>53920</t>
+          <t>53890</t>
         </is>
       </c>
       <c r="B1284" s="0" t="inlineStr">
         <is>
-          <t>73175</t>
+          <t>53553</t>
         </is>
       </c>
     </row>
     <row r="1285" spans="1:2" customHeight="0">
       <c r="A1285" s="0" t="inlineStr">
         <is>
-          <t>55207</t>
+          <t>53920</t>
         </is>
       </c>
       <c r="B1285" s="0" t="inlineStr">
         <is>
-          <t>55168</t>
+          <t>73175</t>
         </is>
       </c>
     </row>
     <row r="1286" spans="1:2" customHeight="0">
       <c r="A1286" s="0" t="inlineStr">
         <is>
-          <t>55276</t>
+          <t>55207</t>
         </is>
       </c>
       <c r="B1286" s="0" t="inlineStr">
         <is>
-          <t>43563X</t>
+          <t>55168</t>
         </is>
       </c>
     </row>
     <row r="1287" spans="1:2" customHeight="0">
       <c r="A1287" s="0" t="inlineStr">
         <is>
-          <t>55294</t>
+          <t>55276</t>
         </is>
       </c>
       <c r="B1287" s="0" t="inlineStr">
         <is>
-          <t>55303</t>
+          <t>43563X</t>
         </is>
       </c>
     </row>
     <row r="1288" spans="1:2" customHeight="0">
       <c r="A1288" s="0" t="inlineStr">
         <is>
-          <t>55297</t>
+          <t>55294</t>
         </is>
       </c>
       <c r="B1288" s="0" t="inlineStr">
         <is>
-          <t>55330</t>
+          <t>55303</t>
         </is>
       </c>
     </row>
     <row r="1289" spans="1:2" customHeight="0">
       <c r="A1289" s="0" t="inlineStr">
         <is>
-          <t>57371</t>
+          <t>55297</t>
         </is>
       </c>
       <c r="B1289" s="0" t="inlineStr">
         <is>
-          <t>57149</t>
+          <t>55330</t>
         </is>
       </c>
     </row>
     <row r="1290" spans="1:2" customHeight="0">
       <c r="A1290" s="0" t="inlineStr">
         <is>
-          <t>57520</t>
+          <t>57371</t>
         </is>
       </c>
       <c r="B1290" s="0" t="inlineStr">
         <is>
-          <t>57479</t>
+          <t>57149</t>
         </is>
       </c>
     </row>
     <row r="1291" spans="1:2" customHeight="0">
       <c r="A1291" s="0" t="inlineStr">
         <is>
-          <t>57638</t>
+          <t>57520</t>
         </is>
       </c>
       <c r="B1291" s="0" t="inlineStr">
         <is>
-          <t>57634</t>
+          <t>57479</t>
         </is>
       </c>
     </row>
     <row r="1292" spans="1:2" customHeight="0">
       <c r="A1292" s="0" t="inlineStr">
         <is>
-          <t>57663</t>
+          <t>57638</t>
         </is>
       </c>
       <c r="B1292" s="0" t="inlineStr">
         <is>
-          <t>57187</t>
+          <t>57634</t>
         </is>
       </c>
     </row>
     <row r="1293" spans="1:2" customHeight="0">
       <c r="A1293" s="0" t="inlineStr">
         <is>
-          <t>57724</t>
+          <t>57663</t>
         </is>
       </c>
       <c r="B1293" s="0" t="inlineStr">
         <is>
-          <t>57461</t>
+          <t>57187</t>
         </is>
       </c>
     </row>
     <row r="1294" spans="1:2" customHeight="0">
       <c r="A1294" s="0" t="inlineStr">
         <is>
-          <t>57755</t>
+          <t>57724</t>
         </is>
       </c>
       <c r="B1294" s="0" t="inlineStr">
         <is>
-          <t>57553</t>
+          <t>57461</t>
         </is>
       </c>
     </row>
     <row r="1295" spans="1:2" customHeight="0">
       <c r="A1295" s="0" t="inlineStr">
         <is>
-          <t>61001</t>
+          <t>57755</t>
         </is>
       </c>
       <c r="B1295" s="0" t="inlineStr">
         <is>
-          <t>61001X</t>
+          <t>57553</t>
         </is>
       </c>
     </row>
     <row r="1296" spans="1:2" customHeight="0">
       <c r="A1296" s="0" t="inlineStr">
         <is>
-          <t>61002</t>
+          <t>61001</t>
         </is>
       </c>
       <c r="B1296" s="0" t="inlineStr">
         <is>
-          <t>61002X</t>
+          <t>61001X</t>
         </is>
       </c>
     </row>
     <row r="1297" spans="1:2" customHeight="0">
       <c r="A1297" s="0" t="inlineStr">
         <is>
-          <t>61005</t>
+          <t>61002</t>
         </is>
       </c>
       <c r="B1297" s="0" t="inlineStr">
         <is>
-          <t>61005X</t>
+          <t>61002X</t>
         </is>
       </c>
     </row>
     <row r="1298" spans="1:2" customHeight="0">
       <c r="A1298" s="0" t="inlineStr">
         <is>
-          <t>61013</t>
+          <t>61005</t>
         </is>
       </c>
       <c r="B1298" s="0" t="inlineStr">
         <is>
-          <t>61013X</t>
+          <t>61005X</t>
         </is>
       </c>
     </row>
     <row r="1299" spans="1:2" customHeight="0">
       <c r="A1299" s="0" t="inlineStr">
         <is>
-          <t>61015</t>
+          <t>61013</t>
         </is>
       </c>
       <c r="B1299" s="0" t="inlineStr">
         <is>
-          <t>61015X</t>
+          <t>61013X</t>
         </is>
       </c>
     </row>
     <row r="1300" spans="1:2" customHeight="0">
       <c r="A1300" s="0" t="inlineStr">
         <is>
-          <t>61020X</t>
+          <t>61015</t>
         </is>
       </c>
       <c r="B1300" s="0" t="inlineStr">
         <is>
-          <t>61917X</t>
+          <t>61015X</t>
         </is>
       </c>
     </row>
     <row r="1301" spans="1:2" customHeight="0">
       <c r="A1301" s="0" t="inlineStr">
         <is>
-          <t>61021</t>
+          <t>61020X</t>
         </is>
       </c>
       <c r="B1301" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>61917X</t>
         </is>
       </c>
     </row>
     <row r="1302" spans="1:2" customHeight="0">
       <c r="A1302" s="0" t="inlineStr">
         <is>
-          <t>61022</t>
+          <t>61021</t>
         </is>
       </c>
       <c r="B1302" s="0" t="inlineStr">
         <is>
-          <t>61232</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1303" spans="1:2" customHeight="0">
       <c r="A1303" s="0" t="inlineStr">
         <is>
-          <t>61024</t>
+          <t>61022</t>
         </is>
       </c>
       <c r="B1303" s="0" t="inlineStr">
         <is>
-          <t>61233</t>
+          <t>61232</t>
         </is>
       </c>
     </row>
     <row r="1304" spans="1:2" customHeight="0">
       <c r="A1304" s="0" t="inlineStr">
         <is>
-          <t>61035</t>
+          <t>61024</t>
         </is>
       </c>
       <c r="B1304" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>61233</t>
         </is>
       </c>
     </row>
     <row r="1305" spans="1:2" customHeight="0">
       <c r="A1305" s="0" t="inlineStr">
         <is>
-          <t>61042</t>
+          <t>61035</t>
         </is>
       </c>
       <c r="B1305" s="0" t="inlineStr">
         <is>
-          <t>61259</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1306" spans="1:2" customHeight="0">
       <c r="A1306" s="0" t="inlineStr">
         <is>
-          <t>61044</t>
+          <t>61042</t>
         </is>
       </c>
       <c r="B1306" s="0" t="inlineStr">
         <is>
-          <t>61039</t>
+          <t>61259</t>
         </is>
       </c>
     </row>
     <row r="1307" spans="1:2" customHeight="0">
       <c r="A1307" s="0" t="inlineStr">
         <is>
-          <t>61055</t>
+          <t>61044</t>
         </is>
       </c>
       <c r="B1307" s="0" t="inlineStr">
         <is>
-          <t>61055X</t>
+          <t>61039</t>
         </is>
       </c>
     </row>
     <row r="1308" spans="1:2" customHeight="0">
       <c r="A1308" s="0" t="inlineStr">
         <is>
-          <t>61061</t>
+          <t>61055</t>
         </is>
       </c>
       <c r="B1308" s="0" t="inlineStr">
         <is>
-          <t>61061X</t>
+          <t>61055X</t>
         </is>
       </c>
     </row>
     <row r="1309" spans="1:2" customHeight="0">
       <c r="A1309" s="0" t="inlineStr">
         <is>
-          <t>61062</t>
+          <t>61061</t>
         </is>
       </c>
       <c r="B1309" s="0" t="inlineStr">
         <is>
-          <t>61062X</t>
+          <t>61061X</t>
         </is>
       </c>
     </row>
     <row r="1310" spans="1:2" customHeight="0">
       <c r="A1310" s="0" t="inlineStr">
         <is>
-          <t>61066</t>
+          <t>61062</t>
         </is>
       </c>
       <c r="B1310" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>61062X</t>
         </is>
       </c>
     </row>
     <row r="1311" spans="1:2" customHeight="0">
       <c r="A1311" s="0" t="inlineStr">
         <is>
-          <t>61075</t>
+          <t>61066</t>
         </is>
       </c>
       <c r="B1311" s="0" t="inlineStr">
         <is>
-          <t>61970X</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1312" spans="1:2" customHeight="0">
       <c r="A1312" s="0" t="inlineStr">
         <is>
-          <t>61083</t>
+          <t>61075</t>
         </is>
       </c>
       <c r="B1312" s="0" t="inlineStr">
         <is>
-          <t>1088</t>
+          <t>61970X</t>
         </is>
       </c>
     </row>
     <row r="1313" spans="1:2" customHeight="0">
       <c r="A1313" s="0" t="inlineStr">
         <is>
-          <t>61084</t>
+          <t>61083</t>
         </is>
       </c>
       <c r="B1313" s="0" t="inlineStr">
         <is>
-          <t>61952</t>
+          <t>1088</t>
         </is>
       </c>
     </row>
     <row r="1314" spans="1:2" customHeight="0">
       <c r="A1314" s="0" t="inlineStr">
         <is>
-          <t>61086</t>
+          <t>61084</t>
         </is>
       </c>
       <c r="B1314" s="0" t="inlineStr">
         <is>
-          <t>61091X</t>
+          <t>61952</t>
         </is>
       </c>
     </row>
     <row r="1315" spans="1:2" customHeight="0">
       <c r="A1315" s="0" t="inlineStr">
         <is>
-          <t>61090</t>
+          <t>61086</t>
         </is>
       </c>
       <c r="B1315" s="0" t="inlineStr">
         <is>
-          <t>61039</t>
+          <t>61091X</t>
         </is>
       </c>
     </row>
     <row r="1316" spans="1:2" customHeight="0">
       <c r="A1316" s="0" t="inlineStr">
         <is>
-          <t>61091</t>
+          <t>61090</t>
         </is>
       </c>
       <c r="B1316" s="0" t="inlineStr">
         <is>
-          <t>61091X</t>
+          <t>61039</t>
         </is>
       </c>
     </row>
     <row r="1317" spans="1:2" customHeight="0">
       <c r="A1317" s="0" t="inlineStr">
         <is>
-          <t>61099</t>
+          <t>61091</t>
         </is>
       </c>
       <c r="B1317" s="0" t="inlineStr">
         <is>
-          <t>42026</t>
+          <t>61091X</t>
         </is>
       </c>
     </row>
     <row r="1318" spans="1:2" customHeight="0">
       <c r="A1318" s="0" t="inlineStr">
         <is>
-          <t>61102</t>
+          <t>61099</t>
         </is>
       </c>
       <c r="B1318" s="0" t="inlineStr">
         <is>
-          <t>61102X</t>
+          <t>42026</t>
         </is>
       </c>
     </row>
     <row r="1319" spans="1:2" customHeight="0">
       <c r="A1319" s="0" t="inlineStr">
         <is>
-          <t>61104</t>
+          <t>61102</t>
         </is>
       </c>
       <c r="B1319" s="0" t="inlineStr">
         <is>
-          <t>61104X</t>
+          <t>61102X</t>
         </is>
       </c>
     </row>
     <row r="1320" spans="1:2" customHeight="0">
       <c r="A1320" s="0" t="inlineStr">
         <is>
-          <t>61108</t>
+          <t>61104</t>
         </is>
       </c>
       <c r="B1320" s="0" t="inlineStr">
         <is>
-          <t>61108X</t>
+          <t>61104X</t>
         </is>
       </c>
     </row>
     <row r="1321" spans="1:2" customHeight="0">
       <c r="A1321" s="0" t="inlineStr">
         <is>
-          <t>61117</t>
+          <t>61108</t>
         </is>
       </c>
       <c r="B1321" s="0" t="inlineStr">
         <is>
-          <t>61114</t>
+          <t>61108X</t>
         </is>
       </c>
     </row>
     <row r="1322" spans="1:2" customHeight="0">
       <c r="A1322" s="0" t="inlineStr">
         <is>
-          <t>61118</t>
+          <t>61117</t>
         </is>
       </c>
       <c r="B1322" s="0" t="inlineStr">
         <is>
-          <t>61118X</t>
+          <t>61114</t>
         </is>
       </c>
     </row>
     <row r="1323" spans="1:2" customHeight="0">
       <c r="A1323" s="0" t="inlineStr">
         <is>
-          <t>61131</t>
+          <t>61118</t>
         </is>
       </c>
       <c r="B1323" s="0" t="inlineStr">
         <is>
-          <t>61131X</t>
+          <t>61118X</t>
         </is>
       </c>
     </row>
     <row r="1324" spans="1:2" customHeight="0">
       <c r="A1324" s="0" t="inlineStr">
         <is>
-          <t>61137</t>
+          <t>61131</t>
         </is>
       </c>
       <c r="B1324" s="0" t="inlineStr">
         <is>
-          <t>61137X</t>
+          <t>61131X</t>
         </is>
       </c>
     </row>
     <row r="1325" spans="1:2" customHeight="0">
       <c r="A1325" s="0" t="inlineStr">
         <is>
-          <t>61147</t>
+          <t>61137</t>
         </is>
       </c>
       <c r="B1325" s="0" t="inlineStr">
         <is>
-          <t>61147X</t>
+          <t>61137X</t>
         </is>
       </c>
     </row>
     <row r="1326" spans="1:2" customHeight="0">
       <c r="A1326" s="0" t="inlineStr">
         <is>
-          <t>61149</t>
+          <t>61147</t>
         </is>
       </c>
       <c r="B1326" s="0" t="inlineStr">
         <is>
-          <t>61149X</t>
+          <t>61147X</t>
         </is>
       </c>
     </row>
     <row r="1327" spans="1:2" customHeight="0">
       <c r="A1327" s="0" t="inlineStr">
         <is>
-          <t>61150</t>
+          <t>61149</t>
         </is>
       </c>
       <c r="B1327" s="0" t="inlineStr">
         <is>
-          <t>61150X</t>
+          <t>61149X</t>
         </is>
       </c>
     </row>
     <row r="1328" spans="1:2" customHeight="0">
       <c r="A1328" s="0" t="inlineStr">
         <is>
-          <t>61154</t>
+          <t>61150</t>
         </is>
       </c>
       <c r="B1328" s="0" t="inlineStr">
         <is>
-          <t>61154X</t>
+          <t>61150X</t>
         </is>
       </c>
     </row>
     <row r="1329" spans="1:2" customHeight="0">
       <c r="A1329" s="0" t="inlineStr">
         <is>
-          <t>61155</t>
+          <t>61154</t>
         </is>
       </c>
       <c r="B1329" s="0" t="inlineStr">
         <is>
-          <t>61155X</t>
+          <t>61154X</t>
         </is>
       </c>
     </row>
     <row r="1330" spans="1:2" customHeight="0">
       <c r="A1330" s="0" t="inlineStr">
         <is>
-          <t>61156</t>
+          <t>61155</t>
         </is>
       </c>
       <c r="B1330" s="0" t="inlineStr">
         <is>
-          <t>61156X</t>
+          <t>61155X</t>
         </is>
       </c>
     </row>
     <row r="1331" spans="1:2" customHeight="0">
       <c r="A1331" s="0" t="inlineStr">
         <is>
-          <t>61157</t>
+          <t>61156</t>
         </is>
       </c>
       <c r="B1331" s="0" t="inlineStr">
         <is>
-          <t>61157X</t>
+          <t>61156X</t>
         </is>
       </c>
     </row>
     <row r="1332" spans="1:2" customHeight="0">
       <c r="A1332" s="0" t="inlineStr">
         <is>
-          <t>61160</t>
+          <t>61157</t>
         </is>
       </c>
       <c r="B1332" s="0" t="inlineStr">
         <is>
-          <t>61156X</t>
+          <t>61157X</t>
         </is>
       </c>
     </row>
     <row r="1333" spans="1:2" customHeight="0">
       <c r="A1333" s="0" t="inlineStr">
         <is>
-          <t>61161</t>
+          <t>61160</t>
         </is>
       </c>
       <c r="B1333" s="0" t="inlineStr">
         <is>
-          <t>61161X</t>
+          <t>61156X</t>
         </is>
       </c>
     </row>
     <row r="1334" spans="1:2" customHeight="0">
       <c r="A1334" s="0" t="inlineStr">
         <is>
-          <t>61172</t>
+          <t>61161</t>
         </is>
       </c>
       <c r="B1334" s="0" t="inlineStr">
         <is>
-          <t>61171</t>
+          <t>61161X</t>
         </is>
       </c>
     </row>
     <row r="1335" spans="1:2" customHeight="0">
       <c r="A1335" s="0" t="inlineStr">
         <is>
-          <t>61174</t>
+          <t>61172</t>
         </is>
       </c>
       <c r="B1335" s="0" t="inlineStr">
         <is>
-          <t>61055X</t>
+          <t>61171</t>
         </is>
       </c>
     </row>
     <row r="1336" spans="1:2" customHeight="0">
       <c r="A1336" s="0" t="inlineStr">
         <is>
-          <t>61219</t>
+          <t>61174</t>
         </is>
       </c>
       <c r="B1336" s="0" t="inlineStr">
         <is>
-          <t>51196</t>
+          <t>61055X</t>
         </is>
       </c>
     </row>
     <row r="1337" spans="1:2" customHeight="0">
       <c r="A1337" s="0" t="inlineStr">
         <is>
-          <t>61230</t>
+          <t>61219</t>
         </is>
       </c>
       <c r="B1337" s="0" t="inlineStr">
         <is>
-          <t>61008</t>
+          <t>51196</t>
         </is>
       </c>
     </row>
     <row r="1338" spans="1:2" customHeight="0">
       <c r="A1338" s="0" t="inlineStr">
         <is>
-          <t>61231</t>
+          <t>61230</t>
         </is>
       </c>
       <c r="B1338" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>61008</t>
         </is>
       </c>
     </row>
     <row r="1339" spans="1:2" customHeight="0">
       <c r="A1339" s="0" t="inlineStr">
         <is>
-          <t>61238</t>
+          <t>61231</t>
         </is>
       </c>
       <c r="B1339" s="0" t="inlineStr">
         <is>
-          <t>51213</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1340" spans="1:2" customHeight="0">
       <c r="A1340" s="0" t="inlineStr">
         <is>
-          <t>61280</t>
+          <t>61238</t>
         </is>
       </c>
       <c r="B1340" s="0" t="inlineStr">
         <is>
-          <t>71140</t>
+          <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1341" spans="1:2" customHeight="0">
       <c r="A1341" s="0" t="inlineStr">
         <is>
-          <t>61281</t>
+          <t>61280</t>
         </is>
       </c>
       <c r="B1341" s="0" t="inlineStr">
         <is>
-          <t>61282</t>
+          <t>71140</t>
         </is>
       </c>
     </row>
     <row r="1342" spans="1:2" customHeight="0">
       <c r="A1342" s="0" t="inlineStr">
         <is>
-          <t>61284</t>
+          <t>61281</t>
         </is>
       </c>
       <c r="B1342" s="0" t="inlineStr">
         <is>
-          <t>61940X</t>
+          <t>61282</t>
         </is>
       </c>
     </row>
     <row r="1343" spans="1:2" customHeight="0">
       <c r="A1343" s="0" t="inlineStr">
         <is>
-          <t>61300</t>
+          <t>61284</t>
         </is>
       </c>
       <c r="B1343" s="0" t="inlineStr">
         <is>
-          <t>1680</t>
+          <t>61940X</t>
         </is>
       </c>
     </row>
     <row r="1344" spans="1:2" customHeight="0">
       <c r="A1344" s="0" t="inlineStr">
         <is>
-          <t>61304</t>
+          <t>61300</t>
         </is>
       </c>
       <c r="B1344" s="0" t="inlineStr">
         <is>
-          <t>61304X</t>
+          <t>1680</t>
         </is>
       </c>
     </row>
     <row r="1345" spans="1:2" customHeight="0">
       <c r="A1345" s="0" t="inlineStr">
         <is>
-          <t>61309</t>
+          <t>61304</t>
         </is>
       </c>
       <c r="B1345" s="0" t="inlineStr">
         <is>
-          <t>61309X</t>
+          <t>61304X</t>
         </is>
       </c>
     </row>
     <row r="1346" spans="1:2" customHeight="0">
       <c r="A1346" s="0" t="inlineStr">
         <is>
-          <t>61313</t>
+          <t>61309</t>
         </is>
       </c>
       <c r="B1346" s="0" t="inlineStr">
         <is>
-          <t>61313X</t>
+          <t>61309X</t>
         </is>
       </c>
     </row>
     <row r="1347" spans="1:2" customHeight="0">
       <c r="A1347" s="0" t="inlineStr">
         <is>
-          <t>61315</t>
+          <t>61313</t>
         </is>
       </c>
       <c r="B1347" s="0" t="inlineStr">
         <is>
-          <t>61315X</t>
+          <t>61313X</t>
         </is>
       </c>
     </row>
     <row r="1348" spans="1:2" customHeight="0">
       <c r="A1348" s="0" t="inlineStr">
         <is>
-          <t>61316</t>
+          <t>61315</t>
         </is>
       </c>
       <c r="B1348" s="0" t="inlineStr">
         <is>
-          <t>51213</t>
+          <t>61315X</t>
         </is>
       </c>
     </row>
     <row r="1349" spans="1:2" customHeight="0">
       <c r="A1349" s="0" t="inlineStr">
         <is>
-          <t>61317</t>
+          <t>61316</t>
         </is>
       </c>
       <c r="B1349" s="0" t="inlineStr">
         <is>
           <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1350" spans="1:2" customHeight="0">
       <c r="A1350" s="0" t="inlineStr">
         <is>
-          <t>61320</t>
+          <t>61317</t>
         </is>
       </c>
       <c r="B1350" s="0" t="inlineStr">
         <is>
-          <t>61319</t>
+          <t>51213</t>
         </is>
       </c>
     </row>
     <row r="1351" spans="1:2" customHeight="0">
       <c r="A1351" s="0" t="inlineStr">
         <is>
-          <t>61326</t>
+          <t>61320</t>
         </is>
       </c>
       <c r="B1351" s="0" t="inlineStr">
         <is>
-          <t>51033</t>
+          <t>61319</t>
         </is>
       </c>
     </row>
     <row r="1352" spans="1:2" customHeight="0">
       <c r="A1352" s="0" t="inlineStr">
         <is>
-          <t>61353</t>
+          <t>61326</t>
         </is>
       </c>
       <c r="B1352" s="0" t="inlineStr">
         <is>
-          <t>41931</t>
+          <t>51033</t>
         </is>
       </c>
     </row>
     <row r="1353" spans="1:2" customHeight="0">
       <c r="A1353" s="0" t="inlineStr">
         <is>
-          <t>61403</t>
+          <t>61353</t>
         </is>
       </c>
       <c r="B1353" s="0" t="inlineStr">
         <is>
-          <t>61403X</t>
+          <t>41931</t>
         </is>
       </c>
     </row>
     <row r="1354" spans="1:2" customHeight="0">
       <c r="A1354" s="0" t="inlineStr">
         <is>
-          <t>61428</t>
+          <t>61403</t>
         </is>
       </c>
       <c r="B1354" s="0" t="inlineStr">
         <is>
-          <t>75300</t>
+          <t>61403X</t>
         </is>
       </c>
     </row>
     <row r="1355" spans="1:2" customHeight="0">
       <c r="A1355" s="0" t="inlineStr">
         <is>
-          <t>61431</t>
+          <t>61428</t>
         </is>
       </c>
       <c r="B1355" s="0" t="inlineStr">
         <is>
-          <t>75372</t>
+          <t>75300</t>
         </is>
       </c>
     </row>
     <row r="1356" spans="1:2" customHeight="0">
       <c r="A1356" s="0" t="inlineStr">
         <is>
-          <t>61545</t>
+          <t>61431</t>
         </is>
       </c>
       <c r="B1356" s="0" t="inlineStr">
         <is>
-          <t>75360</t>
+          <t>75372</t>
         </is>
       </c>
     </row>
     <row r="1357" spans="1:2" customHeight="0">
       <c r="A1357" s="0" t="inlineStr">
         <is>
-          <t>61587</t>
+          <t>61545</t>
         </is>
       </c>
       <c r="B1357" s="0" t="inlineStr">
         <is>
-          <t>75239</t>
+          <t>75360</t>
         </is>
       </c>
     </row>
     <row r="1358" spans="1:2" customHeight="0">
       <c r="A1358" s="0" t="inlineStr">
         <is>
-          <t>61592</t>
+          <t>61587</t>
         </is>
       </c>
       <c r="B1358" s="0" t="inlineStr">
         <is>
-          <t>71442</t>
+          <t>75239</t>
         </is>
       </c>
     </row>
     <row r="1359" spans="1:2" customHeight="0">
       <c r="A1359" s="0" t="inlineStr">
         <is>
-          <t>61623</t>
+          <t>61592</t>
         </is>
       </c>
       <c r="B1359" s="0" t="inlineStr">
         <is>
-          <t>61423</t>
+          <t>71442</t>
         </is>
       </c>
     </row>
     <row r="1360" spans="1:2" customHeight="0">
       <c r="A1360" s="0" t="inlineStr">
         <is>
-          <t>61624</t>
+          <t>61623</t>
         </is>
       </c>
       <c r="B1360" s="0" t="inlineStr">
         <is>
-          <t>71560</t>
+          <t>61423</t>
         </is>
       </c>
     </row>
     <row r="1361" spans="1:2" customHeight="0">
       <c r="A1361" s="0" t="inlineStr">
         <is>
-          <t>61701</t>
+          <t>61624</t>
         </is>
       </c>
       <c r="B1361" s="0" t="inlineStr">
         <is>
-          <t>61701X</t>
+          <t>71560</t>
         </is>
       </c>
     </row>
     <row r="1362" spans="1:2" customHeight="0">
       <c r="A1362" s="0" t="inlineStr">
         <is>
-          <t>61704</t>
+          <t>61701</t>
         </is>
       </c>
       <c r="B1362" s="0" t="inlineStr">
         <is>
-          <t>61704X</t>
+          <t>61701X</t>
         </is>
       </c>
     </row>
     <row r="1363" spans="1:2" customHeight="0">
       <c r="A1363" s="0" t="inlineStr">
         <is>
-          <t>61705</t>
+          <t>61704</t>
         </is>
       </c>
       <c r="B1363" s="0" t="inlineStr">
         <is>
-          <t>61705X</t>
+          <t>61704X</t>
         </is>
       </c>
     </row>
     <row r="1364" spans="1:2" customHeight="0">
       <c r="A1364" s="0" t="inlineStr">
         <is>
-          <t>61706</t>
+          <t>61705</t>
         </is>
       </c>
       <c r="B1364" s="0" t="inlineStr">
         <is>
-          <t>61706X</t>
+          <t>61705X</t>
         </is>
       </c>
     </row>
     <row r="1365" spans="1:2" customHeight="0">
       <c r="A1365" s="0" t="inlineStr">
         <is>
-          <t>61707</t>
+          <t>61706</t>
         </is>
       </c>
       <c r="B1365" s="0" t="inlineStr">
         <is>
-          <t>61707X</t>
+          <t>61706X</t>
         </is>
       </c>
     </row>
     <row r="1366" spans="1:2" customHeight="0">
       <c r="A1366" s="0" t="inlineStr">
         <is>
-          <t>61709</t>
+          <t>61707</t>
         </is>
       </c>
       <c r="B1366" s="0" t="inlineStr">
         <is>
-          <t>61709X</t>
+          <t>61707X</t>
         </is>
       </c>
     </row>
     <row r="1367" spans="1:2" customHeight="0">
       <c r="A1367" s="0" t="inlineStr">
         <is>
-          <t>61713</t>
+          <t>61709</t>
         </is>
       </c>
       <c r="B1367" s="0" t="inlineStr">
         <is>
-          <t>61713X</t>
+          <t>61709X</t>
         </is>
       </c>
     </row>
     <row r="1368" spans="1:2" customHeight="0">
       <c r="A1368" s="0" t="inlineStr">
         <is>
-          <t>61715</t>
+          <t>61713</t>
         </is>
       </c>
       <c r="B1368" s="0" t="inlineStr">
         <is>
-          <t>61715X</t>
+          <t>61713X</t>
         </is>
       </c>
     </row>
     <row r="1369" spans="1:2" customHeight="0">
       <c r="A1369" s="0" t="inlineStr">
         <is>
-          <t>61716</t>
+          <t>61715</t>
         </is>
       </c>
       <c r="B1369" s="0" t="inlineStr">
         <is>
-          <t>61716X</t>
+          <t>61715X</t>
         </is>
       </c>
     </row>
     <row r="1370" spans="1:2" customHeight="0">
       <c r="A1370" s="0" t="inlineStr">
         <is>
-          <t>61717</t>
+          <t>61716</t>
         </is>
       </c>
       <c r="B1370" s="0" t="inlineStr">
         <is>
-          <t>61717X</t>
+          <t>61716X</t>
         </is>
       </c>
     </row>
     <row r="1371" spans="1:2" customHeight="0">
       <c r="A1371" s="0" t="inlineStr">
         <is>
-          <t>61718</t>
+          <t>61717</t>
         </is>
       </c>
       <c r="B1371" s="0" t="inlineStr">
         <is>
-          <t>51928</t>
+          <t>61717X</t>
         </is>
       </c>
     </row>
     <row r="1372" spans="1:2" customHeight="0">
       <c r="A1372" s="0" t="inlineStr">
         <is>
-          <t>61718X</t>
+          <t>61718</t>
         </is>
       </c>
       <c r="B1372" s="0" t="inlineStr">
         <is>
           <t>51928</t>
         </is>
       </c>
     </row>
     <row r="1373" spans="1:2" customHeight="0">
       <c r="A1373" s="0" t="inlineStr">
         <is>
-          <t>61900</t>
+          <t>61718X</t>
         </is>
       </c>
       <c r="B1373" s="0" t="inlineStr">
         <is>
-          <t>61900X</t>
+          <t>51928</t>
         </is>
       </c>
     </row>
     <row r="1374" spans="1:2" customHeight="0">
       <c r="A1374" s="0" t="inlineStr">
         <is>
-          <t>61906</t>
+          <t>61900</t>
         </is>
       </c>
       <c r="B1374" s="0" t="inlineStr">
         <is>
-          <t>1056</t>
+          <t>61900X</t>
         </is>
       </c>
     </row>
     <row r="1375" spans="1:2" customHeight="0">
       <c r="A1375" s="0" t="inlineStr">
         <is>
-          <t>61907</t>
+          <t>61906</t>
         </is>
       </c>
       <c r="B1375" s="0" t="inlineStr">
         <is>
-          <t>61907X</t>
+          <t>1056</t>
         </is>
       </c>
     </row>
     <row r="1376" spans="1:2" customHeight="0">
       <c r="A1376" s="0" t="inlineStr">
         <is>
-          <t>61908</t>
+          <t>61907</t>
         </is>
       </c>
       <c r="B1376" s="0" t="inlineStr">
         <is>
-          <t>61908X</t>
+          <t>61907X</t>
         </is>
       </c>
     </row>
     <row r="1377" spans="1:2" customHeight="0">
       <c r="A1377" s="0" t="inlineStr">
         <is>
-          <t>61911</t>
+          <t>61908</t>
         </is>
       </c>
       <c r="B1377" s="0" t="inlineStr">
         <is>
-          <t>61911X</t>
+          <t>61908X</t>
         </is>
       </c>
     </row>
     <row r="1378" spans="1:2" customHeight="0">
       <c r="A1378" s="0" t="inlineStr">
         <is>
-          <t>61913</t>
+          <t>61911</t>
         </is>
       </c>
       <c r="B1378" s="0" t="inlineStr">
         <is>
-          <t>61913X</t>
+          <t>61911X</t>
         </is>
       </c>
     </row>
     <row r="1379" spans="1:2" customHeight="0">
       <c r="A1379" s="0" t="inlineStr">
         <is>
-          <t>61914</t>
+          <t>61913</t>
         </is>
       </c>
       <c r="B1379" s="0" t="inlineStr">
         <is>
-          <t>61914X</t>
+          <t>61913X</t>
         </is>
       </c>
     </row>
     <row r="1380" spans="1:2" customHeight="0">
       <c r="A1380" s="0" t="inlineStr">
         <is>
-          <t>61916</t>
+          <t>61914</t>
         </is>
       </c>
       <c r="B1380" s="0" t="inlineStr">
         <is>
-          <t>61916X</t>
+          <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1381" spans="1:2" customHeight="0">
       <c r="A1381" s="0" t="inlineStr">
         <is>
-          <t>61917</t>
+          <t>61916</t>
         </is>
       </c>
       <c r="B1381" s="0" t="inlineStr">
         <is>
-          <t>61917X</t>
+          <t>61916X</t>
         </is>
       </c>
     </row>
     <row r="1382" spans="1:2" customHeight="0">
       <c r="A1382" s="0" t="inlineStr">
         <is>
-          <t>61918</t>
+          <t>61917</t>
         </is>
       </c>
       <c r="B1382" s="0" t="inlineStr">
         <is>
-          <t>61918X</t>
+          <t>61917X</t>
         </is>
       </c>
     </row>
     <row r="1383" spans="1:2" customHeight="0">
       <c r="A1383" s="0" t="inlineStr">
         <is>
-          <t>61924</t>
+          <t>61918</t>
         </is>
       </c>
       <c r="B1383" s="0" t="inlineStr">
         <is>
-          <t>61924X</t>
+          <t>61918X</t>
         </is>
       </c>
     </row>
     <row r="1384" spans="1:2" customHeight="0">
       <c r="A1384" s="0" t="inlineStr">
         <is>
-          <t>61926</t>
+          <t>61924</t>
         </is>
       </c>
       <c r="B1384" s="0" t="inlineStr">
         <is>
-          <t>61926X</t>
+          <t>61924X</t>
         </is>
       </c>
     </row>
     <row r="1385" spans="1:2" customHeight="0">
       <c r="A1385" s="0" t="inlineStr">
         <is>
-          <t>61927</t>
+          <t>61926</t>
         </is>
       </c>
       <c r="B1385" s="0" t="inlineStr">
         <is>
-          <t>61927X</t>
+          <t>61926X</t>
         </is>
       </c>
     </row>
     <row r="1386" spans="1:2" customHeight="0">
       <c r="A1386" s="0" t="inlineStr">
         <is>
-          <t>61928</t>
+          <t>61927</t>
         </is>
       </c>
       <c r="B1386" s="0" t="inlineStr">
         <is>
-          <t>61928X</t>
+          <t>61927X</t>
         </is>
       </c>
     </row>
     <row r="1387" spans="1:2" customHeight="0">
       <c r="A1387" s="0" t="inlineStr">
         <is>
-          <t>61930</t>
+          <t>61928</t>
         </is>
       </c>
       <c r="B1387" s="0" t="inlineStr">
         <is>
-          <t>61930X</t>
+          <t>61928X</t>
         </is>
       </c>
     </row>
     <row r="1388" spans="1:2" customHeight="0">
       <c r="A1388" s="0" t="inlineStr">
         <is>
-          <t>61931</t>
+          <t>61930</t>
         </is>
       </c>
       <c r="B1388" s="0" t="inlineStr">
         <is>
-          <t>61931X</t>
+          <t>61930X</t>
         </is>
       </c>
     </row>
     <row r="1389" spans="1:2" customHeight="0">
       <c r="A1389" s="0" t="inlineStr">
         <is>
-          <t>61932</t>
+          <t>61931</t>
         </is>
       </c>
       <c r="B1389" s="0" t="inlineStr">
         <is>
-          <t>61932X</t>
+          <t>61931X</t>
         </is>
       </c>
     </row>
     <row r="1390" spans="1:2" customHeight="0">
       <c r="A1390" s="0" t="inlineStr">
         <is>
-          <t>61934</t>
+          <t>61932</t>
         </is>
       </c>
       <c r="B1390" s="0" t="inlineStr">
         <is>
-          <t>61934X</t>
+          <t>61932X</t>
         </is>
       </c>
     </row>
     <row r="1391" spans="1:2" customHeight="0">
       <c r="A1391" s="0" t="inlineStr">
         <is>
-          <t>61935</t>
+          <t>61934</t>
         </is>
       </c>
       <c r="B1391" s="0" t="inlineStr">
         <is>
-          <t>61914X</t>
+          <t>61934X</t>
         </is>
       </c>
     </row>
     <row r="1392" spans="1:2" customHeight="0">
       <c r="A1392" s="0" t="inlineStr">
         <is>
-          <t>61935X</t>
+          <t>61935</t>
         </is>
       </c>
       <c r="B1392" s="0" t="inlineStr">
         <is>
           <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1393" spans="1:2" customHeight="0">
       <c r="A1393" s="0" t="inlineStr">
         <is>
-          <t>61936</t>
+          <t>61935X</t>
         </is>
       </c>
       <c r="B1393" s="0" t="inlineStr">
         <is>
-          <t>61936X</t>
+          <t>61914X</t>
         </is>
       </c>
     </row>
     <row r="1394" spans="1:2" customHeight="0">
       <c r="A1394" s="0" t="inlineStr">
         <is>
-          <t>61938</t>
+          <t>61936</t>
         </is>
       </c>
       <c r="B1394" s="0" t="inlineStr">
         <is>
-          <t>61938X</t>
+          <t>61936X</t>
         </is>
       </c>
     </row>
     <row r="1395" spans="1:2" customHeight="0">
       <c r="A1395" s="0" t="inlineStr">
         <is>
-          <t>61940</t>
+          <t>61938</t>
         </is>
       </c>
       <c r="B1395" s="0" t="inlineStr">
         <is>
-          <t>61940X</t>
+          <t>61938X</t>
         </is>
       </c>
     </row>
     <row r="1396" spans="1:2" customHeight="0">
       <c r="A1396" s="0" t="inlineStr">
         <is>
-          <t>61943</t>
+          <t>61940</t>
         </is>
       </c>
       <c r="B1396" s="0" t="inlineStr">
         <is>
-          <t>61943X</t>
+          <t>61940X</t>
         </is>
       </c>
     </row>
     <row r="1397" spans="1:2" customHeight="0">
       <c r="A1397" s="0" t="inlineStr">
         <is>
-          <t>61944</t>
+          <t>61943</t>
         </is>
       </c>
       <c r="B1397" s="0" t="inlineStr">
         <is>
-          <t>61944X</t>
+          <t>61943X</t>
         </is>
       </c>
     </row>
     <row r="1398" spans="1:2" customHeight="0">
       <c r="A1398" s="0" t="inlineStr">
         <is>
-          <t>61947</t>
+          <t>61944</t>
         </is>
       </c>
       <c r="B1398" s="0" t="inlineStr">
         <is>
-          <t>61947X</t>
+          <t>61944X</t>
         </is>
       </c>
     </row>
     <row r="1399" spans="1:2" customHeight="0">
       <c r="A1399" s="0" t="inlineStr">
         <is>
-          <t>61949</t>
+          <t>61947</t>
         </is>
       </c>
       <c r="B1399" s="0" t="inlineStr">
         <is>
-          <t>61949X</t>
+          <t>61947X</t>
         </is>
       </c>
     </row>
     <row r="1400" spans="1:2" customHeight="0">
       <c r="A1400" s="0" t="inlineStr">
         <is>
-          <t>61951</t>
+          <t>61949</t>
         </is>
       </c>
       <c r="B1400" s="0" t="inlineStr">
         <is>
-          <t>61222</t>
+          <t>61949X</t>
         </is>
       </c>
     </row>
     <row r="1401" spans="1:2" customHeight="0">
       <c r="A1401" s="0" t="inlineStr">
         <is>
-          <t>61953</t>
+          <t>61951</t>
         </is>
       </c>
       <c r="B1401" s="0" t="inlineStr">
         <is>
-          <t>61953X</t>
+          <t>61222</t>
         </is>
       </c>
     </row>
     <row r="1402" spans="1:2" customHeight="0">
       <c r="A1402" s="0" t="inlineStr">
         <is>
-          <t>61954</t>
+          <t>61953</t>
         </is>
       </c>
       <c r="B1402" s="0" t="inlineStr">
         <is>
-          <t>61954X</t>
+          <t>61953X</t>
         </is>
       </c>
     </row>
     <row r="1403" spans="1:2" customHeight="0">
       <c r="A1403" s="0" t="inlineStr">
         <is>
-          <t>61955</t>
+          <t>61954</t>
         </is>
       </c>
       <c r="B1403" s="0" t="inlineStr">
         <is>
-          <t>61955X</t>
+          <t>61954X</t>
         </is>
       </c>
     </row>
     <row r="1404" spans="1:2" customHeight="0">
       <c r="A1404" s="0" t="inlineStr">
         <is>
-          <t>61956</t>
+          <t>61955</t>
         </is>
       </c>
       <c r="B1404" s="0" t="inlineStr">
         <is>
-          <t>61956X</t>
+          <t>61955X</t>
         </is>
       </c>
     </row>
     <row r="1405" spans="1:2" customHeight="0">
       <c r="A1405" s="0" t="inlineStr">
         <is>
-          <t>61959</t>
+          <t>61956</t>
         </is>
       </c>
       <c r="B1405" s="0" t="inlineStr">
         <is>
-          <t>61959X</t>
+          <t>61956X</t>
         </is>
       </c>
     </row>
     <row r="1406" spans="1:2" customHeight="0">
       <c r="A1406" s="0" t="inlineStr">
         <is>
-          <t>61960</t>
+          <t>61959</t>
         </is>
       </c>
       <c r="B1406" s="0" t="inlineStr">
         <is>
-          <t>61960X</t>
+          <t>61959X</t>
         </is>
       </c>
     </row>
     <row r="1407" spans="1:2" customHeight="0">
       <c r="A1407" s="0" t="inlineStr">
         <is>
-          <t>61962</t>
+          <t>61960</t>
         </is>
       </c>
       <c r="B1407" s="0" t="inlineStr">
         <is>
-          <t>61962X</t>
+          <t>61960X</t>
         </is>
       </c>
     </row>
     <row r="1408" spans="1:2" customHeight="0">
       <c r="A1408" s="0" t="inlineStr">
         <is>
-          <t>61963</t>
+          <t>61962</t>
         </is>
       </c>
       <c r="B1408" s="0" t="inlineStr">
         <is>
-          <t>61963X</t>
+          <t>61962X</t>
         </is>
       </c>
     </row>
     <row r="1409" spans="1:2" customHeight="0">
       <c r="A1409" s="0" t="inlineStr">
         <is>
-          <t>61964</t>
+          <t>61963</t>
         </is>
       </c>
       <c r="B1409" s="0" t="inlineStr">
         <is>
-          <t>61959X</t>
+          <t>61963X</t>
         </is>
       </c>
     </row>
     <row r="1410" spans="1:2" customHeight="0">
       <c r="A1410" s="0" t="inlineStr">
         <is>
-          <t>61967</t>
+          <t>61964</t>
         </is>
       </c>
       <c r="B1410" s="0" t="inlineStr">
         <is>
-          <t>61967X</t>
+          <t>61959X</t>
         </is>
       </c>
     </row>
     <row r="1411" spans="1:2" customHeight="0">
       <c r="A1411" s="0" t="inlineStr">
         <is>
-          <t>61968</t>
+          <t>61967</t>
         </is>
       </c>
       <c r="B1411" s="0" t="inlineStr">
         <is>
-          <t>61968X</t>
+          <t>61967X</t>
         </is>
       </c>
     </row>
     <row r="1412" spans="1:2" customHeight="0">
       <c r="A1412" s="0" t="inlineStr">
         <is>
-          <t>61969</t>
+          <t>61968</t>
         </is>
       </c>
       <c r="B1412" s="0" t="inlineStr">
         <is>
-          <t>61969X</t>
+          <t>61968X</t>
         </is>
       </c>
     </row>
     <row r="1413" spans="1:2" customHeight="0">
       <c r="A1413" s="0" t="inlineStr">
         <is>
-          <t>61970</t>
+          <t>61969</t>
         </is>
       </c>
       <c r="B1413" s="0" t="inlineStr">
         <is>
-          <t>61970X</t>
+          <t>61969X</t>
         </is>
       </c>
     </row>
     <row r="1414" spans="1:2" customHeight="0">
       <c r="A1414" s="0" t="inlineStr">
         <is>
-          <t>61971</t>
+          <t>61970</t>
         </is>
       </c>
       <c r="B1414" s="0" t="inlineStr">
         <is>
-          <t>61971X</t>
+          <t>61970X</t>
         </is>
       </c>
     </row>
     <row r="1415" spans="1:2" customHeight="0">
       <c r="A1415" s="0" t="inlineStr">
         <is>
-          <t>61973</t>
+          <t>61971</t>
         </is>
       </c>
       <c r="B1415" s="0" t="inlineStr">
         <is>
-          <t>61973X</t>
+          <t>61971X</t>
         </is>
       </c>
     </row>
     <row r="1416" spans="1:2" customHeight="0">
       <c r="A1416" s="0" t="inlineStr">
         <is>
-          <t>61976</t>
+          <t>61973</t>
         </is>
       </c>
       <c r="B1416" s="0" t="inlineStr">
         <is>
-          <t>61976X</t>
+          <t>61973X</t>
         </is>
       </c>
     </row>
     <row r="1417" spans="1:2" customHeight="0">
       <c r="A1417" s="0" t="inlineStr">
         <is>
-          <t>61980</t>
+          <t>61976</t>
         </is>
       </c>
       <c r="B1417" s="0" t="inlineStr">
         <is>
-          <t>61980X</t>
+          <t>61976X</t>
         </is>
       </c>
     </row>
     <row r="1418" spans="1:2" customHeight="0">
       <c r="A1418" s="0" t="inlineStr">
         <is>
-          <t>61981</t>
+          <t>61980</t>
         </is>
       </c>
       <c r="B1418" s="0" t="inlineStr">
         <is>
-          <t>61981X</t>
+          <t>61980X</t>
         </is>
       </c>
     </row>
     <row r="1419" spans="1:2" customHeight="0">
       <c r="A1419" s="0" t="inlineStr">
         <is>
-          <t>62046</t>
+          <t>61981</t>
         </is>
       </c>
       <c r="B1419" s="0" t="inlineStr">
         <is>
-          <t>62889</t>
+          <t>61981X</t>
         </is>
       </c>
     </row>
     <row r="1420" spans="1:2" customHeight="0">
       <c r="A1420" s="0" t="inlineStr">
         <is>
-          <t>62048</t>
+          <t>62046</t>
         </is>
       </c>
       <c r="B1420" s="0" t="inlineStr">
         <is>
-          <t>62048X</t>
+          <t>62889</t>
         </is>
       </c>
     </row>
     <row r="1421" spans="1:2" customHeight="0">
       <c r="A1421" s="0" t="inlineStr">
         <is>
-          <t>62050</t>
+          <t>62048</t>
         </is>
       </c>
       <c r="B1421" s="0" t="inlineStr">
         <is>
-          <t>62050X</t>
+          <t>62048X</t>
         </is>
       </c>
     </row>
     <row r="1422" spans="1:2" customHeight="0">
       <c r="A1422" s="0" t="inlineStr">
         <is>
-          <t>62051</t>
+          <t>62050</t>
         </is>
       </c>
       <c r="B1422" s="0" t="inlineStr">
         <is>
-          <t>62051X</t>
+          <t>62050X</t>
         </is>
       </c>
     </row>
     <row r="1423" spans="1:2" customHeight="0">
       <c r="A1423" s="0" t="inlineStr">
         <is>
-          <t>62108</t>
+          <t>62051</t>
         </is>
       </c>
       <c r="B1423" s="0" t="inlineStr">
         <is>
-          <t>72781X</t>
+          <t>62051X</t>
         </is>
       </c>
     </row>
     <row r="1424" spans="1:2" customHeight="0">
       <c r="A1424" s="0" t="inlineStr">
         <is>
-          <t>621441</t>
+          <t>62108</t>
         </is>
       </c>
       <c r="B1424" s="0" t="inlineStr">
         <is>
-          <t>630061</t>
+          <t>72781X</t>
         </is>
       </c>
     </row>
     <row r="1425" spans="1:2" customHeight="0">
       <c r="A1425" s="0" t="inlineStr">
         <is>
-          <t>621442</t>
+          <t>621441</t>
         </is>
       </c>
       <c r="B1425" s="0" t="inlineStr">
         <is>
-          <t>630062</t>
+          <t>630061</t>
         </is>
       </c>
     </row>
     <row r="1426" spans="1:2" customHeight="0">
       <c r="A1426" s="0" t="inlineStr">
         <is>
-          <t>62300</t>
+          <t>621442</t>
         </is>
       </c>
       <c r="B1426" s="0" t="inlineStr">
         <is>
-          <t>62300X</t>
+          <t>630062</t>
         </is>
       </c>
     </row>
     <row r="1427" spans="1:2" customHeight="0">
       <c r="A1427" s="0" t="inlineStr">
         <is>
-          <t>62301</t>
+          <t>62300</t>
         </is>
       </c>
       <c r="B1427" s="0" t="inlineStr">
         <is>
-          <t>62301X</t>
+          <t>62300X</t>
         </is>
       </c>
     </row>
     <row r="1428" spans="1:2" customHeight="0">
       <c r="A1428" s="0" t="inlineStr">
         <is>
-          <t>623801</t>
+          <t>62301</t>
         </is>
       </c>
       <c r="B1428" s="0" t="inlineStr">
         <is>
-          <t>629851</t>
+          <t>62301X</t>
         </is>
       </c>
     </row>
     <row r="1429" spans="1:2" customHeight="0">
       <c r="A1429" s="0" t="inlineStr">
         <is>
-          <t>623802</t>
+          <t>623801</t>
         </is>
       </c>
       <c r="B1429" s="0" t="inlineStr">
         <is>
-          <t>629852</t>
+          <t>629851</t>
         </is>
       </c>
     </row>
     <row r="1430" spans="1:2" customHeight="0">
       <c r="A1430" s="0" t="inlineStr">
         <is>
-          <t>623821</t>
+          <t>623802</t>
         </is>
       </c>
       <c r="B1430" s="0" t="inlineStr">
         <is>
-          <t>521691</t>
+          <t>629852</t>
         </is>
       </c>
     </row>
     <row r="1431" spans="1:2" customHeight="0">
       <c r="A1431" s="0" t="inlineStr">
         <is>
-          <t>623822</t>
+          <t>623821</t>
         </is>
       </c>
       <c r="B1431" s="0" t="inlineStr">
         <is>
-          <t>521692</t>
+          <t>521691</t>
         </is>
       </c>
     </row>
     <row r="1432" spans="1:2" customHeight="0">
       <c r="A1432" s="0" t="inlineStr">
         <is>
-          <t>62403</t>
+          <t>623822</t>
         </is>
       </c>
       <c r="B1432" s="0" t="inlineStr">
         <is>
-          <t>62403X</t>
+          <t>521692</t>
         </is>
       </c>
     </row>
     <row r="1433" spans="1:2" customHeight="0">
       <c r="A1433" s="0" t="inlineStr">
         <is>
-          <t>62404</t>
+          <t>62403</t>
         </is>
       </c>
       <c r="B1433" s="0" t="inlineStr">
         <is>
-          <t>62404X</t>
+          <t>62403X</t>
         </is>
       </c>
     </row>
     <row r="1434" spans="1:2" customHeight="0">
       <c r="A1434" s="0" t="inlineStr">
         <is>
-          <t>62405</t>
+          <t>62404</t>
         </is>
       </c>
       <c r="B1434" s="0" t="inlineStr">
         <is>
-          <t>62405X</t>
+          <t>62404X</t>
         </is>
       </c>
     </row>
     <row r="1435" spans="1:2" customHeight="0">
       <c r="A1435" s="0" t="inlineStr">
         <is>
-          <t>624061</t>
+          <t>62405</t>
         </is>
       </c>
       <c r="B1435" s="0" t="inlineStr">
         <is>
-          <t>521001</t>
+          <t>62405X</t>
         </is>
       </c>
     </row>
     <row r="1436" spans="1:2" customHeight="0">
       <c r="A1436" s="0" t="inlineStr">
         <is>
-          <t>624062</t>
+          <t>624061</t>
         </is>
       </c>
       <c r="B1436" s="0" t="inlineStr">
         <is>
-          <t>521002</t>
+          <t>521001</t>
         </is>
       </c>
     </row>
     <row r="1437" spans="1:2" customHeight="0">
       <c r="A1437" s="0" t="inlineStr">
         <is>
-          <t>62425</t>
+          <t>624062</t>
         </is>
       </c>
       <c r="B1437" s="0" t="inlineStr">
         <is>
-          <t>62426</t>
+          <t>521002</t>
         </is>
       </c>
     </row>
     <row r="1438" spans="1:2" customHeight="0">
       <c r="A1438" s="0" t="inlineStr">
         <is>
-          <t>62804</t>
+          <t>62425</t>
         </is>
       </c>
       <c r="B1438" s="0" t="inlineStr">
         <is>
-          <t>62804X</t>
+          <t>62426</t>
         </is>
       </c>
     </row>
     <row r="1439" spans="1:2" customHeight="0">
       <c r="A1439" s="0" t="inlineStr">
         <is>
-          <t>62805</t>
+          <t>62804</t>
         </is>
       </c>
       <c r="B1439" s="0" t="inlineStr">
         <is>
-          <t>62805X</t>
+          <t>62804X</t>
         </is>
       </c>
     </row>
     <row r="1440" spans="1:2" customHeight="0">
       <c r="A1440" s="0" t="inlineStr">
         <is>
-          <t>62806</t>
+          <t>62805</t>
         </is>
       </c>
       <c r="B1440" s="0" t="inlineStr">
         <is>
-          <t>62806X</t>
+          <t>62805X</t>
         </is>
       </c>
     </row>
     <row r="1441" spans="1:2" customHeight="0">
       <c r="A1441" s="0" t="inlineStr">
         <is>
-          <t>62807</t>
+          <t>62806</t>
         </is>
       </c>
       <c r="B1441" s="0" t="inlineStr">
         <is>
-          <t>62807X</t>
+          <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1442" spans="1:2" customHeight="0">
       <c r="A1442" s="0" t="inlineStr">
         <is>
-          <t>62808</t>
+          <t>62807</t>
         </is>
       </c>
       <c r="B1442" s="0" t="inlineStr">
         <is>
-          <t>62808X</t>
+          <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1443" spans="1:2" customHeight="0">
       <c r="A1443" s="0" t="inlineStr">
         <is>
-          <t>62809</t>
+          <t>62808</t>
         </is>
       </c>
       <c r="B1443" s="0" t="inlineStr">
         <is>
-          <t>62809X</t>
+          <t>62808X</t>
         </is>
       </c>
     </row>
     <row r="1444" spans="1:2" customHeight="0">
       <c r="A1444" s="0" t="inlineStr">
         <is>
-          <t>62812</t>
+          <t>62809</t>
         </is>
       </c>
       <c r="B1444" s="0" t="inlineStr">
         <is>
-          <t>62812X</t>
+          <t>62809X</t>
         </is>
       </c>
     </row>
     <row r="1445" spans="1:2" customHeight="0">
       <c r="A1445" s="0" t="inlineStr">
         <is>
-          <t>62813</t>
+          <t>62812</t>
         </is>
       </c>
       <c r="B1445" s="0" t="inlineStr">
         <is>
-          <t>62813X</t>
+          <t>62812X</t>
         </is>
       </c>
     </row>
     <row r="1446" spans="1:2" customHeight="0">
       <c r="A1446" s="0" t="inlineStr">
         <is>
-          <t>62814</t>
+          <t>62813</t>
         </is>
       </c>
       <c r="B1446" s="0" t="inlineStr">
         <is>
-          <t>62814X</t>
+          <t>62813X</t>
         </is>
       </c>
     </row>
     <row r="1447" spans="1:2" customHeight="0">
       <c r="A1447" s="0" t="inlineStr">
         <is>
-          <t>62815</t>
+          <t>62814</t>
         </is>
       </c>
       <c r="B1447" s="0" t="inlineStr">
         <is>
-          <t>62815X</t>
+          <t>62814X</t>
         </is>
       </c>
     </row>
     <row r="1448" spans="1:2" customHeight="0">
       <c r="A1448" s="0" t="inlineStr">
         <is>
-          <t>62818</t>
+          <t>62815</t>
         </is>
       </c>
       <c r="B1448" s="0" t="inlineStr">
         <is>
-          <t>62818X</t>
+          <t>62815X</t>
         </is>
       </c>
     </row>
     <row r="1449" spans="1:2" customHeight="0">
       <c r="A1449" s="0" t="inlineStr">
         <is>
-          <t>62819</t>
+          <t>62818</t>
         </is>
       </c>
       <c r="B1449" s="0" t="inlineStr">
         <is>
-          <t>62819X</t>
+          <t>62818X</t>
         </is>
       </c>
     </row>
     <row r="1450" spans="1:2" customHeight="0">
       <c r="A1450" s="0" t="inlineStr">
         <is>
-          <t>62824</t>
+          <t>62819</t>
         </is>
       </c>
       <c r="B1450" s="0" t="inlineStr">
         <is>
-          <t>62824X</t>
+          <t>62819X</t>
         </is>
       </c>
     </row>
     <row r="1451" spans="1:2" customHeight="0">
       <c r="A1451" s="0" t="inlineStr">
         <is>
-          <t>62825</t>
+          <t>62824</t>
         </is>
       </c>
       <c r="B1451" s="0" t="inlineStr">
         <is>
-          <t>62825X</t>
+          <t>62824X</t>
         </is>
       </c>
     </row>
     <row r="1452" spans="1:2" customHeight="0">
       <c r="A1452" s="0" t="inlineStr">
         <is>
-          <t>62826</t>
+          <t>62825</t>
         </is>
       </c>
       <c r="B1452" s="0" t="inlineStr">
         <is>
-          <t>62826X</t>
+          <t>62825X</t>
         </is>
       </c>
     </row>
     <row r="1453" spans="1:2" customHeight="0">
       <c r="A1453" s="0" t="inlineStr">
         <is>
-          <t>62827</t>
+          <t>62826</t>
         </is>
       </c>
       <c r="B1453" s="0" t="inlineStr">
         <is>
-          <t>62806X</t>
+          <t>62826X</t>
         </is>
       </c>
     </row>
     <row r="1454" spans="1:2" customHeight="0">
       <c r="A1454" s="0" t="inlineStr">
         <is>
-          <t>62827X</t>
+          <t>62827</t>
         </is>
       </c>
       <c r="B1454" s="0" t="inlineStr">
         <is>
           <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1455" spans="1:2" customHeight="0">
       <c r="A1455" s="0" t="inlineStr">
         <is>
-          <t>62828</t>
+          <t>62827X</t>
         </is>
       </c>
       <c r="B1455" s="0" t="inlineStr">
         <is>
-          <t>62807X</t>
+          <t>62806X</t>
         </is>
       </c>
     </row>
     <row r="1456" spans="1:2" customHeight="0">
       <c r="A1456" s="0" t="inlineStr">
         <is>
-          <t>62828X</t>
+          <t>62828</t>
         </is>
       </c>
       <c r="B1456" s="0" t="inlineStr">
         <is>
           <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1457" spans="1:2" customHeight="0">
       <c r="A1457" s="0" t="inlineStr">
         <is>
-          <t>62831</t>
+          <t>62828X</t>
         </is>
       </c>
       <c r="B1457" s="0" t="inlineStr">
         <is>
-          <t>62831X</t>
+          <t>62807X</t>
         </is>
       </c>
     </row>
     <row r="1458" spans="1:2" customHeight="0">
       <c r="A1458" s="0" t="inlineStr">
         <is>
-          <t>62832</t>
+          <t>62831</t>
         </is>
       </c>
       <c r="B1458" s="0" t="inlineStr">
         <is>
-          <t>62832X</t>
+          <t>62831X</t>
         </is>
       </c>
     </row>
     <row r="1459" spans="1:2" customHeight="0">
       <c r="A1459" s="0" t="inlineStr">
         <is>
-          <t>62833</t>
+          <t>62832</t>
         </is>
       </c>
       <c r="B1459" s="0" t="inlineStr">
         <is>
-          <t>62833X</t>
+          <t>62832X</t>
         </is>
       </c>
     </row>
     <row r="1460" spans="1:2" customHeight="0">
       <c r="A1460" s="0" t="inlineStr">
         <is>
-          <t>62834</t>
+          <t>62833</t>
         </is>
       </c>
       <c r="B1460" s="0" t="inlineStr">
         <is>
-          <t>62834X</t>
+          <t>62833X</t>
         </is>
       </c>
     </row>
     <row r="1461" spans="1:2" customHeight="0">
       <c r="A1461" s="0" t="inlineStr">
         <is>
-          <t>62835</t>
+          <t>62834</t>
         </is>
       </c>
       <c r="B1461" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62834X</t>
         </is>
       </c>
     </row>
     <row r="1462" spans="1:2" customHeight="0">
       <c r="A1462" s="0" t="inlineStr">
         <is>
-          <t>62836</t>
+          <t>62835</t>
         </is>
       </c>
       <c r="B1462" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1463" spans="1:2" customHeight="0">
       <c r="A1463" s="0" t="inlineStr">
         <is>
-          <t>62837</t>
+          <t>62836</t>
         </is>
       </c>
       <c r="B1463" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1464" spans="1:2" customHeight="0">
       <c r="A1464" s="0" t="inlineStr">
         <is>
-          <t>62837X</t>
+          <t>62837</t>
         </is>
       </c>
       <c r="B1464" s="0" t="inlineStr">
         <is>
           <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1465" spans="1:2" customHeight="0">
       <c r="A1465" s="0" t="inlineStr">
         <is>
-          <t>62838</t>
+          <t>62837X</t>
         </is>
       </c>
       <c r="B1465" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1466" spans="1:2" customHeight="0">
       <c r="A1466" s="0" t="inlineStr">
         <is>
-          <t>62838X</t>
+          <t>62838</t>
         </is>
       </c>
       <c r="B1466" s="0" t="inlineStr">
         <is>
           <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1467" spans="1:2" customHeight="0">
       <c r="A1467" s="0" t="inlineStr">
         <is>
-          <t>62839</t>
+          <t>62838X</t>
         </is>
       </c>
       <c r="B1467" s="0" t="inlineStr">
         <is>
-          <t>62839X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1468" spans="1:2" customHeight="0">
       <c r="A1468" s="0" t="inlineStr">
         <is>
-          <t>62840</t>
+          <t>62839</t>
         </is>
       </c>
       <c r="B1468" s="0" t="inlineStr">
         <is>
-          <t>62840X</t>
+          <t>62839X</t>
         </is>
       </c>
     </row>
     <row r="1469" spans="1:2" customHeight="0">
       <c r="A1469" s="0" t="inlineStr">
         <is>
-          <t>62841</t>
+          <t>62840</t>
         </is>
       </c>
       <c r="B1469" s="0" t="inlineStr">
         <is>
-          <t>62841X</t>
+          <t>62840X</t>
         </is>
       </c>
     </row>
     <row r="1470" spans="1:2" customHeight="0">
       <c r="A1470" s="0" t="inlineStr">
         <is>
-          <t>62842</t>
+          <t>62841</t>
         </is>
       </c>
       <c r="B1470" s="0" t="inlineStr">
         <is>
-          <t>62842X</t>
+          <t>62841X</t>
         </is>
       </c>
     </row>
     <row r="1471" spans="1:2" customHeight="0">
       <c r="A1471" s="0" t="inlineStr">
         <is>
-          <t>62846</t>
+          <t>62842</t>
         </is>
       </c>
       <c r="B1471" s="0" t="inlineStr">
         <is>
-          <t>62846X</t>
+          <t>62842X</t>
         </is>
       </c>
     </row>
     <row r="1472" spans="1:2" customHeight="0">
       <c r="A1472" s="0" t="inlineStr">
         <is>
-          <t>62847</t>
+          <t>62846</t>
         </is>
       </c>
       <c r="B1472" s="0" t="inlineStr">
         <is>
-          <t>62847X</t>
+          <t>62846X</t>
         </is>
       </c>
     </row>
     <row r="1473" spans="1:2" customHeight="0">
       <c r="A1473" s="0" t="inlineStr">
         <is>
-          <t>62848</t>
+          <t>62847</t>
         </is>
       </c>
       <c r="B1473" s="0" t="inlineStr">
         <is>
-          <t>62848X</t>
+          <t>62847X</t>
         </is>
       </c>
     </row>
     <row r="1474" spans="1:2" customHeight="0">
       <c r="A1474" s="0" t="inlineStr">
         <is>
-          <t>62850</t>
+          <t>62848</t>
         </is>
       </c>
       <c r="B1474" s="0" t="inlineStr">
         <is>
-          <t>62850X</t>
+          <t>62848X</t>
         </is>
       </c>
     </row>
     <row r="1475" spans="1:2" customHeight="0">
       <c r="A1475" s="0" t="inlineStr">
         <is>
-          <t>62851</t>
+          <t>62850</t>
         </is>
       </c>
       <c r="B1475" s="0" t="inlineStr">
         <is>
-          <t>62851X</t>
+          <t>62850X</t>
         </is>
       </c>
     </row>
     <row r="1476" spans="1:2" customHeight="0">
       <c r="A1476" s="0" t="inlineStr">
         <is>
-          <t>62852</t>
+          <t>62851</t>
         </is>
       </c>
       <c r="B1476" s="0" t="inlineStr">
         <is>
-          <t>62852X</t>
+          <t>62851X</t>
         </is>
       </c>
     </row>
     <row r="1477" spans="1:2" customHeight="0">
       <c r="A1477" s="0" t="inlineStr">
         <is>
-          <t>62855</t>
+          <t>62852</t>
         </is>
       </c>
       <c r="B1477" s="0" t="inlineStr">
         <is>
-          <t>62855X</t>
+          <t>62852X</t>
         </is>
       </c>
     </row>
     <row r="1478" spans="1:2" customHeight="0">
       <c r="A1478" s="0" t="inlineStr">
         <is>
-          <t>62858</t>
+          <t>62855</t>
         </is>
       </c>
       <c r="B1478" s="0" t="inlineStr">
         <is>
-          <t>62858X</t>
+          <t>62855X</t>
         </is>
       </c>
     </row>
     <row r="1479" spans="1:2" customHeight="0">
       <c r="A1479" s="0" t="inlineStr">
         <is>
-          <t>62859</t>
+          <t>62858</t>
         </is>
       </c>
       <c r="B1479" s="0" t="inlineStr">
         <is>
-          <t>62859X</t>
+          <t>62858X</t>
         </is>
       </c>
     </row>
     <row r="1480" spans="1:2" customHeight="0">
       <c r="A1480" s="0" t="inlineStr">
         <is>
-          <t>62860</t>
+          <t>62859</t>
         </is>
       </c>
       <c r="B1480" s="0" t="inlineStr">
         <is>
-          <t>62860X</t>
+          <t>62859X</t>
         </is>
       </c>
     </row>
     <row r="1481" spans="1:2" customHeight="0">
       <c r="A1481" s="0" t="inlineStr">
         <is>
-          <t>62862</t>
+          <t>62860</t>
         </is>
       </c>
       <c r="B1481" s="0" t="inlineStr">
         <is>
-          <t>62862X</t>
+          <t>62860X</t>
         </is>
       </c>
     </row>
     <row r="1482" spans="1:2" customHeight="0">
       <c r="A1482" s="0" t="inlineStr">
         <is>
-          <t>62863</t>
+          <t>62862</t>
         </is>
       </c>
       <c r="B1482" s="0" t="inlineStr">
         <is>
-          <t>62863X</t>
+          <t>62862X</t>
         </is>
       </c>
     </row>
     <row r="1483" spans="1:2" customHeight="0">
       <c r="A1483" s="0" t="inlineStr">
         <is>
-          <t>62864</t>
+          <t>62863</t>
         </is>
       </c>
       <c r="B1483" s="0" t="inlineStr">
         <is>
-          <t>62864X</t>
+          <t>62863X</t>
         </is>
       </c>
     </row>
     <row r="1484" spans="1:2" customHeight="0">
       <c r="A1484" s="0" t="inlineStr">
         <is>
-          <t>62865</t>
+          <t>62864</t>
         </is>
       </c>
       <c r="B1484" s="0" t="inlineStr">
         <is>
-          <t>62865X</t>
+          <t>62864X</t>
         </is>
       </c>
     </row>
     <row r="1485" spans="1:2" customHeight="0">
       <c r="A1485" s="0" t="inlineStr">
         <is>
-          <t>62866</t>
+          <t>62865</t>
         </is>
       </c>
       <c r="B1485" s="0" t="inlineStr">
         <is>
-          <t>62866X</t>
+          <t>62865X</t>
         </is>
       </c>
     </row>
     <row r="1486" spans="1:2" customHeight="0">
       <c r="A1486" s="0" t="inlineStr">
         <is>
-          <t>62867</t>
+          <t>62866</t>
         </is>
       </c>
       <c r="B1486" s="0" t="inlineStr">
         <is>
-          <t>62867X</t>
+          <t>62866X</t>
         </is>
       </c>
     </row>
     <row r="1487" spans="1:2" customHeight="0">
       <c r="A1487" s="0" t="inlineStr">
         <is>
-          <t>62868</t>
+          <t>62867</t>
         </is>
       </c>
       <c r="B1487" s="0" t="inlineStr">
         <is>
-          <t>62868X</t>
+          <t>62867X</t>
         </is>
       </c>
     </row>
     <row r="1488" spans="1:2" customHeight="0">
       <c r="A1488" s="0" t="inlineStr">
         <is>
-          <t>62869</t>
+          <t>62868</t>
         </is>
       </c>
       <c r="B1488" s="0" t="inlineStr">
         <is>
-          <t>62869X</t>
+          <t>62868X</t>
         </is>
       </c>
     </row>
     <row r="1489" spans="1:2" customHeight="0">
       <c r="A1489" s="0" t="inlineStr">
         <is>
-          <t>62870</t>
+          <t>62869</t>
         </is>
       </c>
       <c r="B1489" s="0" t="inlineStr">
         <is>
-          <t>62870X</t>
+          <t>62869X</t>
         </is>
       </c>
     </row>
     <row r="1490" spans="1:2" customHeight="0">
       <c r="A1490" s="0" t="inlineStr">
         <is>
-          <t>62875</t>
+          <t>62870</t>
         </is>
       </c>
       <c r="B1490" s="0" t="inlineStr">
         <is>
-          <t>62836X</t>
+          <t>62870X</t>
         </is>
       </c>
     </row>
     <row r="1491" spans="1:2" customHeight="0">
       <c r="A1491" s="0" t="inlineStr">
         <is>
-          <t>62876</t>
+          <t>62875</t>
         </is>
       </c>
       <c r="B1491" s="0" t="inlineStr">
         <is>
-          <t>62835X</t>
+          <t>62836X</t>
         </is>
       </c>
     </row>
     <row r="1492" spans="1:2" customHeight="0">
       <c r="A1492" s="0" t="inlineStr">
         <is>
-          <t>62879</t>
+          <t>62876</t>
         </is>
       </c>
       <c r="B1492" s="0" t="inlineStr">
         <is>
-          <t>62879X</t>
+          <t>62835X</t>
         </is>
       </c>
     </row>
     <row r="1493" spans="1:2" customHeight="0">
       <c r="A1493" s="0" t="inlineStr">
         <is>
-          <t>62881</t>
+          <t>62879</t>
         </is>
       </c>
       <c r="B1493" s="0" t="inlineStr">
         <is>
-          <t>62881X</t>
+          <t>62879X</t>
         </is>
       </c>
     </row>
     <row r="1494" spans="1:2" customHeight="0">
       <c r="A1494" s="0" t="inlineStr">
         <is>
-          <t>62882</t>
+          <t>62881</t>
         </is>
       </c>
       <c r="B1494" s="0" t="inlineStr">
         <is>
-          <t>62882X</t>
+          <t>62881X</t>
         </is>
       </c>
     </row>
     <row r="1495" spans="1:2" customHeight="0">
       <c r="A1495" s="0" t="inlineStr">
         <is>
-          <t>62883</t>
+          <t>62882</t>
         </is>
       </c>
       <c r="B1495" s="0" t="inlineStr">
         <is>
-          <t>62883X</t>
+          <t>62882X</t>
         </is>
       </c>
     </row>
     <row r="1496" spans="1:2" customHeight="0">
       <c r="A1496" s="0" t="inlineStr">
         <is>
-          <t>62884</t>
+          <t>62883</t>
         </is>
       </c>
       <c r="B1496" s="0" t="inlineStr">
         <is>
-          <t>62884X</t>
+          <t>62883X</t>
         </is>
       </c>
     </row>
     <row r="1497" spans="1:2" customHeight="0">
       <c r="A1497" s="0" t="inlineStr">
         <is>
-          <t>62886</t>
+          <t>62884</t>
         </is>
       </c>
       <c r="B1497" s="0" t="inlineStr">
         <is>
-          <t>2049</t>
+          <t>62884X</t>
         </is>
       </c>
     </row>
     <row r="1498" spans="1:2" customHeight="0">
       <c r="A1498" s="0" t="inlineStr">
         <is>
-          <t>62887</t>
+          <t>62886</t>
         </is>
       </c>
       <c r="B1498" s="0" t="inlineStr">
         <is>
-          <t>2846</t>
+          <t>2049</t>
         </is>
       </c>
     </row>
     <row r="1499" spans="1:2" customHeight="0">
       <c r="A1499" s="0" t="inlineStr">
         <is>
-          <t>62888</t>
+          <t>62887</t>
         </is>
       </c>
       <c r="B1499" s="0" t="inlineStr">
         <is>
           <t>2846</t>
         </is>
       </c>
     </row>
     <row r="1500" spans="1:2" customHeight="0">
       <c r="A1500" s="0" t="inlineStr">
         <is>
-          <t>62893</t>
+          <t>62888</t>
         </is>
       </c>
       <c r="B1500" s="0" t="inlineStr">
         <is>
-          <t>62889</t>
+          <t>2846</t>
         </is>
       </c>
     </row>
     <row r="1501" spans="1:2" customHeight="0">
       <c r="A1501" s="0" t="inlineStr">
         <is>
-          <t>62896</t>
+          <t>62893</t>
         </is>
       </c>
       <c r="B1501" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>62889</t>
         </is>
       </c>
     </row>
     <row r="1502" spans="1:2" customHeight="0">
       <c r="A1502" s="0" t="inlineStr">
         <is>
-          <t>629591</t>
+          <t>62896</t>
         </is>
       </c>
       <c r="B1502" s="0" t="inlineStr">
         <is>
-          <t>624271</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1503" spans="1:2" customHeight="0">
       <c r="A1503" s="0" t="inlineStr">
         <is>
-          <t>629592</t>
+          <t>629591</t>
         </is>
       </c>
       <c r="B1503" s="0" t="inlineStr">
         <is>
-          <t>624272</t>
+          <t>624271</t>
         </is>
       </c>
     </row>
     <row r="1504" spans="1:2" customHeight="0">
       <c r="A1504" s="0" t="inlineStr">
         <is>
-          <t>629941</t>
+          <t>629592</t>
         </is>
       </c>
       <c r="B1504" s="0" t="inlineStr">
         <is>
-          <t>629921</t>
+          <t>624272</t>
         </is>
       </c>
     </row>
     <row r="1505" spans="1:2" customHeight="0">
       <c r="A1505" s="0" t="inlineStr">
         <is>
-          <t>629942</t>
+          <t>629941</t>
         </is>
       </c>
       <c r="B1505" s="0" t="inlineStr">
         <is>
-          <t>629922</t>
+          <t>629921</t>
         </is>
       </c>
     </row>
     <row r="1506" spans="1:2" customHeight="0">
       <c r="A1506" s="0" t="inlineStr">
         <is>
-          <t>629961</t>
+          <t>629942</t>
         </is>
       </c>
       <c r="B1506" s="0" t="inlineStr">
         <is>
-          <t>630201</t>
+          <t>629922</t>
         </is>
       </c>
     </row>
     <row r="1507" spans="1:2" customHeight="0">
       <c r="A1507" s="0" t="inlineStr">
         <is>
-          <t>629962</t>
+          <t>629961</t>
         </is>
       </c>
       <c r="B1507" s="0" t="inlineStr">
         <is>
-          <t>630202</t>
+          <t>630201</t>
         </is>
       </c>
     </row>
     <row r="1508" spans="1:2" customHeight="0">
       <c r="A1508" s="0" t="inlineStr">
         <is>
-          <t>630231</t>
+          <t>629962</t>
         </is>
       </c>
       <c r="B1508" s="0" t="inlineStr">
         <is>
-          <t>423661</t>
+          <t>630202</t>
         </is>
       </c>
     </row>
     <row r="1509" spans="1:2" customHeight="0">
       <c r="A1509" s="0" t="inlineStr">
         <is>
-          <t>630232</t>
+          <t>630231</t>
         </is>
       </c>
       <c r="B1509" s="0" t="inlineStr">
         <is>
-          <t>423662</t>
+          <t>423661</t>
         </is>
       </c>
     </row>
     <row r="1510" spans="1:2" customHeight="0">
       <c r="A1510" s="0" t="inlineStr">
         <is>
-          <t>630821</t>
+          <t>630232</t>
         </is>
       </c>
       <c r="B1510" s="0" t="inlineStr">
         <is>
-          <t>630261</t>
+          <t>423662</t>
         </is>
       </c>
     </row>
     <row r="1511" spans="1:2" customHeight="0">
       <c r="A1511" s="0" t="inlineStr">
         <is>
-          <t>630822</t>
+          <t>630821</t>
         </is>
       </c>
       <c r="B1511" s="0" t="inlineStr">
         <is>
-          <t>630262</t>
+          <t>630261</t>
         </is>
       </c>
     </row>
     <row r="1512" spans="1:2" customHeight="0">
       <c r="A1512" s="0" t="inlineStr">
         <is>
-          <t>63281</t>
+          <t>630822</t>
         </is>
       </c>
       <c r="B1512" s="0" t="inlineStr">
         <is>
-          <t>63647</t>
+          <t>630262</t>
         </is>
       </c>
     </row>
     <row r="1513" spans="1:2" customHeight="0">
       <c r="A1513" s="0" t="inlineStr">
         <is>
-          <t>63544</t>
+          <t>63281</t>
         </is>
       </c>
       <c r="B1513" s="0" t="inlineStr">
         <is>
-          <t>63516</t>
+          <t>63647</t>
         </is>
       </c>
     </row>
     <row r="1514" spans="1:2" customHeight="0">
       <c r="A1514" s="0" t="inlineStr">
         <is>
-          <t>63583</t>
+          <t>63544</t>
         </is>
       </c>
       <c r="B1514" s="0" t="inlineStr">
         <is>
-          <t>63566</t>
+          <t>63516</t>
         </is>
       </c>
     </row>
     <row r="1515" spans="1:2" customHeight="0">
       <c r="A1515" s="0" t="inlineStr">
         <is>
-          <t>63620</t>
+          <t>63583</t>
         </is>
       </c>
       <c r="B1515" s="0" t="inlineStr">
         <is>
-          <t>63604</t>
+          <t>63566</t>
         </is>
       </c>
     </row>
     <row r="1516" spans="1:2" customHeight="0">
       <c r="A1516" s="0" t="inlineStr">
         <is>
-          <t>63630</t>
+          <t>63620</t>
         </is>
       </c>
       <c r="B1516" s="0" t="inlineStr">
         <is>
-          <t>63632</t>
+          <t>63604</t>
         </is>
       </c>
     </row>
     <row r="1517" spans="1:2" customHeight="0">
       <c r="A1517" s="0" t="inlineStr">
         <is>
-          <t>63943</t>
+          <t>63630</t>
         </is>
       </c>
       <c r="B1517" s="0" t="inlineStr">
         <is>
-          <t>63957</t>
+          <t>63632</t>
         </is>
       </c>
     </row>
     <row r="1518" spans="1:2" customHeight="0">
       <c r="A1518" s="0" t="inlineStr">
         <is>
-          <t>63963</t>
+          <t>63943</t>
         </is>
       </c>
       <c r="B1518" s="0" t="inlineStr">
         <is>
-          <t>63978</t>
+          <t>63957</t>
         </is>
       </c>
     </row>
     <row r="1519" spans="1:2" customHeight="0">
       <c r="A1519" s="0" t="inlineStr">
         <is>
-          <t>64053</t>
+          <t>63963</t>
         </is>
       </c>
       <c r="B1519" s="0" t="inlineStr">
         <is>
-          <t>64053X</t>
+          <t>63978</t>
         </is>
       </c>
     </row>
     <row r="1520" spans="1:2" customHeight="0">
       <c r="A1520" s="0" t="inlineStr">
         <is>
-          <t>64054</t>
+          <t>64053</t>
         </is>
       </c>
       <c r="B1520" s="0" t="inlineStr">
         <is>
-          <t>64054X</t>
+          <t>64053X</t>
         </is>
       </c>
     </row>
     <row r="1521" spans="1:2" customHeight="0">
       <c r="A1521" s="0" t="inlineStr">
         <is>
-          <t>64107</t>
+          <t>64054</t>
         </is>
       </c>
       <c r="B1521" s="0" t="inlineStr">
         <is>
-          <t>64109</t>
+          <t>64054X</t>
         </is>
       </c>
     </row>
     <row r="1522" spans="1:2" customHeight="0">
       <c r="A1522" s="0" t="inlineStr">
         <is>
-          <t>64140</t>
+          <t>64107</t>
         </is>
       </c>
       <c r="B1522" s="0" t="inlineStr">
         <is>
-          <t>63957</t>
+          <t>64109</t>
         </is>
       </c>
     </row>
     <row r="1523" spans="1:2" customHeight="0">
       <c r="A1523" s="0" t="inlineStr">
         <is>
-          <t>65004</t>
+          <t>64140</t>
         </is>
       </c>
       <c r="B1523" s="0" t="inlineStr">
         <is>
-          <t>51185</t>
+          <t>63957</t>
         </is>
       </c>
     </row>
     <row r="1524" spans="1:2" customHeight="0">
       <c r="A1524" s="0" t="inlineStr">
         <is>
-          <t>71003</t>
+          <t>65004</t>
         </is>
       </c>
       <c r="B1524" s="0" t="inlineStr">
         <is>
-          <t>71001</t>
+          <t>51185</t>
         </is>
       </c>
     </row>
     <row r="1525" spans="1:2" customHeight="0">
       <c r="A1525" s="0" t="inlineStr">
         <is>
-          <t>71006</t>
+          <t>71003</t>
         </is>
       </c>
       <c r="B1525" s="0" t="inlineStr">
         <is>
-          <t>71103</t>
+          <t>71001</t>
         </is>
       </c>
     </row>
     <row r="1526" spans="1:2" customHeight="0">
       <c r="A1526" s="0" t="inlineStr">
         <is>
-          <t>71014</t>
+          <t>71006</t>
         </is>
       </c>
       <c r="B1526" s="0" t="inlineStr">
         <is>
-          <t>71015</t>
+          <t>71103</t>
         </is>
       </c>
     </row>
     <row r="1527" spans="1:2" customHeight="0">
       <c r="A1527" s="0" t="inlineStr">
         <is>
-          <t>71022</t>
+          <t>71014</t>
         </is>
       </c>
       <c r="B1527" s="0" t="inlineStr">
         <is>
-          <t>71023</t>
+          <t>71015</t>
         </is>
       </c>
     </row>
     <row r="1528" spans="1:2" customHeight="0">
       <c r="A1528" s="0" t="inlineStr">
         <is>
-          <t>71048</t>
+          <t>71022</t>
         </is>
       </c>
       <c r="B1528" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71023</t>
         </is>
       </c>
     </row>
     <row r="1529" spans="1:2" customHeight="0">
       <c r="A1529" s="0" t="inlineStr">
         <is>
-          <t>71055</t>
+          <t>71048</t>
         </is>
       </c>
       <c r="B1529" s="0" t="inlineStr">
         <is>
           <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1530" spans="1:2" customHeight="0">
       <c r="A1530" s="0" t="inlineStr">
         <is>
-          <t>71055X</t>
+          <t>71055</t>
         </is>
       </c>
       <c r="B1530" s="0" t="inlineStr">
         <is>
           <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1531" spans="1:2" customHeight="0">
       <c r="A1531" s="0" t="inlineStr">
         <is>
-          <t>71097</t>
+          <t>71055X</t>
         </is>
       </c>
       <c r="B1531" s="0" t="inlineStr">
         <is>
-          <t>71970</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1532" spans="1:2" customHeight="0">
       <c r="A1532" s="0" t="inlineStr">
         <is>
-          <t>71105</t>
+          <t>71097</t>
         </is>
       </c>
       <c r="B1532" s="0" t="inlineStr">
         <is>
-          <t>71105X</t>
+          <t>71970</t>
         </is>
       </c>
     </row>
     <row r="1533" spans="1:2" customHeight="0">
       <c r="A1533" s="0" t="inlineStr">
         <is>
-          <t>71108</t>
+          <t>71105</t>
         </is>
       </c>
       <c r="B1533" s="0" t="inlineStr">
         <is>
-          <t>71786</t>
+          <t>71105X</t>
         </is>
       </c>
     </row>
     <row r="1534" spans="1:2" customHeight="0">
       <c r="A1534" s="0" t="inlineStr">
         <is>
-          <t>71110</t>
+          <t>71108</t>
         </is>
       </c>
       <c r="B1534" s="0" t="inlineStr">
         <is>
-          <t>71301</t>
+          <t>71786</t>
         </is>
       </c>
     </row>
     <row r="1535" spans="1:2" customHeight="0">
       <c r="A1535" s="0" t="inlineStr">
         <is>
-          <t>71119</t>
+          <t>71110</t>
         </is>
       </c>
       <c r="B1535" s="0" t="inlineStr">
         <is>
-          <t>71565</t>
+          <t>71301</t>
         </is>
       </c>
     </row>
     <row r="1536" spans="1:2" customHeight="0">
       <c r="A1536" s="0" t="inlineStr">
         <is>
-          <t>71138</t>
+          <t>71119</t>
         </is>
       </c>
       <c r="B1536" s="0" t="inlineStr">
         <is>
           <t>71565</t>
         </is>
       </c>
     </row>
     <row r="1537" spans="1:2" customHeight="0">
       <c r="A1537" s="0" t="inlineStr">
         <is>
-          <t>71143</t>
+          <t>71138</t>
         </is>
       </c>
       <c r="B1537" s="0" t="inlineStr">
         <is>
-          <t>71134</t>
+          <t>71565</t>
         </is>
       </c>
     </row>
     <row r="1538" spans="1:2" customHeight="0">
       <c r="A1538" s="0" t="inlineStr">
         <is>
-          <t>71144</t>
+          <t>71143</t>
         </is>
       </c>
       <c r="B1538" s="0" t="inlineStr">
         <is>
-          <t>71140</t>
+          <t>71134</t>
         </is>
       </c>
     </row>
     <row r="1539" spans="1:2" customHeight="0">
       <c r="A1539" s="0" t="inlineStr">
         <is>
-          <t>71153</t>
+          <t>71144</t>
         </is>
       </c>
       <c r="B1539" s="0" t="inlineStr">
         <is>
-          <t>51957</t>
+          <t>71140</t>
         </is>
       </c>
     </row>
     <row r="1540" spans="1:2" customHeight="0">
       <c r="A1540" s="0" t="inlineStr">
         <is>
-          <t>71153X</t>
+          <t>71153</t>
         </is>
       </c>
       <c r="B1540" s="0" t="inlineStr">
         <is>
           <t>51957</t>
         </is>
       </c>
     </row>
     <row r="1541" spans="1:2" customHeight="0">
       <c r="A1541" s="0" t="inlineStr">
         <is>
-          <t>71155</t>
+          <t>71153X</t>
         </is>
       </c>
       <c r="B1541" s="0" t="inlineStr">
         <is>
-          <t>71155X</t>
+          <t>51957</t>
         </is>
       </c>
     </row>
     <row r="1542" spans="1:2" customHeight="0">
       <c r="A1542" s="0" t="inlineStr">
         <is>
-          <t>71175</t>
+          <t>71155</t>
         </is>
       </c>
       <c r="B1542" s="0" t="inlineStr">
         <is>
-          <t>72030</t>
+          <t>71155X</t>
         </is>
       </c>
     </row>
     <row r="1543" spans="1:2" customHeight="0">
       <c r="A1543" s="0" t="inlineStr">
         <is>
-          <t>71179</t>
+          <t>71175</t>
         </is>
       </c>
       <c r="B1543" s="0" t="inlineStr">
         <is>
-          <t>71178</t>
+          <t>72030</t>
         </is>
       </c>
     </row>
     <row r="1544" spans="1:2" customHeight="0">
       <c r="A1544" s="0" t="inlineStr">
         <is>
-          <t>71187</t>
+          <t>71179</t>
         </is>
       </c>
       <c r="B1544" s="0" t="inlineStr">
         <is>
-          <t>71174</t>
+          <t>71178</t>
         </is>
       </c>
     </row>
     <row r="1545" spans="1:2" customHeight="0">
       <c r="A1545" s="0" t="inlineStr">
         <is>
-          <t>71199</t>
+          <t>71187</t>
         </is>
       </c>
       <c r="B1545" s="0" t="inlineStr">
         <is>
-          <t>75176</t>
+          <t>71174</t>
         </is>
       </c>
     </row>
     <row r="1546" spans="1:2" customHeight="0">
       <c r="A1546" s="0" t="inlineStr">
         <is>
-          <t>71201</t>
+          <t>71199</t>
         </is>
       </c>
       <c r="B1546" s="0" t="inlineStr">
         <is>
           <t>75176</t>
         </is>
       </c>
     </row>
     <row r="1547" spans="1:2" customHeight="0">
       <c r="A1547" s="0" t="inlineStr">
         <is>
-          <t>71211</t>
+          <t>71201</t>
         </is>
       </c>
       <c r="B1547" s="0" t="inlineStr">
         <is>
-          <t>71117</t>
+          <t>75176</t>
         </is>
       </c>
     </row>
     <row r="1548" spans="1:2" customHeight="0">
       <c r="A1548" s="0" t="inlineStr">
         <is>
-          <t>71212</t>
+          <t>71211</t>
         </is>
       </c>
       <c r="B1548" s="0" t="inlineStr">
         <is>
-          <t>71214</t>
+          <t>71117</t>
         </is>
       </c>
     </row>
     <row r="1549" spans="1:2" customHeight="0">
       <c r="A1549" s="0" t="inlineStr">
         <is>
-          <t>71217</t>
+          <t>71212</t>
         </is>
       </c>
       <c r="B1549" s="0" t="inlineStr">
         <is>
-          <t>71217X</t>
+          <t>71214</t>
         </is>
       </c>
     </row>
     <row r="1550" spans="1:2" customHeight="0">
       <c r="A1550" s="0" t="inlineStr">
         <is>
-          <t>71218</t>
+          <t>71217</t>
         </is>
       </c>
       <c r="B1550" s="0" t="inlineStr">
         <is>
-          <t>71218X</t>
+          <t>71217X</t>
         </is>
       </c>
     </row>
     <row r="1551" spans="1:2" customHeight="0">
       <c r="A1551" s="0" t="inlineStr">
         <is>
-          <t>71223</t>
+          <t>71218</t>
         </is>
       </c>
       <c r="B1551" s="0" t="inlineStr">
         <is>
-          <t>71222</t>
+          <t>71218X</t>
         </is>
       </c>
     </row>
     <row r="1552" spans="1:2" customHeight="0">
       <c r="A1552" s="0" t="inlineStr">
         <is>
-          <t>71229</t>
+          <t>71223</t>
         </is>
       </c>
       <c r="B1552" s="0" t="inlineStr">
         <is>
-          <t>71235</t>
+          <t>71222</t>
         </is>
       </c>
     </row>
     <row r="1553" spans="1:2" customHeight="0">
       <c r="A1553" s="0" t="inlineStr">
         <is>
-          <t>71244</t>
+          <t>71229</t>
         </is>
       </c>
       <c r="B1553" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71235</t>
         </is>
       </c>
     </row>
     <row r="1554" spans="1:2" customHeight="0">
       <c r="A1554" s="0" t="inlineStr">
         <is>
-          <t>71258</t>
+          <t>71244</t>
         </is>
       </c>
       <c r="B1554" s="0" t="inlineStr">
         <is>
-          <t>71257</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1555" spans="1:2" customHeight="0">
       <c r="A1555" s="0" t="inlineStr">
         <is>
-          <t>71267</t>
+          <t>71258</t>
         </is>
       </c>
       <c r="B1555" s="0" t="inlineStr">
         <is>
-          <t>71269</t>
+          <t>71257</t>
         </is>
       </c>
     </row>
     <row r="1556" spans="1:2" customHeight="0">
       <c r="A1556" s="0" t="inlineStr">
         <is>
-          <t>71280</t>
+          <t>71267</t>
         </is>
       </c>
       <c r="B1556" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>71269</t>
         </is>
       </c>
     </row>
     <row r="1557" spans="1:2" customHeight="0">
       <c r="A1557" s="0" t="inlineStr">
         <is>
-          <t>71286</t>
+          <t>71280</t>
         </is>
       </c>
       <c r="B1557" s="0" t="inlineStr">
         <is>
-          <t>71786</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1558" spans="1:2" customHeight="0">
       <c r="A1558" s="0" t="inlineStr">
         <is>
-          <t>71288</t>
+          <t>71286</t>
         </is>
       </c>
       <c r="B1558" s="0" t="inlineStr">
         <is>
-          <t>71112</t>
+          <t>71786</t>
         </is>
       </c>
     </row>
     <row r="1559" spans="1:2" customHeight="0">
       <c r="A1559" s="0" t="inlineStr">
         <is>
-          <t>71289</t>
+          <t>71288</t>
         </is>
       </c>
       <c r="B1559" s="0" t="inlineStr">
         <is>
-          <t>71290</t>
+          <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1560" spans="1:2" customHeight="0">
       <c r="A1560" s="0" t="inlineStr">
         <is>
-          <t>71293</t>
+          <t>71289</t>
         </is>
       </c>
       <c r="B1560" s="0" t="inlineStr">
         <is>
-          <t>71292</t>
+          <t>71290</t>
         </is>
       </c>
     </row>
     <row r="1561" spans="1:2" customHeight="0">
       <c r="A1561" s="0" t="inlineStr">
         <is>
-          <t>71309</t>
+          <t>71293</t>
         </is>
       </c>
       <c r="B1561" s="0" t="inlineStr">
         <is>
-          <t>71290</t>
+          <t>71292</t>
         </is>
       </c>
     </row>
     <row r="1562" spans="1:2" customHeight="0">
       <c r="A1562" s="0" t="inlineStr">
         <is>
-          <t>71313</t>
+          <t>71309</t>
         </is>
       </c>
       <c r="B1562" s="0" t="inlineStr">
         <is>
-          <t>71112</t>
+          <t>71290</t>
         </is>
       </c>
     </row>
     <row r="1563" spans="1:2" customHeight="0">
       <c r="A1563" s="0" t="inlineStr">
         <is>
-          <t>71316</t>
+          <t>71313</t>
         </is>
       </c>
       <c r="B1563" s="0" t="inlineStr">
         <is>
           <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1564" spans="1:2" customHeight="0">
       <c r="A1564" s="0" t="inlineStr">
         <is>
-          <t>71325</t>
+          <t>71316</t>
         </is>
       </c>
       <c r="B1564" s="0" t="inlineStr">
         <is>
-          <t>71326</t>
+          <t>71112</t>
         </is>
       </c>
     </row>
     <row r="1565" spans="1:2" customHeight="0">
       <c r="A1565" s="0" t="inlineStr">
         <is>
-          <t>71328</t>
+          <t>71325</t>
         </is>
       </c>
       <c r="B1565" s="0" t="inlineStr">
         <is>
-          <t>71330</t>
+          <t>71326</t>
         </is>
       </c>
     </row>
     <row r="1566" spans="1:2" customHeight="0">
       <c r="A1566" s="0" t="inlineStr">
         <is>
-          <t>71329</t>
+          <t>71328</t>
         </is>
       </c>
       <c r="B1566" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1567" spans="1:2" customHeight="0">
       <c r="A1567" s="0" t="inlineStr">
         <is>
-          <t>71331</t>
+          <t>71329</t>
         </is>
       </c>
       <c r="B1567" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1568" spans="1:2" customHeight="0">
       <c r="A1568" s="0" t="inlineStr">
         <is>
-          <t>71332</t>
+          <t>71331</t>
         </is>
       </c>
       <c r="B1568" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1569" spans="1:2" customHeight="0">
       <c r="A1569" s="0" t="inlineStr">
         <is>
-          <t>71333</t>
+          <t>71332</t>
         </is>
       </c>
       <c r="B1569" s="0" t="inlineStr">
         <is>
           <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1570" spans="1:2" customHeight="0">
       <c r="A1570" s="0" t="inlineStr">
         <is>
-          <t>71347</t>
+          <t>71333</t>
         </is>
       </c>
       <c r="B1570" s="0" t="inlineStr">
         <is>
-          <t>75270</t>
+          <t>71330</t>
         </is>
       </c>
     </row>
     <row r="1571" spans="1:2" customHeight="0">
       <c r="A1571" s="0" t="inlineStr">
         <is>
-          <t>71349</t>
+          <t>71347</t>
         </is>
       </c>
       <c r="B1571" s="0" t="inlineStr">
         <is>
-          <t>75259</t>
+          <t>75270</t>
         </is>
       </c>
     </row>
     <row r="1572" spans="1:2" customHeight="0">
       <c r="A1572" s="0" t="inlineStr">
         <is>
-          <t>71364</t>
+          <t>71349</t>
         </is>
       </c>
       <c r="B1572" s="0" t="inlineStr">
         <is>
-          <t>71364X</t>
+          <t>75259</t>
         </is>
       </c>
     </row>
     <row r="1573" spans="1:2" customHeight="0">
       <c r="A1573" s="0" t="inlineStr">
         <is>
-          <t>71379</t>
+          <t>71364</t>
         </is>
       </c>
       <c r="B1573" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>71364X</t>
         </is>
       </c>
     </row>
     <row r="1574" spans="1:2" customHeight="0">
       <c r="A1574" s="0" t="inlineStr">
         <is>
-          <t>71381</t>
+          <t>71379</t>
         </is>
       </c>
       <c r="B1574" s="0" t="inlineStr">
         <is>
           <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1575" spans="1:2" customHeight="0">
       <c r="A1575" s="0" t="inlineStr">
         <is>
-          <t>71387</t>
+          <t>71381</t>
         </is>
       </c>
       <c r="B1575" s="0" t="inlineStr">
         <is>
-          <t>75238</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1576" spans="1:2" customHeight="0">
       <c r="A1576" s="0" t="inlineStr">
         <is>
-          <t>71403</t>
+          <t>71387</t>
         </is>
       </c>
       <c r="B1576" s="0" t="inlineStr">
         <is>
-          <t>71780</t>
+          <t>75238</t>
         </is>
       </c>
     </row>
     <row r="1577" spans="1:2" customHeight="0">
       <c r="A1577" s="0" t="inlineStr">
         <is>
-          <t>71420</t>
+          <t>71403</t>
         </is>
       </c>
       <c r="B1577" s="0" t="inlineStr">
         <is>
-          <t>51060</t>
+          <t>71780</t>
         </is>
       </c>
     </row>
     <row r="1578" spans="1:2" customHeight="0">
       <c r="A1578" s="0" t="inlineStr">
         <is>
-          <t>71421</t>
+          <t>71420</t>
         </is>
       </c>
       <c r="B1578" s="0" t="inlineStr">
         <is>
-          <t>71421X</t>
+          <t>51060</t>
         </is>
       </c>
     </row>
     <row r="1579" spans="1:2" customHeight="0">
       <c r="A1579" s="0" t="inlineStr">
         <is>
-          <t>71428</t>
+          <t>71421</t>
         </is>
       </c>
       <c r="B1579" s="0" t="inlineStr">
         <is>
-          <t>71396</t>
+          <t>71421X</t>
         </is>
       </c>
     </row>
     <row r="1580" spans="1:2" customHeight="0">
       <c r="A1580" s="0" t="inlineStr">
         <is>
-          <t>71431</t>
+          <t>71428</t>
         </is>
       </c>
       <c r="B1580" s="0" t="inlineStr">
         <is>
-          <t>71430</t>
+          <t>71396</t>
         </is>
       </c>
     </row>
     <row r="1581" spans="1:2" customHeight="0">
       <c r="A1581" s="0" t="inlineStr">
         <is>
-          <t>71433</t>
+          <t>71431</t>
         </is>
       </c>
       <c r="B1581" s="0" t="inlineStr">
         <is>
-          <t>75008</t>
+          <t>71430</t>
         </is>
       </c>
     </row>
     <row r="1582" spans="1:2" customHeight="0">
       <c r="A1582" s="0" t="inlineStr">
         <is>
-          <t>71446</t>
+          <t>71433</t>
         </is>
       </c>
       <c r="B1582" s="0" t="inlineStr">
         <is>
-          <t>51006</t>
+          <t>75008</t>
         </is>
       </c>
     </row>
     <row r="1583" spans="1:2" customHeight="0">
       <c r="A1583" s="0" t="inlineStr">
         <is>
-          <t>71452</t>
+          <t>71446</t>
         </is>
       </c>
       <c r="B1583" s="0" t="inlineStr">
         <is>
-          <t>71149</t>
+          <t>51006</t>
         </is>
       </c>
     </row>
     <row r="1584" spans="1:2" customHeight="0">
       <c r="A1584" s="0" t="inlineStr">
         <is>
-          <t>71453</t>
+          <t>71452</t>
         </is>
       </c>
       <c r="B1584" s="0" t="inlineStr">
         <is>
           <t>71149</t>
         </is>
       </c>
     </row>
     <row r="1585" spans="1:2" customHeight="0">
       <c r="A1585" s="0" t="inlineStr">
         <is>
-          <t>71456</t>
+          <t>71453</t>
         </is>
       </c>
       <c r="B1585" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71149</t>
         </is>
       </c>
     </row>
     <row r="1586" spans="1:2" customHeight="0">
       <c r="A1586" s="0" t="inlineStr">
         <is>
-          <t>71458</t>
+          <t>71456</t>
         </is>
       </c>
       <c r="B1586" s="0" t="inlineStr">
         <is>
           <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1587" spans="1:2" customHeight="0">
       <c r="A1587" s="0" t="inlineStr">
         <is>
-          <t>71465</t>
+          <t>71458</t>
         </is>
       </c>
       <c r="B1587" s="0" t="inlineStr">
         <is>
-          <t>71849</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1588" spans="1:2" customHeight="0">
       <c r="A1588" s="0" t="inlineStr">
         <is>
-          <t>71487</t>
+          <t>71465</t>
         </is>
       </c>
       <c r="B1588" s="0" t="inlineStr">
         <is>
-          <t>71486</t>
+          <t>71849</t>
         </is>
       </c>
     </row>
     <row r="1589" spans="1:2" customHeight="0">
       <c r="A1589" s="0" t="inlineStr">
         <is>
-          <t>71507</t>
+          <t>71487</t>
         </is>
       </c>
       <c r="B1589" s="0" t="inlineStr">
         <is>
-          <t>71507X</t>
+          <t>71486</t>
         </is>
       </c>
     </row>
     <row r="1590" spans="1:2" customHeight="0">
       <c r="A1590" s="0" t="inlineStr">
         <is>
-          <t>71534</t>
+          <t>71507</t>
         </is>
       </c>
       <c r="B1590" s="0" t="inlineStr">
         <is>
-          <t>41442</t>
+          <t>71507X</t>
         </is>
       </c>
     </row>
     <row r="1591" spans="1:2" customHeight="0">
       <c r="A1591" s="0" t="inlineStr">
         <is>
-          <t>71550</t>
+          <t>71534</t>
         </is>
       </c>
       <c r="B1591" s="0" t="inlineStr">
         <is>
-          <t>75296</t>
+          <t>41442</t>
         </is>
       </c>
     </row>
     <row r="1592" spans="1:2" customHeight="0">
       <c r="A1592" s="0" t="inlineStr">
         <is>
-          <t>71592</t>
+          <t>71550</t>
         </is>
       </c>
       <c r="B1592" s="0" t="inlineStr">
         <is>
-          <t>71398</t>
+          <t>75296</t>
         </is>
       </c>
     </row>
     <row r="1593" spans="1:2" customHeight="0">
       <c r="A1593" s="0" t="inlineStr">
         <is>
-          <t>71632</t>
+          <t>71592</t>
         </is>
       </c>
       <c r="B1593" s="0" t="inlineStr">
         <is>
-          <t>71973</t>
+          <t>71398</t>
         </is>
       </c>
     </row>
     <row r="1594" spans="1:2" customHeight="0">
       <c r="A1594" s="0" t="inlineStr">
         <is>
-          <t>71641</t>
+          <t>71632</t>
         </is>
       </c>
       <c r="B1594" s="0" t="inlineStr">
         <is>
-          <t>71639</t>
+          <t>71973</t>
         </is>
       </c>
     </row>
     <row r="1595" spans="1:2" customHeight="0">
       <c r="A1595" s="0" t="inlineStr">
         <is>
-          <t>71704</t>
+          <t>71641</t>
         </is>
       </c>
       <c r="B1595" s="0" t="inlineStr">
         <is>
-          <t>71704X</t>
+          <t>71639</t>
         </is>
       </c>
     </row>
     <row r="1596" spans="1:2" customHeight="0">
       <c r="A1596" s="0" t="inlineStr">
         <is>
-          <t>71719</t>
+          <t>71704</t>
         </is>
       </c>
       <c r="B1596" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71704X</t>
         </is>
       </c>
     </row>
     <row r="1597" spans="1:2" customHeight="0">
       <c r="A1597" s="0" t="inlineStr">
         <is>
-          <t>71720</t>
+          <t>71719</t>
         </is>
       </c>
       <c r="B1597" s="0" t="inlineStr">
         <is>
-          <t>71720X</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1598" spans="1:2" customHeight="0">
       <c r="A1598" s="0" t="inlineStr">
         <is>
-          <t>71722</t>
+          <t>71720</t>
         </is>
       </c>
       <c r="B1598" s="0" t="inlineStr">
         <is>
-          <t>71722X</t>
+          <t>71720X</t>
         </is>
       </c>
     </row>
     <row r="1599" spans="1:2" customHeight="0">
       <c r="A1599" s="0" t="inlineStr">
         <is>
-          <t>71763</t>
+          <t>71722</t>
         </is>
       </c>
       <c r="B1599" s="0" t="inlineStr">
         <is>
-          <t>71274</t>
+          <t>71722X</t>
         </is>
       </c>
     </row>
     <row r="1600" spans="1:2" customHeight="0">
       <c r="A1600" s="0" t="inlineStr">
         <is>
-          <t>71779</t>
+          <t>71763</t>
         </is>
       </c>
       <c r="B1600" s="0" t="inlineStr">
         <is>
-          <t>51576</t>
+          <t>71274</t>
         </is>
       </c>
     </row>
     <row r="1601" spans="1:2" customHeight="0">
       <c r="A1601" s="0" t="inlineStr">
         <is>
-          <t>71788</t>
+          <t>71779</t>
         </is>
       </c>
       <c r="B1601" s="0" t="inlineStr">
         <is>
-          <t>71653</t>
+          <t>51576</t>
         </is>
       </c>
     </row>
     <row r="1602" spans="1:2" customHeight="0">
       <c r="A1602" s="0" t="inlineStr">
         <is>
-          <t>71825</t>
+          <t>71788</t>
         </is>
       </c>
       <c r="B1602" s="0" t="inlineStr">
         <is>
-          <t>71457</t>
+          <t>71653</t>
         </is>
       </c>
     </row>
     <row r="1603" spans="1:2" customHeight="0">
       <c r="A1603" s="0" t="inlineStr">
         <is>
-          <t>71850</t>
+          <t>71825</t>
         </is>
       </c>
       <c r="B1603" s="0" t="inlineStr">
         <is>
-          <t>71851</t>
+          <t>71457</t>
         </is>
       </c>
     </row>
     <row r="1604" spans="1:2" customHeight="0">
       <c r="A1604" s="0" t="inlineStr">
         <is>
-          <t>7186-S</t>
+          <t>71850</t>
         </is>
       </c>
       <c r="B1604" s="0" t="inlineStr">
         <is>
-          <t>2835-S</t>
+          <t>71851</t>
         </is>
       </c>
     </row>
     <row r="1605" spans="1:2" customHeight="0">
       <c r="A1605" s="0" t="inlineStr">
         <is>
-          <t>71869</t>
+          <t>7186-S</t>
         </is>
       </c>
       <c r="B1605" s="0" t="inlineStr">
         <is>
-          <t>71868</t>
+          <t>2835-S</t>
         </is>
       </c>
     </row>
     <row r="1606" spans="1:2" customHeight="0">
       <c r="A1606" s="0" t="inlineStr">
         <is>
-          <t>71881</t>
+          <t>71869</t>
         </is>
       </c>
       <c r="B1606" s="0" t="inlineStr">
         <is>
-          <t>71880</t>
+          <t>71868</t>
         </is>
       </c>
     </row>
     <row r="1607" spans="1:2" customHeight="0">
       <c r="A1607" s="0" t="inlineStr">
         <is>
-          <t>71892</t>
+          <t>71881</t>
         </is>
       </c>
       <c r="B1607" s="0" t="inlineStr">
         <is>
-          <t>71582</t>
+          <t>71880</t>
         </is>
       </c>
     </row>
     <row r="1608" spans="1:2" customHeight="0">
       <c r="A1608" s="0" t="inlineStr">
         <is>
-          <t>71903</t>
+          <t>71892</t>
         </is>
       </c>
       <c r="B1608" s="0" t="inlineStr">
         <is>
-          <t>71901</t>
+          <t>71582</t>
         </is>
       </c>
     </row>
     <row r="1609" spans="1:2" customHeight="0">
       <c r="A1609" s="0" t="inlineStr">
         <is>
-          <t>71982</t>
+          <t>71903</t>
         </is>
       </c>
       <c r="B1609" s="0" t="inlineStr">
         <is>
-          <t>71178</t>
+          <t>71901</t>
         </is>
       </c>
     </row>
     <row r="1610" spans="1:2" customHeight="0">
       <c r="A1610" s="0" t="inlineStr">
         <is>
-          <t>71990</t>
+          <t>71982</t>
         </is>
       </c>
       <c r="B1610" s="0" t="inlineStr">
         <is>
-          <t>71973</t>
+          <t>71178</t>
         </is>
       </c>
     </row>
     <row r="1611" spans="1:2" customHeight="0">
       <c r="A1611" s="0" t="inlineStr">
         <is>
-          <t>71997</t>
+          <t>71990</t>
         </is>
       </c>
       <c r="B1611" s="0" t="inlineStr">
         <is>
-          <t>81027</t>
+          <t>71973</t>
         </is>
       </c>
     </row>
     <row r="1612" spans="1:2" customHeight="0">
       <c r="A1612" s="0" t="inlineStr">
         <is>
-          <t>720051</t>
+          <t>71997</t>
         </is>
       </c>
       <c r="B1612" s="0" t="inlineStr">
         <is>
-          <t>729981</t>
+          <t>81027</t>
         </is>
       </c>
     </row>
     <row r="1613" spans="1:2" customHeight="0">
       <c r="A1613" s="0" t="inlineStr">
         <is>
-          <t>720052</t>
+          <t>720051</t>
         </is>
       </c>
       <c r="B1613" s="0" t="inlineStr">
         <is>
-          <t>729982</t>
+          <t>729981</t>
         </is>
       </c>
     </row>
     <row r="1614" spans="1:2" customHeight="0">
       <c r="A1614" s="0" t="inlineStr">
         <is>
-          <t>72008</t>
+          <t>720052</t>
         </is>
       </c>
       <c r="B1614" s="0" t="inlineStr">
         <is>
-          <t>72039</t>
+          <t>729982</t>
         </is>
       </c>
     </row>
     <row r="1615" spans="1:2" customHeight="0">
       <c r="A1615" s="0" t="inlineStr">
         <is>
-          <t>72012</t>
+          <t>72008</t>
         </is>
       </c>
       <c r="B1615" s="0" t="inlineStr">
         <is>
-          <t>72011</t>
+          <t>72039</t>
         </is>
       </c>
     </row>
     <row r="1616" spans="1:2" customHeight="0">
       <c r="A1616" s="0" t="inlineStr">
         <is>
-          <t>72013</t>
+          <t>72012</t>
         </is>
       </c>
       <c r="B1616" s="0" t="inlineStr">
         <is>
-          <t>42832X</t>
+          <t>72011</t>
         </is>
       </c>
     </row>
     <row r="1617" spans="1:2" customHeight="0">
       <c r="A1617" s="0" t="inlineStr">
         <is>
-          <t>72018</t>
+          <t>72013</t>
         </is>
       </c>
       <c r="B1617" s="0" t="inlineStr">
         <is>
-          <t>71319</t>
+          <t>42832X</t>
         </is>
       </c>
     </row>
     <row r="1618" spans="1:2" customHeight="0">
       <c r="A1618" s="0" t="inlineStr">
         <is>
-          <t>720191</t>
+          <t>72018</t>
         </is>
       </c>
       <c r="B1618" s="0" t="inlineStr">
         <is>
-          <t>728961</t>
+          <t>71319</t>
         </is>
       </c>
     </row>
     <row r="1619" spans="1:2" customHeight="0">
       <c r="A1619" s="0" t="inlineStr">
         <is>
-          <t>720192</t>
+          <t>720191</t>
         </is>
       </c>
       <c r="B1619" s="0" t="inlineStr">
         <is>
-          <t>728962</t>
+          <t>728961</t>
         </is>
       </c>
     </row>
     <row r="1620" spans="1:2" customHeight="0">
       <c r="A1620" s="0" t="inlineStr">
         <is>
-          <t>720211</t>
+          <t>720192</t>
         </is>
       </c>
       <c r="B1620" s="0" t="inlineStr">
         <is>
-          <t>720221</t>
+          <t>728962</t>
         </is>
       </c>
     </row>
     <row r="1621" spans="1:2" customHeight="0">
       <c r="A1621" s="0" t="inlineStr">
         <is>
-          <t>720212</t>
+          <t>720211</t>
         </is>
       </c>
       <c r="B1621" s="0" t="inlineStr">
         <is>
-          <t>720222</t>
+          <t>720221</t>
         </is>
       </c>
     </row>
     <row r="1622" spans="1:2" customHeight="0">
       <c r="A1622" s="0" t="inlineStr">
         <is>
-          <t>720231</t>
+          <t>720212</t>
         </is>
       </c>
       <c r="B1622" s="0" t="inlineStr">
         <is>
-          <t>725961</t>
+          <t>720222</t>
         </is>
       </c>
     </row>
     <row r="1623" spans="1:2" customHeight="0">
       <c r="A1623" s="0" t="inlineStr">
         <is>
-          <t>720232</t>
+          <t>720231</t>
         </is>
       </c>
       <c r="B1623" s="0" t="inlineStr">
         <is>
-          <t>725962</t>
+          <t>725961</t>
         </is>
       </c>
     </row>
     <row r="1624" spans="1:2" customHeight="0">
       <c r="A1624" s="0" t="inlineStr">
         <is>
-          <t>720261</t>
+          <t>720232</t>
         </is>
       </c>
       <c r="B1624" s="0" t="inlineStr">
         <is>
-          <t>720281</t>
+          <t>725962</t>
         </is>
       </c>
     </row>
     <row r="1625" spans="1:2" customHeight="0">
       <c r="A1625" s="0" t="inlineStr">
         <is>
-          <t>720262</t>
+          <t>720261</t>
         </is>
       </c>
       <c r="B1625" s="0" t="inlineStr">
         <is>
-          <t>720282</t>
+          <t>720281</t>
         </is>
       </c>
     </row>
     <row r="1626" spans="1:2" customHeight="0">
       <c r="A1626" s="0" t="inlineStr">
         <is>
-          <t>72027</t>
+          <t>720262</t>
         </is>
       </c>
       <c r="B1626" s="0" t="inlineStr">
         <is>
-          <t>72026</t>
+          <t>720282</t>
         </is>
       </c>
     </row>
     <row r="1627" spans="1:2" customHeight="0">
       <c r="A1627" s="0" t="inlineStr">
         <is>
-          <t>720291</t>
+          <t>72027</t>
         </is>
       </c>
       <c r="B1627" s="0" t="inlineStr">
         <is>
-          <t>720321</t>
+          <t>72026</t>
         </is>
       </c>
     </row>
     <row r="1628" spans="1:2" customHeight="0">
       <c r="A1628" s="0" t="inlineStr">
         <is>
-          <t>720292</t>
+          <t>720291</t>
         </is>
       </c>
       <c r="B1628" s="0" t="inlineStr">
         <is>
-          <t>720322</t>
+          <t>720321</t>
         </is>
       </c>
     </row>
     <row r="1629" spans="1:2" customHeight="0">
       <c r="A1629" s="0" t="inlineStr">
         <is>
-          <t>72031</t>
+          <t>720292</t>
         </is>
       </c>
       <c r="B1629" s="0" t="inlineStr">
         <is>
-          <t>71247</t>
+          <t>720322</t>
         </is>
       </c>
     </row>
     <row r="1630" spans="1:2" customHeight="0">
       <c r="A1630" s="0" t="inlineStr">
         <is>
-          <t>72042</t>
+          <t>72031</t>
         </is>
       </c>
       <c r="B1630" s="0" t="inlineStr">
         <is>
-          <t>62895</t>
+          <t>71247</t>
         </is>
       </c>
     </row>
     <row r="1631" spans="1:2" customHeight="0">
       <c r="A1631" s="0" t="inlineStr">
         <is>
-          <t>720441</t>
+          <t>72042</t>
         </is>
       </c>
       <c r="B1631" s="0" t="inlineStr">
         <is>
-          <t>720421</t>
+          <t>62895</t>
         </is>
       </c>
     </row>
     <row r="1632" spans="1:2" customHeight="0">
       <c r="A1632" s="0" t="inlineStr">
         <is>
-          <t>720442</t>
+          <t>720441</t>
         </is>
       </c>
       <c r="B1632" s="0" t="inlineStr">
         <is>
-          <t>720422</t>
+          <t>720421</t>
         </is>
       </c>
     </row>
     <row r="1633" spans="1:2" customHeight="0">
       <c r="A1633" s="0" t="inlineStr">
         <is>
-          <t>720451</t>
+          <t>720442</t>
         </is>
       </c>
       <c r="B1633" s="0" t="inlineStr">
         <is>
-          <t>720471</t>
+          <t>720422</t>
         </is>
       </c>
     </row>
     <row r="1634" spans="1:2" customHeight="0">
       <c r="A1634" s="0" t="inlineStr">
         <is>
-          <t>720452</t>
+          <t>720451</t>
         </is>
       </c>
       <c r="B1634" s="0" t="inlineStr">
         <is>
-          <t>720472</t>
+          <t>720471</t>
         </is>
       </c>
     </row>
     <row r="1635" spans="1:2" customHeight="0">
       <c r="A1635" s="0" t="inlineStr">
         <is>
-          <t>720561</t>
+          <t>720452</t>
         </is>
       </c>
       <c r="B1635" s="0" t="inlineStr">
         <is>
-          <t>720571</t>
+          <t>720472</t>
         </is>
       </c>
     </row>
     <row r="1636" spans="1:2" customHeight="0">
       <c r="A1636" s="0" t="inlineStr">
         <is>
-          <t>720562</t>
+          <t>720561</t>
         </is>
       </c>
       <c r="B1636" s="0" t="inlineStr">
         <is>
-          <t>720572</t>
+          <t>720571</t>
         </is>
       </c>
     </row>
     <row r="1637" spans="1:2" customHeight="0">
       <c r="A1637" s="0" t="inlineStr">
         <is>
-          <t>720601</t>
+          <t>720562</t>
         </is>
       </c>
       <c r="B1637" s="0" t="inlineStr">
         <is>
-          <t>727401</t>
+          <t>720572</t>
         </is>
       </c>
     </row>
     <row r="1638" spans="1:2" customHeight="0">
       <c r="A1638" s="0" t="inlineStr">
         <is>
-          <t>720602</t>
+          <t>720601</t>
         </is>
       </c>
       <c r="B1638" s="0" t="inlineStr">
         <is>
-          <t>727402</t>
+          <t>727401</t>
         </is>
       </c>
     </row>
     <row r="1639" spans="1:2" customHeight="0">
       <c r="A1639" s="0" t="inlineStr">
         <is>
-          <t>72067</t>
+          <t>720602</t>
         </is>
       </c>
       <c r="B1639" s="0" t="inlineStr">
         <is>
-          <t>73665</t>
+          <t>727402</t>
         </is>
       </c>
     </row>
     <row r="1640" spans="1:2" customHeight="0">
       <c r="A1640" s="0" t="inlineStr">
         <is>
-          <t>720691</t>
+          <t>72067</t>
         </is>
       </c>
       <c r="B1640" s="0" t="inlineStr">
         <is>
-          <t>727251</t>
+          <t>73665</t>
         </is>
       </c>
     </row>
     <row r="1641" spans="1:2" customHeight="0">
       <c r="A1641" s="0" t="inlineStr">
         <is>
-          <t>720692</t>
+          <t>720691</t>
         </is>
       </c>
       <c r="B1641" s="0" t="inlineStr">
         <is>
-          <t>727252</t>
+          <t>727251</t>
         </is>
       </c>
     </row>
     <row r="1642" spans="1:2" customHeight="0">
       <c r="A1642" s="0" t="inlineStr">
         <is>
-          <t>72074</t>
+          <t>720692</t>
         </is>
       </c>
       <c r="B1642" s="0" t="inlineStr">
         <is>
-          <t>72825X</t>
+          <t>727252</t>
         </is>
       </c>
     </row>
     <row r="1643" spans="1:2" customHeight="0">
       <c r="A1643" s="0" t="inlineStr">
         <is>
-          <t>721021</t>
+          <t>72074</t>
         </is>
       </c>
       <c r="B1643" s="0" t="inlineStr">
         <is>
-          <t>720971</t>
+          <t>72825X</t>
         </is>
       </c>
     </row>
     <row r="1644" spans="1:2" customHeight="0">
       <c r="A1644" s="0" t="inlineStr">
         <is>
-          <t>721022</t>
+          <t>721021</t>
         </is>
       </c>
       <c r="B1644" s="0" t="inlineStr">
         <is>
-          <t>720972</t>
+          <t>720971</t>
         </is>
       </c>
     </row>
     <row r="1645" spans="1:2" customHeight="0">
       <c r="A1645" s="0" t="inlineStr">
         <is>
-          <t>721041</t>
+          <t>721022</t>
         </is>
       </c>
       <c r="B1645" s="0" t="inlineStr">
         <is>
-          <t>729271</t>
+          <t>720972</t>
         </is>
       </c>
     </row>
     <row r="1646" spans="1:2" customHeight="0">
       <c r="A1646" s="0" t="inlineStr">
         <is>
-          <t>721042</t>
+          <t>721041</t>
         </is>
       </c>
       <c r="B1646" s="0" t="inlineStr">
         <is>
-          <t>729272</t>
+          <t>729271</t>
         </is>
       </c>
     </row>
     <row r="1647" spans="1:2" customHeight="0">
       <c r="A1647" s="0" t="inlineStr">
         <is>
-          <t>721161</t>
+          <t>721042</t>
         </is>
       </c>
       <c r="B1647" s="0" t="inlineStr">
         <is>
-          <t>728561</t>
+          <t>729272</t>
         </is>
       </c>
     </row>
     <row r="1648" spans="1:2" customHeight="0">
       <c r="A1648" s="0" t="inlineStr">
         <is>
-          <t>721162</t>
+          <t>721161</t>
         </is>
       </c>
       <c r="B1648" s="0" t="inlineStr">
         <is>
-          <t>728562</t>
+          <t>728561</t>
         </is>
       </c>
     </row>
     <row r="1649" spans="1:2" customHeight="0">
       <c r="A1649" s="0" t="inlineStr">
         <is>
-          <t>721221</t>
+          <t>721162</t>
         </is>
       </c>
       <c r="B1649" s="0" t="inlineStr">
         <is>
-          <t>721601</t>
+          <t>728562</t>
         </is>
       </c>
     </row>
     <row r="1650" spans="1:2" customHeight="0">
       <c r="A1650" s="0" t="inlineStr">
         <is>
-          <t>721222</t>
+          <t>721221</t>
         </is>
       </c>
       <c r="B1650" s="0" t="inlineStr">
         <is>
-          <t>721602</t>
+          <t>721601</t>
         </is>
       </c>
     </row>
     <row r="1651" spans="1:2" customHeight="0">
       <c r="A1651" s="0" t="inlineStr">
         <is>
-          <t>721381</t>
+          <t>721222</t>
         </is>
       </c>
       <c r="B1651" s="0" t="inlineStr">
         <is>
-          <t>728721</t>
+          <t>721602</t>
         </is>
       </c>
     </row>
     <row r="1652" spans="1:2" customHeight="0">
       <c r="A1652" s="0" t="inlineStr">
         <is>
-          <t>721382</t>
+          <t>721381</t>
         </is>
       </c>
       <c r="B1652" s="0" t="inlineStr">
         <is>
-          <t>728722</t>
+          <t>728721</t>
         </is>
       </c>
     </row>
     <row r="1653" spans="1:2" customHeight="0">
       <c r="A1653" s="0" t="inlineStr">
         <is>
-          <t>721902</t>
+          <t>721382</t>
         </is>
       </c>
       <c r="B1653" s="0" t="inlineStr">
         <is>
-          <t>721092</t>
+          <t>728722</t>
         </is>
       </c>
     </row>
     <row r="1654" spans="1:2" customHeight="0">
       <c r="A1654" s="0" t="inlineStr">
         <is>
-          <t>722041</t>
+          <t>721902</t>
         </is>
       </c>
       <c r="B1654" s="0" t="inlineStr">
         <is>
-          <t>721431</t>
+          <t>721092</t>
         </is>
       </c>
     </row>
     <row r="1655" spans="1:2" customHeight="0">
       <c r="A1655" s="0" t="inlineStr">
         <is>
-          <t>722042</t>
+          <t>722041</t>
         </is>
       </c>
       <c r="B1655" s="0" t="inlineStr">
         <is>
-          <t>721432</t>
+          <t>721431</t>
         </is>
       </c>
     </row>
     <row r="1656" spans="1:2" customHeight="0">
       <c r="A1656" s="0" t="inlineStr">
         <is>
-          <t>72512</t>
+          <t>722042</t>
         </is>
       </c>
       <c r="B1656" s="0" t="inlineStr">
         <is>
-          <t>72512X</t>
+          <t>721432</t>
         </is>
       </c>
     </row>
     <row r="1657" spans="1:2" customHeight="0">
       <c r="A1657" s="0" t="inlineStr">
         <is>
-          <t>72641</t>
+          <t>72512</t>
         </is>
       </c>
       <c r="B1657" s="0" t="inlineStr">
         <is>
-          <t>72641X</t>
+          <t>72512X</t>
         </is>
       </c>
     </row>
     <row r="1658" spans="1:2" customHeight="0">
       <c r="A1658" s="0" t="inlineStr">
         <is>
-          <t>72654</t>
+          <t>72641</t>
         </is>
       </c>
       <c r="B1658" s="0" t="inlineStr">
         <is>
-          <t>72654X</t>
+          <t>72641X</t>
         </is>
       </c>
     </row>
     <row r="1659" spans="1:2" customHeight="0">
       <c r="A1659" s="0" t="inlineStr">
         <is>
-          <t>72655</t>
+          <t>72654</t>
         </is>
       </c>
       <c r="B1659" s="0" t="inlineStr">
         <is>
-          <t>72655X</t>
+          <t>72654X</t>
         </is>
       </c>
     </row>
     <row r="1660" spans="1:2" customHeight="0">
       <c r="A1660" s="0" t="inlineStr">
         <is>
-          <t>72656</t>
+          <t>72655</t>
         </is>
       </c>
       <c r="B1660" s="0" t="inlineStr">
         <is>
-          <t>72656X</t>
+          <t>72655X</t>
         </is>
       </c>
     </row>
     <row r="1661" spans="1:2" customHeight="0">
       <c r="A1661" s="0" t="inlineStr">
         <is>
-          <t>72670</t>
+          <t>72656</t>
         </is>
       </c>
       <c r="B1661" s="0" t="inlineStr">
         <is>
-          <t>72670X</t>
+          <t>72656X</t>
         </is>
       </c>
     </row>
     <row r="1662" spans="1:2" customHeight="0">
       <c r="A1662" s="0" t="inlineStr">
         <is>
-          <t>72673</t>
+          <t>72670</t>
         </is>
       </c>
       <c r="B1662" s="0" t="inlineStr">
         <is>
-          <t>72673X</t>
+          <t>72670X</t>
         </is>
       </c>
     </row>
     <row r="1663" spans="1:2" customHeight="0">
       <c r="A1663" s="0" t="inlineStr">
         <is>
-          <t>72675</t>
+          <t>72673</t>
         </is>
       </c>
       <c r="B1663" s="0" t="inlineStr">
         <is>
-          <t>72675X</t>
+          <t>72673X</t>
         </is>
       </c>
     </row>
     <row r="1664" spans="1:2" customHeight="0">
       <c r="A1664" s="0" t="inlineStr">
         <is>
-          <t>72676</t>
+          <t>72675</t>
         </is>
       </c>
       <c r="B1664" s="0" t="inlineStr">
         <is>
-          <t>72676X</t>
+          <t>72675X</t>
         </is>
       </c>
     </row>
     <row r="1665" spans="1:2" customHeight="0">
       <c r="A1665" s="0" t="inlineStr">
         <is>
-          <t>72677</t>
+          <t>72676</t>
         </is>
       </c>
       <c r="B1665" s="0" t="inlineStr">
         <is>
-          <t>72677X</t>
+          <t>72676X</t>
         </is>
       </c>
     </row>
     <row r="1666" spans="1:2" customHeight="0">
       <c r="A1666" s="0" t="inlineStr">
         <is>
-          <t>72678</t>
+          <t>72677</t>
         </is>
       </c>
       <c r="B1666" s="0" t="inlineStr">
         <is>
-          <t>72678X</t>
+          <t>72677X</t>
         </is>
       </c>
     </row>
     <row r="1667" spans="1:2" customHeight="0">
       <c r="A1667" s="0" t="inlineStr">
         <is>
-          <t>72684</t>
+          <t>72678</t>
         </is>
       </c>
       <c r="B1667" s="0" t="inlineStr">
         <is>
-          <t>72684X</t>
+          <t>72678X</t>
         </is>
       </c>
     </row>
     <row r="1668" spans="1:2" customHeight="0">
       <c r="A1668" s="0" t="inlineStr">
         <is>
-          <t>72685</t>
+          <t>72684</t>
         </is>
       </c>
       <c r="B1668" s="0" t="inlineStr">
         <is>
-          <t>72685X</t>
+          <t>72684X</t>
         </is>
       </c>
     </row>
     <row r="1669" spans="1:2" customHeight="0">
       <c r="A1669" s="0" t="inlineStr">
         <is>
-          <t>72690</t>
+          <t>72685</t>
         </is>
       </c>
       <c r="B1669" s="0" t="inlineStr">
         <is>
-          <t>72690X</t>
+          <t>72685X</t>
         </is>
       </c>
     </row>
     <row r="1670" spans="1:2" customHeight="0">
       <c r="A1670" s="0" t="inlineStr">
         <is>
+          <t>72690</t>
+        </is>
+      </c>
+      <c r="B1670" s="0" t="inlineStr">
+        <is>
           <t>72690X</t>
-        </is>
-[...3 lines deleted...]
-          <t>82113</t>
         </is>
       </c>
     </row>
     <row r="1671" spans="1:2" customHeight="0">
       <c r="A1671" s="0" t="inlineStr">
         <is>
-          <t>72718</t>
+          <t>72690X</t>
         </is>
       </c>
       <c r="B1671" s="0" t="inlineStr">
         <is>
-          <t>72718X</t>
+          <t>82113</t>
         </is>
       </c>
     </row>
     <row r="1672" spans="1:2" customHeight="0">
       <c r="A1672" s="0" t="inlineStr">
         <is>
-          <t>72719</t>
+          <t>72718</t>
         </is>
       </c>
       <c r="B1672" s="0" t="inlineStr">
         <is>
-          <t>72719X</t>
+          <t>72718X</t>
         </is>
       </c>
     </row>
     <row r="1673" spans="1:2" customHeight="0">
       <c r="A1673" s="0" t="inlineStr">
         <is>
-          <t>72733</t>
+          <t>72719</t>
         </is>
       </c>
       <c r="B1673" s="0" t="inlineStr">
         <is>
-          <t>72733X</t>
+          <t>72719X</t>
         </is>
       </c>
     </row>
     <row r="1674" spans="1:2" customHeight="0">
       <c r="A1674" s="0" t="inlineStr">
         <is>
-          <t>72736</t>
+          <t>72733</t>
         </is>
       </c>
       <c r="B1674" s="0" t="inlineStr">
         <is>
-          <t>72736X</t>
+          <t>72733X</t>
         </is>
       </c>
     </row>
     <row r="1675" spans="1:2" customHeight="0">
       <c r="A1675" s="0" t="inlineStr">
         <is>
-          <t>72738</t>
+          <t>72736</t>
         </is>
       </c>
       <c r="B1675" s="0" t="inlineStr">
         <is>
-          <t>72738X</t>
+          <t>72736X</t>
         </is>
       </c>
     </row>
     <row r="1676" spans="1:2" customHeight="0">
       <c r="A1676" s="0" t="inlineStr">
         <is>
-          <t>72743</t>
+          <t>72738</t>
         </is>
       </c>
       <c r="B1676" s="0" t="inlineStr">
         <is>
-          <t>72743X</t>
+          <t>72738X</t>
         </is>
       </c>
     </row>
     <row r="1677" spans="1:2" customHeight="0">
       <c r="A1677" s="0" t="inlineStr">
         <is>
-          <t>72757</t>
+          <t>72743</t>
         </is>
       </c>
       <c r="B1677" s="0" t="inlineStr">
         <is>
-          <t>72757X</t>
+          <t>72743X</t>
         </is>
       </c>
     </row>
     <row r="1678" spans="1:2" customHeight="0">
       <c r="A1678" s="0" t="inlineStr">
         <is>
-          <t>72764</t>
+          <t>72757</t>
         </is>
       </c>
       <c r="B1678" s="0" t="inlineStr">
         <is>
-          <t>72764X</t>
+          <t>72757X</t>
         </is>
       </c>
     </row>
     <row r="1679" spans="1:2" customHeight="0">
       <c r="A1679" s="0" t="inlineStr">
         <is>
-          <t>72767</t>
+          <t>72764</t>
         </is>
       </c>
       <c r="B1679" s="0" t="inlineStr">
         <is>
-          <t>72767X</t>
+          <t>72764X</t>
         </is>
       </c>
     </row>
     <row r="1680" spans="1:2" customHeight="0">
       <c r="A1680" s="0" t="inlineStr">
         <is>
-          <t>72778</t>
+          <t>72767</t>
         </is>
       </c>
       <c r="B1680" s="0" t="inlineStr">
         <is>
-          <t>72778X</t>
+          <t>72767X</t>
         </is>
       </c>
     </row>
     <row r="1681" spans="1:2" customHeight="0">
       <c r="A1681" s="0" t="inlineStr">
         <is>
-          <t>72781</t>
+          <t>72778</t>
         </is>
       </c>
       <c r="B1681" s="0" t="inlineStr">
         <is>
-          <t>72781X</t>
+          <t>72778X</t>
         </is>
       </c>
     </row>
     <row r="1682" spans="1:2" customHeight="0">
       <c r="A1682" s="0" t="inlineStr">
         <is>
-          <t>72784</t>
+          <t>72781</t>
         </is>
       </c>
       <c r="B1682" s="0" t="inlineStr">
         <is>
-          <t>72784X</t>
+          <t>72781X</t>
         </is>
       </c>
     </row>
     <row r="1683" spans="1:2" customHeight="0">
       <c r="A1683" s="0" t="inlineStr">
         <is>
-          <t>72785</t>
+          <t>72784</t>
         </is>
       </c>
       <c r="B1683" s="0" t="inlineStr">
         <is>
-          <t>72785X</t>
+          <t>72784X</t>
         </is>
       </c>
     </row>
     <row r="1684" spans="1:2" customHeight="0">
       <c r="A1684" s="0" t="inlineStr">
         <is>
-          <t>72791</t>
+          <t>72785</t>
         </is>
       </c>
       <c r="B1684" s="0" t="inlineStr">
         <is>
-          <t>72791X</t>
+          <t>72785X</t>
         </is>
       </c>
     </row>
     <row r="1685" spans="1:2" customHeight="0">
       <c r="A1685" s="0" t="inlineStr">
         <is>
-          <t>72792</t>
+          <t>72791</t>
         </is>
       </c>
       <c r="B1685" s="0" t="inlineStr">
         <is>
-          <t>72792X</t>
+          <t>72791X</t>
         </is>
       </c>
     </row>
     <row r="1686" spans="1:2" customHeight="0">
       <c r="A1686" s="0" t="inlineStr">
         <is>
-          <t>72793</t>
+          <t>72792</t>
         </is>
       </c>
       <c r="B1686" s="0" t="inlineStr">
         <is>
-          <t>72793X</t>
+          <t>72792X</t>
         </is>
       </c>
     </row>
     <row r="1687" spans="1:2" customHeight="0">
       <c r="A1687" s="0" t="inlineStr">
         <is>
-          <t>72796</t>
+          <t>72793</t>
         </is>
       </c>
       <c r="B1687" s="0" t="inlineStr">
         <is>
-          <t>72796X</t>
+          <t>72793X</t>
         </is>
       </c>
     </row>
     <row r="1688" spans="1:2" customHeight="0">
       <c r="A1688" s="0" t="inlineStr">
         <is>
-          <t>727991</t>
+          <t>72796</t>
         </is>
       </c>
       <c r="B1688" s="0" t="inlineStr">
         <is>
-          <t>727981</t>
+          <t>72796X</t>
         </is>
       </c>
     </row>
     <row r="1689" spans="1:2" customHeight="0">
       <c r="A1689" s="0" t="inlineStr">
         <is>
-          <t>727992</t>
+          <t>727991</t>
         </is>
       </c>
       <c r="B1689" s="0" t="inlineStr">
         <is>
-          <t>727982</t>
+          <t>727981</t>
         </is>
       </c>
     </row>
     <row r="1690" spans="1:2" customHeight="0">
       <c r="A1690" s="0" t="inlineStr">
         <is>
-          <t>72802</t>
+          <t>727992</t>
         </is>
       </c>
       <c r="B1690" s="0" t="inlineStr">
         <is>
-          <t>72802X</t>
+          <t>727982</t>
         </is>
       </c>
     </row>
     <row r="1691" spans="1:2" customHeight="0">
       <c r="A1691" s="0" t="inlineStr">
         <is>
-          <t>72803</t>
+          <t>72802</t>
         </is>
       </c>
       <c r="B1691" s="0" t="inlineStr">
         <is>
-          <t>72803X</t>
+          <t>72802X</t>
         </is>
       </c>
     </row>
     <row r="1692" spans="1:2" customHeight="0">
       <c r="A1692" s="0" t="inlineStr">
         <is>
-          <t>72817</t>
+          <t>72803</t>
         </is>
       </c>
       <c r="B1692" s="0" t="inlineStr">
         <is>
-          <t>72817X</t>
+          <t>72803X</t>
         </is>
       </c>
     </row>
     <row r="1693" spans="1:2" customHeight="0">
       <c r="A1693" s="0" t="inlineStr">
         <is>
-          <t>72818</t>
+          <t>72817</t>
         </is>
       </c>
       <c r="B1693" s="0" t="inlineStr">
         <is>
-          <t>72818X</t>
+          <t>72817X</t>
         </is>
       </c>
     </row>
     <row r="1694" spans="1:2" customHeight="0">
       <c r="A1694" s="0" t="inlineStr">
         <is>
-          <t>72821</t>
+          <t>72818</t>
         </is>
       </c>
       <c r="B1694" s="0" t="inlineStr">
         <is>
-          <t>72821X</t>
+          <t>72818X</t>
         </is>
       </c>
     </row>
     <row r="1695" spans="1:2" customHeight="0">
       <c r="A1695" s="0" t="inlineStr">
         <is>
-          <t>72823</t>
+          <t>72821</t>
         </is>
       </c>
       <c r="B1695" s="0" t="inlineStr">
         <is>
-          <t>72966</t>
+          <t>72821X</t>
         </is>
       </c>
     </row>
     <row r="1696" spans="1:2" customHeight="0">
       <c r="A1696" s="0" t="inlineStr">
         <is>
-          <t>72824</t>
+          <t>72823</t>
         </is>
       </c>
       <c r="B1696" s="0" t="inlineStr">
         <is>
-          <t>72967</t>
+          <t>72966</t>
         </is>
       </c>
     </row>
     <row r="1697" spans="1:2" customHeight="0">
       <c r="A1697" s="0" t="inlineStr">
         <is>
-          <t>72825</t>
+          <t>72824</t>
         </is>
       </c>
       <c r="B1697" s="0" t="inlineStr">
         <is>
-          <t>72825X</t>
+          <t>72967</t>
         </is>
       </c>
     </row>
     <row r="1698" spans="1:2" customHeight="0">
       <c r="A1698" s="0" t="inlineStr">
         <is>
-          <t>728251</t>
+          <t>72825</t>
         </is>
       </c>
       <c r="B1698" s="0" t="inlineStr">
         <is>
-          <t>721691</t>
+          <t>72825X</t>
         </is>
       </c>
     </row>
     <row r="1699" spans="1:2" customHeight="0">
       <c r="A1699" s="0" t="inlineStr">
         <is>
-          <t>72826</t>
+          <t>728251</t>
         </is>
       </c>
       <c r="B1699" s="0" t="inlineStr">
         <is>
-          <t>72826X</t>
+          <t>721691</t>
         </is>
       </c>
     </row>
     <row r="1700" spans="1:2" customHeight="0">
       <c r="A1700" s="0" t="inlineStr">
         <is>
-          <t>72829</t>
+          <t>72826</t>
         </is>
       </c>
       <c r="B1700" s="0" t="inlineStr">
         <is>
-          <t>72829X</t>
+          <t>72826X</t>
         </is>
       </c>
     </row>
     <row r="1701" spans="1:2" customHeight="0">
       <c r="A1701" s="0" t="inlineStr">
         <is>
-          <t>72830</t>
+          <t>72829</t>
         </is>
       </c>
       <c r="B1701" s="0" t="inlineStr">
         <is>
-          <t>72830X</t>
+          <t>72829X</t>
         </is>
       </c>
     </row>
     <row r="1702" spans="1:2" customHeight="0">
       <c r="A1702" s="0" t="inlineStr">
         <is>
-          <t>72833</t>
+          <t>72830</t>
         </is>
       </c>
       <c r="B1702" s="0" t="inlineStr">
         <is>
-          <t>72833X</t>
+          <t>72830X</t>
         </is>
       </c>
     </row>
     <row r="1703" spans="1:2" customHeight="0">
       <c r="A1703" s="0" t="inlineStr">
         <is>
-          <t>72834</t>
+          <t>72833</t>
         </is>
       </c>
       <c r="B1703" s="0" t="inlineStr">
         <is>
-          <t>72834X</t>
+          <t>72833X</t>
         </is>
       </c>
     </row>
     <row r="1704" spans="1:2" customHeight="0">
       <c r="A1704" s="0" t="inlineStr">
         <is>
-          <t>72835</t>
+          <t>72834</t>
         </is>
       </c>
       <c r="B1704" s="0" t="inlineStr">
         <is>
-          <t>72835X</t>
+          <t>72834X</t>
         </is>
       </c>
     </row>
     <row r="1705" spans="1:2" customHeight="0">
       <c r="A1705" s="0" t="inlineStr">
         <is>
-          <t>72838</t>
+          <t>72835</t>
         </is>
       </c>
       <c r="B1705" s="0" t="inlineStr">
         <is>
-          <t>72838X</t>
+          <t>72835X</t>
         </is>
       </c>
     </row>
     <row r="1706" spans="1:2" customHeight="0">
       <c r="A1706" s="0" t="inlineStr">
         <is>
-          <t>72842</t>
+          <t>72838</t>
         </is>
       </c>
       <c r="B1706" s="0" t="inlineStr">
         <is>
-          <t>72841</t>
+          <t>72838X</t>
         </is>
       </c>
     </row>
     <row r="1707" spans="1:2" customHeight="0">
       <c r="A1707" s="0" t="inlineStr">
         <is>
-          <t>72850</t>
+          <t>72842</t>
         </is>
       </c>
       <c r="B1707" s="0" t="inlineStr">
         <is>
-          <t>72850X</t>
+          <t>72841</t>
         </is>
       </c>
     </row>
     <row r="1708" spans="1:2" customHeight="0">
       <c r="A1708" s="0" t="inlineStr">
         <is>
-          <t>728541</t>
+          <t>72850</t>
         </is>
       </c>
       <c r="B1708" s="0" t="inlineStr">
         <is>
-          <t>728381</t>
+          <t>72850X</t>
         </is>
       </c>
     </row>
     <row r="1709" spans="1:2" customHeight="0">
       <c r="A1709" s="0" t="inlineStr">
         <is>
-          <t>728542</t>
+          <t>728541</t>
         </is>
       </c>
       <c r="B1709" s="0" t="inlineStr">
         <is>
-          <t>728382</t>
+          <t>728381</t>
         </is>
       </c>
     </row>
     <row r="1710" spans="1:2" customHeight="0">
       <c r="A1710" s="0" t="inlineStr">
         <is>
-          <t>72859</t>
+          <t>728542</t>
         </is>
       </c>
       <c r="B1710" s="0" t="inlineStr">
         <is>
-          <t>2563</t>
+          <t>728382</t>
         </is>
       </c>
     </row>
     <row r="1711" spans="1:2" customHeight="0">
       <c r="A1711" s="0" t="inlineStr">
         <is>
-          <t>72870</t>
+          <t>72859</t>
         </is>
       </c>
       <c r="B1711" s="0" t="inlineStr">
         <is>
-          <t>2562</t>
+          <t>2563</t>
         </is>
       </c>
     </row>
     <row r="1712" spans="1:2" customHeight="0">
       <c r="A1712" s="0" t="inlineStr">
         <is>
-          <t>72876</t>
+          <t>72870</t>
         </is>
       </c>
       <c r="B1712" s="0" t="inlineStr">
         <is>
-          <t>72876X</t>
+          <t>2562</t>
         </is>
       </c>
     </row>
     <row r="1713" spans="1:2" customHeight="0">
       <c r="A1713" s="0" t="inlineStr">
         <is>
-          <t>72877</t>
+          <t>72876</t>
         </is>
       </c>
       <c r="B1713" s="0" t="inlineStr">
         <is>
-          <t>72877X</t>
+          <t>72876X</t>
         </is>
       </c>
     </row>
     <row r="1714" spans="1:2" customHeight="0">
       <c r="A1714" s="0" t="inlineStr">
         <is>
-          <t>72878</t>
+          <t>72877</t>
         </is>
       </c>
       <c r="B1714" s="0" t="inlineStr">
         <is>
-          <t>72968</t>
+          <t>72877X</t>
         </is>
       </c>
     </row>
     <row r="1715" spans="1:2" customHeight="0">
       <c r="A1715" s="0" t="inlineStr">
         <is>
-          <t>72879</t>
+          <t>72878</t>
         </is>
       </c>
       <c r="B1715" s="0" t="inlineStr">
         <is>
-          <t>72999</t>
+          <t>72968</t>
         </is>
       </c>
     </row>
     <row r="1716" spans="1:2" customHeight="0">
       <c r="A1716" s="0" t="inlineStr">
         <is>
-          <t>72881</t>
+          <t>72879</t>
         </is>
       </c>
       <c r="B1716" s="0" t="inlineStr">
         <is>
-          <t>72881X</t>
+          <t>72999</t>
         </is>
       </c>
     </row>
     <row r="1717" spans="1:2" customHeight="0">
       <c r="A1717" s="0" t="inlineStr">
         <is>
-          <t>72882</t>
+          <t>72881</t>
         </is>
       </c>
       <c r="B1717" s="0" t="inlineStr">
         <is>
-          <t>72882X</t>
+          <t>72881X</t>
         </is>
       </c>
     </row>
     <row r="1718" spans="1:2" customHeight="0">
       <c r="A1718" s="0" t="inlineStr">
         <is>
-          <t>72883</t>
+          <t>72882</t>
         </is>
       </c>
       <c r="B1718" s="0" t="inlineStr">
         <is>
-          <t>72883X</t>
+          <t>72882X</t>
         </is>
       </c>
     </row>
     <row r="1719" spans="1:2" customHeight="0">
       <c r="A1719" s="0" t="inlineStr">
         <is>
-          <t>72887</t>
+          <t>72883</t>
         </is>
       </c>
       <c r="B1719" s="0" t="inlineStr">
         <is>
-          <t>72887X</t>
+          <t>72883X</t>
         </is>
       </c>
     </row>
     <row r="1720" spans="1:2" customHeight="0">
       <c r="A1720" s="0" t="inlineStr">
         <is>
-          <t>72896</t>
+          <t>72887</t>
         </is>
       </c>
       <c r="B1720" s="0" t="inlineStr">
         <is>
-          <t>72896X</t>
+          <t>72887X</t>
         </is>
       </c>
     </row>
     <row r="1721" spans="1:2" customHeight="0">
       <c r="A1721" s="0" t="inlineStr">
         <is>
-          <t>72897</t>
+          <t>72896</t>
         </is>
       </c>
       <c r="B1721" s="0" t="inlineStr">
         <is>
-          <t>42826X</t>
+          <t>72896X</t>
         </is>
       </c>
     </row>
     <row r="1722" spans="1:2" customHeight="0">
       <c r="A1722" s="0" t="inlineStr">
         <is>
-          <t>72909</t>
+          <t>72897</t>
         </is>
       </c>
       <c r="B1722" s="0" t="inlineStr">
         <is>
-          <t>72845</t>
+          <t>42826X</t>
         </is>
       </c>
     </row>
     <row r="1723" spans="1:2" customHeight="0">
       <c r="A1723" s="0" t="inlineStr">
         <is>
-          <t>72910</t>
+          <t>72909</t>
         </is>
       </c>
       <c r="B1723" s="0" t="inlineStr">
         <is>
-          <t>72846</t>
+          <t>72845</t>
         </is>
       </c>
     </row>
     <row r="1724" spans="1:2" customHeight="0">
       <c r="A1724" s="0" t="inlineStr">
         <is>
-          <t>72914</t>
+          <t>72910</t>
         </is>
       </c>
       <c r="B1724" s="0" t="inlineStr">
         <is>
-          <t>72830X</t>
+          <t>72846</t>
         </is>
       </c>
     </row>
     <row r="1725" spans="1:2" customHeight="0">
       <c r="A1725" s="0" t="inlineStr">
         <is>
-          <t>72920</t>
+          <t>72914</t>
         </is>
       </c>
       <c r="B1725" s="0" t="inlineStr">
         <is>
-          <t>72920X</t>
+          <t>72830X</t>
         </is>
       </c>
     </row>
     <row r="1726" spans="1:2" customHeight="0">
       <c r="A1726" s="0" t="inlineStr">
         <is>
-          <t>72930</t>
+          <t>72920</t>
         </is>
       </c>
       <c r="B1726" s="0" t="inlineStr">
         <is>
-          <t>42016</t>
+          <t>72920X</t>
         </is>
       </c>
     </row>
     <row r="1727" spans="1:2" customHeight="0">
       <c r="A1727" s="0" t="inlineStr">
         <is>
-          <t>72931</t>
+          <t>72930</t>
         </is>
       </c>
       <c r="B1727" s="0" t="inlineStr">
         <is>
-          <t>62044</t>
+          <t>42016</t>
         </is>
       </c>
     </row>
     <row r="1728" spans="1:2" customHeight="0">
       <c r="A1728" s="0" t="inlineStr">
         <is>
-          <t>72932</t>
+          <t>72931</t>
         </is>
       </c>
       <c r="B1728" s="0" t="inlineStr">
         <is>
-          <t>62043</t>
+          <t>62044</t>
         </is>
       </c>
     </row>
     <row r="1729" spans="1:2" customHeight="0">
       <c r="A1729" s="0" t="inlineStr">
         <is>
-          <t>729351</t>
+          <t>72932</t>
         </is>
       </c>
       <c r="B1729" s="0" t="inlineStr">
         <is>
-          <t>729071</t>
+          <t>62043</t>
         </is>
       </c>
     </row>
     <row r="1730" spans="1:2" customHeight="0">
       <c r="A1730" s="0" t="inlineStr">
         <is>
-          <t>729352</t>
+          <t>729351</t>
         </is>
       </c>
       <c r="B1730" s="0" t="inlineStr">
         <is>
-          <t>729072</t>
+          <t>729071</t>
         </is>
       </c>
     </row>
     <row r="1731" spans="1:2" customHeight="0">
       <c r="A1731" s="0" t="inlineStr">
         <is>
-          <t>729371</t>
+          <t>729352</t>
         </is>
       </c>
       <c r="B1731" s="0" t="inlineStr">
         <is>
-          <t>729471</t>
+          <t>729072</t>
         </is>
       </c>
     </row>
     <row r="1732" spans="1:2" customHeight="0">
       <c r="A1732" s="0" t="inlineStr">
         <is>
-          <t>729372</t>
+          <t>729371</t>
         </is>
       </c>
       <c r="B1732" s="0" t="inlineStr">
         <is>
-          <t>729472</t>
+          <t>729471</t>
         </is>
       </c>
     </row>
     <row r="1733" spans="1:2" customHeight="0">
       <c r="A1733" s="0" t="inlineStr">
         <is>
-          <t>72942</t>
+          <t>729372</t>
         </is>
       </c>
       <c r="B1733" s="0" t="inlineStr">
         <is>
-          <t>72942X</t>
+          <t>729472</t>
         </is>
       </c>
     </row>
     <row r="1734" spans="1:2" customHeight="0">
       <c r="A1734" s="0" t="inlineStr">
         <is>
-          <t>72949</t>
+          <t>72942</t>
         </is>
       </c>
       <c r="B1734" s="0" t="inlineStr">
         <is>
-          <t>72946</t>
+          <t>72942X</t>
         </is>
       </c>
     </row>
     <row r="1735" spans="1:2" customHeight="0">
       <c r="A1735" s="0" t="inlineStr">
         <is>
-          <t>72951</t>
+          <t>72949</t>
         </is>
       </c>
       <c r="B1735" s="0" t="inlineStr">
         <is>
-          <t>72951X</t>
+          <t>72946</t>
         </is>
       </c>
     </row>
     <row r="1736" spans="1:2" customHeight="0">
       <c r="A1736" s="0" t="inlineStr">
         <is>
-          <t>72953</t>
+          <t>72951</t>
         </is>
       </c>
       <c r="B1736" s="0" t="inlineStr">
         <is>
-          <t>72953X</t>
+          <t>72951X</t>
         </is>
       </c>
     </row>
     <row r="1737" spans="1:2" customHeight="0">
       <c r="A1737" s="0" t="inlineStr">
         <is>
-          <t>729531</t>
+          <t>72953</t>
         </is>
       </c>
       <c r="B1737" s="0" t="inlineStr">
         <is>
-          <t>729491</t>
+          <t>72953X</t>
         </is>
       </c>
     </row>
     <row r="1738" spans="1:2" customHeight="0">
       <c r="A1738" s="0" t="inlineStr">
         <is>
-          <t>729532</t>
+          <t>729531</t>
         </is>
       </c>
       <c r="B1738" s="0" t="inlineStr">
         <is>
-          <t>729492</t>
+          <t>729491</t>
         </is>
       </c>
     </row>
     <row r="1739" spans="1:2" customHeight="0">
       <c r="A1739" s="0" t="inlineStr">
         <is>
-          <t>729571</t>
+          <t>729532</t>
         </is>
       </c>
       <c r="B1739" s="0" t="inlineStr">
         <is>
-          <t>729491</t>
+          <t>729492</t>
         </is>
       </c>
     </row>
     <row r="1740" spans="1:2" customHeight="0">
       <c r="A1740" s="0" t="inlineStr">
         <is>
-          <t>729572</t>
+          <t>729571</t>
         </is>
       </c>
       <c r="B1740" s="0" t="inlineStr">
         <is>
-          <t>729492</t>
+          <t>729491</t>
         </is>
       </c>
     </row>
     <row r="1741" spans="1:2" customHeight="0">
       <c r="A1741" s="0" t="inlineStr">
         <is>
-          <t>72958</t>
+          <t>729572</t>
         </is>
       </c>
       <c r="B1741" s="0" t="inlineStr">
         <is>
-          <t>72958X</t>
+          <t>729492</t>
         </is>
       </c>
     </row>
     <row r="1742" spans="1:2" customHeight="0">
       <c r="A1742" s="0" t="inlineStr">
         <is>
-          <t>729581</t>
+          <t>72958</t>
         </is>
       </c>
       <c r="B1742" s="0" t="inlineStr">
         <is>
-          <t>422701</t>
+          <t>72958X</t>
         </is>
       </c>
     </row>
     <row r="1743" spans="1:2" customHeight="0">
       <c r="A1743" s="0" t="inlineStr">
         <is>
-          <t>729582</t>
+          <t>729581</t>
         </is>
       </c>
       <c r="B1743" s="0" t="inlineStr">
         <is>
-          <t>422702</t>
+          <t>422701</t>
         </is>
       </c>
     </row>
     <row r="1744" spans="1:2" customHeight="0">
       <c r="A1744" s="0" t="inlineStr">
         <is>
-          <t>72964</t>
+          <t>729582</t>
         </is>
       </c>
       <c r="B1744" s="0" t="inlineStr">
         <is>
-          <t>52544X</t>
+          <t>422702</t>
         </is>
       </c>
     </row>
     <row r="1745" spans="1:2" customHeight="0">
       <c r="A1745" s="0" t="inlineStr">
         <is>
-          <t>72965</t>
+          <t>72964</t>
         </is>
       </c>
       <c r="B1745" s="0" t="inlineStr">
         <is>
-          <t>52545X</t>
+          <t>52544X</t>
         </is>
       </c>
     </row>
     <row r="1746" spans="1:2" customHeight="0">
       <c r="A1746" s="0" t="inlineStr">
         <is>
-          <t>729751</t>
+          <t>72965</t>
         </is>
       </c>
       <c r="B1746" s="0" t="inlineStr">
         <is>
-          <t>621451</t>
+          <t>52545X</t>
         </is>
       </c>
     </row>
     <row r="1747" spans="1:2" customHeight="0">
       <c r="A1747" s="0" t="inlineStr">
         <is>
-          <t>729752</t>
+          <t>729751</t>
         </is>
       </c>
       <c r="B1747" s="0" t="inlineStr">
         <is>
-          <t>621452</t>
+          <t>621451</t>
         </is>
       </c>
     </row>
     <row r="1748" spans="1:2" customHeight="0">
       <c r="A1748" s="0" t="inlineStr">
         <is>
-          <t>72981</t>
+          <t>729752</t>
         </is>
       </c>
       <c r="B1748" s="0" t="inlineStr">
         <is>
-          <t>52978X</t>
+          <t>621452</t>
         </is>
       </c>
     </row>
     <row r="1749" spans="1:2" customHeight="0">
       <c r="A1749" s="0" t="inlineStr">
         <is>
-          <t>729841</t>
+          <t>72981</t>
         </is>
       </c>
       <c r="B1749" s="0" t="inlineStr">
         <is>
-          <t>729831</t>
+          <t>52978X</t>
         </is>
       </c>
     </row>
     <row r="1750" spans="1:2" customHeight="0">
       <c r="A1750" s="0" t="inlineStr">
         <is>
-          <t>729842</t>
+          <t>729841</t>
         </is>
       </c>
       <c r="B1750" s="0" t="inlineStr">
         <is>
-          <t>729832</t>
+          <t>729831</t>
         </is>
       </c>
     </row>
     <row r="1751" spans="1:2" customHeight="0">
       <c r="A1751" s="0" t="inlineStr">
         <is>
-          <t>729851</t>
+          <t>729842</t>
         </is>
       </c>
       <c r="B1751" s="0" t="inlineStr">
         <is>
-          <t>727041</t>
+          <t>729832</t>
         </is>
       </c>
     </row>
     <row r="1752" spans="1:2" customHeight="0">
       <c r="A1752" s="0" t="inlineStr">
         <is>
-          <t>729852</t>
+          <t>729851</t>
         </is>
       </c>
       <c r="B1752" s="0" t="inlineStr">
         <is>
-          <t>727042</t>
+          <t>727041</t>
         </is>
       </c>
     </row>
     <row r="1753" spans="1:2" customHeight="0">
       <c r="A1753" s="0" t="inlineStr">
         <is>
-          <t>729901</t>
+          <t>729852</t>
         </is>
       </c>
       <c r="B1753" s="0" t="inlineStr">
         <is>
-          <t>727101</t>
+          <t>727042</t>
         </is>
       </c>
     </row>
     <row r="1754" spans="1:2" customHeight="0">
       <c r="A1754" s="0" t="inlineStr">
         <is>
-          <t>729902</t>
+          <t>729901</t>
         </is>
       </c>
       <c r="B1754" s="0" t="inlineStr">
         <is>
-          <t>727102</t>
+          <t>727101</t>
         </is>
       </c>
     </row>
     <row r="1755" spans="1:2" customHeight="0">
       <c r="A1755" s="0" t="inlineStr">
         <is>
-          <t>729921</t>
+          <t>729902</t>
         </is>
       </c>
       <c r="B1755" s="0" t="inlineStr">
         <is>
-          <t>727191</t>
+          <t>727102</t>
         </is>
       </c>
     </row>
     <row r="1756" spans="1:2" customHeight="0">
       <c r="A1756" s="0" t="inlineStr">
         <is>
-          <t>729922</t>
+          <t>729921</t>
         </is>
       </c>
       <c r="B1756" s="0" t="inlineStr">
         <is>
-          <t>727192</t>
+          <t>727191</t>
         </is>
       </c>
     </row>
     <row r="1757" spans="1:2" customHeight="0">
       <c r="A1757" s="0" t="inlineStr">
         <is>
-          <t>73031</t>
+          <t>729922</t>
         </is>
       </c>
       <c r="B1757" s="0" t="inlineStr">
         <is>
-          <t>73609</t>
+          <t>727192</t>
         </is>
       </c>
     </row>
     <row r="1758" spans="1:2" customHeight="0">
       <c r="A1758" s="0" t="inlineStr">
         <is>
-          <t>73037</t>
+          <t>73031</t>
         </is>
       </c>
       <c r="B1758" s="0" t="inlineStr">
         <is>
-          <t>73056</t>
+          <t>73609</t>
         </is>
       </c>
     </row>
     <row r="1759" spans="1:2" customHeight="0">
       <c r="A1759" s="0" t="inlineStr">
         <is>
-          <t>73043</t>
+          <t>73037</t>
         </is>
       </c>
       <c r="B1759" s="0" t="inlineStr">
         <is>
-          <t>53782</t>
+          <t>73056</t>
         </is>
       </c>
     </row>
     <row r="1760" spans="1:2" customHeight="0">
       <c r="A1760" s="0" t="inlineStr">
         <is>
-          <t>730521</t>
+          <t>73043</t>
         </is>
       </c>
       <c r="B1760" s="0" t="inlineStr">
         <is>
-          <t>730451</t>
+          <t>53782</t>
         </is>
       </c>
     </row>
     <row r="1761" spans="1:2" customHeight="0">
       <c r="A1761" s="0" t="inlineStr">
         <is>
-          <t>730522</t>
+          <t>730521</t>
         </is>
       </c>
       <c r="B1761" s="0" t="inlineStr">
         <is>
-          <t>730452</t>
+          <t>730451</t>
         </is>
       </c>
     </row>
     <row r="1762" spans="1:2" customHeight="0">
       <c r="A1762" s="0" t="inlineStr">
         <is>
-          <t>73054</t>
+          <t>730522</t>
         </is>
       </c>
       <c r="B1762" s="0" t="inlineStr">
         <is>
-          <t>73052</t>
+          <t>730452</t>
         </is>
       </c>
     </row>
     <row r="1763" spans="1:2" customHeight="0">
       <c r="A1763" s="0" t="inlineStr">
         <is>
-          <t>73081</t>
+          <t>73054</t>
         </is>
       </c>
       <c r="B1763" s="0" t="inlineStr">
         <is>
-          <t>73446</t>
+          <t>73052</t>
         </is>
       </c>
     </row>
     <row r="1764" spans="1:2" customHeight="0">
       <c r="A1764" s="0" t="inlineStr">
         <is>
-          <t>73083</t>
+          <t>73081</t>
         </is>
       </c>
       <c r="B1764" s="0" t="inlineStr">
         <is>
-          <t>53007</t>
+          <t>73446</t>
         </is>
       </c>
     </row>
     <row r="1765" spans="1:2" customHeight="0">
       <c r="A1765" s="0" t="inlineStr">
         <is>
-          <t>73084</t>
+          <t>73083</t>
         </is>
       </c>
       <c r="B1765" s="0" t="inlineStr">
         <is>
           <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1766" spans="1:2" customHeight="0">
       <c r="A1766" s="0" t="inlineStr">
         <is>
-          <t>73093</t>
+          <t>73084</t>
         </is>
       </c>
       <c r="B1766" s="0" t="inlineStr">
         <is>
-          <t>53797</t>
+          <t>53007</t>
         </is>
       </c>
     </row>
     <row r="1767" spans="1:2" customHeight="0">
       <c r="A1767" s="0" t="inlineStr">
         <is>
-          <t>73134</t>
+          <t>73093</t>
         </is>
       </c>
       <c r="B1767" s="0" t="inlineStr">
         <is>
-          <t>53727</t>
+          <t>53797</t>
         </is>
       </c>
     </row>
     <row r="1768" spans="1:2" customHeight="0">
       <c r="A1768" s="0" t="inlineStr">
         <is>
-          <t>73167</t>
+          <t>73134</t>
         </is>
       </c>
       <c r="B1768" s="0" t="inlineStr">
         <is>
-          <t>73033</t>
+          <t>53727</t>
         </is>
       </c>
     </row>
     <row r="1769" spans="1:2" customHeight="0">
       <c r="A1769" s="0" t="inlineStr">
         <is>
-          <t>73208</t>
+          <t>73167</t>
         </is>
       </c>
       <c r="B1769" s="0" t="inlineStr">
         <is>
-          <t>73185</t>
+          <t>73033</t>
         </is>
       </c>
     </row>
     <row r="1770" spans="1:2" customHeight="0">
       <c r="A1770" s="0" t="inlineStr">
         <is>
-          <t>73330</t>
+          <t>73208</t>
         </is>
       </c>
       <c r="B1770" s="0" t="inlineStr">
         <is>
-          <t>53454</t>
+          <t>73185</t>
         </is>
       </c>
     </row>
     <row r="1771" spans="1:2" customHeight="0">
       <c r="A1771" s="0" t="inlineStr">
         <is>
-          <t>73364</t>
+          <t>73330</t>
         </is>
       </c>
       <c r="B1771" s="0" t="inlineStr">
         <is>
-          <t>73341</t>
+          <t>53454</t>
         </is>
       </c>
     </row>
     <row r="1772" spans="1:2" customHeight="0">
       <c r="A1772" s="0" t="inlineStr">
         <is>
-          <t>73375</t>
+          <t>73364</t>
         </is>
       </c>
       <c r="B1772" s="0" t="inlineStr">
         <is>
-          <t>53985</t>
+          <t>73341</t>
         </is>
       </c>
     </row>
     <row r="1773" spans="1:2" customHeight="0">
       <c r="A1773" s="0" t="inlineStr">
         <is>
-          <t>73461</t>
+          <t>73375</t>
         </is>
       </c>
       <c r="B1773" s="0" t="inlineStr">
         <is>
-          <t>73486</t>
+          <t>53985</t>
         </is>
       </c>
     </row>
     <row r="1774" spans="1:2" customHeight="0">
       <c r="A1774" s="0" t="inlineStr">
         <is>
-          <t>73467</t>
+          <t>73461</t>
         </is>
       </c>
       <c r="B1774" s="0" t="inlineStr">
         <is>
-          <t>43598</t>
+          <t>73486</t>
         </is>
       </c>
     </row>
     <row r="1775" spans="1:2" customHeight="0">
       <c r="A1775" s="0" t="inlineStr">
         <is>
-          <t>73468</t>
+          <t>73467</t>
         </is>
       </c>
       <c r="B1775" s="0" t="inlineStr">
         <is>
-          <t>73182</t>
+          <t>43598</t>
         </is>
       </c>
     </row>
     <row r="1776" spans="1:2" customHeight="0">
       <c r="A1776" s="0" t="inlineStr">
         <is>
-          <t>73478</t>
+          <t>73468</t>
         </is>
       </c>
       <c r="B1776" s="0" t="inlineStr">
         <is>
-          <t>53839</t>
+          <t>73182</t>
         </is>
       </c>
     </row>
     <row r="1777" spans="1:2" customHeight="0">
       <c r="A1777" s="0" t="inlineStr">
         <is>
-          <t>73479</t>
+          <t>73478</t>
         </is>
       </c>
       <c r="B1777" s="0" t="inlineStr">
         <is>
-          <t>73206</t>
+          <t>53839</t>
         </is>
       </c>
     </row>
     <row r="1778" spans="1:2" customHeight="0">
       <c r="A1778" s="0" t="inlineStr">
         <is>
-          <t>73481</t>
+          <t>73479</t>
         </is>
       </c>
       <c r="B1778" s="0" t="inlineStr">
         <is>
-          <t>73480</t>
+          <t>73206</t>
         </is>
       </c>
     </row>
     <row r="1779" spans="1:2" customHeight="0">
       <c r="A1779" s="0" t="inlineStr">
         <is>
-          <t>73494</t>
+          <t>73481</t>
         </is>
       </c>
       <c r="B1779" s="0" t="inlineStr">
         <is>
-          <t>73053</t>
+          <t>73480</t>
         </is>
       </c>
     </row>
     <row r="1780" spans="1:2" customHeight="0">
       <c r="A1780" s="0" t="inlineStr">
         <is>
-          <t>73591</t>
+          <t>73494</t>
         </is>
       </c>
       <c r="B1780" s="0" t="inlineStr">
         <is>
-          <t>73486</t>
+          <t>73053</t>
         </is>
       </c>
     </row>
     <row r="1781" spans="1:2" customHeight="0">
       <c r="A1781" s="0" t="inlineStr">
         <is>
-          <t>73664</t>
+          <t>73591</t>
         </is>
       </c>
       <c r="B1781" s="0" t="inlineStr">
         <is>
-          <t>72904</t>
+          <t>73486</t>
         </is>
       </c>
     </row>
     <row r="1782" spans="1:2" customHeight="0">
       <c r="A1782" s="0" t="inlineStr">
         <is>
-          <t>73668</t>
+          <t>73664</t>
         </is>
       </c>
       <c r="B1782" s="0" t="inlineStr">
         <is>
-          <t>53018</t>
+          <t>72904</t>
         </is>
       </c>
     </row>
     <row r="1783" spans="1:2" customHeight="0">
       <c r="A1783" s="0" t="inlineStr">
         <is>
-          <t>740911</t>
+          <t>73668</t>
         </is>
       </c>
       <c r="B1783" s="0" t="inlineStr">
         <is>
-          <t>727371</t>
+          <t>53018</t>
         </is>
       </c>
     </row>
     <row r="1784" spans="1:2" customHeight="0">
       <c r="A1784" s="0" t="inlineStr">
         <is>
-          <t>740912</t>
+          <t>740911</t>
         </is>
       </c>
       <c r="B1784" s="0" t="inlineStr">
         <is>
-          <t>727372</t>
+          <t>727371</t>
         </is>
       </c>
     </row>
     <row r="1785" spans="1:2" customHeight="0">
       <c r="A1785" s="0" t="inlineStr">
         <is>
-          <t>75026</t>
+          <t>740912</t>
         </is>
       </c>
       <c r="B1785" s="0" t="inlineStr">
         <is>
-          <t>71781</t>
+          <t>727372</t>
         </is>
       </c>
     </row>
     <row r="1786" spans="1:2" customHeight="0">
       <c r="A1786" s="0" t="inlineStr">
         <is>
-          <t>75035</t>
+          <t>75026</t>
         </is>
       </c>
       <c r="B1786" s="0" t="inlineStr">
         <is>
-          <t>75033</t>
+          <t>71781</t>
         </is>
       </c>
     </row>
     <row r="1787" spans="1:2" customHeight="0">
       <c r="A1787" s="0" t="inlineStr">
         <is>
-          <t>75049</t>
+          <t>75035</t>
         </is>
       </c>
       <c r="B1787" s="0" t="inlineStr">
         <is>
-          <t>75050</t>
+          <t>75033</t>
         </is>
       </c>
     </row>
     <row r="1788" spans="1:2" customHeight="0">
       <c r="A1788" s="0" t="inlineStr">
         <is>
-          <t>75068</t>
+          <t>75049</t>
         </is>
       </c>
       <c r="B1788" s="0" t="inlineStr">
         <is>
-          <t>75067</t>
+          <t>75050</t>
         </is>
       </c>
     </row>
     <row r="1789" spans="1:2" customHeight="0">
       <c r="A1789" s="0" t="inlineStr">
         <is>
-          <t>75111</t>
+          <t>75068</t>
         </is>
       </c>
       <c r="B1789" s="0" t="inlineStr">
         <is>
-          <t>75096</t>
+          <t>75067</t>
         </is>
       </c>
     </row>
     <row r="1790" spans="1:2" customHeight="0">
       <c r="A1790" s="0" t="inlineStr">
         <is>
-          <t>75172</t>
+          <t>75111</t>
         </is>
       </c>
       <c r="B1790" s="0" t="inlineStr">
         <is>
-          <t>71759</t>
+          <t>75096</t>
         </is>
       </c>
     </row>
     <row r="1791" spans="1:2" customHeight="0">
       <c r="A1791" s="0" t="inlineStr">
         <is>
-          <t>75181</t>
+          <t>75172</t>
         </is>
       </c>
       <c r="B1791" s="0" t="inlineStr">
         <is>
-          <t>71336</t>
+          <t>71759</t>
         </is>
       </c>
     </row>
     <row r="1792" spans="1:2" customHeight="0">
       <c r="A1792" s="0" t="inlineStr">
         <is>
-          <t>75185</t>
+          <t>75181</t>
         </is>
       </c>
       <c r="B1792" s="0" t="inlineStr">
         <is>
-          <t>71356</t>
+          <t>71336</t>
         </is>
       </c>
     </row>
     <row r="1793" spans="1:2" customHeight="0">
       <c r="A1793" s="0" t="inlineStr">
         <is>
-          <t>7520</t>
+          <t>75185</t>
         </is>
       </c>
       <c r="B1793" s="0" t="inlineStr">
         <is>
-          <t>7595</t>
+          <t>71356</t>
         </is>
       </c>
     </row>
     <row r="1794" spans="1:2" customHeight="0">
       <c r="A1794" s="0" t="inlineStr">
         <is>
-          <t>75266</t>
+          <t>7520</t>
         </is>
       </c>
       <c r="B1794" s="0" t="inlineStr">
         <is>
-          <t>71798</t>
+          <t>7595</t>
         </is>
       </c>
     </row>
     <row r="1795" spans="1:2" customHeight="0">
       <c r="A1795" s="0" t="inlineStr">
         <is>
-          <t>75271</t>
+          <t>75266</t>
         </is>
       </c>
       <c r="B1795" s="0" t="inlineStr">
         <is>
-          <t>71319</t>
+          <t>71798</t>
         </is>
       </c>
     </row>
     <row r="1796" spans="1:2" customHeight="0">
       <c r="A1796" s="0" t="inlineStr">
         <is>
-          <t>75288</t>
+          <t>75271</t>
         </is>
       </c>
       <c r="B1796" s="0" t="inlineStr">
         <is>
-          <t>71396</t>
+          <t>71319</t>
         </is>
       </c>
     </row>
     <row r="1797" spans="1:2" customHeight="0">
       <c r="A1797" s="0" t="inlineStr">
         <is>
-          <t>75292</t>
+          <t>75288</t>
         </is>
       </c>
       <c r="B1797" s="0" t="inlineStr">
         <is>
-          <t>71398</t>
+          <t>71396</t>
         </is>
       </c>
     </row>
     <row r="1798" spans="1:2" customHeight="0">
       <c r="A1798" s="0" t="inlineStr">
         <is>
-          <t>75307</t>
+          <t>75292</t>
         </is>
       </c>
       <c r="B1798" s="0" t="inlineStr">
         <is>
-          <t>72048</t>
+          <t>71398</t>
         </is>
       </c>
     </row>
     <row r="1799" spans="1:2" customHeight="0">
       <c r="A1799" s="0" t="inlineStr">
         <is>
-          <t>75333</t>
+          <t>75307</t>
         </is>
       </c>
       <c r="B1799" s="0" t="inlineStr">
         <is>
-          <t>75269</t>
+          <t>72048</t>
         </is>
       </c>
     </row>
     <row r="1800" spans="1:2" customHeight="0">
       <c r="A1800" s="0" t="inlineStr">
         <is>
-          <t>75376</t>
+          <t>75333</t>
         </is>
       </c>
       <c r="B1800" s="0" t="inlineStr">
         <is>
-          <t>75375</t>
+          <t>75269</t>
         </is>
       </c>
     </row>
     <row r="1801" spans="1:2" customHeight="0">
       <c r="A1801" s="0" t="inlineStr">
         <is>
-          <t>75377</t>
+          <t>75376</t>
         </is>
       </c>
       <c r="B1801" s="0" t="inlineStr">
         <is>
-          <t>61478</t>
+          <t>75375</t>
         </is>
       </c>
     </row>
     <row r="1802" spans="1:2" customHeight="0">
       <c r="A1802" s="0" t="inlineStr">
         <is>
-          <t>75382</t>
+          <t>75377</t>
         </is>
       </c>
       <c r="B1802" s="0" t="inlineStr">
         <is>
-          <t>75380</t>
+          <t>61478</t>
         </is>
       </c>
     </row>
     <row r="1803" spans="1:2" customHeight="0">
       <c r="A1803" s="0" t="inlineStr">
         <is>
-          <t>81001</t>
+          <t>75382</t>
         </is>
       </c>
       <c r="B1803" s="0" t="inlineStr">
         <is>
-          <t>41825X</t>
+          <t>75380</t>
         </is>
       </c>
     </row>
     <row r="1804" spans="1:2" customHeight="0">
       <c r="A1804" s="0" t="inlineStr">
         <is>
-          <t>81002</t>
+          <t>81001</t>
         </is>
       </c>
       <c r="B1804" s="0" t="inlineStr">
         <is>
-          <t>41826X</t>
+          <t>41825X</t>
         </is>
       </c>
     </row>
     <row r="1805" spans="1:2" customHeight="0">
       <c r="A1805" s="0" t="inlineStr">
         <is>
-          <t>81021</t>
+          <t>81002</t>
         </is>
       </c>
       <c r="B1805" s="0" t="inlineStr">
         <is>
-          <t>71976</t>
+          <t>41826X</t>
         </is>
       </c>
     </row>
     <row r="1806" spans="1:2" customHeight="0">
       <c r="A1806" s="0" t="inlineStr">
         <is>
-          <t>81165</t>
+          <t>81021</t>
         </is>
       </c>
       <c r="B1806" s="0" t="inlineStr">
         <is>
-          <t>81016</t>
+          <t>71976</t>
         </is>
       </c>
     </row>
     <row r="1807" spans="1:2" customHeight="0">
       <c r="A1807" s="0" t="inlineStr">
         <is>
-          <t>81231</t>
+          <t>81165</t>
         </is>
       </c>
       <c r="B1807" s="0" t="inlineStr">
         <is>
-          <t>71979</t>
+          <t>81016</t>
         </is>
       </c>
     </row>
     <row r="1808" spans="1:2" customHeight="0">
       <c r="A1808" s="0" t="inlineStr">
         <is>
-          <t>8302</t>
+          <t>81231</t>
         </is>
       </c>
       <c r="B1808" s="0" t="inlineStr">
         <is>
-          <t>8311</t>
+          <t>71979</t>
         </is>
       </c>
     </row>
     <row r="1809" spans="1:2" customHeight="0">
       <c r="A1809" s="0" t="inlineStr">
         <is>
-          <t>83050</t>
+          <t>8302</t>
         </is>
       </c>
       <c r="B1809" s="0" t="inlineStr">
         <is>
-          <t>83059</t>
+          <t>8311</t>
         </is>
       </c>
     </row>
     <row r="1810" spans="1:2" customHeight="0">
       <c r="A1810" s="0" t="inlineStr">
         <is>
-          <t>8407</t>
+          <t>83050</t>
         </is>
       </c>
       <c r="B1810" s="0" t="inlineStr">
         <is>
-          <t>8116</t>
+          <t>83059</t>
         </is>
       </c>
     </row>
     <row r="1811" spans="1:2" customHeight="0">
       <c r="A1811" s="0" t="inlineStr">
         <is>
-          <t>8549</t>
+          <t>8407</t>
         </is>
       </c>
       <c r="B1811" s="0" t="inlineStr">
         <is>
-          <t>8513</t>
+          <t>8116</t>
         </is>
       </c>
     </row>
     <row r="1812" spans="1:2" customHeight="0">
       <c r="A1812" s="0" t="inlineStr">
         <is>
-          <t>8587</t>
+          <t>8549</t>
         </is>
       </c>
       <c r="B1812" s="0" t="inlineStr">
         <is>
-          <t>8876</t>
+          <t>8513</t>
         </is>
       </c>
     </row>
     <row r="1813" spans="1:2" customHeight="0">
       <c r="A1813" s="0" t="inlineStr">
         <is>
-          <t>8639</t>
+          <t>8587</t>
         </is>
       </c>
       <c r="B1813" s="0" t="inlineStr">
         <is>
-          <t>8004</t>
+          <t>8876</t>
         </is>
       </c>
     </row>
     <row r="1814" spans="1:2" customHeight="0">
       <c r="A1814" s="0" t="inlineStr">
         <is>
-          <t>8662</t>
+          <t>8639</t>
         </is>
       </c>
       <c r="B1814" s="0" t="inlineStr">
         <is>
-          <t>8933</t>
+          <t>8004</t>
         </is>
       </c>
     </row>
     <row r="1815" spans="1:2" customHeight="0">
       <c r="A1815" s="0" t="inlineStr">
         <is>
-          <t>8751</t>
+          <t>8662</t>
         </is>
       </c>
       <c r="B1815" s="0" t="inlineStr">
         <is>
-          <t>8714</t>
+          <t>8933</t>
         </is>
       </c>
     </row>
     <row r="1816" spans="1:2" customHeight="0">
       <c r="A1816" s="0" t="inlineStr">
         <is>
-          <t>8779</t>
+          <t>8751</t>
         </is>
       </c>
       <c r="B1816" s="0" t="inlineStr">
         <is>
-          <t>8811</t>
+          <t>8714</t>
         </is>
       </c>
     </row>
     <row r="1817" spans="1:2" customHeight="0">
       <c r="A1817" s="0" t="inlineStr">
         <is>
-          <t>8797</t>
+          <t>8779</t>
         </is>
       </c>
       <c r="B1817" s="0" t="inlineStr">
         <is>
-          <t>8411</t>
+          <t>8811</t>
         </is>
       </c>
     </row>
     <row r="1818" spans="1:2" customHeight="0">
       <c r="A1818" s="0" t="inlineStr">
         <is>
-          <t>8842</t>
+          <t>8797</t>
         </is>
       </c>
       <c r="B1818" s="0" t="inlineStr">
         <is>
-          <t>9062</t>
+          <t>8411</t>
         </is>
       </c>
     </row>
     <row r="1819" spans="1:2" customHeight="0">
       <c r="A1819" s="0" t="inlineStr">
         <is>
-          <t>8970</t>
+          <t>8842</t>
         </is>
       </c>
       <c r="B1819" s="0" t="inlineStr">
         <is>
-          <t>8854</t>
+          <t>9062</t>
         </is>
       </c>
     </row>
     <row r="1820" spans="1:2" customHeight="0">
       <c r="A1820" s="0" t="inlineStr">
         <is>
-          <t>8972</t>
+          <t>8970</t>
         </is>
       </c>
       <c r="B1820" s="0" t="inlineStr">
         <is>
-          <t>8936</t>
+          <t>8854</t>
         </is>
       </c>
     </row>
     <row r="1821" spans="1:2" customHeight="0">
       <c r="A1821" s="0" t="inlineStr">
         <is>
-          <t>8981</t>
+          <t>8972</t>
         </is>
       </c>
       <c r="B1821" s="0" t="inlineStr">
         <is>
-          <t>8636</t>
+          <t>8936</t>
         </is>
       </c>
     </row>
     <row r="1822" spans="1:2" customHeight="0">
       <c r="A1822" s="0" t="inlineStr">
         <is>
-          <t>8983</t>
+          <t>8981</t>
         </is>
       </c>
       <c r="B1822" s="0" t="inlineStr">
         <is>
-          <t>8894</t>
+          <t>8636</t>
         </is>
       </c>
     </row>
     <row r="1823" spans="1:2" customHeight="0">
       <c r="A1823" s="0" t="inlineStr">
         <is>
-          <t>8991</t>
+          <t>8983</t>
         </is>
       </c>
       <c r="B1823" s="0" t="inlineStr">
         <is>
-          <t>8657</t>
+          <t>8894</t>
         </is>
       </c>
     </row>
     <row r="1824" spans="1:2" customHeight="0">
       <c r="A1824" s="0" t="inlineStr">
         <is>
-          <t>9000</t>
+          <t>8991</t>
         </is>
       </c>
       <c r="B1824" s="0" t="inlineStr">
         <is>
-          <t>9007</t>
+          <t>8657</t>
         </is>
       </c>
     </row>
     <row r="1825" spans="1:2" customHeight="0">
       <c r="A1825" s="0" t="inlineStr">
         <is>
-          <t>9003</t>
+          <t>9000</t>
         </is>
       </c>
       <c r="B1825" s="0" t="inlineStr">
         <is>
-          <t>9181</t>
+          <t>9007</t>
         </is>
       </c>
     </row>
     <row r="1826" spans="1:2" customHeight="0">
       <c r="A1826" s="0" t="inlineStr">
         <is>
-          <t>9038</t>
+          <t>9003</t>
         </is>
       </c>
       <c r="B1826" s="0" t="inlineStr">
         <is>
-          <t>8871</t>
+          <t>9181</t>
         </is>
       </c>
     </row>
     <row r="1827" spans="1:2" customHeight="0">
       <c r="A1827" s="0" t="inlineStr">
         <is>
-          <t>9051</t>
+          <t>9038</t>
         </is>
       </c>
       <c r="B1827" s="0" t="inlineStr">
         <is>
-          <t>8869</t>
+          <t>8871</t>
         </is>
       </c>
     </row>
     <row r="1828" spans="1:2" customHeight="0">
       <c r="A1828" s="0" t="inlineStr">
         <is>
-          <t>9065</t>
+          <t>9051</t>
         </is>
       </c>
       <c r="B1828" s="0" t="inlineStr">
         <is>
-          <t>8894</t>
+          <t>8869</t>
         </is>
       </c>
     </row>
     <row r="1829" spans="1:2" customHeight="0">
       <c r="A1829" s="0" t="inlineStr">
         <is>
-          <t>9078</t>
+          <t>9065</t>
         </is>
       </c>
       <c r="B1829" s="0" t="inlineStr">
         <is>
-          <t>9191</t>
+          <t>8894</t>
         </is>
       </c>
     </row>
     <row r="1830" spans="1:2" customHeight="0">
       <c r="A1830" s="0" t="inlineStr">
         <is>
-          <t>910100</t>
+          <t>9078</t>
         </is>
       </c>
       <c r="B1830" s="0" t="inlineStr">
         <is>
-          <t>910170</t>
+          <t>9191</t>
         </is>
       </c>
     </row>
     <row r="1831" spans="1:2" customHeight="0">
       <c r="A1831" s="0" t="inlineStr">
         <is>
-          <t>910190</t>
+          <t>910100</t>
         </is>
       </c>
       <c r="B1831" s="0" t="inlineStr">
         <is>
-          <t>910820</t>
+          <t>910170</t>
         </is>
       </c>
     </row>
     <row r="1832" spans="1:2" customHeight="0">
       <c r="A1832" s="0" t="inlineStr">
         <is>
-          <t>9103</t>
+          <t>910190</t>
         </is>
       </c>
       <c r="B1832" s="0" t="inlineStr">
         <is>
-          <t>8895</t>
+          <t>910820</t>
         </is>
       </c>
     </row>
     <row r="1833" spans="1:2" customHeight="0">
       <c r="A1833" s="0" t="inlineStr">
         <is>
-          <t>910780</t>
+          <t>9103</t>
         </is>
       </c>
       <c r="B1833" s="0" t="inlineStr">
         <is>
-          <t>911364</t>
+          <t>8895</t>
         </is>
       </c>
     </row>
     <row r="1834" spans="1:2" customHeight="0">
       <c r="A1834" s="0" t="inlineStr">
         <is>
-          <t>9108</t>
+          <t>910780</t>
         </is>
       </c>
       <c r="B1834" s="0" t="inlineStr">
         <is>
-          <t>9109</t>
+          <t>911364</t>
         </is>
       </c>
     </row>
     <row r="1835" spans="1:2" customHeight="0">
       <c r="A1835" s="0" t="inlineStr">
         <is>
-          <t>910850</t>
+          <t>9108</t>
         </is>
       </c>
       <c r="B1835" s="0" t="inlineStr">
         <is>
-          <t>911362</t>
+          <t>9109</t>
         </is>
       </c>
     </row>
     <row r="1836" spans="1:2" customHeight="0">
       <c r="A1836" s="0" t="inlineStr">
         <is>
-          <t>910930</t>
+          <t>910850</t>
         </is>
       </c>
       <c r="B1836" s="0" t="inlineStr">
         <is>
-          <t>911030</t>
+          <t>911362</t>
         </is>
       </c>
     </row>
     <row r="1837" spans="1:2" customHeight="0">
       <c r="A1837" s="0" t="inlineStr">
         <is>
-          <t>910970</t>
+          <t>910930</t>
         </is>
       </c>
       <c r="B1837" s="0" t="inlineStr">
         <is>
-          <t>911170</t>
+          <t>911030</t>
         </is>
       </c>
     </row>
     <row r="1838" spans="1:2" customHeight="0">
       <c r="A1838" s="0" t="inlineStr">
         <is>
-          <t>911100</t>
+          <t>910970</t>
         </is>
       </c>
       <c r="B1838" s="0" t="inlineStr">
         <is>
-          <t>910410</t>
+          <t>911170</t>
         </is>
       </c>
     </row>
     <row r="1839" spans="1:2" customHeight="0">
       <c r="A1839" s="0" t="inlineStr">
         <is>
-          <t>911350</t>
+          <t>911100</t>
         </is>
       </c>
       <c r="B1839" s="0" t="inlineStr">
         <is>
-          <t>911360</t>
+          <t>910410</t>
         </is>
       </c>
     </row>
     <row r="1840" spans="1:2" customHeight="0">
       <c r="A1840" s="0" t="inlineStr">
         <is>
-          <t>911820</t>
+          <t>911350</t>
         </is>
       </c>
       <c r="B1840" s="0" t="inlineStr">
         <is>
-          <t>910510</t>
+          <t>911360</t>
         </is>
       </c>
     </row>
     <row r="1841" spans="1:2" customHeight="0">
       <c r="A1841" s="0" t="inlineStr">
         <is>
-          <t>911830</t>
+          <t>911820</t>
         </is>
       </c>
       <c r="B1841" s="0" t="inlineStr">
         <is>
-          <t>911361</t>
+          <t>910510</t>
         </is>
       </c>
     </row>
     <row r="1842" spans="1:2" customHeight="0">
       <c r="A1842" s="0" t="inlineStr">
         <is>
-          <t>915190</t>
+          <t>911830</t>
         </is>
       </c>
       <c r="B1842" s="0" t="inlineStr">
         <is>
-          <t>910430</t>
+          <t>911361</t>
         </is>
       </c>
     </row>
     <row r="1843" spans="1:2" customHeight="0">
       <c r="A1843" s="0" t="inlineStr">
         <is>
-          <t>9163</t>
+          <t>915190</t>
         </is>
       </c>
       <c r="B1843" s="0" t="inlineStr">
         <is>
-          <t>9269</t>
+          <t>910430</t>
         </is>
       </c>
     </row>
     <row r="1844" spans="1:2" customHeight="0">
       <c r="A1844" s="0" t="inlineStr">
         <is>
-          <t>9168</t>
+          <t>9163</t>
         </is>
       </c>
       <c r="B1844" s="0" t="inlineStr">
         <is>
-          <t>8806</t>
+          <t>9269</t>
         </is>
       </c>
     </row>
     <row r="1845" spans="1:2" customHeight="0">
       <c r="A1845" s="0" t="inlineStr">
         <is>
-          <t>9172</t>
+          <t>9168</t>
         </is>
       </c>
       <c r="B1845" s="0" t="inlineStr">
         <is>
-          <t>9115</t>
+          <t>8806</t>
         </is>
       </c>
     </row>
     <row r="1846" spans="1:2" customHeight="0">
       <c r="A1846" s="0" t="inlineStr">
         <is>
-          <t>9186</t>
+          <t>9172</t>
         </is>
       </c>
       <c r="B1846" s="0" t="inlineStr">
         <is>
-          <t>9182</t>
+          <t>9115</t>
         </is>
       </c>
     </row>
     <row r="1847" spans="1:2" customHeight="0">
       <c r="A1847" s="0" t="inlineStr">
         <is>
-          <t>9192</t>
+          <t>9186</t>
         </is>
       </c>
       <c r="B1847" s="0" t="inlineStr">
         <is>
-          <t>9116</t>
+          <t>9182</t>
         </is>
       </c>
     </row>
     <row r="1848" spans="1:2" customHeight="0">
       <c r="A1848" s="0" t="inlineStr">
         <is>
-          <t>9197</t>
+          <t>9192</t>
         </is>
       </c>
       <c r="B1848" s="0" t="inlineStr">
         <is>
-          <t>8899</t>
+          <t>9116</t>
         </is>
       </c>
     </row>
     <row r="1849" spans="1:2" customHeight="0">
       <c r="A1849" s="0" t="inlineStr">
         <is>
-          <t>9203</t>
+          <t>9197</t>
         </is>
       </c>
       <c r="B1849" s="0" t="inlineStr">
         <is>
-          <t>9180</t>
+          <t>8899</t>
         </is>
       </c>
     </row>
     <row r="1850" spans="1:2" customHeight="0">
       <c r="A1850" s="0" t="inlineStr">
         <is>
-          <t>9206</t>
+          <t>9203</t>
         </is>
       </c>
       <c r="B1850" s="0" t="inlineStr">
         <is>
-          <t>9253</t>
+          <t>9180</t>
         </is>
       </c>
     </row>
     <row r="1851" spans="1:2" customHeight="0">
       <c r="A1851" s="0" t="inlineStr">
         <is>
-          <t>9208</t>
+          <t>9206</t>
         </is>
       </c>
       <c r="B1851" s="0" t="inlineStr">
         <is>
-          <t>9215</t>
+          <t>9253</t>
         </is>
       </c>
     </row>
     <row r="1852" spans="1:2" customHeight="0">
       <c r="A1852" s="0" t="inlineStr">
         <is>
-          <t>9211</t>
+          <t>9208</t>
         </is>
       </c>
       <c r="B1852" s="0" t="inlineStr">
         <is>
-          <t>8824</t>
+          <t>9215</t>
         </is>
       </c>
     </row>
     <row r="1853" spans="1:2" customHeight="0">
       <c r="A1853" s="0" t="inlineStr">
         <is>
-          <t>9228</t>
+          <t>9211</t>
         </is>
       </c>
       <c r="B1853" s="0" t="inlineStr">
         <is>
-          <t>9324</t>
+          <t>8824</t>
         </is>
       </c>
     </row>
     <row r="1854" spans="1:2" customHeight="0">
       <c r="A1854" s="0" t="inlineStr">
         <is>
-          <t>9229</t>
+          <t>9228</t>
         </is>
       </c>
       <c r="B1854" s="0" t="inlineStr">
         <is>
-          <t>9177</t>
+          <t>9324</t>
         </is>
       </c>
     </row>
     <row r="1855" spans="1:2" customHeight="0">
       <c r="A1855" s="0" t="inlineStr">
         <is>
-          <t>9232</t>
+          <t>9229</t>
         </is>
       </c>
       <c r="B1855" s="0" t="inlineStr">
         <is>
-          <t>9195</t>
+          <t>9177</t>
         </is>
       </c>
     </row>
     <row r="1856" spans="1:2" customHeight="0">
       <c r="A1856" s="0" t="inlineStr">
         <is>
-          <t>9234</t>
+          <t>9232</t>
         </is>
       </c>
       <c r="B1856" s="0" t="inlineStr">
         <is>
-          <t>8935</t>
+          <t>9195</t>
         </is>
       </c>
     </row>
     <row r="1857" spans="1:2" customHeight="0">
       <c r="A1857" s="0" t="inlineStr">
         <is>
-          <t>9245</t>
+          <t>9234</t>
         </is>
       </c>
       <c r="B1857" s="0" t="inlineStr">
         <is>
-          <t>40886</t>
+          <t>8935</t>
         </is>
       </c>
     </row>
     <row r="1858" spans="1:2" customHeight="0">
       <c r="A1858" s="0" t="inlineStr">
         <is>
-          <t>9247</t>
+          <t>9245</t>
         </is>
       </c>
       <c r="B1858" s="0" t="inlineStr">
         <is>
-          <t>9123</t>
+          <t>40886</t>
         </is>
       </c>
     </row>
     <row r="1859" spans="1:2" customHeight="0">
       <c r="A1859" s="0" t="inlineStr">
         <is>
-          <t>9250</t>
+          <t>9247</t>
         </is>
       </c>
       <c r="B1859" s="0" t="inlineStr">
         <is>
-          <t>9273</t>
+          <t>9123</t>
         </is>
       </c>
     </row>
     <row r="1860" spans="1:2" customHeight="0">
       <c r="A1860" s="0" t="inlineStr">
         <is>
-          <t>9251</t>
+          <t>9250</t>
         </is>
       </c>
       <c r="B1860" s="0" t="inlineStr">
         <is>
-          <t>9014</t>
+          <t>9273</t>
         </is>
       </c>
     </row>
     <row r="1861" spans="1:2" customHeight="0">
       <c r="A1861" s="0" t="inlineStr">
         <is>
-          <t>9255</t>
+          <t>9251</t>
         </is>
       </c>
       <c r="B1861" s="0" t="inlineStr">
         <is>
-          <t>9025</t>
+          <t>9014</t>
         </is>
       </c>
     </row>
     <row r="1862" spans="1:2" customHeight="0">
       <c r="A1862" s="0" t="inlineStr">
         <is>
-          <t>9277</t>
+          <t>9255</t>
         </is>
       </c>
       <c r="B1862" s="0" t="inlineStr">
         <is>
-          <t>9304</t>
+          <t>9025</t>
         </is>
       </c>
     </row>
     <row r="1863" spans="1:2" customHeight="0">
       <c r="A1863" s="0" t="inlineStr">
         <is>
-          <t>9283</t>
+          <t>9277</t>
         </is>
       </c>
       <c r="B1863" s="0" t="inlineStr">
         <is>
-          <t>9071</t>
+          <t>9304</t>
         </is>
       </c>
     </row>
     <row r="1864" spans="1:2" customHeight="0">
       <c r="A1864" s="0" t="inlineStr">
         <is>
-          <t>9285</t>
+          <t>9283</t>
         </is>
       </c>
       <c r="B1864" s="0" t="inlineStr">
         <is>
-          <t>9205</t>
+          <t>9071</t>
         </is>
       </c>
     </row>
     <row r="1865" spans="1:2" customHeight="0">
       <c r="A1865" s="0" t="inlineStr">
         <is>
-          <t>9299</t>
+          <t>9285</t>
         </is>
       </c>
       <c r="B1865" s="0" t="inlineStr">
         <is>
-          <t>9304</t>
+          <t>9205</t>
         </is>
       </c>
     </row>
     <row r="1866" spans="1:2" customHeight="0">
       <c r="A1866" s="0" t="inlineStr">
         <is>
-          <t>9302</t>
+          <t>9299</t>
         </is>
       </c>
       <c r="B1866" s="0" t="inlineStr">
         <is>
-          <t>9265</t>
+          <t>9304</t>
         </is>
       </c>
     </row>
     <row r="1867" spans="1:2" customHeight="0">
       <c r="A1867" s="0" t="inlineStr">
         <is>
-          <t>9329</t>
+          <t>9302</t>
         </is>
       </c>
       <c r="B1867" s="0" t="inlineStr">
         <is>
-          <t>9184</t>
+          <t>9265</t>
         </is>
       </c>
     </row>
     <row r="1868" spans="1:2" customHeight="0">
       <c r="A1868" s="0" t="inlineStr">
         <is>
-          <t>9361</t>
+          <t>9329</t>
         </is>
       </c>
       <c r="B1868" s="0" t="inlineStr">
         <is>
-          <t>9301</t>
+          <t>9184</t>
         </is>
       </c>
     </row>
     <row r="1869" spans="1:2" customHeight="0">
       <c r="A1869" s="0" t="inlineStr">
         <is>
-          <t>9372</t>
+          <t>9361</t>
         </is>
       </c>
       <c r="B1869" s="0" t="inlineStr">
         <is>
-          <t>9099</t>
+          <t>9301</t>
         </is>
       </c>
     </row>
     <row r="1870" spans="1:2" customHeight="0">
       <c r="A1870" s="0" t="inlineStr">
         <is>
-          <t>9382</t>
+          <t>9372</t>
         </is>
       </c>
       <c r="B1870" s="0" t="inlineStr">
         <is>
-          <t>9371</t>
+          <t>9099</t>
         </is>
       </c>
     </row>
     <row r="1871" spans="1:2" customHeight="0">
       <c r="A1871" s="0" t="inlineStr">
         <is>
-          <t>9433</t>
+          <t>9382</t>
         </is>
       </c>
       <c r="B1871" s="0" t="inlineStr">
         <is>
-          <t>9269</t>
+          <t>9371</t>
         </is>
       </c>
     </row>
     <row r="1872" spans="1:2" customHeight="0">
       <c r="A1872" s="0" t="inlineStr">
         <is>
-          <t>96001</t>
+          <t>9433</t>
         </is>
       </c>
       <c r="B1872" s="0" t="inlineStr">
         <is>
-          <t>96005</t>
+          <t>9269</t>
         </is>
       </c>
     </row>
     <row r="1873" spans="1:2" customHeight="0">
       <c r="A1873" s="0" t="inlineStr">
         <is>
-          <t>96244</t>
+          <t>96001</t>
         </is>
       </c>
       <c r="B1873" s="0" t="inlineStr">
         <is>
-          <t>96161</t>
+          <t>96005</t>
         </is>
       </c>
     </row>
     <row r="1874" spans="1:2" customHeight="0">
       <c r="A1874" s="0" t="inlineStr">
         <is>
-          <t>96426</t>
+          <t>96244</t>
         </is>
       </c>
       <c r="B1874" s="0" t="inlineStr">
         <is>
-          <t>96525</t>
+          <t>96161</t>
         </is>
       </c>
     </row>
     <row r="1875" spans="1:2" customHeight="0">
       <c r="A1875" s="0" t="inlineStr">
         <is>
-          <t>96528</t>
+          <t>96426</t>
         </is>
       </c>
       <c r="B1875" s="0" t="inlineStr">
         <is>
-          <t>96480</t>
+          <t>96525</t>
         </is>
       </c>
     </row>
     <row r="1876" spans="1:2" customHeight="0">
       <c r="A1876" s="0" t="inlineStr">
         <is>
-          <t>96551</t>
+          <t>96528</t>
         </is>
       </c>
       <c r="B1876" s="0" t="inlineStr">
         <is>
-          <t>96452</t>
+          <t>96480</t>
         </is>
       </c>
     </row>
     <row r="1877" spans="1:2" customHeight="0">
       <c r="A1877" s="0" t="inlineStr">
         <is>
-          <t>K10005</t>
+          <t>96551</t>
         </is>
       </c>
       <c r="B1877" s="0" t="inlineStr">
         <is>
-          <t>K19895</t>
+          <t>96452</t>
         </is>
       </c>
     </row>
     <row r="1878" spans="1:2" customHeight="0">
       <c r="A1878" s="0" t="inlineStr">
         <is>
-          <t>K10092</t>
+          <t>K10005</t>
         </is>
       </c>
       <c r="B1878" s="0" t="inlineStr">
         <is>
-          <t>K16034</t>
+          <t>K19895</t>
         </is>
       </c>
     </row>
     <row r="1879" spans="1:2" customHeight="0">
       <c r="A1879" s="0" t="inlineStr">
         <is>
-          <t>K10105</t>
+          <t>K10092</t>
         </is>
       </c>
       <c r="B1879" s="0" t="inlineStr">
         <is>
-          <t>K10215</t>
+          <t>K16034</t>
         </is>
       </c>
     </row>
     <row r="1880" spans="1:2" customHeight="0">
       <c r="A1880" s="0" t="inlineStr">
         <is>
-          <t>K10501</t>
+          <t>K10105</t>
         </is>
       </c>
       <c r="B1880" s="0" t="inlineStr">
         <is>
-          <t>K13581</t>
+          <t>K10215</t>
         </is>
       </c>
     </row>
     <row r="1881" spans="1:2" customHeight="0">
       <c r="A1881" s="0" t="inlineStr">
         <is>
-          <t>K10547</t>
+          <t>K10501</t>
         </is>
       </c>
       <c r="B1881" s="0" t="inlineStr">
         <is>
-          <t>K10548</t>
+          <t>K13581</t>
         </is>
       </c>
     </row>
     <row r="1882" spans="1:2" customHeight="0">
       <c r="A1882" s="0" t="inlineStr">
         <is>
-          <t>K10645</t>
+          <t>K10547</t>
         </is>
       </c>
       <c r="B1882" s="0" t="inlineStr">
         <is>
-          <t>K10635</t>
+          <t>K10548</t>
         </is>
       </c>
     </row>
     <row r="1883" spans="1:2" customHeight="0">
       <c r="A1883" s="0" t="inlineStr">
         <is>
-          <t>K10965</t>
+          <t>K10645</t>
         </is>
       </c>
       <c r="B1883" s="0" t="inlineStr">
         <is>
-          <t>K10975</t>
+          <t>K10635</t>
         </is>
       </c>
     </row>
     <row r="1884" spans="1:2" customHeight="0">
       <c r="A1884" s="0" t="inlineStr">
         <is>
-          <t>K11038</t>
+          <t>K10965</t>
         </is>
       </c>
       <c r="B1884" s="0" t="inlineStr">
         <is>
-          <t>K16808</t>
+          <t>K10975</t>
         </is>
       </c>
     </row>
     <row r="1885" spans="1:2" customHeight="0">
       <c r="A1885" s="0" t="inlineStr">
         <is>
-          <t>K11097</t>
+          <t>K11038</t>
         </is>
       </c>
       <c r="B1885" s="0" t="inlineStr">
         <is>
-          <t>K11087</t>
+          <t>K16808</t>
         </is>
       </c>
     </row>
     <row r="1886" spans="1:2" customHeight="0">
       <c r="A1886" s="0" t="inlineStr">
         <is>
-          <t>K11098</t>
+          <t>K11097</t>
         </is>
       </c>
       <c r="B1886" s="0" t="inlineStr">
         <is>
-          <t>K11088</t>
+          <t>K11087</t>
         </is>
       </c>
     </row>
     <row r="1887" spans="1:2" customHeight="0">
       <c r="A1887" s="0" t="inlineStr">
         <is>
-          <t>K11295</t>
+          <t>K11098</t>
         </is>
       </c>
       <c r="B1887" s="0" t="inlineStr">
         <is>
-          <t>K11305</t>
+          <t>K11088</t>
         </is>
       </c>
     </row>
     <row r="1888" spans="1:2" customHeight="0">
       <c r="A1888" s="0" t="inlineStr">
         <is>
-          <t>K11306</t>
+          <t>K11295</t>
         </is>
       </c>
       <c r="B1888" s="0" t="inlineStr">
         <is>
-          <t>K12686</t>
+          <t>K11305</t>
         </is>
       </c>
     </row>
     <row r="1889" spans="1:2" customHeight="0">
       <c r="A1889" s="0" t="inlineStr">
         <is>
-          <t>K11355</t>
+          <t>K11306</t>
         </is>
       </c>
       <c r="B1889" s="0" t="inlineStr">
         <is>
-          <t>K11285</t>
+          <t>K12686</t>
         </is>
       </c>
     </row>
     <row r="1890" spans="1:2" customHeight="0">
       <c r="A1890" s="0" t="inlineStr">
         <is>
-          <t>K11408</t>
+          <t>K11355</t>
         </is>
       </c>
       <c r="B1890" s="0" t="inlineStr">
         <is>
-          <t>K11338</t>
+          <t>K11285</t>
         </is>
       </c>
     </row>
     <row r="1891" spans="1:2" customHeight="0">
       <c r="A1891" s="0" t="inlineStr">
         <is>
-          <t>K11411</t>
+          <t>K11408</t>
         </is>
       </c>
       <c r="B1891" s="0" t="inlineStr">
         <is>
-          <t>K11561</t>
+          <t>K11338</t>
         </is>
       </c>
     </row>
     <row r="1892" spans="1:2" customHeight="0">
       <c r="A1892" s="0" t="inlineStr">
         <is>
-          <t>K11417</t>
+          <t>K11411</t>
         </is>
       </c>
       <c r="B1892" s="0" t="inlineStr">
         <is>
-          <t>K11337</t>
+          <t>K11561</t>
         </is>
       </c>
     </row>
     <row r="1893" spans="1:2" customHeight="0">
       <c r="A1893" s="0" t="inlineStr">
         <is>
-          <t>K11651</t>
+          <t>K11417</t>
         </is>
       </c>
       <c r="B1893" s="0" t="inlineStr">
         <is>
-          <t>K13151</t>
+          <t>K11337</t>
         </is>
       </c>
     </row>
     <row r="1894" spans="1:2" customHeight="0">
       <c r="A1894" s="0" t="inlineStr">
         <is>
-          <t>K11661</t>
+          <t>K11651</t>
         </is>
       </c>
       <c r="B1894" s="0" t="inlineStr">
         <is>
           <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1895" spans="1:2" customHeight="0">
       <c r="A1895" s="0" t="inlineStr">
         <is>
-          <t>K11701</t>
+          <t>K11661</t>
         </is>
       </c>
       <c r="B1895" s="0" t="inlineStr">
         <is>
-          <t>K10021</t>
+          <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1896" spans="1:2" customHeight="0">
       <c r="A1896" s="0" t="inlineStr">
         <is>
-          <t>K11706</t>
+          <t>K11701</t>
         </is>
       </c>
       <c r="B1896" s="0" t="inlineStr">
         <is>
-          <t>K18276</t>
+          <t>K10021</t>
         </is>
       </c>
     </row>
     <row r="1897" spans="1:2" customHeight="0">
       <c r="A1897" s="0" t="inlineStr">
         <is>
-          <t>K11716</t>
+          <t>K11706</t>
         </is>
       </c>
       <c r="B1897" s="0" t="inlineStr">
         <is>
           <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1898" spans="1:2" customHeight="0">
       <c r="A1898" s="0" t="inlineStr">
         <is>
-          <t>K11728</t>
+          <t>K11716</t>
         </is>
       </c>
       <c r="B1898" s="0" t="inlineStr">
         <is>
-          <t>K15188</t>
+          <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1899" spans="1:2" customHeight="0">
       <c r="A1899" s="0" t="inlineStr">
         <is>
-          <t>K11737</t>
+          <t>K11728</t>
         </is>
       </c>
       <c r="B1899" s="0" t="inlineStr">
         <is>
-          <t>K15167</t>
+          <t>K15188</t>
         </is>
       </c>
     </row>
     <row r="1900" spans="1:2" customHeight="0">
       <c r="A1900" s="0" t="inlineStr">
         <is>
-          <t>K11758</t>
+          <t>K11737</t>
         </is>
       </c>
       <c r="B1900" s="0" t="inlineStr">
         <is>
-          <t>K11768</t>
+          <t>K15167</t>
         </is>
       </c>
     </row>
     <row r="1901" spans="1:2" customHeight="0">
       <c r="A1901" s="0" t="inlineStr">
         <is>
-          <t>K11786</t>
+          <t>K11758</t>
         </is>
       </c>
       <c r="B1901" s="0" t="inlineStr">
         <is>
-          <t>K15527</t>
+          <t>K11768</t>
         </is>
       </c>
     </row>
     <row r="1902" spans="1:2" customHeight="0">
       <c r="A1902" s="0" t="inlineStr">
         <is>
-          <t>K11855</t>
+          <t>K11786</t>
         </is>
       </c>
       <c r="B1902" s="0" t="inlineStr">
         <is>
-          <t>K16487</t>
+          <t>K15527</t>
         </is>
       </c>
     </row>
     <row r="1903" spans="1:2" customHeight="0">
       <c r="A1903" s="0" t="inlineStr">
         <is>
-          <t>K11885</t>
+          <t>K11855</t>
         </is>
       </c>
       <c r="B1903" s="0" t="inlineStr">
         <is>
-          <t>K10045</t>
+          <t>K16487</t>
         </is>
       </c>
     </row>
     <row r="1904" spans="1:2" customHeight="0">
       <c r="A1904" s="0" t="inlineStr">
         <is>
-          <t>K11905</t>
+          <t>K11885</t>
         </is>
       </c>
       <c r="B1904" s="0" t="inlineStr">
         <is>
-          <t>K12106</t>
+          <t>K10045</t>
         </is>
       </c>
     </row>
     <row r="1905" spans="1:2" customHeight="0">
       <c r="A1905" s="0" t="inlineStr">
         <is>
-          <t>K12040</t>
+          <t>K11905</t>
         </is>
       </c>
       <c r="B1905" s="0" t="inlineStr">
         <is>
-          <t>K18890</t>
+          <t>K12106</t>
         </is>
       </c>
     </row>
     <row r="1906" spans="1:2" customHeight="0">
       <c r="A1906" s="0" t="inlineStr">
         <is>
-          <t>K12057</t>
+          <t>K12040</t>
         </is>
       </c>
       <c r="B1906" s="0" t="inlineStr">
         <is>
-          <t>K12047</t>
+          <t>K18890</t>
         </is>
       </c>
     </row>
     <row r="1907" spans="1:2" customHeight="0">
       <c r="A1907" s="0" t="inlineStr">
         <is>
-          <t>K12075</t>
+          <t>K12057</t>
         </is>
       </c>
       <c r="B1907" s="0" t="inlineStr">
         <is>
-          <t>K10065</t>
+          <t>K12047</t>
         </is>
       </c>
     </row>
     <row r="1908" spans="1:2" customHeight="0">
       <c r="A1908" s="0" t="inlineStr">
         <is>
-          <t>K12195</t>
+          <t>K12075</t>
         </is>
       </c>
       <c r="B1908" s="0" t="inlineStr">
         <is>
-          <t>K12106</t>
+          <t>K10065</t>
         </is>
       </c>
     </row>
     <row r="1909" spans="1:2" customHeight="0">
       <c r="A1909" s="0" t="inlineStr">
         <is>
-          <t>K12426</t>
+          <t>K12195</t>
         </is>
       </c>
       <c r="B1909" s="0" t="inlineStr">
         <is>
-          <t>K18999</t>
+          <t>K12106</t>
         </is>
       </c>
     </row>
     <row r="1910" spans="1:2" customHeight="0">
       <c r="A1910" s="0" t="inlineStr">
         <is>
-          <t>K12551</t>
+          <t>K12381</t>
         </is>
       </c>
       <c r="B1910" s="0" t="inlineStr">
         <is>
-          <t>K10921</t>
+          <t>K14059</t>
         </is>
       </c>
     </row>
     <row r="1911" spans="1:2" customHeight="0">
       <c r="A1911" s="0" t="inlineStr">
         <is>
-          <t>K12606</t>
+          <t>K12426</t>
         </is>
       </c>
       <c r="B1911" s="0" t="inlineStr">
         <is>
-          <t>K18276</t>
+          <t>K18999</t>
         </is>
       </c>
     </row>
     <row r="1912" spans="1:2" customHeight="0">
       <c r="A1912" s="0" t="inlineStr">
         <is>
-          <t>K12736</t>
+          <t>K12551</t>
         </is>
       </c>
       <c r="B1912" s="0" t="inlineStr">
         <is>
-          <t>K11466</t>
+          <t>K10921</t>
         </is>
       </c>
     </row>
     <row r="1913" spans="1:2" customHeight="0">
       <c r="A1913" s="0" t="inlineStr">
         <is>
-          <t>K12746</t>
+          <t>K12606</t>
         </is>
       </c>
       <c r="B1913" s="0" t="inlineStr">
         <is>
-          <t>K12886</t>
+          <t>K18276</t>
         </is>
       </c>
     </row>
     <row r="1914" spans="1:2" customHeight="0">
       <c r="A1914" s="0" t="inlineStr">
         <is>
-          <t>K12866</t>
+          <t>K12736</t>
         </is>
       </c>
       <c r="B1914" s="0" t="inlineStr">
         <is>
-          <t>K18357</t>
+          <t>K11466</t>
         </is>
       </c>
     </row>
     <row r="1915" spans="1:2" customHeight="0">
       <c r="A1915" s="0" t="inlineStr">
         <is>
-          <t>K13007</t>
+          <t>K12746</t>
         </is>
       </c>
       <c r="B1915" s="0" t="inlineStr">
         <is>
-          <t>K16357</t>
+          <t>K12886</t>
         </is>
       </c>
     </row>
     <row r="1916" spans="1:2" customHeight="0">
       <c r="A1916" s="0" t="inlineStr">
         <is>
-          <t>K13141</t>
+          <t>K12866</t>
         </is>
       </c>
       <c r="B1916" s="0" t="inlineStr">
         <is>
-          <t>K13151</t>
+          <t>K18357</t>
         </is>
       </c>
     </row>
     <row r="1917" spans="1:2" customHeight="0">
       <c r="A1917" s="0" t="inlineStr">
         <is>
-          <t>K13306</t>
+          <t>K13007</t>
         </is>
       </c>
       <c r="B1917" s="0" t="inlineStr">
         <is>
-          <t>K10406</t>
+          <t>K16357</t>
         </is>
       </c>
     </row>
     <row r="1918" spans="1:2" customHeight="0">
       <c r="A1918" s="0" t="inlineStr">
         <is>
-          <t>K13476</t>
+          <t>K13141</t>
         </is>
       </c>
       <c r="B1918" s="0" t="inlineStr">
         <is>
-          <t>K17646</t>
+          <t>K13151</t>
         </is>
       </c>
     </row>
     <row r="1919" spans="1:2" customHeight="0">
       <c r="A1919" s="0" t="inlineStr">
         <is>
-          <t>K13486</t>
+          <t>K13306</t>
         </is>
       </c>
       <c r="B1919" s="0" t="inlineStr">
         <is>
-          <t>K17666</t>
+          <t>K10406</t>
         </is>
       </c>
     </row>
     <row r="1920" spans="1:2" customHeight="0">
       <c r="A1920" s="0" t="inlineStr">
         <is>
-          <t>K13526</t>
+          <t>K13476</t>
         </is>
       </c>
       <c r="B1920" s="0" t="inlineStr">
         <is>
-          <t>K17326</t>
+          <t>K17646</t>
         </is>
       </c>
     </row>
     <row r="1921" spans="1:2" customHeight="0">
       <c r="A1921" s="0" t="inlineStr">
         <is>
-          <t>K13536</t>
+          <t>K13486</t>
         </is>
       </c>
       <c r="B1921" s="0" t="inlineStr">
         <is>
-          <t>K17336</t>
+          <t>K17666</t>
         </is>
       </c>
     </row>
     <row r="1922" spans="1:2" customHeight="0">
       <c r="A1922" s="0" t="inlineStr">
         <is>
-          <t>K13546</t>
+          <t>K13526</t>
         </is>
       </c>
       <c r="B1922" s="0" t="inlineStr">
         <is>
-          <t>K12686</t>
+          <t>K17326</t>
         </is>
       </c>
     </row>
     <row r="1923" spans="1:2" customHeight="0">
       <c r="A1923" s="0" t="inlineStr">
         <is>
-          <t>K13557</t>
+          <t>K13536</t>
         </is>
       </c>
       <c r="B1923" s="0" t="inlineStr">
         <is>
-          <t>K13547</t>
+          <t>K17336</t>
         </is>
       </c>
     </row>
     <row r="1924" spans="1:2" customHeight="0">
       <c r="A1924" s="0" t="inlineStr">
         <is>
-          <t>K13638</t>
+          <t>K13546</t>
         </is>
       </c>
       <c r="B1924" s="0" t="inlineStr">
         <is>
-          <t>K13678</t>
+          <t>K12686</t>
         </is>
       </c>
     </row>
     <row r="1925" spans="1:2" customHeight="0">
       <c r="A1925" s="0" t="inlineStr">
         <is>
-          <t>K13736</t>
+          <t>K13557</t>
         </is>
       </c>
       <c r="B1925" s="0" t="inlineStr">
         <is>
-          <t>K12776</t>
+          <t>K13547</t>
         </is>
       </c>
     </row>
     <row r="1926" spans="1:2" customHeight="0">
       <c r="A1926" s="0" t="inlineStr">
         <is>
-          <t>K13808</t>
+          <t>K13638</t>
         </is>
       </c>
       <c r="B1926" s="0" t="inlineStr">
         <is>
-          <t>K15708</t>
+          <t>K13678</t>
         </is>
       </c>
     </row>
     <row r="1927" spans="1:2" customHeight="0">
       <c r="A1927" s="0" t="inlineStr">
         <is>
-          <t>K13833</t>
+          <t>K13736</t>
         </is>
       </c>
       <c r="B1927" s="0" t="inlineStr">
         <is>
-          <t>K13832</t>
+          <t>K12776</t>
         </is>
       </c>
     </row>
     <row r="1928" spans="1:2" customHeight="0">
       <c r="A1928" s="0" t="inlineStr">
         <is>
-          <t>K13837</t>
+          <t>K13808</t>
         </is>
       </c>
       <c r="B1928" s="0" t="inlineStr">
         <is>
-          <t>K13877</t>
+          <t>K15708</t>
         </is>
       </c>
     </row>
     <row r="1929" spans="1:2" customHeight="0">
       <c r="A1929" s="0" t="inlineStr">
         <is>
-          <t>K13855</t>
+          <t>K13833</t>
         </is>
       </c>
       <c r="B1929" s="0" t="inlineStr">
         <is>
-          <t>K19905</t>
+          <t>K13832</t>
         </is>
       </c>
     </row>
     <row r="1930" spans="1:2" customHeight="0">
       <c r="A1930" s="0" t="inlineStr">
         <is>
-          <t>K13903</t>
+          <t>K13837</t>
         </is>
       </c>
       <c r="B1930" s="0" t="inlineStr">
         <is>
-          <t>K18005</t>
+          <t>K13877</t>
         </is>
       </c>
     </row>
     <row r="1931" spans="1:2" customHeight="0">
       <c r="A1931" s="0" t="inlineStr">
         <is>
-          <t>K13904</t>
+          <t>K13855</t>
         </is>
       </c>
       <c r="B1931" s="0" t="inlineStr">
         <is>
-          <t>K18005</t>
+          <t>K19905</t>
         </is>
       </c>
     </row>
     <row r="1932" spans="1:2" customHeight="0">
       <c r="A1932" s="0" t="inlineStr">
         <is>
-          <t>K13933</t>
+          <t>K13903</t>
         </is>
       </c>
       <c r="B1932" s="0" t="inlineStr">
         <is>
-          <t>K15000</t>
+          <t>K18005</t>
         </is>
       </c>
     </row>
     <row r="1933" spans="1:2" customHeight="0">
       <c r="A1933" s="0" t="inlineStr">
         <is>
-          <t>K14005</t>
+          <t>K13904</t>
         </is>
       </c>
       <c r="B1933" s="0" t="inlineStr">
         <is>
-          <t>K13576</t>
+          <t>K18005</t>
         </is>
       </c>
     </row>
     <row r="1934" spans="1:2" customHeight="0">
       <c r="A1934" s="0" t="inlineStr">
         <is>
-          <t>K14022</t>
+          <t>K13933</t>
         </is>
       </c>
       <c r="B1934" s="0" t="inlineStr">
         <is>
-          <t>K17056</t>
+          <t>K15000</t>
         </is>
       </c>
     </row>
     <row r="1935" spans="1:2" customHeight="0">
       <c r="A1935" s="0" t="inlineStr">
         <is>
-          <t>K14042</t>
+          <t>K14005</t>
         </is>
       </c>
       <c r="B1935" s="0" t="inlineStr">
         <is>
-          <t>K18925</t>
+          <t>K13576</t>
         </is>
       </c>
     </row>
     <row r="1936" spans="1:2" customHeight="0">
       <c r="A1936" s="0" t="inlineStr">
         <is>
-          <t>K14047</t>
+          <t>K14022</t>
         </is>
       </c>
       <c r="B1936" s="0" t="inlineStr">
         <is>
-          <t>K10897</t>
+          <t>K17056</t>
         </is>
       </c>
     </row>
     <row r="1937" spans="1:2" customHeight="0">
       <c r="A1937" s="0" t="inlineStr">
         <is>
-          <t>K14088</t>
+          <t>K14042</t>
         </is>
       </c>
       <c r="B1937" s="0" t="inlineStr">
         <is>
-          <t>K10898</t>
+          <t>K18925</t>
         </is>
       </c>
     </row>
     <row r="1938" spans="1:2" customHeight="0">
       <c r="A1938" s="0" t="inlineStr">
         <is>
-          <t>K14140</t>
+          <t>K14047</t>
         </is>
       </c>
       <c r="B1938" s="0" t="inlineStr">
         <is>
-          <t>K14096</t>
+          <t>K10897</t>
         </is>
       </c>
     </row>
     <row r="1939" spans="1:2" customHeight="0">
       <c r="A1939" s="0" t="inlineStr">
         <is>
-          <t>K14141</t>
+          <t>K14088</t>
         </is>
       </c>
       <c r="B1939" s="0" t="inlineStr">
         <is>
-          <t>K14099</t>
+          <t>K10898</t>
         </is>
       </c>
     </row>
     <row r="1940" spans="1:2" customHeight="0">
       <c r="A1940" s="0" t="inlineStr">
         <is>
-          <t>K14257</t>
+          <t>K14140</t>
         </is>
       </c>
       <c r="B1940" s="0" t="inlineStr">
         <is>
-          <t>K14308</t>
+          <t>K14096</t>
         </is>
       </c>
     </row>
     <row r="1941" spans="1:2" customHeight="0">
       <c r="A1941" s="0" t="inlineStr">
         <is>
-          <t>K14478</t>
+          <t>K14141</t>
         </is>
       </c>
       <c r="B1941" s="0" t="inlineStr">
         <is>
-          <t>K14467</t>
+          <t>K14099</t>
         </is>
       </c>
     </row>
     <row r="1942" spans="1:2" customHeight="0">
       <c r="A1942" s="0" t="inlineStr">
         <is>
-          <t>K14487</t>
+          <t>K14257</t>
         </is>
       </c>
       <c r="B1942" s="0" t="inlineStr">
         <is>
-          <t>K14467</t>
+          <t>K14308</t>
         </is>
       </c>
     </row>
     <row r="1943" spans="1:2" customHeight="0">
       <c r="A1943" s="0" t="inlineStr">
         <is>
-          <t>K14627</t>
+          <t>K14478</t>
         </is>
       </c>
       <c r="B1943" s="0" t="inlineStr">
         <is>
-          <t>K11187</t>
+          <t>K14467</t>
         </is>
       </c>
     </row>
     <row r="1944" spans="1:2" customHeight="0">
       <c r="A1944" s="0" t="inlineStr">
         <is>
-          <t>K14727</t>
+          <t>K14487</t>
         </is>
       </c>
       <c r="B1944" s="0" t="inlineStr">
         <is>
-          <t>K11297</t>
+          <t>K14467</t>
         </is>
       </c>
     </row>
     <row r="1945" spans="1:2" customHeight="0">
       <c r="A1945" s="0" t="inlineStr">
         <is>
-          <t>K15287</t>
+          <t>K14627</t>
         </is>
       </c>
       <c r="B1945" s="0" t="inlineStr">
         <is>
-          <t>K11547</t>
+          <t>K11187</t>
         </is>
       </c>
     </row>
     <row r="1946" spans="1:2" customHeight="0">
       <c r="A1946" s="0" t="inlineStr">
         <is>
-          <t>K15298</t>
+          <t>K14727</t>
         </is>
       </c>
       <c r="B1946" s="0" t="inlineStr">
         <is>
-          <t>K11538</t>
+          <t>K11297</t>
         </is>
       </c>
     </row>
     <row r="1947" spans="1:2" customHeight="0">
       <c r="A1947" s="0" t="inlineStr">
         <is>
-          <t>K15618</t>
+          <t>K15287</t>
         </is>
       </c>
       <c r="B1947" s="0" t="inlineStr">
         <is>
-          <t>K15628</t>
+          <t>K11547</t>
         </is>
       </c>
     </row>
     <row r="1948" spans="1:2" customHeight="0">
       <c r="A1948" s="0" t="inlineStr">
         <is>
-          <t>K15717</t>
+          <t>K15298</t>
         </is>
       </c>
       <c r="B1948" s="0" t="inlineStr">
         <is>
-          <t>K13777</t>
+          <t>K11538</t>
         </is>
       </c>
     </row>
     <row r="1949" spans="1:2" customHeight="0">
       <c r="A1949" s="0" t="inlineStr">
         <is>
-          <t>K15728</t>
+          <t>K15618</t>
         </is>
       </c>
       <c r="B1949" s="0" t="inlineStr">
         <is>
-          <t>K13828</t>
+          <t>K15628</t>
         </is>
       </c>
     </row>
     <row r="1950" spans="1:2" customHeight="0">
       <c r="A1950" s="0" t="inlineStr">
         <is>
-          <t>K16103</t>
+          <t>K15717</t>
         </is>
       </c>
       <c r="B1950" s="0" t="inlineStr">
         <is>
-          <t>K12082</t>
+          <t>K13777</t>
         </is>
       </c>
     </row>
     <row r="1951" spans="1:2" customHeight="0">
       <c r="A1951" s="0" t="inlineStr">
         <is>
-          <t>K16148</t>
+          <t>K15728</t>
         </is>
       </c>
       <c r="B1951" s="0" t="inlineStr">
         <is>
-          <t>K16138</t>
+          <t>K13828</t>
         </is>
       </c>
     </row>
     <row r="1952" spans="1:2" customHeight="0">
       <c r="A1952" s="0" t="inlineStr">
         <is>
-          <t>K16277</t>
+          <t>K16103</t>
         </is>
       </c>
       <c r="B1952" s="0" t="inlineStr">
         <is>
-          <t>K16268</t>
+          <t>K12082</t>
         </is>
       </c>
     </row>
     <row r="1953" spans="1:2" customHeight="0">
       <c r="A1953" s="0" t="inlineStr">
         <is>
-          <t>K16287</t>
+          <t>K16148</t>
         </is>
       </c>
       <c r="B1953" s="0" t="inlineStr">
         <is>
-          <t>K16278</t>
+          <t>K16138</t>
         </is>
       </c>
     </row>
     <row r="1954" spans="1:2" customHeight="0">
       <c r="A1954" s="0" t="inlineStr">
         <is>
-          <t>K16618</t>
+          <t>K16277</t>
         </is>
       </c>
       <c r="B1954" s="0" t="inlineStr">
         <is>
-          <t>K16828</t>
+          <t>K16268</t>
         </is>
       </c>
     </row>
     <row r="1955" spans="1:2" customHeight="0">
       <c r="A1955" s="0" t="inlineStr">
         <is>
-          <t>K16628</t>
+          <t>K16287</t>
         </is>
       </c>
       <c r="B1955" s="0" t="inlineStr">
         <is>
-          <t>K18137</t>
+          <t>K16278</t>
         </is>
       </c>
     </row>
     <row r="1956" spans="1:2" customHeight="0">
       <c r="A1956" s="0" t="inlineStr">
         <is>
-          <t>K16687</t>
+          <t>K16618</t>
         </is>
       </c>
       <c r="B1956" s="0" t="inlineStr">
         <is>
-          <t>K15507</t>
+          <t>K16828</t>
         </is>
       </c>
     </row>
     <row r="1957" spans="1:2" customHeight="0">
       <c r="A1957" s="0" t="inlineStr">
         <is>
-          <t>K16698</t>
+          <t>K16628</t>
         </is>
       </c>
       <c r="B1957" s="0" t="inlineStr">
         <is>
-          <t>K15508</t>
+          <t>K18137</t>
         </is>
       </c>
     </row>
     <row r="1958" spans="1:2" customHeight="0">
       <c r="A1958" s="0" t="inlineStr">
         <is>
-          <t>K16747</t>
+          <t>K16687</t>
         </is>
       </c>
       <c r="B1958" s="0" t="inlineStr">
         <is>
-          <t>K16837</t>
+          <t>K15507</t>
         </is>
       </c>
     </row>
     <row r="1959" spans="1:2" customHeight="0">
       <c r="A1959" s="0" t="inlineStr">
         <is>
-          <t>K16757</t>
+          <t>K16698</t>
         </is>
       </c>
       <c r="B1959" s="0" t="inlineStr">
         <is>
-          <t>K16847</t>
+          <t>K15508</t>
         </is>
       </c>
     </row>
     <row r="1960" spans="1:2" customHeight="0">
       <c r="A1960" s="0" t="inlineStr">
         <is>
-          <t>K16938</t>
+          <t>K16747</t>
         </is>
       </c>
       <c r="B1960" s="0" t="inlineStr">
         <is>
-          <t>K15338</t>
+          <t>K16837</t>
         </is>
       </c>
     </row>
     <row r="1961" spans="1:2" customHeight="0">
       <c r="A1961" s="0" t="inlineStr">
         <is>
-          <t>K16967</t>
+          <t>K16757</t>
         </is>
       </c>
       <c r="B1961" s="0" t="inlineStr">
         <is>
-          <t>K15327</t>
+          <t>K16847</t>
         </is>
       </c>
     </row>
     <row r="1962" spans="1:2" customHeight="0">
       <c r="A1962" s="0" t="inlineStr">
         <is>
-          <t>K17016</t>
+          <t>K16938</t>
         </is>
       </c>
       <c r="B1962" s="0" t="inlineStr">
         <is>
-          <t>K12016</t>
+          <t>K15338</t>
         </is>
       </c>
     </row>
     <row r="1963" spans="1:2" customHeight="0">
       <c r="A1963" s="0" t="inlineStr">
         <is>
-          <t>K17018</t>
+          <t>K16967</t>
         </is>
       </c>
       <c r="B1963" s="0" t="inlineStr">
         <is>
-          <t>K13458</t>
+          <t>K15327</t>
         </is>
       </c>
     </row>
     <row r="1964" spans="1:2" customHeight="0">
       <c r="A1964" s="0" t="inlineStr">
         <is>
-          <t>K17057</t>
+          <t>K17016</t>
         </is>
       </c>
       <c r="B1964" s="0" t="inlineStr">
         <is>
-          <t>K13407</t>
+          <t>K12016</t>
         </is>
       </c>
     </row>
     <row r="1965" spans="1:2" customHeight="0">
       <c r="A1965" s="0" t="inlineStr">
         <is>
-          <t>K17117</t>
+          <t>K17018</t>
         </is>
       </c>
       <c r="B1965" s="0" t="inlineStr">
         <is>
-          <t>K17027</t>
+          <t>K13458</t>
         </is>
       </c>
     </row>
     <row r="1966" spans="1:2" customHeight="0">
       <c r="A1966" s="0" t="inlineStr">
         <is>
-          <t>K17215</t>
+          <t>K17057</t>
         </is>
       </c>
       <c r="B1966" s="0" t="inlineStr">
         <is>
-          <t>K17205</t>
+          <t>K13407</t>
         </is>
       </c>
     </row>
     <row r="1967" spans="1:2" customHeight="0">
       <c r="A1967" s="0" t="inlineStr">
         <is>
-          <t>K17247</t>
+          <t>K17117</t>
         </is>
       </c>
       <c r="B1967" s="0" t="inlineStr">
         <is>
-          <t>K10606</t>
+          <t>K17027</t>
         </is>
       </c>
     </row>
     <row r="1968" spans="1:2" customHeight="0">
       <c r="A1968" s="0" t="inlineStr">
         <is>
-          <t>K17279</t>
+          <t>K17215</t>
         </is>
       </c>
       <c r="B1968" s="0" t="inlineStr">
         <is>
-          <t>K17267</t>
+          <t>K17205</t>
         </is>
       </c>
     </row>
     <row r="1969" spans="1:2" customHeight="0">
       <c r="A1969" s="0" t="inlineStr">
         <is>
-          <t>K17280</t>
+          <t>K17247</t>
         </is>
       </c>
       <c r="B1969" s="0" t="inlineStr">
         <is>
-          <t>K17278</t>
+          <t>K10606</t>
         </is>
       </c>
     </row>
     <row r="1970" spans="1:2" customHeight="0">
       <c r="A1970" s="0" t="inlineStr">
         <is>
-          <t>K17439</t>
+          <t>K17279</t>
         </is>
       </c>
       <c r="B1970" s="0" t="inlineStr">
         <is>
-          <t>K17438</t>
+          <t>K17267</t>
         </is>
       </c>
     </row>
     <row r="1971" spans="1:2" customHeight="0">
       <c r="A1971" s="0" t="inlineStr">
         <is>
-          <t>K17492</t>
+          <t>K17280</t>
         </is>
       </c>
       <c r="B1971" s="0" t="inlineStr">
         <is>
-          <t>K17490</t>
+          <t>K17278</t>
         </is>
       </c>
     </row>
     <row r="1972" spans="1:2" customHeight="0">
       <c r="A1972" s="0" t="inlineStr">
         <is>
-          <t>K17496</t>
+          <t>K17439</t>
         </is>
       </c>
       <c r="B1972" s="0" t="inlineStr">
         <is>
-          <t>K17416</t>
+          <t>K17438</t>
         </is>
       </c>
     </row>
     <row r="1973" spans="1:2" customHeight="0">
       <c r="A1973" s="0" t="inlineStr">
         <is>
-          <t>K17524</t>
+          <t>K17492</t>
         </is>
       </c>
       <c r="B1973" s="0" t="inlineStr">
         <is>
-          <t>K17526</t>
+          <t>K17490</t>
         </is>
       </c>
     </row>
     <row r="1974" spans="1:2" customHeight="0">
       <c r="A1974" s="0" t="inlineStr">
         <is>
-          <t>K17525</t>
+          <t>K17496</t>
         </is>
       </c>
       <c r="B1974" s="0" t="inlineStr">
         <is>
-          <t>K19895</t>
+          <t>K17416</t>
         </is>
       </c>
     </row>
     <row r="1975" spans="1:2" customHeight="0">
       <c r="A1975" s="0" t="inlineStr">
         <is>
-          <t>K17616</t>
+          <t>K17524</t>
         </is>
       </c>
       <c r="B1975" s="0" t="inlineStr">
         <is>
-          <t>K12125</t>
+          <t>K17526</t>
         </is>
       </c>
     </row>
     <row r="1976" spans="1:2" customHeight="0">
       <c r="A1976" s="0" t="inlineStr">
         <is>
-          <t>K17620</t>
+          <t>K17525</t>
         </is>
       </c>
       <c r="B1976" s="0" t="inlineStr">
         <is>
-          <t>K13832</t>
+          <t>K19895</t>
         </is>
       </c>
     </row>
     <row r="1977" spans="1:2" customHeight="0">
       <c r="A1977" s="0" t="inlineStr">
         <is>
-          <t>K17621</t>
+          <t>K17616</t>
         </is>
       </c>
       <c r="B1977" s="0" t="inlineStr">
         <is>
-          <t>K17631</t>
+          <t>K12125</t>
         </is>
       </c>
     </row>
     <row r="1978" spans="1:2" customHeight="0">
       <c r="A1978" s="0" t="inlineStr">
         <is>
-          <t>K17656</t>
+          <t>K17620</t>
         </is>
       </c>
       <c r="B1978" s="0" t="inlineStr">
         <is>
-          <t>K17646</t>
+          <t>K13832</t>
         </is>
       </c>
     </row>
     <row r="1979" spans="1:2" customHeight="0">
       <c r="A1979" s="0" t="inlineStr">
         <is>
-          <t>K17676</t>
+          <t>K17621</t>
         </is>
       </c>
       <c r="B1979" s="0" t="inlineStr">
         <is>
-          <t>K17666</t>
+          <t>K17631</t>
         </is>
       </c>
     </row>
     <row r="1980" spans="1:2" customHeight="0">
       <c r="A1980" s="0" t="inlineStr">
         <is>
-          <t>K17685</t>
+          <t>K17656</t>
         </is>
       </c>
       <c r="B1980" s="0" t="inlineStr">
         <is>
-          <t>K10065</t>
+          <t>K17646</t>
         </is>
       </c>
     </row>
     <row r="1981" spans="1:2" customHeight="0">
       <c r="A1981" s="0" t="inlineStr">
         <is>
-          <t>K17757</t>
+          <t>K17676</t>
         </is>
       </c>
       <c r="B1981" s="0" t="inlineStr">
         <is>
-          <t>K17737</t>
+          <t>K17666</t>
         </is>
       </c>
     </row>
     <row r="1982" spans="1:2" customHeight="0">
       <c r="A1982" s="0" t="inlineStr">
         <is>
-          <t>K17998</t>
+          <t>K17685</t>
         </is>
       </c>
       <c r="B1982" s="0" t="inlineStr">
         <is>
-          <t>K17987</t>
+          <t>K10065</t>
         </is>
       </c>
     </row>
     <row r="1983" spans="1:2" customHeight="0">
       <c r="A1983" s="0" t="inlineStr">
         <is>
-          <t>K18157</t>
+          <t>K17757</t>
         </is>
       </c>
       <c r="B1983" s="0" t="inlineStr">
         <is>
-          <t>K18137</t>
+          <t>K17737</t>
         </is>
       </c>
     </row>
     <row r="1984" spans="1:2" customHeight="0">
       <c r="A1984" s="0" t="inlineStr">
         <is>
-          <t>K18168</t>
+          <t>K17998</t>
         </is>
       </c>
       <c r="B1984" s="0" t="inlineStr">
         <is>
-          <t>K18148</t>
+          <t>K17987</t>
         </is>
       </c>
     </row>
     <row r="1985" spans="1:2" customHeight="0">
       <c r="A1985" s="0" t="inlineStr">
         <is>
-          <t>K18246</t>
+          <t>K18157</t>
         </is>
       </c>
       <c r="B1985" s="0" t="inlineStr">
         <is>
-          <t>K18236</t>
+          <t>K18137</t>
         </is>
       </c>
     </row>
     <row r="1986" spans="1:2" customHeight="0">
       <c r="A1986" s="0" t="inlineStr">
         <is>
-          <t>K18256</t>
+          <t>K18168</t>
         </is>
       </c>
       <c r="B1986" s="0" t="inlineStr">
         <is>
-          <t>K18236</t>
+          <t>K18148</t>
         </is>
       </c>
     </row>
     <row r="1987" spans="1:2" customHeight="0">
       <c r="A1987" s="0" t="inlineStr">
         <is>
-          <t>K18316</t>
+          <t>K18246</t>
         </is>
       </c>
       <c r="B1987" s="0" t="inlineStr">
         <is>
-          <t>K18286</t>
+          <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1988" spans="1:2" customHeight="0">
       <c r="A1988" s="0" t="inlineStr">
         <is>
-          <t>K18326</t>
+          <t>K18256</t>
         </is>
       </c>
       <c r="B1988" s="0" t="inlineStr">
         <is>
           <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1989" spans="1:2" customHeight="0">
       <c r="A1989" s="0" t="inlineStr">
         <is>
-          <t>K18426</t>
+          <t>K18316</t>
         </is>
       </c>
       <c r="B1989" s="0" t="inlineStr">
         <is>
-          <t>K18416</t>
+          <t>K18286</t>
         </is>
       </c>
     </row>
     <row r="1990" spans="1:2" customHeight="0">
       <c r="A1990" s="0" t="inlineStr">
         <is>
-          <t>K18436</t>
+          <t>K18326</t>
         </is>
       </c>
       <c r="B1990" s="0" t="inlineStr">
         <is>
-          <t>K18406</t>
+          <t>K18236</t>
         </is>
       </c>
     </row>
     <row r="1991" spans="1:2" customHeight="0">
       <c r="A1991" s="0" t="inlineStr">
         <is>
-          <t>K18446</t>
+          <t>K18426</t>
         </is>
       </c>
       <c r="B1991" s="0" t="inlineStr">
         <is>
-          <t>K12776</t>
+          <t>K18416</t>
         </is>
       </c>
     </row>
     <row r="1992" spans="1:2" customHeight="0">
       <c r="A1992" s="0" t="inlineStr">
         <is>
-          <t>K18456</t>
+          <t>K18436</t>
         </is>
       </c>
       <c r="B1992" s="0" t="inlineStr">
         <is>
-          <t>K12706</t>
+          <t>K18406</t>
         </is>
       </c>
     </row>
     <row r="1993" spans="1:2" customHeight="0">
       <c r="A1993" s="0" t="inlineStr">
         <is>
-          <t>K18538</t>
+          <t>K18446</t>
         </is>
       </c>
       <c r="B1993" s="0" t="inlineStr">
         <is>
-          <t>K18516</t>
+          <t>K12776</t>
         </is>
       </c>
     </row>
     <row r="1994" spans="1:2" customHeight="0">
       <c r="A1994" s="0" t="inlineStr">
         <is>
-          <t>K18558</t>
+          <t>K18456</t>
         </is>
       </c>
       <c r="B1994" s="0" t="inlineStr">
         <is>
-          <t>K18547</t>
+          <t>K12706</t>
         </is>
       </c>
     </row>
     <row r="1995" spans="1:2" customHeight="0">
       <c r="A1995" s="0" t="inlineStr">
         <is>
-          <t>K18697</t>
+          <t>K18538</t>
         </is>
       </c>
       <c r="B1995" s="0" t="inlineStr">
         <is>
-          <t>K18667</t>
+          <t>K18516</t>
         </is>
       </c>
     </row>
     <row r="1996" spans="1:2" customHeight="0">
       <c r="A1996" s="0" t="inlineStr">
         <is>
-          <t>K18717</t>
+          <t>K18558</t>
         </is>
       </c>
       <c r="B1996" s="0" t="inlineStr">
         <is>
-          <t>K13527</t>
+          <t>K18547</t>
         </is>
       </c>
     </row>
     <row r="1997" spans="1:2" customHeight="0">
       <c r="A1997" s="0" t="inlineStr">
         <is>
-          <t>K18728</t>
+          <t>K18697</t>
         </is>
       </c>
       <c r="B1997" s="0" t="inlineStr">
         <is>
-          <t>K13588</t>
+          <t>K18667</t>
         </is>
       </c>
     </row>
     <row r="1998" spans="1:2" customHeight="0">
       <c r="A1998" s="0" t="inlineStr">
         <is>
-          <t>K18808</t>
+          <t>K18717</t>
         </is>
       </c>
       <c r="B1998" s="0" t="inlineStr">
         <is>
-          <t>K17748</t>
+          <t>K13527</t>
         </is>
       </c>
     </row>
     <row r="1999" spans="1:2" customHeight="0">
       <c r="A1999" s="0" t="inlineStr">
         <is>
-          <t>K18888</t>
+          <t>K18728</t>
         </is>
       </c>
       <c r="B1999" s="0" t="inlineStr">
         <is>
-          <t>K18908</t>
+          <t>K13588</t>
         </is>
       </c>
     </row>
     <row r="2000" spans="1:2" customHeight="0">
       <c r="A2000" s="0" t="inlineStr">
         <is>
-          <t>K18917</t>
+          <t>K18808</t>
         </is>
       </c>
       <c r="B2000" s="0" t="inlineStr">
         <is>
-          <t>K12627</t>
+          <t>K17748</t>
         </is>
       </c>
     </row>
     <row r="2001" spans="1:2" customHeight="0">
       <c r="A2001" s="0" t="inlineStr">
         <is>
-          <t>K18918</t>
+          <t>K18888</t>
         </is>
       </c>
       <c r="B2001" s="0" t="inlineStr">
         <is>
-          <t>K19678</t>
+          <t>K18908</t>
         </is>
       </c>
     </row>
     <row r="2002" spans="1:2" customHeight="0">
       <c r="A2002" s="0" t="inlineStr">
         <is>
-          <t>K18928</t>
+          <t>K18917</t>
         </is>
       </c>
       <c r="B2002" s="0" t="inlineStr">
         <is>
-          <t>K12628</t>
+          <t>K12627</t>
         </is>
       </c>
     </row>
     <row r="2003" spans="1:2" customHeight="0">
       <c r="A2003" s="0" t="inlineStr">
         <is>
-          <t>K19037</t>
+          <t>K18918</t>
         </is>
       </c>
       <c r="B2003" s="0" t="inlineStr">
         <is>
-          <t>K13807</t>
+          <t>K19678</t>
         </is>
       </c>
     </row>
     <row r="2004" spans="1:2" customHeight="0">
       <c r="A2004" s="0" t="inlineStr">
         <is>
-          <t>K19046</t>
+          <t>K18928</t>
         </is>
       </c>
       <c r="B2004" s="0" t="inlineStr">
         <is>
-          <t>K19906</t>
+          <t>K12628</t>
         </is>
       </c>
     </row>
     <row r="2005" spans="1:2" customHeight="0">
       <c r="A2005" s="0" t="inlineStr">
         <is>
-          <t>K19057</t>
+          <t>K19037</t>
         </is>
       </c>
       <c r="B2005" s="0" t="inlineStr">
         <is>
-          <t>K19177</t>
+          <t>K13807</t>
         </is>
       </c>
     </row>
     <row r="2006" spans="1:2" customHeight="0">
       <c r="A2006" s="0" t="inlineStr">
         <is>
-          <t>K19068</t>
+          <t>K19046</t>
         </is>
       </c>
       <c r="B2006" s="0" t="inlineStr">
         <is>
-          <t>K19188</t>
+          <t>K19906</t>
         </is>
       </c>
     </row>
     <row r="2007" spans="1:2" customHeight="0">
       <c r="A2007" s="0" t="inlineStr">
         <is>
-          <t>K19217</t>
+          <t>K19057</t>
         </is>
       </c>
       <c r="B2007" s="0" t="inlineStr">
         <is>
-          <t>K17197</t>
+          <t>K19177</t>
         </is>
       </c>
     </row>
     <row r="2008" spans="1:2" customHeight="0">
       <c r="A2008" s="0" t="inlineStr">
         <is>
-          <t>K19228</t>
+          <t>K19068</t>
         </is>
       </c>
       <c r="B2008" s="0" t="inlineStr">
         <is>
-          <t>K17128</t>
+          <t>K19188</t>
         </is>
       </c>
     </row>
     <row r="2009" spans="1:2" customHeight="0">
       <c r="A2009" s="0" t="inlineStr">
         <is>
-          <t>K19578</t>
+          <t>K19217</t>
         </is>
       </c>
       <c r="B2009" s="0" t="inlineStr">
         <is>
-          <t>K14688</t>
+          <t>K17197</t>
         </is>
       </c>
     </row>
     <row r="2010" spans="1:2" customHeight="0">
       <c r="A2010" s="0" t="inlineStr">
         <is>
-          <t>K19582</t>
+          <t>K19228</t>
         </is>
       </c>
       <c r="B2010" s="0" t="inlineStr">
         <is>
-          <t>K17402</t>
+          <t>K17128</t>
         </is>
       </c>
     </row>
     <row r="2011" spans="1:2" customHeight="0">
       <c r="A2011" s="0" t="inlineStr">
         <is>
-          <t>K19586</t>
+          <t>K19578</t>
         </is>
       </c>
       <c r="B2011" s="0" t="inlineStr">
         <is>
-          <t>K17416</t>
+          <t>K14688</t>
         </is>
       </c>
     </row>
     <row r="2012" spans="1:2" customHeight="0">
       <c r="A2012" s="0" t="inlineStr">
         <is>
-          <t>K19731</t>
+          <t>K19582</t>
         </is>
       </c>
       <c r="B2012" s="0" t="inlineStr">
         <is>
-          <t>K19721</t>
+          <t>K17402</t>
         </is>
       </c>
     </row>
     <row r="2013" spans="1:2" customHeight="0">
       <c r="A2013" s="0" t="inlineStr">
         <is>
-          <t>K19768</t>
+          <t>K19586</t>
         </is>
       </c>
       <c r="B2013" s="0" t="inlineStr">
         <is>
-          <t>K11738</t>
+          <t>K17416</t>
         </is>
       </c>
     </row>
     <row r="2014" spans="1:2" customHeight="0">
       <c r="A2014" s="0" t="inlineStr">
         <is>
-          <t>K19857</t>
+          <t>K19731</t>
         </is>
       </c>
       <c r="B2014" s="0" t="inlineStr">
         <is>
-          <t>K11747</t>
+          <t>K19721</t>
         </is>
       </c>
     </row>
     <row r="2015" spans="1:2" customHeight="0">
       <c r="A2015" s="0" t="inlineStr">
         <is>
-          <t>K20670</t>
+          <t>K19768</t>
         </is>
       </c>
       <c r="B2015" s="0" t="inlineStr">
         <is>
-          <t>K20640</t>
+          <t>K11738</t>
         </is>
       </c>
     </row>
     <row r="2016" spans="1:2" customHeight="0">
       <c r="A2016" s="0" t="inlineStr">
         <is>
-          <t>K21450</t>
+          <t>K19857</t>
         </is>
       </c>
       <c r="B2016" s="0" t="inlineStr">
         <is>
-          <t>K21580</t>
+          <t>K11747</t>
         </is>
       </c>
     </row>
     <row r="2017" spans="1:2" customHeight="0">
       <c r="A2017" s="0" t="inlineStr">
         <is>
-          <t>K21590</t>
+          <t>K20670</t>
         </is>
       </c>
       <c r="B2017" s="0" t="inlineStr">
         <is>
-          <t>K21550</t>
+          <t>K20640</t>
         </is>
       </c>
     </row>
     <row r="2018" spans="1:2" customHeight="0">
       <c r="A2018" s="0" t="inlineStr">
         <is>
-          <t>K21610</t>
+          <t>K21450</t>
         </is>
       </c>
       <c r="B2018" s="0" t="inlineStr">
         <is>
-          <t>K27060</t>
+          <t>K21580</t>
         </is>
       </c>
     </row>
     <row r="2019" spans="1:2" customHeight="0">
       <c r="A2019" s="0" t="inlineStr">
         <is>
-          <t>K21620</t>
+          <t>K21590</t>
         </is>
       </c>
       <c r="B2019" s="0" t="inlineStr">
         <is>
           <t>K21550</t>
         </is>
       </c>
     </row>
     <row r="2020" spans="1:2" customHeight="0">
       <c r="A2020" s="0" t="inlineStr">
         <is>
-          <t>K24250</t>
+          <t>K21610</t>
         </is>
       </c>
       <c r="B2020" s="0" t="inlineStr">
         <is>
-          <t>K27300</t>
+          <t>K27060</t>
         </is>
       </c>
     </row>
     <row r="2021" spans="1:2" customHeight="0">
       <c r="A2021" s="0" t="inlineStr">
         <is>
-          <t>K25030</t>
+          <t>K21620</t>
         </is>
       </c>
       <c r="B2021" s="0" t="inlineStr">
         <is>
-          <t>K27650</t>
+          <t>K21550</t>
         </is>
       </c>
     </row>
     <row r="2022" spans="1:2" customHeight="0">
       <c r="A2022" s="0" t="inlineStr">
         <is>
-          <t>K25040</t>
+          <t>K24250</t>
         </is>
       </c>
       <c r="B2022" s="0" t="inlineStr">
         <is>
-          <t>K25050</t>
+          <t>K27300</t>
         </is>
       </c>
     </row>
     <row r="2023" spans="1:2" customHeight="0">
       <c r="A2023" s="0" t="inlineStr">
         <is>
-          <t>K25080</t>
+          <t>K25030</t>
         </is>
       </c>
       <c r="B2023" s="0" t="inlineStr">
         <is>
-          <t>K24920</t>
+          <t>K27650</t>
         </is>
       </c>
     </row>
     <row r="2024" spans="1:2" customHeight="0">
       <c r="A2024" s="0" t="inlineStr">
         <is>
-          <t>K25290</t>
+          <t>K25040</t>
         </is>
       </c>
       <c r="B2024" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K25050</t>
         </is>
       </c>
     </row>
     <row r="2025" spans="1:2" customHeight="0">
       <c r="A2025" s="0" t="inlineStr">
         <is>
-          <t>K25300</t>
+          <t>K25080</t>
         </is>
       </c>
       <c r="B2025" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K24920</t>
         </is>
       </c>
     </row>
     <row r="2026" spans="1:2" customHeight="0">
       <c r="A2026" s="0" t="inlineStr">
         <is>
-          <t>K25500</t>
+          <t>K25290</t>
         </is>
       </c>
       <c r="B2026" s="0" t="inlineStr">
         <is>
-          <t>K25310</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2027" spans="1:2" customHeight="0">
       <c r="A2027" s="0" t="inlineStr">
         <is>
-          <t>K25570</t>
+          <t>K25300</t>
         </is>
       </c>
       <c r="B2027" s="0" t="inlineStr">
         <is>
-          <t>K25560</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2028" spans="1:2" customHeight="0">
       <c r="A2028" s="0" t="inlineStr">
         <is>
-          <t>K25680</t>
+          <t>K25500</t>
         </is>
       </c>
       <c r="B2028" s="0" t="inlineStr">
         <is>
-          <t>K25690</t>
+          <t>K25310</t>
         </is>
       </c>
     </row>
     <row r="2029" spans="1:2" customHeight="0">
       <c r="A2029" s="0" t="inlineStr">
         <is>
-          <t>K25830</t>
+          <t>K25570</t>
         </is>
       </c>
       <c r="B2029" s="0" t="inlineStr">
         <is>
-          <t>K20900</t>
+          <t>K25560</t>
         </is>
       </c>
     </row>
     <row r="2030" spans="1:2" customHeight="0">
       <c r="A2030" s="0" t="inlineStr">
         <is>
-          <t>K26350</t>
+          <t>K25680</t>
         </is>
       </c>
       <c r="B2030" s="0" t="inlineStr">
         <is>
-          <t>K26330</t>
+          <t>K25690</t>
         </is>
       </c>
     </row>
     <row r="2031" spans="1:2" customHeight="0">
       <c r="A2031" s="0" t="inlineStr">
         <is>
-          <t>K26590</t>
+          <t>K25830</t>
         </is>
       </c>
       <c r="B2031" s="0" t="inlineStr">
         <is>
-          <t>K26600</t>
+          <t>K20900</t>
         </is>
       </c>
     </row>
     <row r="2032" spans="1:2" customHeight="0">
       <c r="A2032" s="0" t="inlineStr">
         <is>
-          <t>K26640</t>
+          <t>K26350</t>
         </is>
       </c>
       <c r="B2032" s="0" t="inlineStr">
         <is>
-          <t>K21500</t>
+          <t>K26330</t>
         </is>
       </c>
     </row>
     <row r="2033" spans="1:2" customHeight="0">
       <c r="A2033" s="0" t="inlineStr">
         <is>
-          <t>K26770</t>
+          <t>K26590</t>
         </is>
       </c>
       <c r="B2033" s="0" t="inlineStr">
         <is>
-          <t>K26780</t>
+          <t>K26600</t>
         </is>
       </c>
     </row>
     <row r="2034" spans="1:2" customHeight="0">
       <c r="A2034" s="0" t="inlineStr">
         <is>
-          <t>K26790</t>
+          <t>K26640</t>
         </is>
       </c>
       <c r="B2034" s="0" t="inlineStr">
         <is>
-          <t>K25770</t>
+          <t>K21500</t>
         </is>
       </c>
     </row>
     <row r="2035" spans="1:2" customHeight="0">
       <c r="A2035" s="0" t="inlineStr">
         <is>
-          <t>K27000</t>
+          <t>K26770</t>
         </is>
       </c>
       <c r="B2035" s="0" t="inlineStr">
         <is>
-          <t>K26990</t>
+          <t>K26780</t>
         </is>
       </c>
     </row>
     <row r="2036" spans="1:2" customHeight="0">
       <c r="A2036" s="0" t="inlineStr">
         <is>
-          <t>K27040</t>
+          <t>K26790</t>
         </is>
       </c>
       <c r="B2036" s="0" t="inlineStr">
         <is>
-          <t>K26810</t>
+          <t>K25770</t>
         </is>
       </c>
     </row>
     <row r="2037" spans="1:2" customHeight="0">
       <c r="A2037" s="0" t="inlineStr">
         <is>
-          <t>K27100</t>
+          <t>K27000</t>
         </is>
       </c>
       <c r="B2037" s="0" t="inlineStr">
         <is>
-          <t>K25310</t>
+          <t>K26990</t>
         </is>
       </c>
     </row>
     <row r="2038" spans="1:2" customHeight="0">
       <c r="A2038" s="0" t="inlineStr">
         <is>
-          <t>K27140</t>
+          <t>K27040</t>
         </is>
       </c>
       <c r="B2038" s="0" t="inlineStr">
         <is>
-          <t>K27130</t>
+          <t>K26810</t>
         </is>
       </c>
     </row>
     <row r="2039" spans="1:2" customHeight="0">
       <c r="A2039" s="0" t="inlineStr">
         <is>
-          <t>K27220</t>
+          <t>K27100</t>
         </is>
       </c>
       <c r="B2039" s="0" t="inlineStr">
         <is>
-          <t>K26300</t>
+          <t>K25310</t>
         </is>
       </c>
     </row>
     <row r="2040" spans="1:2" customHeight="0">
       <c r="A2040" s="0" t="inlineStr">
         <is>
-          <t>K27240</t>
+          <t>K27140</t>
         </is>
       </c>
       <c r="B2040" s="0" t="inlineStr">
         <is>
-          <t>K27250</t>
+          <t>K27130</t>
         </is>
       </c>
     </row>
     <row r="2041" spans="1:2" customHeight="0">
       <c r="A2041" s="0" t="inlineStr">
         <is>
-          <t>K27310</t>
+          <t>K27220</t>
         </is>
       </c>
       <c r="B2041" s="0" t="inlineStr">
         <is>
-          <t>K24350</t>
+          <t>K26300</t>
         </is>
       </c>
     </row>
     <row r="2042" spans="1:2" customHeight="0">
       <c r="A2042" s="0" t="inlineStr">
         <is>
-          <t>K27320</t>
+          <t>K27240</t>
         </is>
       </c>
       <c r="B2042" s="0" t="inlineStr">
         <is>
-          <t>K27330</t>
+          <t>K27250</t>
         </is>
       </c>
     </row>
     <row r="2043" spans="1:2" customHeight="0">
       <c r="A2043" s="0" t="inlineStr">
         <is>
-          <t>K27680</t>
+          <t>K27310</t>
         </is>
       </c>
       <c r="B2043" s="0" t="inlineStr">
         <is>
-          <t>K26370</t>
+          <t>K24350</t>
         </is>
       </c>
     </row>
     <row r="2044" spans="1:2" customHeight="0">
       <c r="A2044" s="0" t="inlineStr">
         <is>
-          <t>K27730</t>
+          <t>K27320</t>
         </is>
       </c>
       <c r="B2044" s="0" t="inlineStr">
         <is>
-          <t>K25770</t>
+          <t>K27330</t>
         </is>
       </c>
     </row>
     <row r="2045" spans="1:2" customHeight="0">
       <c r="A2045" s="0" t="inlineStr">
         <is>
-          <t>K28064</t>
+          <t>K27680</t>
         </is>
       </c>
       <c r="B2045" s="0" t="inlineStr">
         <is>
-          <t>K26330</t>
+          <t>K26370</t>
         </is>
       </c>
     </row>
     <row r="2046" spans="1:2" customHeight="0">
       <c r="A2046" s="0" t="inlineStr">
         <is>
-          <t>K28900</t>
+          <t>K27730</t>
         </is>
       </c>
       <c r="B2046" s="0" t="inlineStr">
         <is>
-          <t>K28890</t>
+          <t>K25770</t>
         </is>
       </c>
     </row>
     <row r="2047" spans="1:2" customHeight="0">
       <c r="A2047" s="0" t="inlineStr">
         <is>
-          <t>K29040</t>
+          <t>K28064</t>
         </is>
       </c>
       <c r="B2047" s="0" t="inlineStr">
         <is>
-          <t>K28087</t>
+          <t>K26330</t>
         </is>
       </c>
     </row>
     <row r="2048" spans="1:2" customHeight="0">
       <c r="A2048" s="0" t="inlineStr">
         <is>
-          <t>K32450</t>
+          <t>K28900</t>
         </is>
       </c>
       <c r="B2048" s="0" t="inlineStr">
         <is>
-          <t>K37110</t>
+          <t>K28890</t>
         </is>
       </c>
     </row>
     <row r="2049" spans="1:2" customHeight="0">
       <c r="A2049" s="0" t="inlineStr">
         <is>
-          <t>K32720</t>
+          <t>K29040</t>
         </is>
       </c>
       <c r="B2049" s="0" t="inlineStr">
         <is>
-          <t>K30990</t>
+          <t>K28087</t>
         </is>
       </c>
     </row>
     <row r="2050" spans="1:2" customHeight="0">
       <c r="A2050" s="0" t="inlineStr">
         <is>
-          <t>K36520</t>
+          <t>K32450</t>
         </is>
       </c>
       <c r="B2050" s="0" t="inlineStr">
         <is>
-          <t>K30990</t>
+          <t>K37110</t>
         </is>
       </c>
     </row>
     <row r="2051" spans="1:2" customHeight="0">
       <c r="A2051" s="0" t="inlineStr">
         <is>
-          <t>K36710</t>
+          <t>K32720</t>
         </is>
       </c>
       <c r="B2051" s="0" t="inlineStr">
         <is>
-          <t>K34020</t>
+          <t>K30990</t>
         </is>
       </c>
     </row>
     <row r="2052" spans="1:2" customHeight="0">
       <c r="A2052" s="0" t="inlineStr">
         <is>
-          <t>K36740</t>
+          <t>K36520</t>
         </is>
       </c>
       <c r="B2052" s="0" t="inlineStr">
         <is>
-          <t>K37160</t>
+          <t>K30990</t>
         </is>
       </c>
     </row>
     <row r="2053" spans="1:2" customHeight="0">
       <c r="A2053" s="0" t="inlineStr">
         <is>
-          <t>K37190</t>
+          <t>K36710</t>
         </is>
       </c>
       <c r="B2053" s="0" t="inlineStr">
         <is>
-          <t>K37460</t>
+          <t>K34020</t>
         </is>
       </c>
     </row>
     <row r="2054" spans="1:2" customHeight="0">
       <c r="A2054" s="0" t="inlineStr">
         <is>
-          <t>K37440</t>
+          <t>K36740</t>
         </is>
       </c>
       <c r="B2054" s="0" t="inlineStr">
         <is>
-          <t>K37200</t>
+          <t>K37160</t>
         </is>
       </c>
     </row>
     <row r="2055" spans="1:2" customHeight="0">
       <c r="A2055" s="0" t="inlineStr">
         <is>
-          <t>K43135</t>
+          <t>K37190</t>
         </is>
       </c>
       <c r="B2055" s="0" t="inlineStr">
         <is>
-          <t>K43136</t>
+          <t>K37460</t>
         </is>
       </c>
     </row>
     <row r="2056" spans="1:2" customHeight="0">
       <c r="A2056" s="0" t="inlineStr">
         <is>
-          <t>RCA00165</t>
+          <t>K37440</t>
         </is>
       </c>
       <c r="B2056" s="0" t="inlineStr">
         <is>
-          <t>55081</t>
+          <t>K37200</t>
         </is>
       </c>
     </row>
     <row r="2057" spans="1:2" customHeight="0">
       <c r="A2057" s="0" t="inlineStr">
         <is>
-          <t>RCA00175</t>
+          <t>K43135</t>
         </is>
       </c>
       <c r="B2057" s="0" t="inlineStr">
         <is>
-          <t>63313</t>
+          <t>K43136</t>
         </is>
       </c>
     </row>
     <row r="2058" spans="1:2" customHeight="0">
       <c r="A2058" s="0" t="inlineStr">
         <is>
-          <t>RCA00177</t>
+          <t>RCA00165</t>
         </is>
       </c>
       <c r="B2058" s="0" t="inlineStr">
         <is>
-          <t>43027</t>
+          <t>55081</t>
         </is>
       </c>
     </row>
     <row r="2059" spans="1:2" customHeight="0">
       <c r="A2059" s="0" t="inlineStr">
         <is>
-          <t>RCA00240</t>
+          <t>RCA00175</t>
         </is>
       </c>
       <c r="B2059" s="0" t="inlineStr">
         <is>
-          <t>43302</t>
+          <t>63313</t>
         </is>
       </c>
     </row>
     <row r="2060" spans="1:2" customHeight="0">
       <c r="A2060" s="0" t="inlineStr">
         <is>
-          <t>RCA00755</t>
+          <t>RCA00177</t>
         </is>
       </c>
       <c r="B2060" s="0" t="inlineStr">
         <is>
-          <t>63313</t>
+          <t>43027</t>
         </is>
       </c>
     </row>
     <row r="2061" spans="1:2" customHeight="0">
       <c r="A2061" s="0" t="inlineStr">
         <is>
-          <t>RCA01428</t>
+          <t>RCA00240</t>
         </is>
       </c>
       <c r="B2061" s="0" t="inlineStr">
         <is>
           <t>43302</t>
         </is>
       </c>
     </row>
     <row r="2062" spans="1:2" customHeight="0">
       <c r="A2062" s="0" t="inlineStr">
         <is>
-          <t>RMC00417</t>
+          <t>RCA00755</t>
         </is>
       </c>
       <c r="B2062" s="0" t="inlineStr">
         <is>
-          <t>73103</t>
+          <t>63313</t>
         </is>
       </c>
     </row>
     <row r="2063" spans="1:2" customHeight="0">
       <c r="A2063" s="0" t="inlineStr">
         <is>
-          <t>RMC00544</t>
+          <t>RCA01428</t>
         </is>
       </c>
       <c r="B2063" s="0" t="inlineStr">
         <is>
-          <t>43255</t>
+          <t>43302</t>
         </is>
       </c>
     </row>
     <row r="2064" spans="1:2" customHeight="0">
       <c r="A2064" s="0" t="inlineStr">
         <is>
-          <t>SL 1086</t>
+          <t>RMC00417</t>
         </is>
       </c>
       <c r="B2064" s="0" t="inlineStr">
         <is>
-          <t>SL 2454</t>
+          <t>73103</t>
         </is>
       </c>
     </row>
     <row r="2065" spans="1:2" customHeight="0">
       <c r="A2065" s="0" t="inlineStr">
         <is>
-          <t>SL 1101</t>
+          <t>RMC00544</t>
         </is>
       </c>
       <c r="B2065" s="0" t="inlineStr">
         <is>
-          <t>SL 5253</t>
+          <t>43255</t>
         </is>
       </c>
     </row>
     <row r="2066" spans="1:2" customHeight="0">
       <c r="A2066" s="0" t="inlineStr">
         <is>
-          <t>SL 1112</t>
+          <t>SL 1086</t>
         </is>
       </c>
       <c r="B2066" s="0" t="inlineStr">
         <is>
-          <t>SL 5724</t>
+          <t>SL 2454</t>
         </is>
       </c>
     </row>
     <row r="2067" spans="1:2" customHeight="0">
       <c r="A2067" s="0" t="inlineStr">
         <is>
-          <t>SL 1113</t>
+          <t>SL 1101</t>
         </is>
       </c>
       <c r="B2067" s="0" t="inlineStr">
         <is>
-          <t>SL 1111</t>
+          <t>SL 5253</t>
         </is>
       </c>
     </row>
     <row r="2068" spans="1:2" customHeight="0">
       <c r="A2068" s="0" t="inlineStr">
         <is>
-          <t>SL 1123</t>
+          <t>SL 1112</t>
         </is>
       </c>
       <c r="B2068" s="0" t="inlineStr">
         <is>
-          <t>SL 5762</t>
+          <t>SL 5724</t>
         </is>
       </c>
     </row>
     <row r="2069" spans="1:2" customHeight="0">
       <c r="A2069" s="0" t="inlineStr">
         <is>
-          <t>SL 1306</t>
+          <t>SL 1113</t>
         </is>
       </c>
       <c r="B2069" s="0" t="inlineStr">
         <is>
-          <t>SL 3323</t>
+          <t>SL 1111</t>
         </is>
       </c>
     </row>
     <row r="2070" spans="1:2" customHeight="0">
       <c r="A2070" s="0" t="inlineStr">
         <is>
-          <t>SL 1405</t>
+          <t>SL 1123</t>
         </is>
       </c>
       <c r="B2070" s="0" t="inlineStr">
         <is>
-          <t>SL 1408</t>
+          <t>SL 5762</t>
         </is>
       </c>
     </row>
     <row r="2071" spans="1:2" customHeight="0">
       <c r="A2071" s="0" t="inlineStr">
         <is>
-          <t>SL 1406</t>
+          <t>SL 1306</t>
         </is>
       </c>
       <c r="B2071" s="0" t="inlineStr">
         <is>
-          <t>SL 1407</t>
+          <t>SL 3323</t>
         </is>
       </c>
     </row>
     <row r="2072" spans="1:2" customHeight="0">
       <c r="A2072" s="0" t="inlineStr">
         <is>
-          <t>SL 2184</t>
+          <t>SL 1405</t>
         </is>
       </c>
       <c r="B2072" s="0" t="inlineStr">
         <is>
-          <t>SL 3900</t>
+          <t>SL 1408</t>
         </is>
       </c>
     </row>
     <row r="2073" spans="1:2" customHeight="0">
       <c r="A2073" s="0" t="inlineStr">
         <is>
-          <t>SL 2834</t>
+          <t>SL 1406</t>
         </is>
       </c>
       <c r="B2073" s="0" t="inlineStr">
         <is>
-          <t>SL 2442</t>
+          <t>SL 1407</t>
         </is>
       </c>
     </row>
     <row r="2074" spans="1:2" customHeight="0">
       <c r="A2074" s="0" t="inlineStr">
         <is>
-          <t>SL 2836</t>
+          <t>SL 2184</t>
         </is>
       </c>
       <c r="B2074" s="0" t="inlineStr">
         <is>
-          <t>SL 3298</t>
+          <t>SL 3900</t>
         </is>
       </c>
     </row>
     <row r="2075" spans="1:2" customHeight="0">
       <c r="A2075" s="0" t="inlineStr">
         <is>
-          <t>SL 3171</t>
+          <t>SL 2834</t>
         </is>
       </c>
       <c r="B2075" s="0" t="inlineStr">
         <is>
-          <t>SL 3437</t>
+          <t>SL 2442</t>
         </is>
       </c>
     </row>
     <row r="2076" spans="1:2" customHeight="0">
       <c r="A2076" s="0" t="inlineStr">
         <is>
-          <t>SL 3216</t>
+          <t>SL 2836</t>
         </is>
       </c>
       <c r="B2076" s="0" t="inlineStr">
         <is>
-          <t>SL 3980</t>
+          <t>SL 3298</t>
         </is>
       </c>
     </row>
     <row r="2077" spans="1:2" customHeight="0">
       <c r="A2077" s="0" t="inlineStr">
         <is>
-          <t>SL 3282</t>
+          <t>SL 3171</t>
         </is>
       </c>
       <c r="B2077" s="0" t="inlineStr">
         <is>
-          <t>SL 3628</t>
+          <t>SL 3437</t>
         </is>
       </c>
     </row>
     <row r="2078" spans="1:2" customHeight="0">
       <c r="A2078" s="0" t="inlineStr">
         <is>
-          <t>SL 3303</t>
+          <t>SL 3216</t>
         </is>
       </c>
       <c r="B2078" s="0" t="inlineStr">
         <is>
-          <t>SL 3461</t>
+          <t>SL 3980</t>
         </is>
       </c>
     </row>
     <row r="2079" spans="1:2" customHeight="0">
       <c r="A2079" s="0" t="inlineStr">
         <is>
-          <t>SL 3309</t>
+          <t>SL 3282</t>
         </is>
       </c>
       <c r="B2079" s="0" t="inlineStr">
         <is>
-          <t>SL 3579</t>
+          <t>SL 3628</t>
         </is>
       </c>
     </row>
     <row r="2080" spans="1:2" customHeight="0">
       <c r="A2080" s="0" t="inlineStr">
         <is>
-          <t>SL 3332</t>
+          <t>SL 3303</t>
         </is>
       </c>
       <c r="B2080" s="0" t="inlineStr">
         <is>
-          <t>SL 2195</t>
+          <t>SL 3461</t>
         </is>
       </c>
     </row>
     <row r="2081" spans="1:2" customHeight="0">
       <c r="A2081" s="0" t="inlineStr">
         <is>
-          <t>SL 3343</t>
+          <t>SL 3309</t>
         </is>
       </c>
       <c r="B2081" s="0" t="inlineStr">
         <is>
-          <t>SL 3441</t>
+          <t>SL 3579</t>
         </is>
       </c>
     </row>
     <row r="2082" spans="1:2" customHeight="0">
       <c r="A2082" s="0" t="inlineStr">
         <is>
-          <t>SL 3406</t>
+          <t>SL 3332</t>
         </is>
       </c>
       <c r="B2082" s="0" t="inlineStr">
         <is>
-          <t>SL 4134</t>
+          <t>SL 2195</t>
         </is>
       </c>
     </row>
     <row r="2083" spans="1:2" customHeight="0">
       <c r="A2083" s="0" t="inlineStr">
         <is>
-          <t>SL 3492</t>
+          <t>SL 3343</t>
         </is>
       </c>
       <c r="B2083" s="0" t="inlineStr">
         <is>
-          <t>SL 3392</t>
+          <t>SL 3441</t>
         </is>
       </c>
     </row>
     <row r="2084" spans="1:2" customHeight="0">
       <c r="A2084" s="0" t="inlineStr">
         <is>
-          <t>SL 3515</t>
+          <t>SL 3406</t>
         </is>
       </c>
       <c r="B2084" s="0" t="inlineStr">
         <is>
-          <t>SL 3514</t>
+          <t>SL 4134</t>
         </is>
       </c>
     </row>
     <row r="2085" spans="1:2" customHeight="0">
       <c r="A2085" s="0" t="inlineStr">
         <is>
-          <t>SL 3567</t>
+          <t>SL 3492</t>
         </is>
       </c>
       <c r="B2085" s="0" t="inlineStr">
         <is>
-          <t>SL 3594</t>
+          <t>SL 3392</t>
         </is>
       </c>
     </row>
     <row r="2086" spans="1:2" customHeight="0">
       <c r="A2086" s="0" t="inlineStr">
         <is>
-          <t>SL 3578</t>
+          <t>SL 3515</t>
         </is>
       </c>
       <c r="B2086" s="0" t="inlineStr">
         <is>
-          <t>SL 4869</t>
+          <t>SL 3514</t>
         </is>
       </c>
     </row>
     <row r="2087" spans="1:2" customHeight="0">
       <c r="A2087" s="0" t="inlineStr">
         <is>
-          <t>SL 3597</t>
+          <t>SL 3567</t>
         </is>
       </c>
       <c r="B2087" s="0" t="inlineStr">
         <is>
-          <t>SL 3598</t>
+          <t>SL 3594</t>
         </is>
       </c>
     </row>
     <row r="2088" spans="1:2" customHeight="0">
       <c r="A2088" s="0" t="inlineStr">
         <is>
-          <t>SL 3599</t>
+          <t>SL 3578</t>
         </is>
       </c>
       <c r="B2088" s="0" t="inlineStr">
         <is>
-          <t>SL 3491</t>
+          <t>SL 4869</t>
         </is>
       </c>
     </row>
     <row r="2089" spans="1:2" customHeight="0">
       <c r="A2089" s="0" t="inlineStr">
         <is>
-          <t>SL 3611</t>
+          <t>SL 3597</t>
         </is>
       </c>
       <c r="B2089" s="0" t="inlineStr">
         <is>
-          <t>SL 3606</t>
+          <t>SL 3598</t>
         </is>
       </c>
     </row>
     <row r="2090" spans="1:2" customHeight="0">
       <c r="A2090" s="0" t="inlineStr">
         <is>
-          <t>SL 3650</t>
+          <t>SL 3599</t>
         </is>
       </c>
       <c r="B2090" s="0" t="inlineStr">
         <is>
-          <t>SL 3279</t>
+          <t>SL 3491</t>
         </is>
       </c>
     </row>
     <row r="2091" spans="1:2" customHeight="0">
       <c r="A2091" s="0" t="inlineStr">
         <is>
-          <t>SL 3659</t>
+          <t>SL 3611</t>
         </is>
       </c>
       <c r="B2091" s="0" t="inlineStr">
         <is>
-          <t>SL 3969</t>
+          <t>SL 3606</t>
         </is>
       </c>
     </row>
     <row r="2092" spans="1:2" customHeight="0">
       <c r="A2092" s="0" t="inlineStr">
         <is>
-          <t>SL 3668</t>
+          <t>SL 3650</t>
         </is>
       </c>
       <c r="B2092" s="0" t="inlineStr">
         <is>
-          <t>SL 5892</t>
+          <t>SL 3279</t>
         </is>
       </c>
     </row>
     <row r="2093" spans="1:2" customHeight="0">
       <c r="A2093" s="0" t="inlineStr">
         <is>
-          <t>SL 3678</t>
+          <t>SL 3659</t>
         </is>
       </c>
       <c r="B2093" s="0" t="inlineStr">
         <is>
-          <t>SL 3342</t>
+          <t>SL 3969</t>
         </is>
       </c>
     </row>
     <row r="2094" spans="1:2" customHeight="0">
       <c r="A2094" s="0" t="inlineStr">
         <is>
-          <t>SL 3679</t>
+          <t>SL 3668</t>
         </is>
       </c>
       <c r="B2094" s="0" t="inlineStr">
         <is>
-          <t>SL 3709</t>
+          <t>SL 5892</t>
         </is>
       </c>
     </row>
     <row r="2095" spans="1:2" customHeight="0">
       <c r="A2095" s="0" t="inlineStr">
         <is>
-          <t>SL 3712</t>
+          <t>SL 3678</t>
         </is>
       </c>
       <c r="B2095" s="0" t="inlineStr">
         <is>
-          <t>SL 5162</t>
+          <t>SL 3342</t>
         </is>
       </c>
     </row>
     <row r="2096" spans="1:2" customHeight="0">
       <c r="A2096" s="0" t="inlineStr">
         <is>
-          <t>SL 3716</t>
+          <t>SL 3679</t>
         </is>
       </c>
       <c r="B2096" s="0" t="inlineStr">
         <is>
-          <t>SL 3875</t>
+          <t>SL 3709</t>
         </is>
       </c>
     </row>
     <row r="2097" spans="1:2" customHeight="0">
       <c r="A2097" s="0" t="inlineStr">
         <is>
-          <t>SL 3740</t>
+          <t>SL 3712</t>
         </is>
       </c>
       <c r="B2097" s="0" t="inlineStr">
         <is>
-          <t>SL 3742</t>
+          <t>SL 5162</t>
         </is>
       </c>
     </row>
     <row r="2098" spans="1:2" customHeight="0">
       <c r="A2098" s="0" t="inlineStr">
         <is>
-          <t>SL 3744</t>
+          <t>SL 3716</t>
         </is>
       </c>
       <c r="B2098" s="0" t="inlineStr">
         <is>
-          <t>SL 3730</t>
+          <t>SL 3875</t>
         </is>
       </c>
     </row>
     <row r="2099" spans="1:2" customHeight="0">
       <c r="A2099" s="0" t="inlineStr">
         <is>
-          <t>SL 3765</t>
+          <t>SL 3740</t>
         </is>
       </c>
       <c r="B2099" s="0" t="inlineStr">
         <is>
-          <t>SL 3761</t>
+          <t>SL 3742</t>
         </is>
       </c>
     </row>
     <row r="2100" spans="1:2" customHeight="0">
       <c r="A2100" s="0" t="inlineStr">
         <is>
-          <t>SL 3766</t>
+          <t>SL 3744</t>
         </is>
       </c>
       <c r="B2100" s="0" t="inlineStr">
         <is>
-          <t>SL 3762</t>
+          <t>SL 3730</t>
         </is>
       </c>
     </row>
     <row r="2101" spans="1:2" customHeight="0">
       <c r="A2101" s="0" t="inlineStr">
         <is>
-          <t>SL 3767</t>
+          <t>SL 3765</t>
         </is>
       </c>
       <c r="B2101" s="0" t="inlineStr">
         <is>
-          <t>SL 3763</t>
+          <t>SL 3761</t>
         </is>
       </c>
     </row>
     <row r="2102" spans="1:2" customHeight="0">
       <c r="A2102" s="0" t="inlineStr">
         <is>
-          <t>SL 3768</t>
+          <t>SL 3766</t>
         </is>
       </c>
       <c r="B2102" s="0" t="inlineStr">
         <is>
-          <t>SL 3764</t>
+          <t>SL 3762</t>
         </is>
       </c>
     </row>
     <row r="2103" spans="1:2" customHeight="0">
       <c r="A2103" s="0" t="inlineStr">
         <is>
-          <t>SL 3814</t>
+          <t>SL 3767</t>
         </is>
       </c>
       <c r="B2103" s="0" t="inlineStr">
         <is>
-          <t>SL 5147</t>
+          <t>SL 3763</t>
         </is>
       </c>
     </row>
     <row r="2104" spans="1:2" customHeight="0">
       <c r="A2104" s="0" t="inlineStr">
         <is>
-          <t>SL 3843</t>
+          <t>SL 3768</t>
         </is>
       </c>
       <c r="B2104" s="0" t="inlineStr">
         <is>
-          <t>SL 3842</t>
+          <t>SL 3764</t>
         </is>
       </c>
     </row>
     <row r="2105" spans="1:2" customHeight="0">
       <c r="A2105" s="0" t="inlineStr">
         <is>
-          <t>SL 3899</t>
+          <t>SL 3814</t>
         </is>
       </c>
       <c r="B2105" s="0" t="inlineStr">
         <is>
-          <t>SL 3931</t>
+          <t>SL 5147</t>
         </is>
       </c>
     </row>
     <row r="2106" spans="1:2" customHeight="0">
       <c r="A2106" s="0" t="inlineStr">
         <is>
-          <t>SL 3924</t>
+          <t>SL 3843</t>
         </is>
       </c>
       <c r="B2106" s="0" t="inlineStr">
         <is>
-          <t>SL 3141</t>
+          <t>SL 3842</t>
         </is>
       </c>
     </row>
     <row r="2107" spans="1:2" customHeight="0">
       <c r="A2107" s="0" t="inlineStr">
         <is>
-          <t>SL 3949</t>
+          <t>SL 3899</t>
         </is>
       </c>
       <c r="B2107" s="0" t="inlineStr">
         <is>
-          <t>SL 3601</t>
+          <t>SL 3931</t>
         </is>
       </c>
     </row>
     <row r="2108" spans="1:2" customHeight="0">
       <c r="A2108" s="0" t="inlineStr">
         <is>
-          <t>SL 3970</t>
+          <t>SL 3924</t>
         </is>
       </c>
       <c r="B2108" s="0" t="inlineStr">
         <is>
-          <t>SL 3219</t>
+          <t>SL 3141</t>
         </is>
       </c>
     </row>
     <row r="2109" spans="1:2" customHeight="0">
       <c r="A2109" s="0" t="inlineStr">
         <is>
-          <t>SL 3989</t>
+          <t>SL 3949</t>
         </is>
       </c>
       <c r="B2109" s="0" t="inlineStr">
         <is>
-          <t>SL 3966</t>
+          <t>SL 3601</t>
         </is>
       </c>
     </row>
     <row r="2110" spans="1:2" customHeight="0">
       <c r="A2110" s="0" t="inlineStr">
         <is>
-          <t>SL 3992</t>
+          <t>SL 3970</t>
         </is>
       </c>
       <c r="B2110" s="0" t="inlineStr">
         <is>
-          <t>SL 3967</t>
+          <t>SL 3219</t>
         </is>
       </c>
     </row>
     <row r="2111" spans="1:2" customHeight="0">
       <c r="A2111" s="0" t="inlineStr">
         <is>
-          <t>SL 3995</t>
+          <t>SL 3989</t>
         </is>
       </c>
       <c r="B2111" s="0" t="inlineStr">
         <is>
-          <t>SL 3968</t>
+          <t>SL 3966</t>
         </is>
       </c>
     </row>
     <row r="2112" spans="1:2" customHeight="0">
       <c r="A2112" s="0" t="inlineStr">
         <is>
-          <t>SL 4006</t>
+          <t>SL 3992</t>
         </is>
       </c>
       <c r="B2112" s="0" t="inlineStr">
         <is>
-          <t>SL 3379</t>
+          <t>SL 3967</t>
         </is>
       </c>
     </row>
     <row r="2113" spans="1:2" customHeight="0">
       <c r="A2113" s="0" t="inlineStr">
         <is>
-          <t>SL 4047</t>
+          <t>SL 3995</t>
         </is>
       </c>
       <c r="B2113" s="0" t="inlineStr">
         <is>
-          <t>SL 4048</t>
+          <t>SL 3968</t>
         </is>
       </c>
     </row>
     <row r="2114" spans="1:2" customHeight="0">
       <c r="A2114" s="0" t="inlineStr">
         <is>
-          <t>SL 4065</t>
+          <t>SL 4006</t>
         </is>
       </c>
       <c r="B2114" s="0" t="inlineStr">
         <is>
-          <t>SL 4087</t>
+          <t>SL 3379</t>
         </is>
       </c>
     </row>
     <row r="2115" spans="1:2" customHeight="0">
       <c r="A2115" s="0" t="inlineStr">
         <is>
-          <t>SL 4070</t>
+          <t>SL 4047</t>
         </is>
       </c>
       <c r="B2115" s="0" t="inlineStr">
         <is>
-          <t>SL 4073</t>
+          <t>SL 4048</t>
         </is>
       </c>
     </row>
     <row r="2116" spans="1:2" customHeight="0">
       <c r="A2116" s="0" t="inlineStr">
         <is>
-          <t>SL 4071</t>
+          <t>SL 4065</t>
         </is>
       </c>
       <c r="B2116" s="0" t="inlineStr">
         <is>
-          <t>SL 4074</t>
+          <t>SL 4087</t>
         </is>
       </c>
     </row>
     <row r="2117" spans="1:2" customHeight="0">
       <c r="A2117" s="0" t="inlineStr">
         <is>
-          <t>SL 4078</t>
+          <t>SL 4070</t>
         </is>
       </c>
       <c r="B2117" s="0" t="inlineStr">
         <is>
-          <t>SL 5297</t>
+          <t>SL 4073</t>
         </is>
       </c>
     </row>
     <row r="2118" spans="1:2" customHeight="0">
       <c r="A2118" s="0" t="inlineStr">
         <is>
-          <t>SL 4119</t>
+          <t>SL 4071</t>
         </is>
       </c>
       <c r="B2118" s="0" t="inlineStr">
         <is>
-          <t>SL 4118</t>
+          <t>SL 4074</t>
         </is>
       </c>
     </row>
     <row r="2119" spans="1:2" customHeight="0">
       <c r="A2119" s="0" t="inlineStr">
         <is>
-          <t>SL 4125</t>
+          <t>SL 4078</t>
         </is>
       </c>
       <c r="B2119" s="0" t="inlineStr">
         <is>
-          <t>SL 4124</t>
+          <t>SL 5297</t>
         </is>
       </c>
     </row>
     <row r="2120" spans="1:2" customHeight="0">
       <c r="A2120" s="0" t="inlineStr">
         <is>
-          <t>SL 4150</t>
+          <t>SL 4119</t>
         </is>
       </c>
       <c r="B2120" s="0" t="inlineStr">
         <is>
-          <t>SL 4187</t>
+          <t>SL 4118</t>
         </is>
       </c>
     </row>
     <row r="2121" spans="1:2" customHeight="0">
       <c r="A2121" s="0" t="inlineStr">
         <is>
-          <t>SL 4166</t>
+          <t>SL 4125</t>
         </is>
       </c>
       <c r="B2121" s="0" t="inlineStr">
         <is>
-          <t>SL 2762</t>
+          <t>SL 4124</t>
         </is>
       </c>
     </row>
     <row r="2122" spans="1:2" customHeight="0">
       <c r="A2122" s="0" t="inlineStr">
         <is>
-          <t>SL 4182</t>
+          <t>SL 4150</t>
         </is>
       </c>
       <c r="B2122" s="0" t="inlineStr">
         <is>
-          <t>SL 4183</t>
+          <t>SL 4187</t>
         </is>
       </c>
     </row>
     <row r="2123" spans="1:2" customHeight="0">
       <c r="A2123" s="0" t="inlineStr">
         <is>
-          <t>SL 4186</t>
+          <t>SL 4166</t>
         </is>
       </c>
       <c r="B2123" s="0" t="inlineStr">
         <is>
-          <t>SL 4187</t>
+          <t>SL 2762</t>
         </is>
       </c>
     </row>
     <row r="2124" spans="1:2" customHeight="0">
       <c r="A2124" s="0" t="inlineStr">
         <is>
-          <t>SL 4210</t>
+          <t>SL 4182</t>
         </is>
       </c>
       <c r="B2124" s="0" t="inlineStr">
         <is>
-          <t>SL 4211</t>
+          <t>SL 4183</t>
         </is>
       </c>
     </row>
     <row r="2125" spans="1:2" customHeight="0">
       <c r="A2125" s="0" t="inlineStr">
         <is>
-          <t>SL 4226</t>
+          <t>SL 4186</t>
         </is>
       </c>
       <c r="B2125" s="0" t="inlineStr">
         <is>
-          <t>SL 4217</t>
+          <t>SL 4187</t>
         </is>
       </c>
     </row>
     <row r="2126" spans="1:2" customHeight="0">
       <c r="A2126" s="0" t="inlineStr">
         <is>
-          <t>SL 4260</t>
+          <t>SL 4210</t>
         </is>
       </c>
       <c r="B2126" s="0" t="inlineStr">
         <is>
-          <t>SL 3448</t>
+          <t>SL 4211</t>
         </is>
       </c>
     </row>
     <row r="2127" spans="1:2" customHeight="0">
       <c r="A2127" s="0" t="inlineStr">
         <is>
-          <t>SL 4326</t>
+          <t>SL 4226</t>
         </is>
       </c>
       <c r="B2127" s="0" t="inlineStr">
         <is>
-          <t>SL 3531</t>
+          <t>SL 4217</t>
         </is>
       </c>
     </row>
     <row r="2128" spans="1:2" customHeight="0">
       <c r="A2128" s="0" t="inlineStr">
         <is>
-          <t>SL 4374</t>
+          <t>SL 4260</t>
         </is>
       </c>
       <c r="B2128" s="0" t="inlineStr">
         <is>
-          <t>SL 3755</t>
+          <t>SL 3448</t>
         </is>
       </c>
     </row>
     <row r="2129" spans="1:2" customHeight="0">
       <c r="A2129" s="0" t="inlineStr">
         <is>
-          <t>SL 4862</t>
+          <t>SL 4326</t>
         </is>
       </c>
       <c r="B2129" s="0" t="inlineStr">
         <is>
-          <t>SL 3172</t>
+          <t>SL 3531</t>
         </is>
       </c>
     </row>
     <row r="2130" spans="1:2" customHeight="0">
       <c r="A2130" s="0" t="inlineStr">
         <is>
-          <t>SL 4899</t>
+          <t>SL 4374</t>
         </is>
       </c>
       <c r="B2130" s="0" t="inlineStr">
         <is>
-          <t>SL 3699</t>
+          <t>SL 3755</t>
         </is>
       </c>
     </row>
     <row r="2131" spans="1:2" customHeight="0">
       <c r="A2131" s="0" t="inlineStr">
         <is>
-          <t>SL 4963</t>
+          <t>SL 4862</t>
         </is>
       </c>
       <c r="B2131" s="0" t="inlineStr">
         <is>
-          <t>SL 3675</t>
+          <t>SL 3172</t>
         </is>
       </c>
     </row>
     <row r="2132" spans="1:2" customHeight="0">
       <c r="A2132" s="0" t="inlineStr">
         <is>
-          <t>SL 4974</t>
+          <t>SL 4899</t>
         </is>
       </c>
       <c r="B2132" s="0" t="inlineStr">
         <is>
-          <t>SL 3936</t>
+          <t>SL 3699</t>
         </is>
       </c>
     </row>
     <row r="2133" spans="1:2" customHeight="0">
       <c r="A2133" s="0" t="inlineStr">
         <is>
-          <t>SL 4986</t>
+          <t>SL 4963</t>
         </is>
       </c>
       <c r="B2133" s="0" t="inlineStr">
         <is>
-          <t>SL 3439</t>
+          <t>SL 3675</t>
         </is>
       </c>
     </row>
     <row r="2134" spans="1:2" customHeight="0">
       <c r="A2134" s="0" t="inlineStr">
         <is>
-          <t>SL 5001</t>
+          <t>SL 4974</t>
         </is>
       </c>
       <c r="B2134" s="0" t="inlineStr">
         <is>
-          <t>SL 4999</t>
+          <t>SL 3936</t>
         </is>
       </c>
     </row>
     <row r="2135" spans="1:2" customHeight="0">
       <c r="A2135" s="0" t="inlineStr">
         <is>
-          <t>SL 5005</t>
+          <t>SL 4986</t>
         </is>
       </c>
       <c r="B2135" s="0" t="inlineStr">
         <is>
-          <t>SL 5007</t>
+          <t>SL 3439</t>
         </is>
       </c>
     </row>
     <row r="2136" spans="1:2" customHeight="0">
       <c r="A2136" s="0" t="inlineStr">
         <is>
-          <t>SL 5011</t>
+          <t>SL 5001</t>
         </is>
       </c>
       <c r="B2136" s="0" t="inlineStr">
         <is>
-          <t>SL 4137</t>
+          <t>SL 4999</t>
         </is>
       </c>
     </row>
     <row r="2137" spans="1:2" customHeight="0">
       <c r="A2137" s="0" t="inlineStr">
         <is>
-          <t>SL 5033</t>
+          <t>SL 5005</t>
         </is>
       </c>
       <c r="B2137" s="0" t="inlineStr">
         <is>
-          <t>SL 2498</t>
+          <t>SL 5007</t>
         </is>
       </c>
     </row>
     <row r="2138" spans="1:2" customHeight="0">
       <c r="A2138" s="0" t="inlineStr">
         <is>
-          <t>SL 5061</t>
+          <t>SL 5011</t>
         </is>
       </c>
       <c r="B2138" s="0" t="inlineStr">
         <is>
-          <t>SL 5060</t>
+          <t>SL 4137</t>
         </is>
       </c>
     </row>
     <row r="2139" spans="1:2" customHeight="0">
       <c r="A2139" s="0" t="inlineStr">
         <is>
-          <t>SL 5085</t>
+          <t>SL 5033</t>
         </is>
       </c>
       <c r="B2139" s="0" t="inlineStr">
         <is>
-          <t>SL 3991</t>
+          <t>SL 2498</t>
         </is>
       </c>
     </row>
     <row r="2140" spans="1:2" customHeight="0">
       <c r="A2140" s="0" t="inlineStr">
         <is>
-          <t>SL 5088</t>
+          <t>SL 5061</t>
         </is>
       </c>
       <c r="B2140" s="0" t="inlineStr">
         <is>
-          <t>SL 3977</t>
+          <t>SL 5060</t>
         </is>
       </c>
     </row>
     <row r="2141" spans="1:2" customHeight="0">
       <c r="A2141" s="0" t="inlineStr">
         <is>
-          <t>SL 5089</t>
+          <t>SL 5085</t>
         </is>
       </c>
       <c r="B2141" s="0" t="inlineStr">
         <is>
-          <t>SL 3978</t>
+          <t>SL 3991</t>
         </is>
       </c>
     </row>
     <row r="2142" spans="1:2" customHeight="0">
       <c r="A2142" s="0" t="inlineStr">
         <is>
-          <t>SL 5117</t>
+          <t>SL 5088</t>
         </is>
       </c>
       <c r="B2142" s="0" t="inlineStr">
         <is>
-          <t>SL 5140</t>
+          <t>SL 3977</t>
         </is>
       </c>
     </row>
     <row r="2143" spans="1:2" customHeight="0">
       <c r="A2143" s="0" t="inlineStr">
         <is>
-          <t>SL 5118</t>
+          <t>SL 5089</t>
         </is>
       </c>
       <c r="B2143" s="0" t="inlineStr">
         <is>
-          <t>SL 5137</t>
+          <t>SL 3978</t>
         </is>
       </c>
     </row>
     <row r="2144" spans="1:2" customHeight="0">
       <c r="A2144" s="0" t="inlineStr">
         <is>
-          <t>SL 5138</t>
+          <t>SL 5117</t>
         </is>
       </c>
       <c r="B2144" s="0" t="inlineStr">
         <is>
           <t>SL 5140</t>
         </is>
       </c>
     </row>
     <row r="2145" spans="1:2" customHeight="0">
       <c r="A2145" s="0" t="inlineStr">
         <is>
-          <t>SL 5149</t>
+          <t>SL 5118</t>
         </is>
       </c>
       <c r="B2145" s="0" t="inlineStr">
         <is>
-          <t>SL 5135</t>
+          <t>SL 5137</t>
         </is>
       </c>
     </row>
     <row r="2146" spans="1:2" customHeight="0">
       <c r="A2146" s="0" t="inlineStr">
         <is>
-          <t>SL 5151</t>
+          <t>SL 5138</t>
         </is>
       </c>
       <c r="B2146" s="0" t="inlineStr">
         <is>
-          <t>SL 3821</t>
+          <t>SL 5140</t>
         </is>
       </c>
     </row>
     <row r="2147" spans="1:2" customHeight="0">
       <c r="A2147" s="0" t="inlineStr">
         <is>
-          <t>SL 5153</t>
+          <t>SL 5149</t>
         </is>
       </c>
       <c r="B2147" s="0" t="inlineStr">
         <is>
-          <t>SL 3808</t>
+          <t>SL 5135</t>
         </is>
       </c>
     </row>
     <row r="2148" spans="1:2" customHeight="0">
       <c r="A2148" s="0" t="inlineStr">
         <is>
-          <t>SL 5154</t>
+          <t>SL 5151</t>
         </is>
       </c>
       <c r="B2148" s="0" t="inlineStr">
         <is>
-          <t>SL 3809</t>
+          <t>SL 3821</t>
         </is>
       </c>
     </row>
     <row r="2149" spans="1:2" customHeight="0">
       <c r="A2149" s="0" t="inlineStr">
         <is>
-          <t>SL 5155</t>
+          <t>SL 5153</t>
         </is>
       </c>
       <c r="B2149" s="0" t="inlineStr">
         <is>
-          <t>SL 3810</t>
+          <t>SL 3808</t>
         </is>
       </c>
     </row>
     <row r="2150" spans="1:2" customHeight="0">
       <c r="A2150" s="0" t="inlineStr">
         <is>
-          <t>SL 5156</t>
+          <t>SL 5154</t>
         </is>
       </c>
       <c r="B2150" s="0" t="inlineStr">
         <is>
-          <t>SL 3808</t>
+          <t>SL 3809</t>
         </is>
       </c>
     </row>
     <row r="2151" spans="1:2" customHeight="0">
       <c r="A2151" s="0" t="inlineStr">
         <is>
-          <t>SL 5157</t>
+          <t>SL 5155</t>
         </is>
       </c>
       <c r="B2151" s="0" t="inlineStr">
         <is>
-          <t>SL 3821</t>
+          <t>SL 3810</t>
         </is>
       </c>
     </row>
     <row r="2152" spans="1:2" customHeight="0">
       <c r="A2152" s="0" t="inlineStr">
         <is>
-          <t>SL 5158</t>
+          <t>SL 5156</t>
         </is>
       </c>
       <c r="B2152" s="0" t="inlineStr">
         <is>
-          <t>SL 5159</t>
+          <t>SL 3808</t>
         </is>
       </c>
     </row>
     <row r="2153" spans="1:2" customHeight="0">
       <c r="A2153" s="0" t="inlineStr">
         <is>
-          <t>SL 5189</t>
+          <t>SL 5157</t>
         </is>
       </c>
       <c r="B2153" s="0" t="inlineStr">
         <is>
-          <t>SL 5588</t>
+          <t>SL 3821</t>
         </is>
       </c>
     </row>
     <row r="2154" spans="1:2" customHeight="0">
       <c r="A2154" s="0" t="inlineStr">
         <is>
-          <t>SL 5219</t>
+          <t>SL 5158</t>
         </is>
       </c>
       <c r="B2154" s="0" t="inlineStr">
         <is>
-          <t>SL 3616</t>
+          <t>SL 5159</t>
         </is>
       </c>
     </row>
     <row r="2155" spans="1:2" customHeight="0">
       <c r="A2155" s="0" t="inlineStr">
         <is>
-          <t>SL 5234</t>
+          <t>SL 5189</t>
         </is>
       </c>
       <c r="B2155" s="0" t="inlineStr">
         <is>
-          <t>SL 5235</t>
+          <t>SL 5588</t>
         </is>
       </c>
     </row>
     <row r="2156" spans="1:2" customHeight="0">
       <c r="A2156" s="0" t="inlineStr">
         <is>
-          <t>SL 5236</t>
+          <t>SL 5219</t>
         </is>
       </c>
       <c r="B2156" s="0" t="inlineStr">
         <is>
-          <t>SL 5237</t>
+          <t>SL 3616</t>
         </is>
       </c>
     </row>
     <row r="2157" spans="1:2" customHeight="0">
       <c r="A2157" s="0" t="inlineStr">
         <is>
-          <t>SL 5254</t>
+          <t>SL 5234</t>
         </is>
       </c>
       <c r="B2157" s="0" t="inlineStr">
         <is>
-          <t>SL 3468</t>
+          <t>SL 5235</t>
         </is>
       </c>
     </row>
     <row r="2158" spans="1:2" customHeight="0">
       <c r="A2158" s="0" t="inlineStr">
         <is>
-          <t>SL 5260</t>
+          <t>SL 5236</t>
         </is>
       </c>
       <c r="B2158" s="0" t="inlineStr">
         <is>
-          <t>SL 5379</t>
+          <t>SL 5237</t>
         </is>
       </c>
     </row>
     <row r="2159" spans="1:2" customHeight="0">
       <c r="A2159" s="0" t="inlineStr">
         <is>
-          <t>SL 5264</t>
+          <t>SL 5254</t>
         </is>
       </c>
       <c r="B2159" s="0" t="inlineStr">
         <is>
-          <t>SL 2389</t>
+          <t>SL 3468</t>
         </is>
       </c>
     </row>
     <row r="2160" spans="1:2" customHeight="0">
       <c r="A2160" s="0" t="inlineStr">
         <is>
-          <t>SL 5272</t>
+          <t>SL 5260</t>
         </is>
       </c>
       <c r="B2160" s="0" t="inlineStr">
         <is>
-          <t>SL 5270</t>
+          <t>SL 5379</t>
         </is>
       </c>
     </row>
     <row r="2161" spans="1:2" customHeight="0">
       <c r="A2161" s="0" t="inlineStr">
         <is>
-          <t>SL 5280</t>
+          <t>SL 5264</t>
         </is>
       </c>
       <c r="B2161" s="0" t="inlineStr">
         <is>
-          <t>SL 5287</t>
+          <t>SL 2389</t>
         </is>
       </c>
     </row>
     <row r="2162" spans="1:2" customHeight="0">
       <c r="A2162" s="0" t="inlineStr">
         <is>
-          <t>SL 5281</t>
+          <t>SL 5272</t>
         </is>
       </c>
       <c r="B2162" s="0" t="inlineStr">
         <is>
-          <t>SL 5288</t>
+          <t>SL 5270</t>
         </is>
       </c>
     </row>
     <row r="2163" spans="1:2" customHeight="0">
       <c r="A2163" s="0" t="inlineStr">
         <is>
-          <t>SL 5286</t>
+          <t>SL 5280</t>
         </is>
       </c>
       <c r="B2163" s="0" t="inlineStr">
         <is>
-          <t>SL 5320</t>
+          <t>SL 5287</t>
         </is>
       </c>
     </row>
     <row r="2164" spans="1:2" customHeight="0">
       <c r="A2164" s="0" t="inlineStr">
         <is>
-          <t>SL 5309</t>
+          <t>SL 5281</t>
         </is>
       </c>
       <c r="B2164" s="0" t="inlineStr">
         <is>
-          <t>SL 5307</t>
+          <t>SL 5288</t>
         </is>
       </c>
     </row>
     <row r="2165" spans="1:2" customHeight="0">
       <c r="A2165" s="0" t="inlineStr">
         <is>
-          <t>SL 5310</t>
+          <t>SL 5286</t>
         </is>
       </c>
       <c r="B2165" s="0" t="inlineStr">
         <is>
-          <t>SL 5308</t>
+          <t>SL 5320</t>
         </is>
       </c>
     </row>
     <row r="2166" spans="1:2" customHeight="0">
       <c r="A2166" s="0" t="inlineStr">
         <is>
-          <t>SL 5321</t>
+          <t>SL 5309</t>
         </is>
       </c>
       <c r="B2166" s="0" t="inlineStr">
         <is>
-          <t>SL 5287</t>
+          <t>SL 5307</t>
         </is>
       </c>
     </row>
     <row r="2167" spans="1:2" customHeight="0">
       <c r="A2167" s="0" t="inlineStr">
         <is>
-          <t>SL 5322</t>
+          <t>SL 5310</t>
         </is>
       </c>
       <c r="B2167" s="0" t="inlineStr">
         <is>
-          <t>SL 5288</t>
+          <t>SL 5308</t>
         </is>
       </c>
     </row>
     <row r="2168" spans="1:2" customHeight="0">
       <c r="A2168" s="0" t="inlineStr">
         <is>
-          <t>SL 5336</t>
+          <t>SL 5321</t>
         </is>
       </c>
       <c r="B2168" s="0" t="inlineStr">
         <is>
-          <t>SL 5344</t>
+          <t>SL 5287</t>
         </is>
       </c>
     </row>
     <row r="2169" spans="1:2" customHeight="0">
       <c r="A2169" s="0" t="inlineStr">
         <is>
-          <t>SL 5340</t>
+          <t>SL 5322</t>
         </is>
       </c>
       <c r="B2169" s="0" t="inlineStr">
         <is>
-          <t>SL 3602</t>
+          <t>SL 5288</t>
         </is>
       </c>
     </row>
     <row r="2170" spans="1:2" customHeight="0">
       <c r="A2170" s="0" t="inlineStr">
         <is>
-          <t>SL 5341</t>
+          <t>SL 5336</t>
         </is>
       </c>
       <c r="B2170" s="0" t="inlineStr">
         <is>
-          <t>SL 3603</t>
+          <t>SL 5344</t>
         </is>
       </c>
     </row>
     <row r="2171" spans="1:2" customHeight="0">
       <c r="A2171" s="0" t="inlineStr">
         <is>
-          <t>SL 5342</t>
+          <t>SL 5340</t>
         </is>
       </c>
       <c r="B2171" s="0" t="inlineStr">
         <is>
-          <t>SL 3606</t>
+          <t>SL 3602</t>
         </is>
       </c>
     </row>
     <row r="2172" spans="1:2" customHeight="0">
       <c r="A2172" s="0" t="inlineStr">
         <is>
-          <t>SL 5343</t>
+          <t>SL 5341</t>
         </is>
       </c>
       <c r="B2172" s="0" t="inlineStr">
         <is>
-          <t>SL 5335</t>
+          <t>SL 3603</t>
         </is>
       </c>
     </row>
     <row r="2173" spans="1:2" customHeight="0">
       <c r="A2173" s="0" t="inlineStr">
         <is>
-          <t>SL 5345</t>
+          <t>SL 5342</t>
         </is>
       </c>
       <c r="B2173" s="0" t="inlineStr">
         <is>
-          <t>SL 5339</t>
+          <t>SL 3606</t>
         </is>
       </c>
     </row>
     <row r="2174" spans="1:2" customHeight="0">
       <c r="A2174" s="0" t="inlineStr">
         <is>
-          <t>SL 5346</t>
+          <t>SL 5343</t>
         </is>
       </c>
       <c r="B2174" s="0" t="inlineStr">
         <is>
           <t>SL 5335</t>
         </is>
       </c>
     </row>
     <row r="2175" spans="1:2" customHeight="0">
       <c r="A2175" s="0" t="inlineStr">
         <is>
-          <t>SL 5374</t>
+          <t>SL 5345</t>
         </is>
       </c>
       <c r="B2175" s="0" t="inlineStr">
         <is>
-          <t>SL 5886</t>
+          <t>SL 5339</t>
         </is>
       </c>
     </row>
     <row r="2176" spans="1:2" customHeight="0">
       <c r="A2176" s="0" t="inlineStr">
         <is>
-          <t>SL 5376</t>
+          <t>SL 5346</t>
         </is>
       </c>
       <c r="B2176" s="0" t="inlineStr">
         <is>
-          <t>SL 5554</t>
+          <t>SL 5335</t>
         </is>
       </c>
     </row>
     <row r="2177" spans="1:2" customHeight="0">
       <c r="A2177" s="0" t="inlineStr">
         <is>
-          <t>SL 5383</t>
+          <t>SL 5374</t>
         </is>
       </c>
       <c r="B2177" s="0" t="inlineStr">
         <is>
-          <t>SL 4116</t>
+          <t>SL 5886</t>
         </is>
       </c>
     </row>
     <row r="2178" spans="1:2" customHeight="0">
       <c r="A2178" s="0" t="inlineStr">
         <is>
-          <t>SL 5597</t>
+          <t>SL 5376</t>
         </is>
       </c>
       <c r="B2178" s="0" t="inlineStr">
         <is>
-          <t>SL 5367</t>
+          <t>SL 5554</t>
         </is>
       </c>
     </row>
     <row r="2179" spans="1:2" customHeight="0">
       <c r="A2179" s="0" t="inlineStr">
         <is>
-          <t>SL 5602</t>
+          <t>SL 5383</t>
         </is>
       </c>
       <c r="B2179" s="0" t="inlineStr">
         <is>
-          <t>SL 4136</t>
+          <t>SL 4116</t>
         </is>
       </c>
     </row>
     <row r="2180" spans="1:2" customHeight="0">
       <c r="A2180" s="0" t="inlineStr">
         <is>
-          <t>SL 5605</t>
+          <t>SL 5597</t>
         </is>
       </c>
       <c r="B2180" s="0" t="inlineStr">
         <is>
-          <t>SL 5016</t>
+          <t>SL 5367</t>
         </is>
       </c>
     </row>
     <row r="2181" spans="1:2" customHeight="0">
       <c r="A2181" s="0" t="inlineStr">
         <is>
-          <t>SL 5606</t>
+          <t>SL 5602</t>
         </is>
       </c>
       <c r="B2181" s="0" t="inlineStr">
         <is>
-          <t>SL 5017</t>
+          <t>SL 4136</t>
         </is>
       </c>
     </row>
     <row r="2182" spans="1:2" customHeight="0">
       <c r="A2182" s="0" t="inlineStr">
         <is>
-          <t>SL 5617</t>
+          <t>SL 5605</t>
         </is>
       </c>
       <c r="B2182" s="0" t="inlineStr">
         <is>
-          <t>SL 5327</t>
+          <t>SL 5016</t>
         </is>
       </c>
     </row>
     <row r="2183" spans="1:2" customHeight="0">
       <c r="A2183" s="0" t="inlineStr">
         <is>
-          <t>SL 5618</t>
+          <t>SL 5606</t>
         </is>
       </c>
       <c r="B2183" s="0" t="inlineStr">
         <is>
-          <t>SL 5326</t>
+          <t>SL 5017</t>
         </is>
       </c>
     </row>
     <row r="2184" spans="1:2" customHeight="0">
       <c r="A2184" s="0" t="inlineStr">
         <is>
-          <t>SL 5623</t>
+          <t>SL 5617</t>
         </is>
       </c>
       <c r="B2184" s="0" t="inlineStr">
         <is>
-          <t>SL 4205</t>
+          <t>SL 5327</t>
         </is>
       </c>
     </row>
     <row r="2185" spans="1:2" customHeight="0">
       <c r="A2185" s="0" t="inlineStr">
         <is>
-          <t>SL 5652</t>
+          <t>SL 5618</t>
         </is>
       </c>
       <c r="B2185" s="0" t="inlineStr">
         <is>
-          <t>SL 4908</t>
+          <t>SL 5326</t>
         </is>
       </c>
     </row>
     <row r="2186" spans="1:2" customHeight="0">
       <c r="A2186" s="0" t="inlineStr">
         <is>
-          <t>SL 5661</t>
+          <t>SL 5623</t>
         </is>
       </c>
       <c r="B2186" s="0" t="inlineStr">
         <is>
-          <t>SL 5662</t>
+          <t>SL 4205</t>
         </is>
       </c>
     </row>
     <row r="2187" spans="1:2" customHeight="0">
       <c r="A2187" s="0" t="inlineStr">
         <is>
-          <t>SL 5664</t>
+          <t>SL 5652</t>
         </is>
       </c>
       <c r="B2187" s="0" t="inlineStr">
         <is>
-          <t>SL 5665</t>
+          <t>SL 4908</t>
         </is>
       </c>
     </row>
     <row r="2188" spans="1:2" customHeight="0">
       <c r="A2188" s="0" t="inlineStr">
         <is>
-          <t>SL 5700</t>
+          <t>SL 5661</t>
         </is>
       </c>
       <c r="B2188" s="0" t="inlineStr">
         <is>
-          <t>SL 5706</t>
+          <t>SL 5662</t>
         </is>
       </c>
     </row>
     <row r="2189" spans="1:2" customHeight="0">
       <c r="A2189" s="0" t="inlineStr">
         <is>
-          <t>SL 5704</t>
+          <t>SL 5664</t>
         </is>
       </c>
       <c r="B2189" s="0" t="inlineStr">
         <is>
-          <t>SL 5733</t>
+          <t>SL 5665</t>
         </is>
       </c>
     </row>
     <row r="2190" spans="1:2" customHeight="0">
       <c r="A2190" s="0" t="inlineStr">
         <is>
-          <t>SL 5722</t>
+          <t>SL 5700</t>
         </is>
       </c>
       <c r="B2190" s="0" t="inlineStr">
         <is>
-          <t>SL 4938</t>
+          <t>SL 5706</t>
         </is>
       </c>
     </row>
     <row r="2191" spans="1:2" customHeight="0">
       <c r="A2191" s="0" t="inlineStr">
         <is>
-          <t>SL 5727</t>
+          <t>SL 5704</t>
         </is>
       </c>
       <c r="B2191" s="0" t="inlineStr">
         <is>
-          <t>SL 5610</t>
+          <t>SL 5733</t>
         </is>
       </c>
     </row>
     <row r="2192" spans="1:2" customHeight="0">
       <c r="A2192" s="0" t="inlineStr">
         <is>
-          <t>SL 5774</t>
+          <t>SL 5722</t>
         </is>
       </c>
       <c r="B2192" s="0" t="inlineStr">
         <is>
-          <t>SL 5806</t>
+          <t>SL 4938</t>
         </is>
       </c>
     </row>
     <row r="2193" spans="1:2" customHeight="0">
       <c r="A2193" s="0" t="inlineStr">
         <is>
-          <t>SL 5793</t>
+          <t>SL 5727</t>
         </is>
       </c>
       <c r="B2193" s="0" t="inlineStr">
         <is>
-          <t>SL 5678</t>
+          <t>SL 5610</t>
         </is>
       </c>
     </row>
     <row r="2194" spans="1:2" customHeight="0">
       <c r="A2194" s="0" t="inlineStr">
         <is>
-          <t>SL 5803</t>
+          <t>SL 5774</t>
         </is>
       </c>
       <c r="B2194" s="0" t="inlineStr">
         <is>
-          <t>SL 5800</t>
+          <t>SL 5806</t>
         </is>
       </c>
     </row>
     <row r="2195" spans="1:2" customHeight="0">
       <c r="A2195" s="0" t="inlineStr">
         <is>
-          <t>SL 5817</t>
+          <t>SL 5793</t>
         </is>
       </c>
       <c r="B2195" s="0" t="inlineStr">
         <is>
-          <t>SL 5787</t>
+          <t>SL 5678</t>
         </is>
       </c>
     </row>
     <row r="2196" spans="1:2" customHeight="0">
       <c r="A2196" s="0" t="inlineStr">
         <is>
-          <t>SL 5847</t>
+          <t>SL 5803</t>
         </is>
       </c>
       <c r="B2196" s="0" t="inlineStr">
         <is>
-          <t>SL 6182</t>
+          <t>SL 5800</t>
         </is>
       </c>
     </row>
     <row r="2197" spans="1:2" customHeight="0">
       <c r="A2197" s="0" t="inlineStr">
         <is>
-          <t>SL 5852</t>
+          <t>SL 5817</t>
         </is>
       </c>
       <c r="B2197" s="0" t="inlineStr">
         <is>
-          <t>SL 5875</t>
+          <t>SL 5787</t>
         </is>
       </c>
     </row>
     <row r="2198" spans="1:2" customHeight="0">
       <c r="A2198" s="0" t="inlineStr">
         <is>
-          <t>SL 5856</t>
+          <t>SL 5847</t>
         </is>
       </c>
       <c r="B2198" s="0" t="inlineStr">
         <is>
-          <t>SL 5577</t>
+          <t>SL 6182</t>
         </is>
       </c>
     </row>
     <row r="2199" spans="1:2" customHeight="0">
       <c r="A2199" s="0" t="inlineStr">
         <is>
-          <t>SL 5887</t>
+          <t>SL 5852</t>
         </is>
       </c>
       <c r="B2199" s="0" t="inlineStr">
         <is>
           <t>SL 5875</t>
         </is>
       </c>
     </row>
     <row r="2200" spans="1:2" customHeight="0">
       <c r="A2200" s="0" t="inlineStr">
         <is>
-          <t>SL 5888</t>
+          <t>SL 5856</t>
         </is>
       </c>
       <c r="B2200" s="0" t="inlineStr">
         <is>
-          <t>SL 6213</t>
+          <t>SL 5577</t>
         </is>
       </c>
     </row>
     <row r="2201" spans="1:2" customHeight="0">
       <c r="A2201" s="0" t="inlineStr">
         <is>
-          <t>SL 5907</t>
+          <t>SL 5887</t>
         </is>
       </c>
       <c r="B2201" s="0" t="inlineStr">
         <is>
-          <t>SL 5958</t>
+          <t>SL 5875</t>
         </is>
       </c>
     </row>
     <row r="2202" spans="1:2" customHeight="0">
       <c r="A2202" s="0" t="inlineStr">
         <is>
-          <t>SL 5911</t>
+          <t>SL 5888</t>
         </is>
       </c>
       <c r="B2202" s="0" t="inlineStr">
         <is>
-          <t>SL 5572</t>
+          <t>SL 6213</t>
         </is>
       </c>
     </row>
     <row r="2203" spans="1:2" customHeight="0">
       <c r="A2203" s="0" t="inlineStr">
         <is>
-          <t>SL 5913</t>
+          <t>SL 5907</t>
         </is>
       </c>
       <c r="B2203" s="0" t="inlineStr">
         <is>
           <t>SL 5958</t>
         </is>
       </c>
     </row>
     <row r="2204" spans="1:2" customHeight="0">
       <c r="A2204" s="0" t="inlineStr">
         <is>
-          <t>SL 5915</t>
+          <t>SL 5911</t>
         </is>
       </c>
       <c r="B2204" s="0" t="inlineStr">
         <is>
-          <t>SL 5643</t>
+          <t>SL 5572</t>
         </is>
       </c>
     </row>
     <row r="2205" spans="1:2" customHeight="0">
       <c r="A2205" s="0" t="inlineStr">
         <is>
-          <t>SL 5922</t>
+          <t>SL 5913</t>
         </is>
       </c>
       <c r="B2205" s="0" t="inlineStr">
         <is>
-          <t>SL 5604</t>
+          <t>SL 5958</t>
         </is>
       </c>
     </row>
     <row r="2206" spans="1:2" customHeight="0">
       <c r="A2206" s="0" t="inlineStr">
         <is>
-          <t>SL 5923</t>
+          <t>SL 5915</t>
         </is>
       </c>
       <c r="B2206" s="0" t="inlineStr">
         <is>
-          <t>SL 5736</t>
+          <t>SL 5643</t>
         </is>
       </c>
     </row>
     <row r="2207" spans="1:2" customHeight="0">
       <c r="A2207" s="0" t="inlineStr">
         <is>
-          <t>SL 5924</t>
+          <t>SL 5922</t>
         </is>
       </c>
       <c r="B2207" s="0" t="inlineStr">
         <is>
-          <t>SL 5737</t>
+          <t>SL 5604</t>
         </is>
       </c>
     </row>
     <row r="2208" spans="1:2" customHeight="0">
       <c r="A2208" s="0" t="inlineStr">
         <is>
-          <t>SL 5927</t>
+          <t>SL 5923</t>
         </is>
       </c>
       <c r="B2208" s="0" t="inlineStr">
         <is>
-          <t>SL 5914</t>
+          <t>SL 5736</t>
         </is>
       </c>
     </row>
     <row r="2209" spans="1:2" customHeight="0">
       <c r="A2209" s="0" t="inlineStr">
         <is>
-          <t>SL 5937</t>
+          <t>SL 5924</t>
         </is>
       </c>
       <c r="B2209" s="0" t="inlineStr">
         <is>
-          <t>SL 5965</t>
+          <t>SL 5737</t>
         </is>
       </c>
     </row>
     <row r="2210" spans="1:2" customHeight="0">
       <c r="A2210" s="0" t="inlineStr">
         <is>
-          <t>SL 5950</t>
+          <t>SL 5927</t>
         </is>
       </c>
       <c r="B2210" s="0" t="inlineStr">
         <is>
-          <t>SL 6322</t>
+          <t>SL 5914</t>
         </is>
       </c>
     </row>
     <row r="2211" spans="1:2" customHeight="0">
       <c r="A2211" s="0" t="inlineStr">
         <is>
-          <t>SL 5964</t>
+          <t>SL 5937</t>
         </is>
       </c>
       <c r="B2211" s="0" t="inlineStr">
         <is>
-          <t>SL 5936</t>
+          <t>SL 5965</t>
         </is>
       </c>
     </row>
     <row r="2212" spans="1:2" customHeight="0">
       <c r="A2212" s="0" t="inlineStr">
         <is>
-          <t>SL 5977</t>
+          <t>SL 5950</t>
         </is>
       </c>
       <c r="B2212" s="0" t="inlineStr">
         <is>
-          <t>SL 5794</t>
+          <t>SL 6322</t>
         </is>
       </c>
     </row>
     <row r="2213" spans="1:2" customHeight="0">
       <c r="A2213" s="0" t="inlineStr">
         <is>
-          <t>SL 5980</t>
+          <t>SL 5964</t>
         </is>
       </c>
       <c r="B2213" s="0" t="inlineStr">
         <is>
-          <t>SL 5979</t>
+          <t>SL 5936</t>
         </is>
       </c>
     </row>
     <row r="2214" spans="1:2" customHeight="0">
       <c r="A2214" s="0" t="inlineStr">
         <is>
-          <t>SL 5983</t>
+          <t>SL 5977</t>
         </is>
       </c>
       <c r="B2214" s="0" t="inlineStr">
         <is>
-          <t>SL 5806</t>
+          <t>SL 5794</t>
         </is>
       </c>
     </row>
     <row r="2215" spans="1:2" customHeight="0">
       <c r="A2215" s="0" t="inlineStr">
         <is>
-          <t>SL 5986</t>
+          <t>SL 5980</t>
         </is>
       </c>
       <c r="B2215" s="0" t="inlineStr">
         <is>
-          <t>SL 6260</t>
+          <t>SL 5979</t>
         </is>
       </c>
     </row>
     <row r="2216" spans="1:2" customHeight="0">
       <c r="A2216" s="0" t="inlineStr">
         <is>
-          <t>SL 5987</t>
+          <t>SL 5983</t>
         </is>
       </c>
       <c r="B2216" s="0" t="inlineStr">
         <is>
-          <t>SL 6261</t>
+          <t>SL 5806</t>
         </is>
       </c>
     </row>
     <row r="2217" spans="1:2" customHeight="0">
       <c r="A2217" s="0" t="inlineStr">
         <is>
-          <t>SL 6006</t>
+          <t>SL 5986</t>
         </is>
       </c>
       <c r="B2217" s="0" t="inlineStr">
         <is>
-          <t>SL 6693</t>
+          <t>SL 6260</t>
         </is>
       </c>
     </row>
     <row r="2218" spans="1:2" customHeight="0">
       <c r="A2218" s="0" t="inlineStr">
         <is>
-          <t>SL 6013</t>
+          <t>SL 5987</t>
         </is>
       </c>
       <c r="B2218" s="0" t="inlineStr">
         <is>
-          <t>SL 5655</t>
+          <t>SL 6261</t>
         </is>
       </c>
     </row>
     <row r="2219" spans="1:2" customHeight="0">
       <c r="A2219" s="0" t="inlineStr">
         <is>
-          <t>SL 6038</t>
+          <t>SL 6006</t>
         </is>
       </c>
       <c r="B2219" s="0" t="inlineStr">
         <is>
-          <t>SL 5892</t>
+          <t>SL 6693</t>
         </is>
       </c>
     </row>
     <row r="2220" spans="1:2" customHeight="0">
       <c r="A2220" s="0" t="inlineStr">
         <is>
-          <t>SL 6055</t>
+          <t>SL 6013</t>
         </is>
       </c>
       <c r="B2220" s="0" t="inlineStr">
         <is>
-          <t>SL 3538</t>
+          <t>SL 5655</t>
         </is>
       </c>
     </row>
     <row r="2221" spans="1:2" customHeight="0">
       <c r="A2221" s="0" t="inlineStr">
         <is>
-          <t>SL 6057</t>
+          <t>SL 6038</t>
         </is>
       </c>
       <c r="B2221" s="0" t="inlineStr">
         <is>
-          <t>SL 6024</t>
+          <t>SL 5892</t>
         </is>
       </c>
     </row>
     <row r="2222" spans="1:2" customHeight="0">
       <c r="A2222" s="0" t="inlineStr">
         <is>
-          <t>SL 6061</t>
+          <t>SL 6055</t>
         </is>
       </c>
       <c r="B2222" s="0" t="inlineStr">
         <is>
-          <t>SL 6060</t>
+          <t>SL 3538</t>
         </is>
       </c>
     </row>
     <row r="2223" spans="1:2" customHeight="0">
       <c r="A2223" s="0" t="inlineStr">
         <is>
-          <t>SL 6083</t>
+          <t>SL 6057</t>
         </is>
       </c>
       <c r="B2223" s="0" t="inlineStr">
         <is>
-          <t>SL 5805</t>
+          <t>SL 6024</t>
         </is>
       </c>
     </row>
     <row r="2224" spans="1:2" customHeight="0">
       <c r="A2224" s="0" t="inlineStr">
         <is>
-          <t>SL 6096</t>
+          <t>SL 6061</t>
         </is>
       </c>
       <c r="B2224" s="0" t="inlineStr">
         <is>
-          <t>SL 5876</t>
+          <t>SL 6060</t>
         </is>
       </c>
     </row>
     <row r="2225" spans="1:2" customHeight="0">
       <c r="A2225" s="0" t="inlineStr">
         <is>
-          <t>SL 6105</t>
+          <t>SL 6083</t>
         </is>
       </c>
       <c r="B2225" s="0" t="inlineStr">
         <is>
-          <t>SL 6095</t>
+          <t>SL 5805</t>
         </is>
       </c>
     </row>
     <row r="2226" spans="1:2" customHeight="0">
       <c r="A2226" s="0" t="inlineStr">
         <is>
-          <t>SL 6106</t>
+          <t>SL 6096</t>
         </is>
       </c>
       <c r="B2226" s="0" t="inlineStr">
         <is>
-          <t>SL 5245</t>
+          <t>SL 5876</t>
         </is>
       </c>
     </row>
     <row r="2227" spans="1:2" customHeight="0">
       <c r="A2227" s="0" t="inlineStr">
         <is>
-          <t>SL 6112</t>
+          <t>SL 6105</t>
         </is>
       </c>
       <c r="B2227" s="0" t="inlineStr">
         <is>
-          <t>SL 4091</t>
+          <t>SL 6095</t>
         </is>
       </c>
     </row>
     <row r="2228" spans="1:2" customHeight="0">
       <c r="A2228" s="0" t="inlineStr">
         <is>
-          <t>SL 6125</t>
+          <t>SL 6106</t>
         </is>
       </c>
       <c r="B2228" s="0" t="inlineStr">
         <is>
-          <t>SL 5885</t>
+          <t>SL 5245</t>
         </is>
       </c>
     </row>
     <row r="2229" spans="1:2" customHeight="0">
       <c r="A2229" s="0" t="inlineStr">
         <is>
-          <t>SL 6127</t>
+          <t>SL 6112</t>
         </is>
       </c>
       <c r="B2229" s="0" t="inlineStr">
         <is>
-          <t>SL 4881</t>
+          <t>SL 4091</t>
         </is>
       </c>
     </row>
     <row r="2230" spans="1:2" customHeight="0">
       <c r="A2230" s="0" t="inlineStr">
         <is>
-          <t>SL 6167</t>
+          <t>SL 6125</t>
         </is>
       </c>
       <c r="B2230" s="0" t="inlineStr">
         <is>
-          <t>SL 5276</t>
+          <t>SL 5885</t>
         </is>
       </c>
     </row>
     <row r="2231" spans="1:2" customHeight="0">
       <c r="A2231" s="0" t="inlineStr">
         <is>
-          <t>SL 6170</t>
+          <t>SL 6127</t>
         </is>
       </c>
       <c r="B2231" s="0" t="inlineStr">
         <is>
-          <t>SL 3919</t>
+          <t>SL 4881</t>
         </is>
       </c>
     </row>
     <row r="2232" spans="1:2" customHeight="0">
       <c r="A2232" s="0" t="inlineStr">
         <is>
-          <t>SL 6172</t>
+          <t>SL 6167</t>
         </is>
       </c>
       <c r="B2232" s="0" t="inlineStr">
         <is>
-          <t>SL 5798</t>
+          <t>SL 5276</t>
         </is>
       </c>
     </row>
     <row r="2233" spans="1:2" customHeight="0">
       <c r="A2233" s="0" t="inlineStr">
         <is>
-          <t>SL 6173</t>
+          <t>SL 6170</t>
         </is>
       </c>
       <c r="B2233" s="0" t="inlineStr">
         <is>
-          <t>SL 5799</t>
+          <t>SL 3919</t>
         </is>
       </c>
     </row>
     <row r="2234" spans="1:2" customHeight="0">
       <c r="A2234" s="0" t="inlineStr">
         <is>
-          <t>SL 6196</t>
+          <t>SL 6172</t>
         </is>
       </c>
       <c r="B2234" s="0" t="inlineStr">
         <is>
-          <t>SL 5721</t>
+          <t>SL 5798</t>
         </is>
       </c>
     </row>
     <row r="2235" spans="1:2" customHeight="0">
       <c r="A2235" s="0" t="inlineStr">
         <is>
-          <t>SL 6242</t>
+          <t>SL 6173</t>
         </is>
       </c>
       <c r="B2235" s="0" t="inlineStr">
         <is>
-          <t>SL 6385</t>
+          <t>SL 5799</t>
         </is>
       </c>
     </row>
     <row r="2236" spans="1:2" customHeight="0">
       <c r="A2236" s="0" t="inlineStr">
         <is>
-          <t>SL 6266</t>
+          <t>SL 6196</t>
         </is>
       </c>
       <c r="B2236" s="0" t="inlineStr">
         <is>
-          <t>SL 6264</t>
+          <t>SL 5721</t>
         </is>
       </c>
     </row>
     <row r="2237" spans="1:2" customHeight="0">
       <c r="A2237" s="0" t="inlineStr">
         <is>
-          <t>SL 6288</t>
+          <t>SL 6242</t>
         </is>
       </c>
       <c r="B2237" s="0" t="inlineStr">
         <is>
-          <t>SL 5333</t>
+          <t>SL 6385</t>
         </is>
       </c>
     </row>
     <row r="2238" spans="1:2" customHeight="0">
       <c r="A2238" s="0" t="inlineStr">
         <is>
-          <t>SL 6306</t>
+          <t>SL 6266</t>
         </is>
       </c>
       <c r="B2238" s="0" t="inlineStr">
         <is>
-          <t>SL 6304</t>
+          <t>SL 6264</t>
         </is>
       </c>
     </row>
     <row r="2239" spans="1:2" customHeight="0">
       <c r="A2239" s="0" t="inlineStr">
         <is>
-          <t>SL 6331</t>
+          <t>SL 6288</t>
         </is>
       </c>
       <c r="B2239" s="0" t="inlineStr">
         <is>
-          <t>SL 4856</t>
+          <t>SL 5333</t>
         </is>
       </c>
     </row>
     <row r="2240" spans="1:2" customHeight="0">
       <c r="A2240" s="0" t="inlineStr">
         <is>
-          <t>SL 6334</t>
+          <t>SL 6306</t>
         </is>
       </c>
       <c r="B2240" s="0" t="inlineStr">
         <is>
-          <t>SL 6222</t>
+          <t>SL 6304</t>
         </is>
       </c>
     </row>
     <row r="2241" spans="1:2" customHeight="0">
       <c r="A2241" s="0" t="inlineStr">
         <is>
-          <t>SL 6362</t>
+          <t>SL 6331</t>
         </is>
       </c>
       <c r="B2241" s="0" t="inlineStr">
         <is>
-          <t>SL 5953</t>
+          <t>SL 4856</t>
         </is>
       </c>
     </row>
     <row r="2242" spans="1:2" customHeight="0">
       <c r="A2242" s="0" t="inlineStr">
         <is>
-          <t>SL 6367</t>
+          <t>SL 6334</t>
         </is>
       </c>
       <c r="B2242" s="0" t="inlineStr">
         <is>
-          <t>SL 1126</t>
+          <t>SL 6222</t>
         </is>
       </c>
     </row>
     <row r="2243" spans="1:2" customHeight="0">
       <c r="A2243" s="0" t="inlineStr">
         <is>
-          <t>SL 6423</t>
+          <t>SL 6362</t>
         </is>
       </c>
       <c r="B2243" s="0" t="inlineStr">
         <is>
-          <t>SL 5253</t>
+          <t>SL 5953</t>
         </is>
       </c>
     </row>
     <row r="2244" spans="1:2" customHeight="0">
       <c r="A2244" s="0" t="inlineStr">
         <is>
-          <t>SL 6472</t>
+          <t>SL 6367</t>
         </is>
       </c>
       <c r="B2244" s="0" t="inlineStr">
         <is>
-          <t>SL 6379</t>
+          <t>SL 1126</t>
         </is>
       </c>
     </row>
     <row r="2245" spans="1:2" customHeight="0">
       <c r="A2245" s="0" t="inlineStr">
         <is>
-          <t>SL 6475</t>
+          <t>SL 6423</t>
         </is>
       </c>
       <c r="B2245" s="0" t="inlineStr">
         <is>
-          <t>SL 1132</t>
+          <t>SL 5253</t>
         </is>
       </c>
     </row>
     <row r="2246" spans="1:2" customHeight="0">
       <c r="A2246" s="0" t="inlineStr">
         <is>
-          <t>SL 6480</t>
+          <t>SL 6472</t>
         </is>
       </c>
       <c r="B2246" s="0" t="inlineStr">
         <is>
-          <t>SL 6380</t>
+          <t>SL 6379</t>
         </is>
       </c>
     </row>
     <row r="2247" spans="1:2" customHeight="0">
       <c r="A2247" s="0" t="inlineStr">
         <is>
-          <t>SL 6490</t>
+          <t>SL 6475</t>
         </is>
       </c>
       <c r="B2247" s="0" t="inlineStr">
         <is>
-          <t>SL 6326</t>
+          <t>SL 1132</t>
         </is>
       </c>
     </row>
     <row r="2248" spans="1:2" customHeight="0">
       <c r="A2248" s="0" t="inlineStr">
         <is>
-          <t>SL 6491</t>
+          <t>SL 6480</t>
         </is>
       </c>
       <c r="B2248" s="0" t="inlineStr">
         <is>
-          <t>SL 6325</t>
+          <t>SL 6380</t>
         </is>
       </c>
     </row>
     <row r="2249" spans="1:2" customHeight="0">
       <c r="A2249" s="0" t="inlineStr">
         <is>
-          <t>SL 6500</t>
+          <t>SL 6490</t>
         </is>
       </c>
       <c r="B2249" s="0" t="inlineStr">
         <is>
-          <t>SL 4888</t>
+          <t>SL 6326</t>
         </is>
       </c>
     </row>
     <row r="2250" spans="1:2" customHeight="0">
       <c r="A2250" s="0" t="inlineStr">
         <is>
-          <t>SL 6502</t>
+          <t>SL 6491</t>
         </is>
       </c>
       <c r="B2250" s="0" t="inlineStr">
         <is>
-          <t>SL 5926</t>
+          <t>SL 6325</t>
         </is>
       </c>
     </row>
     <row r="2251" spans="1:2" customHeight="0">
       <c r="A2251" s="0" t="inlineStr">
         <is>
-          <t>SL 6503</t>
+          <t>SL 6500</t>
         </is>
       </c>
       <c r="B2251" s="0" t="inlineStr">
         <is>
-          <t>SL 5577</t>
+          <t>SL 4888</t>
         </is>
       </c>
     </row>
     <row r="2252" spans="1:2" customHeight="0">
       <c r="A2252" s="0" t="inlineStr">
         <is>
-          <t>SL 6507</t>
+          <t>SL 6502</t>
         </is>
       </c>
       <c r="B2252" s="0" t="inlineStr">
         <is>
-          <t>SL 1132</t>
+          <t>SL 5926</t>
         </is>
       </c>
     </row>
     <row r="2253" spans="1:2" customHeight="0">
       <c r="A2253" s="0" t="inlineStr">
         <is>
-          <t>SL 6509</t>
+          <t>SL 6503</t>
         </is>
       </c>
       <c r="B2253" s="0" t="inlineStr">
         <is>
-          <t>SL 5824</t>
+          <t>SL 5577</t>
         </is>
       </c>
     </row>
     <row r="2254" spans="1:2" customHeight="0">
       <c r="A2254" s="0" t="inlineStr">
         <is>
-          <t>SL 6510</t>
+          <t>SL 6507</t>
         </is>
       </c>
       <c r="B2254" s="0" t="inlineStr">
         <is>
-          <t>SL 5589</t>
+          <t>SL 1132</t>
         </is>
       </c>
     </row>
     <row r="2255" spans="1:2" customHeight="0">
       <c r="A2255" s="0" t="inlineStr">
         <is>
-          <t>SL 6513</t>
+          <t>SL 6509</t>
         </is>
       </c>
       <c r="B2255" s="0" t="inlineStr">
         <is>
-          <t>SL 6313</t>
+          <t>SL 5824</t>
         </is>
       </c>
     </row>
     <row r="2256" spans="1:2" customHeight="0">
       <c r="A2256" s="0" t="inlineStr">
         <is>
-          <t>SL 6514</t>
+          <t>SL 6510</t>
         </is>
       </c>
       <c r="B2256" s="0" t="inlineStr">
         <is>
-          <t>SL 6312</t>
+          <t>SL 5589</t>
         </is>
       </c>
     </row>
     <row r="2257" spans="1:2" customHeight="0">
       <c r="A2257" s="0" t="inlineStr">
         <is>
-          <t>SL 6533</t>
+          <t>SL 6513</t>
         </is>
       </c>
       <c r="B2257" s="0" t="inlineStr">
         <is>
-          <t>SL 6297</t>
+          <t>SL 6313</t>
         </is>
       </c>
     </row>
     <row r="2258" spans="1:2" customHeight="0">
       <c r="A2258" s="0" t="inlineStr">
         <is>
-          <t>SL 6558</t>
+          <t>SL 6514</t>
         </is>
       </c>
       <c r="B2258" s="0" t="inlineStr">
         <is>
-          <t>SL 6687</t>
+          <t>SL 6312</t>
         </is>
       </c>
     </row>
     <row r="2259" spans="1:2" customHeight="0">
       <c r="A2259" s="0" t="inlineStr">
         <is>
-          <t>SL 6561</t>
+          <t>SL 6533</t>
         </is>
       </c>
       <c r="B2259" s="0" t="inlineStr">
         <is>
-          <t>SL 5732</t>
+          <t>SL 6297</t>
         </is>
       </c>
     </row>
     <row r="2260" spans="1:2" customHeight="0">
       <c r="A2260" s="0" t="inlineStr">
         <is>
-          <t>SL 6600</t>
+          <t>SL 6558</t>
         </is>
       </c>
       <c r="B2260" s="0" t="inlineStr">
         <is>
-          <t>SL 5952</t>
+          <t>SL 6687</t>
         </is>
       </c>
     </row>
     <row r="2261" spans="1:2" customHeight="0">
       <c r="A2261" s="0" t="inlineStr">
         <is>
-          <t>SL 6634</t>
+          <t>SL 6561</t>
         </is>
       </c>
       <c r="B2261" s="0" t="inlineStr">
         <is>
-          <t>SL 4062</t>
+          <t>SL 5732</t>
         </is>
       </c>
     </row>
     <row r="2262" spans="1:2" customHeight="0">
       <c r="A2262" s="0" t="inlineStr">
         <is>
-          <t>SL 6639</t>
+          <t>SL 6600</t>
         </is>
       </c>
       <c r="B2262" s="0" t="inlineStr">
         <is>
-          <t>SL 5912</t>
+          <t>SL 5952</t>
         </is>
       </c>
     </row>
     <row r="2263" spans="1:2" customHeight="0">
       <c r="A2263" s="0" t="inlineStr">
         <is>
-          <t>SL 6648</t>
+          <t>SL 6634</t>
         </is>
       </c>
       <c r="B2263" s="0" t="inlineStr">
         <is>
-          <t>SL 6282</t>
+          <t>SL 4062</t>
         </is>
       </c>
     </row>
     <row r="2264" spans="1:2" customHeight="0">
       <c r="A2264" s="0" t="inlineStr">
         <is>
-          <t>SL 6736</t>
+          <t>SL 6639</t>
         </is>
       </c>
       <c r="B2264" s="0" t="inlineStr">
         <is>
-          <t>SL 6285</t>
+          <t>SL 5912</t>
         </is>
       </c>
     </row>
     <row r="2265" spans="1:2" customHeight="0">
       <c r="A2265" s="0" t="inlineStr">
         <is>
-          <t>SL 6746</t>
+          <t>SL 6648</t>
         </is>
       </c>
       <c r="B2265" s="0" t="inlineStr">
         <is>
-          <t>SL 4062</t>
+          <t>SL 6282</t>
         </is>
       </c>
     </row>
     <row r="2266" spans="1:2" customHeight="0">
       <c r="A2266" s="0" t="inlineStr">
         <is>
-          <t>SL 6768</t>
+          <t>SL 6736</t>
         </is>
       </c>
       <c r="B2266" s="0" t="inlineStr">
         <is>
-          <t>SL 6761</t>
+          <t>SL 6285</t>
         </is>
       </c>
     </row>
     <row r="2267" spans="1:2" customHeight="0">
       <c r="A2267" s="0" t="inlineStr">
         <is>
-          <t>SL 6769</t>
+          <t>SL 6746</t>
         </is>
       </c>
       <c r="B2267" s="0" t="inlineStr">
         <is>
-          <t>SL 6645</t>
+          <t>SL 4062</t>
         </is>
       </c>
     </row>
     <row r="2268" spans="1:2" customHeight="0">
       <c r="A2268" s="0" t="inlineStr">
         <is>
-          <t>SL 6770</t>
+          <t>SL 6768</t>
         </is>
       </c>
       <c r="B2268" s="0" t="inlineStr">
         <is>
-          <t>SL 6644</t>
+          <t>SL 6761</t>
         </is>
       </c>
     </row>
     <row r="2269" spans="1:2" customHeight="0">
       <c r="A2269" s="0" t="inlineStr">
         <is>
-          <t>SL 6771</t>
+          <t>SL 6769</t>
         </is>
       </c>
       <c r="B2269" s="0" t="inlineStr">
         <is>
-          <t>SL 6646</t>
+          <t>SL 6645</t>
         </is>
       </c>
     </row>
     <row r="2270" spans="1:2" customHeight="0">
       <c r="A2270" s="0" t="inlineStr">
         <is>
-          <t>SL 6780</t>
+          <t>SL 6770</t>
         </is>
       </c>
       <c r="B2270" s="0" t="inlineStr">
         <is>
-          <t>SL 5243</t>
+          <t>SL 6644</t>
         </is>
       </c>
     </row>
     <row r="2271" spans="1:2" customHeight="0">
       <c r="A2271" s="0" t="inlineStr">
         <is>
-          <t>SL 6782</t>
+          <t>SL 6771</t>
         </is>
       </c>
       <c r="B2271" s="0" t="inlineStr">
         <is>
-          <t>SL 5241</t>
+          <t>SL 6646</t>
         </is>
       </c>
     </row>
     <row r="2272" spans="1:2" customHeight="0">
       <c r="A2272" s="0" t="inlineStr">
         <is>
-          <t>SL 6783</t>
+          <t>SL 6780</t>
         </is>
       </c>
       <c r="B2272" s="0" t="inlineStr">
         <is>
-          <t>SL 5242</t>
+          <t>SL 5243</t>
         </is>
       </c>
     </row>
     <row r="2273" spans="1:2" customHeight="0">
       <c r="A2273" s="0" t="inlineStr">
         <is>
-          <t>SL 6784</t>
+          <t>SL 6782</t>
         </is>
       </c>
       <c r="B2273" s="0" t="inlineStr">
         <is>
-          <t>SL 5244</t>
+          <t>SL 5241</t>
         </is>
       </c>
     </row>
     <row r="2274" spans="1:2" customHeight="0">
       <c r="A2274" s="0" t="inlineStr">
         <is>
-          <t>SL 7016</t>
+          <t>SL 6783</t>
         </is>
       </c>
       <c r="B2274" s="0" t="inlineStr">
         <is>
-          <t>SL 7028</t>
+          <t>SL 5242</t>
         </is>
       </c>
     </row>
     <row r="2275" spans="1:2" customHeight="0">
       <c r="A2275" s="0" t="inlineStr">
         <is>
-          <t>SL 7020</t>
+          <t>SL 6784</t>
         </is>
       </c>
       <c r="B2275" s="0" t="inlineStr">
         <is>
-          <t>SL 6293</t>
+          <t>SL 5244</t>
         </is>
       </c>
     </row>
     <row r="2276" spans="1:2" customHeight="0">
       <c r="A2276" s="0" t="inlineStr">
         <is>
-          <t>SL 7021</t>
+          <t>SL 7016</t>
         </is>
       </c>
       <c r="B2276" s="0" t="inlineStr">
         <is>
-          <t>SL 6294</t>
+          <t>SL 7028</t>
         </is>
       </c>
     </row>
     <row r="2277" spans="1:2" customHeight="0">
       <c r="A2277" s="0" t="inlineStr">
         <is>
-          <t>A00200</t>
+          <t>SL 7020</t>
         </is>
       </c>
       <c r="B2277" s="0" t="inlineStr">
         <is>
-          <t>A 00 200</t>
+          <t>SL 6293</t>
         </is>
       </c>
     </row>
     <row r="2278" spans="1:2" customHeight="0">
       <c r="A2278" s="0" t="inlineStr">
         <is>
-          <t>A00201</t>
+          <t>SL 7021</t>
         </is>
       </c>
       <c r="B2278" s="0" t="inlineStr">
         <is>
-          <t>A 00 201</t>
+          <t>SL 6294</t>
         </is>
       </c>
     </row>
     <row r="2279" spans="1:2" customHeight="0">
       <c r="A2279" s="0" t="inlineStr">
         <is>
-          <t>A00206</t>
+          <t>A00200</t>
         </is>
       </c>
       <c r="B2279" s="0" t="inlineStr">
         <is>
-          <t>A 00 206</t>
+          <t>A 00 200</t>
         </is>
       </c>
     </row>
     <row r="2280" spans="1:2" customHeight="0">
       <c r="A2280" s="0" t="inlineStr">
         <is>
-          <t>A00207</t>
+          <t>A00201</t>
         </is>
       </c>
       <c r="B2280" s="0" t="inlineStr">
         <is>
-          <t>A 00 207</t>
+          <t>A 00 201</t>
         </is>
       </c>
     </row>
     <row r="2281" spans="1:2" customHeight="0">
       <c r="A2281" s="0" t="inlineStr">
         <is>
-          <t>A00211</t>
+          <t>A00206</t>
         </is>
       </c>
       <c r="B2281" s="0" t="inlineStr">
         <is>
-          <t>A 00 211</t>
+          <t>A 00 206</t>
         </is>
       </c>
     </row>
     <row r="2282" spans="1:2" customHeight="0">
       <c r="A2282" s="0" t="inlineStr">
         <is>
-          <t>A00212</t>
+          <t>A00207</t>
         </is>
       </c>
       <c r="B2282" s="0" t="inlineStr">
         <is>
-          <t>A 00 212</t>
+          <t>A 00 207</t>
         </is>
       </c>
     </row>
     <row r="2283" spans="1:2" customHeight="0">
       <c r="A2283" s="0" t="inlineStr">
         <is>
-          <t>A00213</t>
+          <t>A00211</t>
         </is>
       </c>
       <c r="B2283" s="0" t="inlineStr">
         <is>
-          <t>A 00 213</t>
+          <t>A 00 211</t>
         </is>
       </c>
     </row>
     <row r="2284" spans="1:2" customHeight="0">
       <c r="A2284" s="0" t="inlineStr">
         <is>
-          <t>A00215</t>
+          <t>A00212</t>
         </is>
       </c>
       <c r="B2284" s="0" t="inlineStr">
         <is>
-          <t>A 00 215</t>
+          <t>A 00 212</t>
         </is>
       </c>
     </row>
     <row r="2285" spans="1:2" customHeight="0">
       <c r="A2285" s="0" t="inlineStr">
         <is>
-          <t>A00216</t>
+          <t>A00213</t>
         </is>
       </c>
       <c r="B2285" s="0" t="inlineStr">
         <is>
-          <t>A 00 216</t>
+          <t>A 00 213</t>
         </is>
       </c>
     </row>
     <row r="2286" spans="1:2" customHeight="0">
       <c r="A2286" s="0" t="inlineStr">
         <is>
-          <t>A00217</t>
+          <t>A00215</t>
         </is>
       </c>
       <c r="B2286" s="0" t="inlineStr">
         <is>
-          <t>A 00 217</t>
+          <t>A 00 215</t>
         </is>
       </c>
     </row>
     <row r="2287" spans="1:2" customHeight="0">
       <c r="A2287" s="0" t="inlineStr">
         <is>
-          <t>A00218</t>
+          <t>A00216</t>
         </is>
       </c>
       <c r="B2287" s="0" t="inlineStr">
         <is>
-          <t>A 00 218</t>
+          <t>A 00 216</t>
         </is>
       </c>
     </row>
     <row r="2288" spans="1:2" customHeight="0">
       <c r="A2288" s="0" t="inlineStr">
         <is>
-          <t>A00220</t>
+          <t>A00217</t>
         </is>
       </c>
       <c r="B2288" s="0" t="inlineStr">
         <is>
-          <t>A 00 220</t>
+          <t>A 00 217</t>
         </is>
       </c>
     </row>
     <row r="2289" spans="1:2" customHeight="0">
       <c r="A2289" s="0" t="inlineStr">
         <is>
-          <t>A00221</t>
+          <t>A00218</t>
         </is>
       </c>
       <c r="B2289" s="0" t="inlineStr">
         <is>
-          <t>A 00 221</t>
+          <t>A 00 218</t>
         </is>
       </c>
     </row>
     <row r="2290" spans="1:2" customHeight="0">
       <c r="A2290" s="0" t="inlineStr">
         <is>
-          <t>A00222</t>
+          <t>A00220</t>
         </is>
       </c>
       <c r="B2290" s="0" t="inlineStr">
         <is>
-          <t>A 00 222</t>
+          <t>A 00 220</t>
         </is>
       </c>
     </row>
     <row r="2291" spans="1:2" customHeight="0">
       <c r="A2291" s="0" t="inlineStr">
         <is>
-          <t>A00223</t>
+          <t>A00221</t>
         </is>
       </c>
       <c r="B2291" s="0" t="inlineStr">
         <is>
-          <t>A 00 223</t>
+          <t>A 00 221</t>
         </is>
       </c>
     </row>
     <row r="2292" spans="1:2" customHeight="0">
       <c r="A2292" s="0" t="inlineStr">
         <is>
-          <t>A00224</t>
+          <t>A00222</t>
         </is>
       </c>
       <c r="B2292" s="0" t="inlineStr">
         <is>
-          <t>A 00 224</t>
+          <t>A 00 222</t>
         </is>
       </c>
     </row>
     <row r="2293" spans="1:2" customHeight="0">
       <c r="A2293" s="0" t="inlineStr">
         <is>
-          <t>A00228</t>
+          <t>A00223</t>
         </is>
       </c>
       <c r="B2293" s="0" t="inlineStr">
         <is>
-          <t>A 00 228</t>
+          <t>A 00 223</t>
         </is>
       </c>
     </row>
     <row r="2294" spans="1:2" customHeight="0">
       <c r="A2294" s="0" t="inlineStr">
         <is>
-          <t>A00229</t>
+          <t>A00224</t>
         </is>
       </c>
       <c r="B2294" s="0" t="inlineStr">
         <is>
-          <t>A 00 229</t>
+          <t>A 00 224</t>
         </is>
       </c>
     </row>
     <row r="2295" spans="1:2" customHeight="0">
       <c r="A2295" s="0" t="inlineStr">
         <is>
-          <t>A00230</t>
+          <t>A00228</t>
         </is>
       </c>
       <c r="B2295" s="0" t="inlineStr">
         <is>
-          <t>A 00 230</t>
+          <t>A 00 228</t>
         </is>
       </c>
     </row>
     <row r="2296" spans="1:2" customHeight="0">
       <c r="A2296" s="0" t="inlineStr">
         <is>
-          <t>A00231</t>
+          <t>A00229</t>
         </is>
       </c>
       <c r="B2296" s="0" t="inlineStr">
         <is>
-          <t>A 00 231</t>
+          <t>A 00 229</t>
         </is>
       </c>
     </row>
     <row r="2297" spans="1:2" customHeight="0">
       <c r="A2297" s="0" t="inlineStr">
         <is>
-          <t>A00240</t>
+          <t>A00230</t>
         </is>
       </c>
       <c r="B2297" s="0" t="inlineStr">
         <is>
-          <t>A 00 240</t>
+          <t>A 00 230</t>
         </is>
       </c>
     </row>
     <row r="2298" spans="1:2" customHeight="0">
       <c r="A2298" s="0" t="inlineStr">
         <is>
-          <t>A00241</t>
+          <t>A00231</t>
         </is>
       </c>
       <c r="B2298" s="0" t="inlineStr">
         <is>
-          <t>A 00 241</t>
+          <t>A 00 231</t>
         </is>
       </c>
     </row>
     <row r="2299" spans="1:2" customHeight="0">
       <c r="A2299" s="0" t="inlineStr">
         <is>
-          <t>A00243</t>
+          <t>A00240</t>
         </is>
       </c>
       <c r="B2299" s="0" t="inlineStr">
         <is>
-          <t>A 00 243</t>
+          <t>A 00 240</t>
         </is>
       </c>
     </row>
     <row r="2300" spans="1:2" customHeight="0">
       <c r="A2300" s="0" t="inlineStr">
         <is>
-          <t>A00244</t>
+          <t>A00241</t>
         </is>
       </c>
       <c r="B2300" s="0" t="inlineStr">
         <is>
-          <t>A 00 244</t>
+          <t>A 00 241</t>
         </is>
       </c>
     </row>
     <row r="2301" spans="1:2" customHeight="0">
       <c r="A2301" s="0" t="inlineStr">
         <is>
-          <t>A00245</t>
+          <t>A00243</t>
         </is>
       </c>
       <c r="B2301" s="0" t="inlineStr">
         <is>
-          <t>A 00 245</t>
+          <t>A 00 243</t>
         </is>
       </c>
     </row>
     <row r="2302" spans="1:2" customHeight="0">
       <c r="A2302" s="0" t="inlineStr">
         <is>
-          <t>A00247</t>
+          <t>A00244</t>
         </is>
       </c>
       <c r="B2302" s="0" t="inlineStr">
         <is>
-          <t>A 00 247</t>
+          <t>A 00 244</t>
         </is>
       </c>
     </row>
     <row r="2303" spans="1:2" customHeight="0">
       <c r="A2303" s="0" t="inlineStr">
         <is>
-          <t>A00248</t>
+          <t>A00245</t>
         </is>
       </c>
       <c r="B2303" s="0" t="inlineStr">
         <is>
-          <t>A 00 248</t>
+          <t>A 00 245</t>
         </is>
       </c>
     </row>
     <row r="2304" spans="1:2" customHeight="0">
       <c r="A2304" s="0" t="inlineStr">
         <is>
-          <t>A00256</t>
+          <t>A00247</t>
         </is>
       </c>
       <c r="B2304" s="0" t="inlineStr">
         <is>
-          <t>A 00 256</t>
+          <t>A 00 247</t>
         </is>
       </c>
     </row>
     <row r="2305" spans="1:2" customHeight="0">
       <c r="A2305" s="0" t="inlineStr">
         <is>
-          <t>A00265</t>
+          <t>A00248</t>
         </is>
       </c>
       <c r="B2305" s="0" t="inlineStr">
         <is>
-          <t>A 00 265</t>
+          <t>A 00 248</t>
         </is>
       </c>
     </row>
     <row r="2306" spans="1:2" customHeight="0">
       <c r="A2306" s="0" t="inlineStr">
         <is>
-          <t>A00267</t>
+          <t>A00256</t>
         </is>
       </c>
       <c r="B2306" s="0" t="inlineStr">
         <is>
-          <t>A 00 267</t>
+          <t>A 00 256</t>
         </is>
       </c>
     </row>
     <row r="2307" spans="1:2" customHeight="0">
       <c r="A2307" s="0" t="inlineStr">
         <is>
-          <t>A00268</t>
+          <t>A00265</t>
         </is>
       </c>
       <c r="B2307" s="0" t="inlineStr">
         <is>
-          <t>A 00 268</t>
+          <t>A 00 265</t>
         </is>
       </c>
     </row>
     <row r="2308" spans="1:2" customHeight="0">
       <c r="A2308" s="0" t="inlineStr">
         <is>
-          <t>A00271</t>
+          <t>A00267</t>
         </is>
       </c>
       <c r="B2308" s="0" t="inlineStr">
         <is>
-          <t>A 00 271</t>
+          <t>A 00 267</t>
         </is>
       </c>
     </row>
     <row r="2309" spans="1:2" customHeight="0">
       <c r="A2309" s="0" t="inlineStr">
         <is>
-          <t>A00272</t>
+          <t>A00268</t>
         </is>
       </c>
       <c r="B2309" s="0" t="inlineStr">
         <is>
-          <t>A 00 272</t>
+          <t>A 00 268</t>
         </is>
       </c>
     </row>
     <row r="2310" spans="1:2" customHeight="0">
       <c r="A2310" s="0" t="inlineStr">
         <is>
-          <t>A00273</t>
+          <t>A00271</t>
         </is>
       </c>
       <c r="B2310" s="0" t="inlineStr">
         <is>
-          <t>A 00 273</t>
+          <t>A 00 271</t>
         </is>
       </c>
     </row>
     <row r="2311" spans="1:2" customHeight="0">
       <c r="A2311" s="0" t="inlineStr">
         <is>
-          <t>A00274</t>
+          <t>A00272</t>
         </is>
       </c>
       <c r="B2311" s="0" t="inlineStr">
         <is>
-          <t>A 00 274</t>
+          <t>A 00 272</t>
         </is>
       </c>
     </row>
     <row r="2312" spans="1:2" customHeight="0">
       <c r="A2312" s="0" t="inlineStr">
         <is>
-          <t>A00275</t>
+          <t>A00273</t>
         </is>
       </c>
       <c r="B2312" s="0" t="inlineStr">
         <is>
-          <t>A 00 275</t>
+          <t>A 00 273</t>
         </is>
       </c>
     </row>
     <row r="2313" spans="1:2" customHeight="0">
       <c r="A2313" s="0" t="inlineStr">
         <is>
-          <t>A00277</t>
+          <t>A00274</t>
         </is>
       </c>
       <c r="B2313" s="0" t="inlineStr">
         <is>
-          <t>A 00 277</t>
+          <t>A 00 274</t>
         </is>
       </c>
     </row>
     <row r="2314" spans="1:2" customHeight="0">
       <c r="A2314" s="0" t="inlineStr">
         <is>
-          <t>A00279</t>
+          <t>A00275</t>
         </is>
       </c>
       <c r="B2314" s="0" t="inlineStr">
         <is>
-          <t>A 00 279</t>
+          <t>A 00 275</t>
         </is>
       </c>
     </row>
     <row r="2315" spans="1:2" customHeight="0">
       <c r="A2315" s="0" t="inlineStr">
         <is>
-          <t>A00282</t>
+          <t>A00277</t>
         </is>
       </c>
       <c r="B2315" s="0" t="inlineStr">
         <is>
-          <t>A 00 282</t>
+          <t>A 00 277</t>
         </is>
       </c>
     </row>
     <row r="2316" spans="1:2" customHeight="0">
       <c r="A2316" s="0" t="inlineStr">
         <is>
-          <t>A00285</t>
+          <t>A00279</t>
         </is>
       </c>
       <c r="B2316" s="0" t="inlineStr">
         <is>
-          <t>A 00 285</t>
+          <t>A 00 279</t>
         </is>
       </c>
     </row>
     <row r="2317" spans="1:2" customHeight="0">
       <c r="A2317" s="0" t="inlineStr">
         <is>
-          <t>A00286</t>
+          <t>A00282</t>
         </is>
       </c>
       <c r="B2317" s="0" t="inlineStr">
         <is>
-          <t>A 00 286</t>
+          <t>A 00 282</t>
         </is>
       </c>
     </row>
     <row r="2318" spans="1:2" customHeight="0">
       <c r="A2318" s="0" t="inlineStr">
         <is>
-          <t>A00287</t>
+          <t>A00285</t>
         </is>
       </c>
       <c r="B2318" s="0" t="inlineStr">
         <is>
-          <t>A 00 287</t>
+          <t>A 00 285</t>
         </is>
       </c>
     </row>
     <row r="2319" spans="1:2" customHeight="0">
       <c r="A2319" s="0" t="inlineStr">
         <is>
-          <t>A00291</t>
+          <t>A00286</t>
         </is>
       </c>
       <c r="B2319" s="0" t="inlineStr">
         <is>
-          <t>A 00 291</t>
+          <t>A 00 286</t>
         </is>
       </c>
     </row>
     <row r="2320" spans="1:2" customHeight="0">
       <c r="A2320" s="0" t="inlineStr">
         <is>
-          <t>A00296</t>
+          <t>A00287</t>
         </is>
       </c>
       <c r="B2320" s="0" t="inlineStr">
         <is>
-          <t>A 00 296</t>
+          <t>A 00 287</t>
         </is>
       </c>
     </row>
     <row r="2321" spans="1:2" customHeight="0">
       <c r="A2321" s="0" t="inlineStr">
         <is>
-          <t>A00297</t>
+          <t>A00291</t>
         </is>
       </c>
       <c r="B2321" s="0" t="inlineStr">
         <is>
-          <t>A 00 297</t>
+          <t>A 00 291</t>
         </is>
       </c>
     </row>
     <row r="2322" spans="1:2" customHeight="0">
       <c r="A2322" s="0" t="inlineStr">
         <is>
-          <t>A00298</t>
+          <t>A00296</t>
         </is>
       </c>
       <c r="B2322" s="0" t="inlineStr">
         <is>
-          <t>A 00 298</t>
+          <t>A 00 296</t>
         </is>
       </c>
     </row>
     <row r="2323" spans="1:2" customHeight="0">
       <c r="A2323" s="0" t="inlineStr">
         <is>
-          <t>A00299</t>
+          <t>A00297</t>
         </is>
       </c>
       <c r="B2323" s="0" t="inlineStr">
         <is>
-          <t>A 00 299</t>
+          <t>A 00 297</t>
         </is>
       </c>
     </row>
     <row r="2324" spans="1:2" customHeight="0">
       <c r="A2324" s="0" t="inlineStr">
         <is>
-          <t>A00328</t>
+          <t>A00298</t>
         </is>
       </c>
       <c r="B2324" s="0" t="inlineStr">
         <is>
-          <t>A 00 328</t>
+          <t>A 00 298</t>
         </is>
       </c>
     </row>
     <row r="2325" spans="1:2" customHeight="0">
       <c r="A2325" s="0" t="inlineStr">
         <is>
-          <t>A00333</t>
+          <t>A00299</t>
         </is>
       </c>
       <c r="B2325" s="0" t="inlineStr">
         <is>
-          <t>A 00 333</t>
+          <t>A 00 299</t>
         </is>
       </c>
     </row>
     <row r="2326" spans="1:2" customHeight="0">
       <c r="A2326" s="0" t="inlineStr">
         <is>
-          <t>A00339</t>
+          <t>A00328</t>
         </is>
       </c>
       <c r="B2326" s="0" t="inlineStr">
         <is>
-          <t>A 00 339</t>
+          <t>A 00 328</t>
         </is>
       </c>
     </row>
     <row r="2327" spans="1:2" customHeight="0">
       <c r="A2327" s="0" t="inlineStr">
         <is>
-          <t>A00340</t>
+          <t>A00333</t>
         </is>
       </c>
       <c r="B2327" s="0" t="inlineStr">
         <is>
-          <t>A 00 340</t>
+          <t>A 00 333</t>
         </is>
       </c>
     </row>
     <row r="2328" spans="1:2" customHeight="0">
       <c r="A2328" s="0" t="inlineStr">
         <is>
-          <t>A00341</t>
+          <t>A00339</t>
         </is>
       </c>
       <c r="B2328" s="0" t="inlineStr">
         <is>
-          <t>A 00 341</t>
+          <t>A 00 339</t>
         </is>
       </c>
     </row>
     <row r="2329" spans="1:2" customHeight="0">
       <c r="A2329" s="0" t="inlineStr">
         <is>
-          <t>A00342</t>
+          <t>A00340</t>
         </is>
       </c>
       <c r="B2329" s="0" t="inlineStr">
         <is>
-          <t>A 00 342</t>
+          <t>A 00 340</t>
         </is>
       </c>
     </row>
     <row r="2330" spans="1:2" customHeight="0">
       <c r="A2330" s="0" t="inlineStr">
         <is>
-          <t>A00345</t>
+          <t>A00341</t>
         </is>
       </c>
       <c r="B2330" s="0" t="inlineStr">
         <is>
-          <t>A 00 345</t>
+          <t>A 00 341</t>
         </is>
       </c>
     </row>
     <row r="2331" spans="1:2" customHeight="0">
       <c r="A2331" s="0" t="inlineStr">
         <is>
-          <t>A00346</t>
+          <t>A00342</t>
         </is>
       </c>
       <c r="B2331" s="0" t="inlineStr">
         <is>
-          <t>A 00 346</t>
+          <t>A 00 342</t>
         </is>
       </c>
     </row>
     <row r="2332" spans="1:2" customHeight="0">
       <c r="A2332" s="0" t="inlineStr">
         <is>
-          <t>A00349</t>
+          <t>A00345</t>
         </is>
       </c>
       <c r="B2332" s="0" t="inlineStr">
         <is>
-          <t>A 00 349</t>
+          <t>A 00 345</t>
         </is>
       </c>
     </row>
     <row r="2333" spans="1:2" customHeight="0">
       <c r="A2333" s="0" t="inlineStr">
         <is>
-          <t>A00350</t>
+          <t>A00346</t>
         </is>
       </c>
       <c r="B2333" s="0" t="inlineStr">
         <is>
-          <t>A 00 350</t>
+          <t>A 00 346</t>
         </is>
       </c>
     </row>
     <row r="2334" spans="1:2" customHeight="0">
       <c r="A2334" s="0" t="inlineStr">
         <is>
-          <t>A00353</t>
+          <t>A00349</t>
         </is>
       </c>
       <c r="B2334" s="0" t="inlineStr">
         <is>
-          <t>A 00 353</t>
+          <t>A 00 349</t>
         </is>
       </c>
     </row>
     <row r="2335" spans="1:2" customHeight="0">
       <c r="A2335" s="0" t="inlineStr">
         <is>
-          <t>A00377</t>
+          <t>A00350</t>
         </is>
       </c>
       <c r="B2335" s="0" t="inlineStr">
         <is>
-          <t>A 00 377</t>
+          <t>A 00 350</t>
         </is>
       </c>
     </row>
     <row r="2336" spans="1:2" customHeight="0">
       <c r="A2336" s="0" t="inlineStr">
         <is>
-          <t>A00406</t>
+          <t>A00353</t>
         </is>
       </c>
       <c r="B2336" s="0" t="inlineStr">
         <is>
-          <t>A 00 406</t>
+          <t>A 00 353</t>
         </is>
       </c>
     </row>
     <row r="2337" spans="1:2" customHeight="0">
       <c r="A2337" s="0" t="inlineStr">
         <is>
-          <t>A00408</t>
+          <t>A00377</t>
         </is>
       </c>
       <c r="B2337" s="0" t="inlineStr">
         <is>
-          <t>A 00 408</t>
+          <t>A 00 377</t>
         </is>
       </c>
     </row>
     <row r="2338" spans="1:2" customHeight="0">
       <c r="A2338" s="0" t="inlineStr">
         <is>
-          <t>A00410</t>
+          <t>A00406</t>
         </is>
       </c>
       <c r="B2338" s="0" t="inlineStr">
         <is>
-          <t>A 00 410</t>
+          <t>A 00 406</t>
         </is>
       </c>
     </row>
     <row r="2339" spans="1:2" customHeight="0">
       <c r="A2339" s="0" t="inlineStr">
         <is>
-          <t>A00421</t>
+          <t>A00408</t>
         </is>
       </c>
       <c r="B2339" s="0" t="inlineStr">
         <is>
-          <t>A 00 421</t>
+          <t>A 00 408</t>
         </is>
       </c>
     </row>
     <row r="2340" spans="1:2" customHeight="0">
       <c r="A2340" s="0" t="inlineStr">
         <is>
-          <t>A00422</t>
+          <t>A00410</t>
         </is>
       </c>
       <c r="B2340" s="0" t="inlineStr">
         <is>
-          <t>A 00 422</t>
+          <t>A 00 410</t>
         </is>
       </c>
     </row>
     <row r="2341" spans="1:2" customHeight="0">
       <c r="A2341" s="0" t="inlineStr">
         <is>
-          <t>A00423</t>
+          <t>A00421</t>
         </is>
       </c>
       <c r="B2341" s="0" t="inlineStr">
         <is>
-          <t>A 00 423</t>
+          <t>A 00 421</t>
         </is>
       </c>
     </row>
     <row r="2342" spans="1:2" customHeight="0">
       <c r="A2342" s="0" t="inlineStr">
         <is>
-          <t>A00430</t>
+          <t>A00422</t>
         </is>
       </c>
       <c r="B2342" s="0" t="inlineStr">
         <is>
-          <t>A 00 430</t>
+          <t>A 00 422</t>
         </is>
       </c>
     </row>
     <row r="2343" spans="1:2" customHeight="0">
       <c r="A2343" s="0" t="inlineStr">
         <is>
-          <t>A00431</t>
+          <t>A00423</t>
         </is>
       </c>
       <c r="B2343" s="0" t="inlineStr">
         <is>
-          <t>A 00 431</t>
+          <t>A 00 423</t>
         </is>
       </c>
     </row>
     <row r="2344" spans="1:2" customHeight="0">
       <c r="A2344" s="0" t="inlineStr">
         <is>
-          <t>A00433</t>
+          <t>A00430</t>
         </is>
       </c>
       <c r="B2344" s="0" t="inlineStr">
         <is>
-          <t>A 00 433</t>
+          <t>A 00 430</t>
         </is>
       </c>
     </row>
     <row r="2345" spans="1:2" customHeight="0">
       <c r="A2345" s="0" t="inlineStr">
         <is>
-          <t>A00434</t>
+          <t>A00431</t>
         </is>
       </c>
       <c r="B2345" s="0" t="inlineStr">
         <is>
-          <t>A 00 434</t>
+          <t>A 00 431</t>
         </is>
       </c>
     </row>
     <row r="2346" spans="1:2" customHeight="0">
       <c r="A2346" s="0" t="inlineStr">
         <is>
-          <t>A00435</t>
+          <t>A00433</t>
         </is>
       </c>
       <c r="B2346" s="0" t="inlineStr">
         <is>
-          <t>A 00 435</t>
+          <t>A 00 433</t>
         </is>
       </c>
     </row>
     <row r="2347" spans="1:2" customHeight="0">
       <c r="A2347" s="0" t="inlineStr">
         <is>
-          <t>A00436</t>
+          <t>A00434</t>
         </is>
       </c>
       <c r="B2347" s="0" t="inlineStr">
         <is>
-          <t>A 00 436</t>
+          <t>A 00 434</t>
         </is>
       </c>
     </row>
     <row r="2348" spans="1:2" customHeight="0">
       <c r="A2348" s="0" t="inlineStr">
         <is>
-          <t>A00437</t>
+          <t>A00435</t>
         </is>
       </c>
       <c r="B2348" s="0" t="inlineStr">
         <is>
-          <t>A 00 437</t>
+          <t>A 00 435</t>
         </is>
       </c>
     </row>
     <row r="2349" spans="1:2" customHeight="0">
       <c r="A2349" s="0" t="inlineStr">
         <is>
-          <t>A00438</t>
+          <t>A00436</t>
         </is>
       </c>
       <c r="B2349" s="0" t="inlineStr">
         <is>
-          <t>A 00 438</t>
+          <t>A 00 436</t>
         </is>
       </c>
     </row>
     <row r="2350" spans="1:2" customHeight="0">
       <c r="A2350" s="0" t="inlineStr">
         <is>
-          <t>A00439</t>
+          <t>A00437</t>
         </is>
       </c>
       <c r="B2350" s="0" t="inlineStr">
         <is>
-          <t>A 00 439</t>
+          <t>A 00 437</t>
         </is>
       </c>
     </row>
     <row r="2351" spans="1:2" customHeight="0">
       <c r="A2351" s="0" t="inlineStr">
         <is>
-          <t>A00441</t>
+          <t>A00438</t>
         </is>
       </c>
       <c r="B2351" s="0" t="inlineStr">
         <is>
-          <t>A 00 441</t>
+          <t>A 00 438</t>
         </is>
       </c>
     </row>
     <row r="2352" spans="1:2" customHeight="0">
       <c r="A2352" s="0" t="inlineStr">
         <is>
-          <t>A00442</t>
+          <t>A00439</t>
         </is>
       </c>
       <c r="B2352" s="0" t="inlineStr">
         <is>
-          <t>A 00 442</t>
+          <t>A 00 439</t>
         </is>
       </c>
     </row>
     <row r="2353" spans="1:2" customHeight="0">
       <c r="A2353" s="0" t="inlineStr">
         <is>
-          <t>A00444</t>
+          <t>A00441</t>
         </is>
       </c>
       <c r="B2353" s="0" t="inlineStr">
         <is>
-          <t>A 00 444</t>
+          <t>A 00 441</t>
         </is>
       </c>
     </row>
     <row r="2354" spans="1:2" customHeight="0">
       <c r="A2354" s="0" t="inlineStr">
         <is>
-          <t>A00445</t>
+          <t>A00442</t>
         </is>
       </c>
       <c r="B2354" s="0" t="inlineStr">
         <is>
-          <t>A 00 445</t>
+          <t>A 00 442</t>
         </is>
       </c>
     </row>
     <row r="2355" spans="1:2" customHeight="0">
       <c r="A2355" s="0" t="inlineStr">
         <is>
-          <t>A00446</t>
+          <t>A00444</t>
         </is>
       </c>
       <c r="B2355" s="0" t="inlineStr">
         <is>
-          <t>A 00 446</t>
+          <t>A 00 444</t>
         </is>
       </c>
     </row>
     <row r="2356" spans="1:2" customHeight="0">
       <c r="A2356" s="0" t="inlineStr">
         <is>
-          <t>A00447</t>
+          <t>A00445</t>
         </is>
       </c>
       <c r="B2356" s="0" t="inlineStr">
         <is>
-          <t>A 00 447</t>
+          <t>A 00 445</t>
         </is>
       </c>
     </row>
     <row r="2357" spans="1:2" customHeight="0">
       <c r="A2357" s="0" t="inlineStr">
         <is>
-          <t>A00448</t>
+          <t>A00446</t>
         </is>
       </c>
       <c r="B2357" s="0" t="inlineStr">
         <is>
-          <t>A 00 448</t>
+          <t>A 00 446</t>
         </is>
       </c>
     </row>
     <row r="2358" spans="1:2" customHeight="0">
       <c r="A2358" s="0" t="inlineStr">
         <is>
-          <t>A00451</t>
+          <t>A00447</t>
         </is>
       </c>
       <c r="B2358" s="0" t="inlineStr">
         <is>
-          <t>A 00 451</t>
+          <t>A 00 447</t>
         </is>
       </c>
     </row>
     <row r="2359" spans="1:2" customHeight="0">
       <c r="A2359" s="0" t="inlineStr">
         <is>
-          <t>A00452</t>
+          <t>A00448</t>
         </is>
       </c>
       <c r="B2359" s="0" t="inlineStr">
         <is>
-          <t>A 00 452</t>
+          <t>A 00 448</t>
         </is>
       </c>
     </row>
     <row r="2360" spans="1:2" customHeight="0">
       <c r="A2360" s="0" t="inlineStr">
         <is>
-          <t>A00453</t>
+          <t>A00451</t>
         </is>
       </c>
       <c r="B2360" s="0" t="inlineStr">
         <is>
-          <t>A 00 453</t>
+          <t>A 00 451</t>
         </is>
       </c>
     </row>
     <row r="2361" spans="1:2" customHeight="0">
       <c r="A2361" s="0" t="inlineStr">
         <is>
-          <t>A00455</t>
+          <t>A00452</t>
         </is>
       </c>
       <c r="B2361" s="0" t="inlineStr">
         <is>
-          <t>A 00 455</t>
+          <t>A 00 452</t>
         </is>
       </c>
     </row>
     <row r="2362" spans="1:2" customHeight="0">
       <c r="A2362" s="0" t="inlineStr">
         <is>
-          <t>A00460</t>
+          <t>A00453</t>
         </is>
       </c>
       <c r="B2362" s="0" t="inlineStr">
         <is>
-          <t>A 00 460</t>
+          <t>A 00 453</t>
         </is>
       </c>
     </row>
     <row r="2363" spans="1:2" customHeight="0">
       <c r="A2363" s="0" t="inlineStr">
         <is>
-          <t>A00461</t>
+          <t>A00455</t>
         </is>
       </c>
       <c r="B2363" s="0" t="inlineStr">
         <is>
-          <t>A 00 461</t>
+          <t>A 00 455</t>
         </is>
       </c>
     </row>
     <row r="2364" spans="1:2" customHeight="0">
       <c r="A2364" s="0" t="inlineStr">
         <is>
-          <t>A00468</t>
+          <t>A00460</t>
         </is>
       </c>
       <c r="B2364" s="0" t="inlineStr">
         <is>
-          <t>A 00 468</t>
+          <t>A 00 460</t>
         </is>
       </c>
     </row>
     <row r="2365" spans="1:2" customHeight="0">
       <c r="A2365" s="0" t="inlineStr">
         <is>
-          <t>A00469</t>
+          <t>A00461</t>
         </is>
       </c>
       <c r="B2365" s="0" t="inlineStr">
         <is>
-          <t>A 00 469</t>
+          <t>A 00 461</t>
         </is>
       </c>
     </row>
     <row r="2366" spans="1:2" customHeight="0">
       <c r="A2366" s="0" t="inlineStr">
         <is>
-          <t>A00470</t>
+          <t>A00468</t>
         </is>
       </c>
       <c r="B2366" s="0" t="inlineStr">
         <is>
-          <t>A 00 470</t>
+          <t>A 00 468</t>
         </is>
       </c>
     </row>
     <row r="2367" spans="1:2" customHeight="0">
       <c r="A2367" s="0" t="inlineStr">
         <is>
-          <t>A00471</t>
+          <t>A00469</t>
         </is>
       </c>
       <c r="B2367" s="0" t="inlineStr">
         <is>
-          <t>A 00 471</t>
+          <t>A 00 469</t>
         </is>
       </c>
     </row>
     <row r="2368" spans="1:2" customHeight="0">
       <c r="A2368" s="0" t="inlineStr">
         <is>
-          <t>A00472</t>
+          <t>A00470</t>
         </is>
       </c>
       <c r="B2368" s="0" t="inlineStr">
         <is>
-          <t>A 00 472</t>
+          <t>A 00 470</t>
         </is>
       </c>
     </row>
     <row r="2369" spans="1:2" customHeight="0">
       <c r="A2369" s="0" t="inlineStr">
         <is>
-          <t>A00473</t>
+          <t>A00471</t>
         </is>
       </c>
       <c r="B2369" s="0" t="inlineStr">
         <is>
-          <t>A 00 473</t>
+          <t>A 00 471</t>
         </is>
       </c>
     </row>
     <row r="2370" spans="1:2" customHeight="0">
       <c r="A2370" s="0" t="inlineStr">
         <is>
-          <t>A00474</t>
+          <t>A00472</t>
         </is>
       </c>
       <c r="B2370" s="0" t="inlineStr">
         <is>
-          <t>A 00 474</t>
+          <t>A 00 472</t>
         </is>
       </c>
     </row>
     <row r="2371" spans="1:2" customHeight="0">
       <c r="A2371" s="0" t="inlineStr">
         <is>
-          <t>A00477</t>
+          <t>A00473</t>
         </is>
       </c>
       <c r="B2371" s="0" t="inlineStr">
         <is>
-          <t>A 00 477</t>
+          <t>A 00 473</t>
         </is>
       </c>
     </row>
     <row r="2372" spans="1:2" customHeight="0">
       <c r="A2372" s="0" t="inlineStr">
         <is>
-          <t>A00478</t>
+          <t>A00474</t>
         </is>
       </c>
       <c r="B2372" s="0" t="inlineStr">
         <is>
-          <t>A 00 478</t>
+          <t>A 00 474</t>
         </is>
       </c>
     </row>
     <row r="2373" spans="1:2" customHeight="0">
       <c r="A2373" s="0" t="inlineStr">
         <is>
-          <t>A00479</t>
+          <t>A00477</t>
         </is>
       </c>
       <c r="B2373" s="0" t="inlineStr">
         <is>
-          <t>A 00 479</t>
+          <t>A 00 477</t>
         </is>
       </c>
     </row>
     <row r="2374" spans="1:2" customHeight="0">
       <c r="A2374" s="0" t="inlineStr">
         <is>
-          <t>A00482</t>
+          <t>A00478</t>
         </is>
       </c>
       <c r="B2374" s="0" t="inlineStr">
         <is>
-          <t>A 00 482</t>
+          <t>A 00 478</t>
         </is>
       </c>
     </row>
     <row r="2375" spans="1:2" customHeight="0">
       <c r="A2375" s="0" t="inlineStr">
         <is>
-          <t>A00486</t>
+          <t>A00479</t>
         </is>
       </c>
       <c r="B2375" s="0" t="inlineStr">
         <is>
-          <t>A 00 486</t>
+          <t>A 00 479</t>
         </is>
       </c>
     </row>
     <row r="2376" spans="1:2" customHeight="0">
       <c r="A2376" s="0" t="inlineStr">
         <is>
-          <t>A00492</t>
+          <t>A00482</t>
         </is>
       </c>
       <c r="B2376" s="0" t="inlineStr">
         <is>
-          <t>A 00 492</t>
+          <t>A 00 482</t>
         </is>
       </c>
     </row>
     <row r="2377" spans="1:2" customHeight="0">
       <c r="A2377" s="0" t="inlineStr">
         <is>
-          <t>A00494</t>
+          <t>A00486</t>
         </is>
       </c>
       <c r="B2377" s="0" t="inlineStr">
         <is>
-          <t>A 00 494</t>
+          <t>A 00 486</t>
         </is>
       </c>
     </row>
     <row r="2378" spans="1:2" customHeight="0">
       <c r="A2378" s="0" t="inlineStr">
         <is>
-          <t>A00498</t>
+          <t>A00492</t>
         </is>
       </c>
       <c r="B2378" s="0" t="inlineStr">
         <is>
-          <t>A 00 498</t>
+          <t>A 00 492</t>
         </is>
       </c>
     </row>
     <row r="2379" spans="1:2" customHeight="0">
       <c r="A2379" s="0" t="inlineStr">
         <is>
-          <t>A00499</t>
+          <t>A00494</t>
         </is>
       </c>
       <c r="B2379" s="0" t="inlineStr">
         <is>
-          <t>A 00 499</t>
+          <t>A 00 494</t>
         </is>
       </c>
     </row>
     <row r="2380" spans="1:2" customHeight="0">
       <c r="A2380" s="0" t="inlineStr">
         <is>
-          <t>A00500</t>
+          <t>A00498</t>
         </is>
       </c>
       <c r="B2380" s="0" t="inlineStr">
         <is>
-          <t>A 00 500</t>
+          <t>A 00 498</t>
         </is>
       </c>
     </row>
     <row r="2381" spans="1:2" customHeight="0">
       <c r="A2381" s="0" t="inlineStr">
         <is>
-          <t>A00505</t>
+          <t>A00499</t>
         </is>
       </c>
       <c r="B2381" s="0" t="inlineStr">
         <is>
-          <t>A 00 505</t>
+          <t>A 00 499</t>
         </is>
       </c>
     </row>
     <row r="2382" spans="1:2" customHeight="0">
       <c r="A2382" s="0" t="inlineStr">
         <is>
-          <t>A00506</t>
+          <t>A00500</t>
         </is>
       </c>
       <c r="B2382" s="0" t="inlineStr">
         <is>
-          <t>A 00 506</t>
+          <t>A 00 500</t>
         </is>
       </c>
     </row>
     <row r="2383" spans="1:2" customHeight="0">
       <c r="A2383" s="0" t="inlineStr">
         <is>
-          <t>A00507</t>
+          <t>A00505</t>
         </is>
       </c>
       <c r="B2383" s="0" t="inlineStr">
         <is>
-          <t>A 00 507</t>
+          <t>A 00 505</t>
         </is>
       </c>
     </row>
     <row r="2384" spans="1:2" customHeight="0">
       <c r="A2384" s="0" t="inlineStr">
         <is>
-          <t>A00509</t>
+          <t>A00506</t>
         </is>
       </c>
       <c r="B2384" s="0" t="inlineStr">
         <is>
-          <t>A 00 509</t>
+          <t>A 00 506</t>
         </is>
       </c>
     </row>
     <row r="2385" spans="1:2" customHeight="0">
       <c r="A2385" s="0" t="inlineStr">
         <is>
-          <t>A00514</t>
+          <t>A00507</t>
         </is>
       </c>
       <c r="B2385" s="0" t="inlineStr">
         <is>
-          <t>A 00 514</t>
+          <t>A 00 507</t>
         </is>
       </c>
     </row>
     <row r="2386" spans="1:2" customHeight="0">
       <c r="A2386" s="0" t="inlineStr">
         <is>
-          <t>A00519</t>
+          <t>A00509</t>
         </is>
       </c>
       <c r="B2386" s="0" t="inlineStr">
         <is>
-          <t>A 00 519</t>
+          <t>A 00 509</t>
         </is>
       </c>
     </row>
     <row r="2387" spans="1:2" customHeight="0">
       <c r="A2387" s="0" t="inlineStr">
         <is>
-          <t>A00522</t>
+          <t>A00514</t>
         </is>
       </c>
       <c r="B2387" s="0" t="inlineStr">
         <is>
-          <t>A 00 522</t>
+          <t>A 00 514</t>
         </is>
       </c>
     </row>
     <row r="2388" spans="1:2" customHeight="0">
       <c r="A2388" s="0" t="inlineStr">
         <is>
-          <t>A00523</t>
+          <t>A00519</t>
         </is>
       </c>
       <c r="B2388" s="0" t="inlineStr">
         <is>
-          <t>A 00 523</t>
+          <t>A 00 519</t>
         </is>
       </c>
     </row>
     <row r="2389" spans="1:2" customHeight="0">
       <c r="A2389" s="0" t="inlineStr">
         <is>
-          <t>A00524</t>
+          <t>A00522</t>
         </is>
       </c>
       <c r="B2389" s="0" t="inlineStr">
         <is>
-          <t>A 00 524</t>
+          <t>A 00 522</t>
         </is>
       </c>
     </row>
     <row r="2390" spans="1:2" customHeight="0">
       <c r="A2390" s="0" t="inlineStr">
         <is>
-          <t>A00525</t>
+          <t>A00523</t>
         </is>
       </c>
       <c r="B2390" s="0" t="inlineStr">
         <is>
-          <t>A 00 525</t>
+          <t>A 00 523</t>
         </is>
       </c>
     </row>
     <row r="2391" spans="1:2" customHeight="0">
       <c r="A2391" s="0" t="inlineStr">
         <is>
-          <t>A00526</t>
+          <t>A00524</t>
         </is>
       </c>
       <c r="B2391" s="0" t="inlineStr">
         <is>
-          <t>A 00 526</t>
+          <t>A 00 524</t>
         </is>
       </c>
     </row>
     <row r="2392" spans="1:2" customHeight="0">
       <c r="A2392" s="0" t="inlineStr">
         <is>
-          <t>A00529</t>
+          <t>A00525</t>
         </is>
       </c>
       <c r="B2392" s="0" t="inlineStr">
         <is>
-          <t>A 00 529</t>
+          <t>A 00 525</t>
         </is>
       </c>
     </row>
     <row r="2393" spans="1:2" customHeight="0">
       <c r="A2393" s="0" t="inlineStr">
         <is>
-          <t>A00532</t>
+          <t>A00526</t>
         </is>
       </c>
       <c r="B2393" s="0" t="inlineStr">
         <is>
-          <t>A 00 532</t>
+          <t>A 00 526</t>
         </is>
       </c>
     </row>
     <row r="2394" spans="1:2" customHeight="0">
       <c r="A2394" s="0" t="inlineStr">
         <is>
-          <t>A02202</t>
+          <t>A00529</t>
         </is>
       </c>
       <c r="B2394" s="0" t="inlineStr">
         <is>
-          <t>A 02 202</t>
+          <t>A 00 529</t>
         </is>
       </c>
     </row>
     <row r="2395" spans="1:2" customHeight="0">
       <c r="A2395" s="0" t="inlineStr">
         <is>
-          <t>A02203</t>
+          <t>A00532</t>
         </is>
       </c>
       <c r="B2395" s="0" t="inlineStr">
         <is>
-          <t>A 02 203</t>
+          <t>A 00 532</t>
         </is>
       </c>
     </row>
     <row r="2396" spans="1:2" customHeight="0">
       <c r="A2396" s="0" t="inlineStr">
         <is>
-          <t>A02205</t>
+          <t>A02202</t>
         </is>
       </c>
       <c r="B2396" s="0" t="inlineStr">
         <is>
-          <t>A 02 205</t>
+          <t>A 02 202</t>
         </is>
       </c>
     </row>
     <row r="2397" spans="1:2" customHeight="0">
       <c r="A2397" s="0" t="inlineStr">
         <is>
-          <t>A02207</t>
+          <t>A02203</t>
         </is>
       </c>
       <c r="B2397" s="0" t="inlineStr">
         <is>
-          <t>A 02 207</t>
+          <t>A 02 203</t>
         </is>
       </c>
     </row>
     <row r="2398" spans="1:2" customHeight="0">
       <c r="A2398" s="0" t="inlineStr">
         <is>
-          <t>A02210</t>
+          <t>A02205</t>
         </is>
       </c>
       <c r="B2398" s="0" t="inlineStr">
         <is>
-          <t>A 02 210</t>
+          <t>A 02 205</t>
         </is>
       </c>
     </row>
     <row r="2399" spans="1:2" customHeight="0">
       <c r="A2399" s="0" t="inlineStr">
         <is>
-          <t>A02214</t>
+          <t>A02207</t>
         </is>
       </c>
       <c r="B2399" s="0" t="inlineStr">
         <is>
-          <t>A 02 214</t>
+          <t>A 02 207</t>
         </is>
       </c>
     </row>
     <row r="2400" spans="1:2" customHeight="0">
       <c r="A2400" s="0" t="inlineStr">
         <is>
-          <t>A02217</t>
+          <t>A02210</t>
         </is>
       </c>
       <c r="B2400" s="0" t="inlineStr">
         <is>
-          <t>A 02 217</t>
+          <t>A 02 210</t>
         </is>
       </c>
     </row>
     <row r="2401" spans="1:2" customHeight="0">
       <c r="A2401" s="0" t="inlineStr">
         <is>
-          <t>A02222</t>
+          <t>A02214</t>
         </is>
       </c>
       <c r="B2401" s="0" t="inlineStr">
         <is>
-          <t>A 02 222</t>
+          <t>A 02 214</t>
         </is>
       </c>
     </row>
     <row r="2402" spans="1:2" customHeight="0">
       <c r="A2402" s="0" t="inlineStr">
         <is>
-          <t>A02223</t>
+          <t>A02217</t>
         </is>
       </c>
       <c r="B2402" s="0" t="inlineStr">
         <is>
-          <t>A 02 223</t>
+          <t>A 02 217</t>
         </is>
       </c>
     </row>
     <row r="2403" spans="1:2" customHeight="0">
       <c r="A2403" s="0" t="inlineStr">
         <is>
-          <t>A02224</t>
+          <t>A02222</t>
         </is>
       </c>
       <c r="B2403" s="0" t="inlineStr">
         <is>
-          <t>A 02 224</t>
+          <t>A 02 222</t>
         </is>
       </c>
     </row>
     <row r="2404" spans="1:2" customHeight="0">
       <c r="A2404" s="0" t="inlineStr">
         <is>
-          <t>A02244</t>
+          <t>A02223</t>
         </is>
       </c>
       <c r="B2404" s="0" t="inlineStr">
         <is>
-          <t>A 02 244</t>
+          <t>A 02 223</t>
         </is>
       </c>
     </row>
     <row r="2405" spans="1:2" customHeight="0">
       <c r="A2405" s="0" t="inlineStr">
         <is>
-          <t>A02269</t>
+          <t>A02224</t>
         </is>
       </c>
       <c r="B2405" s="0" t="inlineStr">
         <is>
-          <t>A 02 269</t>
+          <t>A 02 224</t>
         </is>
       </c>
     </row>
     <row r="2406" spans="1:2" customHeight="0">
       <c r="A2406" s="0" t="inlineStr">
         <is>
-          <t>A02303</t>
+          <t>A02244</t>
         </is>
       </c>
       <c r="B2406" s="0" t="inlineStr">
         <is>
-          <t>A 02 303</t>
+          <t>A 02 244</t>
         </is>
       </c>
     </row>
     <row r="2407" spans="1:2" customHeight="0">
       <c r="A2407" s="0" t="inlineStr">
         <is>
-          <t>A02315</t>
+          <t>A02269</t>
         </is>
       </c>
       <c r="B2407" s="0" t="inlineStr">
         <is>
-          <t>A 02 315</t>
+          <t>A 02 269</t>
         </is>
       </c>
     </row>
     <row r="2408" spans="1:2" customHeight="0">
       <c r="A2408" s="0" t="inlineStr">
         <is>
-          <t>A12018</t>
+          <t>A02303</t>
         </is>
       </c>
       <c r="B2408" s="0" t="inlineStr">
         <is>
-          <t>A 12 018</t>
+          <t>A 02 303</t>
         </is>
       </c>
     </row>
     <row r="2409" spans="1:2" customHeight="0">
       <c r="A2409" s="0" t="inlineStr">
         <is>
-          <t>A12034</t>
+          <t>A02315</t>
         </is>
       </c>
       <c r="B2409" s="0" t="inlineStr">
         <is>
-          <t>A 12 034</t>
+          <t>A 02 315</t>
         </is>
       </c>
     </row>
     <row r="2410" spans="1:2" customHeight="0">
       <c r="A2410" s="0" t="inlineStr">
         <is>
-          <t>A12043</t>
+          <t>A12018</t>
         </is>
       </c>
       <c r="B2410" s="0" t="inlineStr">
         <is>
-          <t>A 12 043</t>
+          <t>A 12 018</t>
         </is>
       </c>
     </row>
     <row r="2411" spans="1:2" customHeight="0">
       <c r="A2411" s="0" t="inlineStr">
         <is>
-          <t>A12047</t>
+          <t>A12034</t>
         </is>
       </c>
       <c r="B2411" s="0" t="inlineStr">
         <is>
-          <t>A 12 047</t>
+          <t>A 12 034</t>
         </is>
       </c>
     </row>
     <row r="2412" spans="1:2" customHeight="0">
       <c r="A2412" s="0" t="inlineStr">
         <is>
-          <t>A12048</t>
+          <t>A12043</t>
         </is>
       </c>
       <c r="B2412" s="0" t="inlineStr">
         <is>
-          <t>A 12 048</t>
+          <t>A 12 043</t>
         </is>
       </c>
     </row>
     <row r="2413" spans="1:2" customHeight="0">
       <c r="A2413" s="0" t="inlineStr">
         <is>
-          <t>A12084</t>
+          <t>A12047</t>
         </is>
       </c>
       <c r="B2413" s="0" t="inlineStr">
         <is>
-          <t>A 12 084</t>
+          <t>A 12 047</t>
         </is>
       </c>
     </row>
     <row r="2414" spans="1:2" customHeight="0">
       <c r="A2414" s="0" t="inlineStr">
         <is>
-          <t>A12106</t>
+          <t>A12048</t>
         </is>
       </c>
       <c r="B2414" s="0" t="inlineStr">
         <is>
-          <t>A 12 106</t>
+          <t>A 12 048</t>
         </is>
       </c>
     </row>
     <row r="2415" spans="1:2" customHeight="0">
       <c r="A2415" s="0" t="inlineStr">
         <is>
-          <t>A12125</t>
+          <t>A12084</t>
         </is>
       </c>
       <c r="B2415" s="0" t="inlineStr">
         <is>
-          <t>A 12 125</t>
+          <t>A 12 084</t>
         </is>
       </c>
     </row>
     <row r="2416" spans="1:2" customHeight="0">
       <c r="A2416" s="0" t="inlineStr">
         <is>
-          <t>A12134</t>
+          <t>A12106</t>
         </is>
       </c>
       <c r="B2416" s="0" t="inlineStr">
         <is>
-          <t>A 12 134</t>
+          <t>A 12 106</t>
         </is>
       </c>
     </row>
     <row r="2417" spans="1:2" customHeight="0">
       <c r="A2417" s="0" t="inlineStr">
         <is>
-          <t>A12143</t>
+          <t>A12125</t>
         </is>
       </c>
       <c r="B2417" s="0" t="inlineStr">
         <is>
-          <t>A 12 143</t>
+          <t>A 12 125</t>
         </is>
       </c>
     </row>
     <row r="2418" spans="1:2" customHeight="0">
       <c r="A2418" s="0" t="inlineStr">
         <is>
-          <t>A12145</t>
+          <t>A12134</t>
         </is>
       </c>
       <c r="B2418" s="0" t="inlineStr">
         <is>
-          <t>A 12 145</t>
+          <t>A 12 134</t>
         </is>
       </c>
     </row>
     <row r="2419" spans="1:2" customHeight="0">
       <c r="A2419" s="0" t="inlineStr">
         <is>
-          <t>A12157</t>
+          <t>A12143</t>
         </is>
       </c>
       <c r="B2419" s="0" t="inlineStr">
         <is>
-          <t>A 12 157</t>
+          <t>A 12 143</t>
         </is>
       </c>
     </row>
     <row r="2420" spans="1:2" customHeight="0">
       <c r="A2420" s="0" t="inlineStr">
         <is>
-          <t>A12163</t>
+          <t>A12145</t>
         </is>
       </c>
       <c r="B2420" s="0" t="inlineStr">
         <is>
-          <t>A 12 163</t>
+          <t>A 12 145</t>
         </is>
       </c>
     </row>
     <row r="2421" spans="1:2" customHeight="0">
       <c r="A2421" s="0" t="inlineStr">
         <is>
-          <t>A12173</t>
+          <t>A12157</t>
         </is>
       </c>
       <c r="B2421" s="0" t="inlineStr">
         <is>
-          <t>A 12 173</t>
+          <t>A 12 157</t>
         </is>
       </c>
     </row>
     <row r="2422" spans="1:2" customHeight="0">
       <c r="A2422" s="0" t="inlineStr">
         <is>
-          <t>A12179</t>
+          <t>A12163</t>
         </is>
       </c>
       <c r="B2422" s="0" t="inlineStr">
         <is>
-          <t>A 12 179</t>
+          <t>A 12 163</t>
         </is>
       </c>
     </row>
     <row r="2423" spans="1:2" customHeight="0">
       <c r="A2423" s="0" t="inlineStr">
         <is>
-          <t>A12246</t>
+          <t>A12173</t>
         </is>
       </c>
       <c r="B2423" s="0" t="inlineStr">
         <is>
-          <t>A 12 246</t>
+          <t>A 12 173</t>
         </is>
       </c>
     </row>
     <row r="2424" spans="1:2" customHeight="0">
       <c r="A2424" s="0" t="inlineStr">
         <is>
-          <t>A12275</t>
+          <t>A12179</t>
         </is>
       </c>
       <c r="B2424" s="0" t="inlineStr">
         <is>
-          <t>A 12 275</t>
+          <t>A 12 179</t>
         </is>
       </c>
     </row>
     <row r="2425" spans="1:2" customHeight="0">
       <c r="A2425" s="0" t="inlineStr">
         <is>
-          <t>A12289</t>
+          <t>A12246</t>
         </is>
       </c>
       <c r="B2425" s="0" t="inlineStr">
         <is>
-          <t>A 12 289</t>
+          <t>A 12 246</t>
         </is>
       </c>
     </row>
     <row r="2426" spans="1:2" customHeight="0">
       <c r="A2426" s="0" t="inlineStr">
         <is>
-          <t>A12293</t>
+          <t>A12275</t>
         </is>
       </c>
       <c r="B2426" s="0" t="inlineStr">
         <is>
-          <t>A 12 293</t>
+          <t>A 12 275</t>
         </is>
       </c>
     </row>
     <row r="2427" spans="1:2" customHeight="0">
       <c r="A2427" s="0" t="inlineStr">
         <is>
-          <t>A12345</t>
+          <t>A12289</t>
         </is>
       </c>
       <c r="B2427" s="0" t="inlineStr">
         <is>
-          <t>A 12 345</t>
+          <t>A 12 289</t>
         </is>
       </c>
     </row>
     <row r="2428" spans="1:2" customHeight="0">
       <c r="A2428" s="0" t="inlineStr">
         <is>
-          <t>A12346</t>
+          <t>A12293</t>
         </is>
       </c>
       <c r="B2428" s="0" t="inlineStr">
         <is>
-          <t>A 12 346</t>
+          <t>A 12 293</t>
         </is>
       </c>
     </row>
     <row r="2429" spans="1:2" customHeight="0">
       <c r="A2429" s="0" t="inlineStr">
         <is>
-          <t>A12348</t>
+          <t>A12345</t>
         </is>
       </c>
       <c r="B2429" s="0" t="inlineStr">
         <is>
-          <t>A 12 348</t>
+          <t>A 12 345</t>
         </is>
       </c>
     </row>
     <row r="2430" spans="1:2" customHeight="0">
       <c r="A2430" s="0" t="inlineStr">
         <is>
-          <t>A12349</t>
+          <t>A12346</t>
         </is>
       </c>
       <c r="B2430" s="0" t="inlineStr">
         <is>
-          <t>A 12 349</t>
+          <t>A 12 346</t>
         </is>
       </c>
     </row>
     <row r="2431" spans="1:2" customHeight="0">
       <c r="A2431" s="0" t="inlineStr">
         <is>
-          <t>A12361</t>
+          <t>A12348</t>
         </is>
       </c>
       <c r="B2431" s="0" t="inlineStr">
         <is>
-          <t>A 12 361</t>
+          <t>A 12 348</t>
         </is>
       </c>
     </row>
     <row r="2432" spans="1:2" customHeight="0">
       <c r="A2432" s="0" t="inlineStr">
         <is>
-          <t>A12376</t>
+          <t>A12349</t>
         </is>
       </c>
       <c r="B2432" s="0" t="inlineStr">
         <is>
-          <t>A 12 376</t>
+          <t>A 12 349</t>
         </is>
       </c>
     </row>
     <row r="2433" spans="1:2" customHeight="0">
       <c r="A2433" s="0" t="inlineStr">
         <is>
-          <t>A12378</t>
+          <t>A12361</t>
         </is>
       </c>
       <c r="B2433" s="0" t="inlineStr">
         <is>
-          <t>A 12 378</t>
+          <t>A 12 361</t>
         </is>
       </c>
     </row>
     <row r="2434" spans="1:2" customHeight="0">
       <c r="A2434" s="0" t="inlineStr">
         <is>
-          <t>A12379</t>
+          <t>A12376</t>
         </is>
       </c>
       <c r="B2434" s="0" t="inlineStr">
         <is>
-          <t>A 12 379</t>
+          <t>A 12 376</t>
         </is>
       </c>
     </row>
     <row r="2435" spans="1:2" customHeight="0">
       <c r="A2435" s="0" t="inlineStr">
         <is>
-          <t>A12388</t>
+          <t>A12378</t>
         </is>
       </c>
       <c r="B2435" s="0" t="inlineStr">
         <is>
-          <t>A 12 388</t>
+          <t>A 12 378</t>
         </is>
       </c>
     </row>
     <row r="2436" spans="1:2" customHeight="0">
       <c r="A2436" s="0" t="inlineStr">
         <is>
-          <t>A12393</t>
+          <t>A12379</t>
         </is>
       </c>
       <c r="B2436" s="0" t="inlineStr">
         <is>
-          <t>A 12 393</t>
+          <t>A 12 379</t>
         </is>
       </c>
     </row>
     <row r="2437" spans="1:2" customHeight="0">
       <c r="A2437" s="0" t="inlineStr">
         <is>
-          <t>A12404</t>
+          <t>A12388</t>
         </is>
       </c>
       <c r="B2437" s="0" t="inlineStr">
         <is>
-          <t>A 12 404</t>
+          <t>A 12 388</t>
         </is>
       </c>
     </row>
     <row r="2438" spans="1:2" customHeight="0">
       <c r="A2438" s="0" t="inlineStr">
         <is>
-          <t>A12405</t>
+          <t>A12393</t>
         </is>
       </c>
       <c r="B2438" s="0" t="inlineStr">
         <is>
-          <t>A 12 405</t>
+          <t>A 12 393</t>
         </is>
       </c>
     </row>
     <row r="2439" spans="1:2" customHeight="0">
       <c r="A2439" s="0" t="inlineStr">
         <is>
-          <t>A12420</t>
+          <t>A12404</t>
         </is>
       </c>
       <c r="B2439" s="0" t="inlineStr">
         <is>
-          <t>A 12 420</t>
+          <t>A 12 404</t>
         </is>
       </c>
     </row>
     <row r="2440" spans="1:2" customHeight="0">
       <c r="A2440" s="0" t="inlineStr">
         <is>
-          <t>A12424</t>
+          <t>A12405</t>
         </is>
       </c>
       <c r="B2440" s="0" t="inlineStr">
         <is>
-          <t>A 12 424</t>
+          <t>A 12 405</t>
         </is>
       </c>
     </row>
     <row r="2441" spans="1:2" customHeight="0">
       <c r="A2441" s="0" t="inlineStr">
         <is>
-          <t>A12440</t>
+          <t>A12420</t>
         </is>
       </c>
       <c r="B2441" s="0" t="inlineStr">
         <is>
-          <t>A 12 440</t>
+          <t>A 12 420</t>
         </is>
       </c>
     </row>
     <row r="2442" spans="1:2" customHeight="0">
       <c r="A2442" s="0" t="inlineStr">
         <is>
-          <t>A12464</t>
+          <t>A12424</t>
         </is>
       </c>
       <c r="B2442" s="0" t="inlineStr">
         <is>
-          <t>A 12 464</t>
+          <t>A 12 424</t>
         </is>
       </c>
     </row>
     <row r="2443" spans="1:2" customHeight="0">
       <c r="A2443" s="0" t="inlineStr">
         <is>
-          <t>A12571</t>
+          <t>A12440</t>
         </is>
       </c>
       <c r="B2443" s="0" t="inlineStr">
         <is>
-          <t>A 12 571</t>
+          <t>A 12 440</t>
         </is>
       </c>
     </row>
     <row r="2444" spans="1:2" customHeight="0">
       <c r="A2444" s="0" t="inlineStr">
         <is>
-          <t>A12576</t>
+          <t>A12464</t>
         </is>
       </c>
       <c r="B2444" s="0" t="inlineStr">
         <is>
-          <t>A 12 576</t>
+          <t>A 12 464</t>
         </is>
       </c>
     </row>
     <row r="2445" spans="1:2" customHeight="0">
       <c r="A2445" s="0" t="inlineStr">
         <is>
-          <t>A12604</t>
+          <t>A12571</t>
         </is>
       </c>
       <c r="B2445" s="0" t="inlineStr">
         <is>
-          <t>A 12 604</t>
+          <t>A 12 571</t>
         </is>
       </c>
     </row>
     <row r="2446" spans="1:2" customHeight="0">
       <c r="A2446" s="0" t="inlineStr">
         <is>
-          <t>A12617</t>
+          <t>A12576</t>
         </is>
       </c>
       <c r="B2446" s="0" t="inlineStr">
         <is>
-          <t>A 12 617</t>
+          <t>A 12 576</t>
         </is>
       </c>
     </row>
     <row r="2447" spans="1:2" customHeight="0">
       <c r="A2447" s="0" t="inlineStr">
         <is>
-          <t>A12648</t>
+          <t>A12604</t>
         </is>
       </c>
       <c r="B2447" s="0" t="inlineStr">
         <is>
-          <t>A 12 648</t>
+          <t>A 12 604</t>
         </is>
       </c>
     </row>
     <row r="2448" spans="1:2" customHeight="0">
       <c r="A2448" s="0" t="inlineStr">
         <is>
-          <t>A12649</t>
+          <t>A12617</t>
         </is>
       </c>
       <c r="B2448" s="0" t="inlineStr">
         <is>
-          <t>A 12 649</t>
+          <t>A 12 617</t>
         </is>
       </c>
     </row>
     <row r="2449" spans="1:2" customHeight="0">
       <c r="A2449" s="0" t="inlineStr">
         <is>
-          <t>A12A57</t>
+          <t>A12648</t>
         </is>
       </c>
       <c r="B2449" s="0" t="inlineStr">
         <is>
-          <t>A 12 A57</t>
+          <t>A 12 648</t>
         </is>
       </c>
     </row>
     <row r="2450" spans="1:2" customHeight="0">
       <c r="A2450" s="0" t="inlineStr">
         <is>
-          <t>A12B88</t>
+          <t>A12649</t>
         </is>
       </c>
       <c r="B2450" s="0" t="inlineStr">
         <is>
-          <t>A 12 B88</t>
+          <t>A 12 649</t>
         </is>
       </c>
     </row>
     <row r="2451" spans="1:2" customHeight="0">
       <c r="A2451" s="0" t="inlineStr">
         <is>
-          <t>C06002</t>
+          <t>A12A57</t>
         </is>
       </c>
       <c r="B2451" s="0" t="inlineStr">
         <is>
-          <t>C 06 002</t>
+          <t>A 12 A57</t>
         </is>
       </c>
     </row>
     <row r="2452" spans="1:2" customHeight="0">
       <c r="A2452" s="0" t="inlineStr">
         <is>
-          <t>C06003</t>
+          <t>A12B88</t>
         </is>
       </c>
       <c r="B2452" s="0" t="inlineStr">
         <is>
-          <t>C 06 003</t>
+          <t>A 12 B88</t>
         </is>
       </c>
     </row>
     <row r="2453" spans="1:2" customHeight="0">
       <c r="A2453" s="0" t="inlineStr">
         <is>
-          <t>C06006</t>
+          <t>C06002</t>
         </is>
       </c>
       <c r="B2453" s="0" t="inlineStr">
         <is>
-          <t>C 06 006</t>
+          <t>C 06 002</t>
         </is>
       </c>
     </row>
     <row r="2454" spans="1:2" customHeight="0">
       <c r="A2454" s="0" t="inlineStr">
         <is>
-          <t>C06007</t>
+          <t>C06003</t>
         </is>
       </c>
       <c r="B2454" s="0" t="inlineStr">
         <is>
-          <t>C 06 007</t>
+          <t>C 06 003</t>
         </is>
       </c>
     </row>
     <row r="2455" spans="1:2" customHeight="0">
       <c r="A2455" s="0" t="inlineStr">
         <is>
-          <t>C06008</t>
+          <t>C06006</t>
         </is>
       </c>
       <c r="B2455" s="0" t="inlineStr">
         <is>
-          <t>C 06 008</t>
+          <t>C 06 006</t>
         </is>
       </c>
     </row>
     <row r="2456" spans="1:2" customHeight="0">
       <c r="A2456" s="0" t="inlineStr">
         <is>
-          <t>C10003</t>
+          <t>C06007</t>
         </is>
       </c>
       <c r="B2456" s="0" t="inlineStr">
         <is>
-          <t>C 10 003</t>
+          <t>C 06 007</t>
         </is>
       </c>
     </row>
     <row r="2457" spans="1:2" customHeight="0">
       <c r="A2457" s="0" t="inlineStr">
         <is>
-          <t>C23009</t>
+          <t>C06008</t>
         </is>
       </c>
       <c r="B2457" s="0" t="inlineStr">
         <is>
-          <t>C 23 009</t>
+          <t>C 06 008</t>
         </is>
       </c>
     </row>
     <row r="2458" spans="1:2" customHeight="0">
       <c r="A2458" s="0" t="inlineStr">
         <is>
-          <t>C37003</t>
+          <t>C10003</t>
         </is>
       </c>
       <c r="B2458" s="0" t="inlineStr">
         <is>
-          <t>C 37 003</t>
+          <t>C 10 003</t>
         </is>
       </c>
     </row>
     <row r="2459" spans="1:2" customHeight="0">
       <c r="A2459" s="0" t="inlineStr">
         <is>
-          <t>C50004</t>
+          <t>C23009</t>
         </is>
       </c>
       <c r="B2459" s="0" t="inlineStr">
         <is>
-          <t>C 50 004</t>
+          <t>C 23 009</t>
         </is>
       </c>
     </row>
     <row r="2460" spans="1:2" customHeight="0">
       <c r="A2460" s="0" t="inlineStr">
         <is>
-          <t>C52001</t>
+          <t>C37003</t>
         </is>
       </c>
       <c r="B2460" s="0" t="inlineStr">
         <is>
-          <t>C 52 001</t>
+          <t>C 37 003</t>
         </is>
       </c>
     </row>
     <row r="2461" spans="1:2" customHeight="0">
       <c r="A2461" s="0" t="inlineStr">
         <is>
-          <t>C71003</t>
+          <t>C50004</t>
         </is>
       </c>
       <c r="B2461" s="0" t="inlineStr">
         <is>
-          <t>C 71 003</t>
+          <t>C 50 004</t>
         </is>
       </c>
     </row>
     <row r="2462" spans="1:2" customHeight="0">
       <c r="A2462" s="0" t="inlineStr">
         <is>
-          <t>C85014</t>
+          <t>C52001</t>
         </is>
       </c>
       <c r="B2462" s="0" t="inlineStr">
         <is>
-          <t>C 85 014</t>
+          <t>C 52 001</t>
         </is>
       </c>
     </row>
     <row r="2463" spans="1:2" customHeight="0">
       <c r="A2463" s="0" t="inlineStr">
         <is>
-          <t>C85017</t>
+          <t>C71003</t>
         </is>
       </c>
       <c r="B2463" s="0" t="inlineStr">
         <is>
-          <t>C 85 017</t>
+          <t>C 71 003</t>
         </is>
       </c>
     </row>
     <row r="2464" spans="1:2" customHeight="0">
       <c r="A2464" s="0" t="inlineStr">
         <is>
-          <t>C85020</t>
+          <t>C85014</t>
         </is>
       </c>
       <c r="B2464" s="0" t="inlineStr">
         <is>
-          <t>C 85 020</t>
+          <t>C 85 014</t>
         </is>
       </c>
     </row>
     <row r="2465" spans="1:2" customHeight="0">
       <c r="A2465" s="0" t="inlineStr">
         <is>
-          <t>E06001</t>
+          <t>C85017</t>
         </is>
       </c>
       <c r="B2465" s="0" t="inlineStr">
         <is>
-          <t>E 06 001</t>
+          <t>C 85 017</t>
         </is>
       </c>
     </row>
     <row r="2466" spans="1:2" customHeight="0">
       <c r="A2466" s="0" t="inlineStr">
         <is>
-          <t>E06002</t>
+          <t>C85020</t>
         </is>
       </c>
       <c r="B2466" s="0" t="inlineStr">
         <is>
-          <t>E 06 002</t>
+          <t>C 85 020</t>
         </is>
       </c>
     </row>
     <row r="2467" spans="1:2" customHeight="0">
       <c r="A2467" s="0" t="inlineStr">
         <is>
-          <t>E06003</t>
+          <t>E06001</t>
         </is>
       </c>
       <c r="B2467" s="0" t="inlineStr">
         <is>
-          <t>E 06 003</t>
+          <t>E 06 001</t>
         </is>
       </c>
     </row>
     <row r="2468" spans="1:2" customHeight="0">
       <c r="A2468" s="0" t="inlineStr">
         <is>
-          <t>E06005</t>
+          <t>E06002</t>
         </is>
       </c>
       <c r="B2468" s="0" t="inlineStr">
         <is>
-          <t>E 06 005</t>
+          <t>E 06 002</t>
         </is>
       </c>
     </row>
     <row r="2469" spans="1:2" customHeight="0">
       <c r="A2469" s="0" t="inlineStr">
         <is>
-          <t>E23006</t>
+          <t>E06003</t>
         </is>
       </c>
       <c r="B2469" s="0" t="inlineStr">
         <is>
-          <t>E 23 006</t>
+          <t>E 06 003</t>
         </is>
       </c>
     </row>
     <row r="2470" spans="1:2" customHeight="0">
       <c r="A2470" s="0" t="inlineStr">
         <is>
-          <t>E23009</t>
+          <t>E06005</t>
         </is>
       </c>
       <c r="B2470" s="0" t="inlineStr">
         <is>
-          <t>E 23 009</t>
+          <t>E 06 005</t>
         </is>
       </c>
     </row>
     <row r="2471" spans="1:2" customHeight="0">
       <c r="A2471" s="0" t="inlineStr">
         <is>
-          <t>E23012</t>
+          <t>E23006</t>
         </is>
       </c>
       <c r="B2471" s="0" t="inlineStr">
         <is>
-          <t>E 23 012</t>
+          <t>E 23 006</t>
         </is>
       </c>
     </row>
     <row r="2472" spans="1:2" customHeight="0">
       <c r="A2472" s="0" t="inlineStr">
         <is>
-          <t>E28002</t>
+          <t>E23009</t>
         </is>
       </c>
       <c r="B2472" s="0" t="inlineStr">
         <is>
-          <t>E 28 002</t>
+          <t>E 23 009</t>
         </is>
       </c>
     </row>
     <row r="2473" spans="1:2" customHeight="0">
       <c r="A2473" s="0" t="inlineStr">
         <is>
-          <t>E37002</t>
+          <t>E23012</t>
         </is>
       </c>
       <c r="B2473" s="0" t="inlineStr">
         <is>
-          <t>E 37 002</t>
+          <t>E 23 012</t>
         </is>
       </c>
     </row>
     <row r="2474" spans="1:2" customHeight="0">
       <c r="A2474" s="0" t="inlineStr">
         <is>
-          <t>E41001</t>
+          <t>E28002</t>
         </is>
       </c>
       <c r="B2474" s="0" t="inlineStr">
         <is>
-          <t>E 41 001</t>
+          <t>E 28 002</t>
         </is>
       </c>
     </row>
     <row r="2475" spans="1:2" customHeight="0">
       <c r="A2475" s="0" t="inlineStr">
         <is>
-          <t>E50002</t>
+          <t>E37002</t>
         </is>
       </c>
       <c r="B2475" s="0" t="inlineStr">
         <is>
-          <t>E 50 002</t>
+          <t>E 37 002</t>
         </is>
       </c>
     </row>
     <row r="2476" spans="1:2" customHeight="0">
       <c r="A2476" s="0" t="inlineStr">
         <is>
-          <t>E50005</t>
+          <t>E41001</t>
         </is>
       </c>
       <c r="B2476" s="0" t="inlineStr">
         <is>
-          <t>E 50 005</t>
+          <t>E 41 001</t>
         </is>
       </c>
     </row>
     <row r="2477" spans="1:2" customHeight="0">
       <c r="A2477" s="0" t="inlineStr">
         <is>
-          <t>E56013</t>
+          <t>E50002</t>
         </is>
       </c>
       <c r="B2477" s="0" t="inlineStr">
         <is>
-          <t>E 56 013</t>
+          <t>E 50 002</t>
         </is>
       </c>
     </row>
     <row r="2478" spans="1:2" customHeight="0">
       <c r="A2478" s="0" t="inlineStr">
         <is>
-          <t>E68002</t>
+          <t>E50005</t>
         </is>
       </c>
       <c r="B2478" s="0" t="inlineStr">
         <is>
-          <t>E 68 002</t>
+          <t>E 50 005</t>
         </is>
       </c>
     </row>
     <row r="2479" spans="1:2" customHeight="0">
       <c r="A2479" s="0" t="inlineStr">
         <is>
-          <t>E83001</t>
+          <t>E56013</t>
         </is>
       </c>
       <c r="B2479" s="0" t="inlineStr">
         <is>
-          <t>E 83 001</t>
+          <t>E 56 013</t>
         </is>
       </c>
     </row>
     <row r="2480" spans="1:2" customHeight="0">
       <c r="A2480" s="0" t="inlineStr">
         <is>
-          <t>E85003</t>
+          <t>E68002</t>
         </is>
       </c>
       <c r="B2480" s="0" t="inlineStr">
         <is>
-          <t>E 85 003</t>
+          <t>E 68 002</t>
         </is>
       </c>
     </row>
     <row r="2481" spans="1:2" customHeight="0">
       <c r="A2481" s="0" t="inlineStr">
         <is>
-          <t>E85005</t>
+          <t>E83001</t>
         </is>
       </c>
       <c r="B2481" s="0" t="inlineStr">
         <is>
-          <t>E 85 005</t>
+          <t>E 83 001</t>
         </is>
       </c>
     </row>
     <row r="2482" spans="1:2" customHeight="0">
       <c r="A2482" s="0" t="inlineStr">
         <is>
-          <t>E85006</t>
+          <t>E85003</t>
         </is>
       </c>
       <c r="B2482" s="0" t="inlineStr">
         <is>
-          <t>E 85 006</t>
+          <t>E 85 003</t>
         </is>
       </c>
     </row>
     <row r="2483" spans="1:2" customHeight="0">
       <c r="A2483" s="0" t="inlineStr">
         <is>
-          <t>E85008</t>
+          <t>E85005</t>
         </is>
       </c>
       <c r="B2483" s="0" t="inlineStr">
         <is>
-          <t>E 85 008</t>
+          <t>E 85 005</t>
         </is>
       </c>
     </row>
     <row r="2484" spans="1:2" customHeight="0">
       <c r="A2484" s="0" t="inlineStr">
         <is>
-          <t>E85011</t>
+          <t>E85006</t>
         </is>
       </c>
       <c r="B2484" s="0" t="inlineStr">
         <is>
-          <t>E 85 011</t>
+          <t>E 85 006</t>
         </is>
       </c>
     </row>
     <row r="2485" spans="1:2" customHeight="0">
       <c r="A2485" s="0" t="inlineStr">
         <is>
-          <t>E85019</t>
+          <t>E85008</t>
         </is>
       </c>
       <c r="B2485" s="0" t="inlineStr">
         <is>
-          <t>E 85 019</t>
+          <t>E 85 008</t>
         </is>
       </c>
     </row>
     <row r="2486" spans="1:2" customHeight="0">
       <c r="A2486" s="0" t="inlineStr">
         <is>
-          <t>F06018</t>
+          <t>E85011</t>
         </is>
       </c>
       <c r="B2486" s="0" t="inlineStr">
         <is>
-          <t>F 06 018</t>
+          <t>E 85 011</t>
         </is>
       </c>
     </row>
     <row r="2487" spans="1:2" customHeight="0">
       <c r="A2487" s="0" t="inlineStr">
         <is>
-          <t>F06019</t>
+          <t>E85019</t>
         </is>
       </c>
       <c r="B2487" s="0" t="inlineStr">
         <is>
-          <t>F 06 019</t>
+          <t>E 85 019</t>
         </is>
       </c>
     </row>
     <row r="2488" spans="1:2" customHeight="0">
       <c r="A2488" s="0" t="inlineStr">
         <is>
-          <t>F50287</t>
+          <t>F06018</t>
         </is>
       </c>
       <c r="B2488" s="0" t="inlineStr">
         <is>
-          <t>F 50 287</t>
+          <t>F 06 018</t>
         </is>
       </c>
     </row>
     <row r="2489" spans="1:2" customHeight="0">
       <c r="A2489" s="0" t="inlineStr">
         <is>
-          <t>F78018</t>
+          <t>F06019</t>
         </is>
       </c>
       <c r="B2489" s="0" t="inlineStr">
         <is>
-          <t>F 78 018</t>
+          <t>F 06 019</t>
         </is>
       </c>
     </row>
     <row r="2490" spans="1:2" customHeight="0">
       <c r="A2490" s="0" t="inlineStr">
         <is>
-          <t>F78019</t>
+          <t>F50287</t>
         </is>
       </c>
       <c r="B2490" s="0" t="inlineStr">
         <is>
-          <t>F 78 019</t>
+          <t>F 50 287</t>
         </is>
       </c>
     </row>
     <row r="2491" spans="1:2" customHeight="0">
       <c r="A2491" s="0" t="inlineStr">
         <is>
-          <t>F85178</t>
+          <t>F78018</t>
         </is>
       </c>
       <c r="B2491" s="0" t="inlineStr">
         <is>
-          <t>F 85 178</t>
+          <t>F 78 018</t>
         </is>
       </c>
     </row>
     <row r="2492" spans="1:2" customHeight="0">
       <c r="A2492" s="0" t="inlineStr">
         <is>
-          <t>F85198</t>
+          <t>F78019</t>
         </is>
       </c>
       <c r="B2492" s="0" t="inlineStr">
         <is>
-          <t>F 85 198</t>
+          <t>F 78 019</t>
         </is>
       </c>
     </row>
     <row r="2493" spans="1:2" customHeight="0">
       <c r="A2493" s="0" t="inlineStr">
         <is>
-          <t>F85199</t>
+          <t>F85178</t>
         </is>
       </c>
       <c r="B2493" s="0" t="inlineStr">
         <is>
-          <t>F 85 199</t>
+          <t>F 85 178</t>
         </is>
       </c>
     </row>
     <row r="2494" spans="1:2" customHeight="0">
       <c r="A2494" s="0" t="inlineStr">
         <is>
-          <t>FKT003</t>
+          <t>F85198</t>
         </is>
       </c>
       <c r="B2494" s="0" t="inlineStr">
         <is>
-          <t>F KT 003</t>
+          <t>F 85 198</t>
         </is>
       </c>
     </row>
     <row r="2495" spans="1:2" customHeight="0">
       <c r="A2495" s="0" t="inlineStr">
         <is>
-          <t>FSP000</t>
+          <t>F85199</t>
         </is>
       </c>
       <c r="B2495" s="0" t="inlineStr">
         <is>
-          <t>F SP 000</t>
+          <t>F 85 199</t>
         </is>
       </c>
     </row>
     <row r="2496" spans="1:2" customHeight="0">
       <c r="A2496" s="0" t="inlineStr">
         <is>
-          <t>FSP003</t>
+          <t>FKT003</t>
         </is>
       </c>
       <c r="B2496" s="0" t="inlineStr">
         <is>
-          <t>F SP 003</t>
+          <t>F KT 003</t>
         </is>
       </c>
     </row>
     <row r="2497" spans="1:2" customHeight="0">
       <c r="A2497" s="0" t="inlineStr">
         <is>
-          <t>FSP006</t>
+          <t>FSP000</t>
         </is>
       </c>
       <c r="B2497" s="0" t="inlineStr">
         <is>
-          <t>F SP 006</t>
+          <t>F SP 000</t>
         </is>
       </c>
     </row>
     <row r="2498" spans="1:2" customHeight="0">
       <c r="A2498" s="0" t="inlineStr">
         <is>
-          <t>FSP007</t>
+          <t>FSP003</t>
         </is>
       </c>
       <c r="B2498" s="0" t="inlineStr">
         <is>
-          <t>F SP 007</t>
+          <t>F SP 003</t>
         </is>
       </c>
     </row>
     <row r="2499" spans="1:2" customHeight="0">
       <c r="A2499" s="0" t="inlineStr">
         <is>
-          <t>FSP009</t>
+          <t>FSP006</t>
         </is>
       </c>
       <c r="B2499" s="0" t="inlineStr">
         <is>
-          <t>F SP 009</t>
+          <t>F SP 006</t>
         </is>
       </c>
     </row>
     <row r="2500" spans="1:2" customHeight="0">
       <c r="A2500" s="0" t="inlineStr">
         <is>
-          <t>FSP012</t>
+          <t>FSP007</t>
         </is>
       </c>
       <c r="B2500" s="0" t="inlineStr">
         <is>
-          <t>F SP 012</t>
+          <t>F SP 007</t>
         </is>
       </c>
     </row>
     <row r="2501" spans="1:2" customHeight="0">
       <c r="A2501" s="0" t="inlineStr">
         <is>
-          <t>FSV000</t>
+          <t>FSP009</t>
         </is>
       </c>
       <c r="B2501" s="0" t="inlineStr">
         <is>
-          <t>F SV 000</t>
+          <t>F SP 009</t>
         </is>
       </c>
     </row>
     <row r="2502" spans="1:2" customHeight="0">
       <c r="A2502" s="0" t="inlineStr">
         <is>
-          <t>FSV001</t>
+          <t>FSP012</t>
         </is>
       </c>
       <c r="B2502" s="0" t="inlineStr">
         <is>
-          <t>F SV 001</t>
+          <t>F SP 012</t>
         </is>
       </c>
     </row>
     <row r="2503" spans="1:2" customHeight="0">
       <c r="A2503" s="0" t="inlineStr">
         <is>
-          <t>K68077</t>
+          <t>FSV000</t>
         </is>
       </c>
       <c r="B2503" s="0" t="inlineStr">
         <is>
-          <t>K 68 077</t>
+          <t>F SV 000</t>
         </is>
       </c>
     </row>
     <row r="2504" spans="1:2" customHeight="0">
       <c r="A2504" s="0" t="inlineStr">
         <is>
-          <t>K85011</t>
+          <t>FSV001</t>
         </is>
       </c>
       <c r="B2504" s="0" t="inlineStr">
         <is>
-          <t>K 85 011</t>
+          <t>F SV 001</t>
         </is>
       </c>
     </row>
     <row r="2505" spans="1:2" customHeight="0">
       <c r="A2505" s="0" t="inlineStr">
         <is>
-          <t>K85023</t>
+          <t>K68077</t>
         </is>
       </c>
       <c r="B2505" s="0" t="inlineStr">
         <is>
-          <t>K 85 023</t>
+          <t>K 68 077</t>
         </is>
       </c>
     </row>
     <row r="2506" spans="1:2" customHeight="0">
       <c r="A2506" s="0" t="inlineStr">
         <is>
-          <t>K85036</t>
+          <t>K85011</t>
         </is>
       </c>
       <c r="B2506" s="0" t="inlineStr">
         <is>
-          <t>K 85 036</t>
+          <t>K 85 011</t>
         </is>
       </c>
     </row>
     <row r="2507" spans="1:2" customHeight="0">
       <c r="A2507" s="0" t="inlineStr">
         <is>
-          <t>L04005</t>
+          <t>K85023</t>
         </is>
       </c>
       <c r="B2507" s="0" t="inlineStr">
         <is>
-          <t>L 04 005</t>
+          <t>K 85 023</t>
         </is>
       </c>
     </row>
     <row r="2508" spans="1:2" customHeight="0">
       <c r="A2508" s="0" t="inlineStr">
         <is>
-          <t>L04010</t>
+          <t>K85036</t>
         </is>
       </c>
       <c r="B2508" s="0" t="inlineStr">
         <is>
-          <t>L 04 010</t>
+          <t>K 85 036</t>
         </is>
       </c>
     </row>
     <row r="2509" spans="1:2" customHeight="0">
       <c r="A2509" s="0" t="inlineStr">
         <is>
-          <t>L04050</t>
+          <t>L04005</t>
         </is>
       </c>
       <c r="B2509" s="0" t="inlineStr">
         <is>
-          <t>L 04 050</t>
+          <t>L 04 005</t>
         </is>
       </c>
     </row>
     <row r="2510" spans="1:2" customHeight="0">
       <c r="A2510" s="0" t="inlineStr">
         <is>
-          <t>L04210</t>
+          <t>L04010</t>
         </is>
       </c>
       <c r="B2510" s="0" t="inlineStr">
         <is>
-          <t>L 04 210</t>
+          <t>L 04 010</t>
         </is>
       </c>
     </row>
     <row r="2511" spans="1:2" customHeight="0">
       <c r="A2511" s="0" t="inlineStr">
         <is>
-          <t>L05005</t>
+          <t>L04050</t>
         </is>
       </c>
       <c r="B2511" s="0" t="inlineStr">
         <is>
-          <t>L 05 005</t>
+          <t>L 04 050</t>
         </is>
       </c>
     </row>
     <row r="2512" spans="1:2" customHeight="0">
       <c r="A2512" s="0" t="inlineStr">
         <is>
-          <t>L05010</t>
+          <t>L04210</t>
         </is>
       </c>
       <c r="B2512" s="0" t="inlineStr">
         <is>
-          <t>L 05 010</t>
+          <t>L 04 210</t>
         </is>
       </c>
     </row>
     <row r="2513" spans="1:2" customHeight="0">
       <c r="A2513" s="0" t="inlineStr">
         <is>
-          <t>LA4002</t>
+          <t>L05005</t>
         </is>
       </c>
       <c r="B2513" s="0" t="inlineStr">
         <is>
-          <t>L A4 002</t>
+          <t>L 05 005</t>
         </is>
       </c>
     </row>
     <row r="2514" spans="1:2" customHeight="0">
       <c r="A2514" s="0" t="inlineStr">
         <is>
-          <t>M23014</t>
+          <t>L05010</t>
         </is>
       </c>
       <c r="B2514" s="0" t="inlineStr">
         <is>
-          <t>M 23 014</t>
+          <t>L 05 010</t>
         </is>
       </c>
     </row>
     <row r="2515" spans="1:2" customHeight="0">
       <c r="A2515" s="0" t="inlineStr">
         <is>
-          <t>M23038</t>
+          <t>LA4002</t>
         </is>
       </c>
       <c r="B2515" s="0" t="inlineStr">
         <is>
-          <t>M 23 038</t>
+          <t>L A4 002</t>
         </is>
       </c>
     </row>
     <row r="2516" spans="1:2" customHeight="0">
       <c r="A2516" s="0" t="inlineStr">
         <is>
-          <t>M61110</t>
+          <t>M23014</t>
         </is>
       </c>
       <c r="B2516" s="0" t="inlineStr">
         <is>
-          <t>M 61 110</t>
+          <t>M 23 014</t>
         </is>
       </c>
     </row>
     <row r="2517" spans="1:2" customHeight="0">
       <c r="A2517" s="0" t="inlineStr">
         <is>
-          <t>M85023</t>
+          <t>M23038</t>
         </is>
       </c>
       <c r="B2517" s="0" t="inlineStr">
         <is>
-          <t>M 85 023</t>
+          <t>M 23 038</t>
         </is>
       </c>
     </row>
     <row r="2518" spans="1:2" customHeight="0">
       <c r="A2518" s="0" t="inlineStr">
         <is>
-          <t>M85035</t>
+          <t>M61110</t>
         </is>
       </c>
       <c r="B2518" s="0" t="inlineStr">
         <is>
-          <t>M 85 035</t>
+          <t>M 61 110</t>
         </is>
       </c>
     </row>
     <row r="2519" spans="1:2" customHeight="0">
       <c r="A2519" s="0" t="inlineStr">
         <is>
-          <t>P06075</t>
+          <t>M85023</t>
         </is>
       </c>
       <c r="B2519" s="0" t="inlineStr">
         <is>
-          <t>P 06 075</t>
+          <t>M 85 023</t>
         </is>
       </c>
     </row>
     <row r="2520" spans="1:2" customHeight="0">
       <c r="A2520" s="0" t="inlineStr">
         <is>
-          <t>P83112</t>
+          <t>M85035</t>
         </is>
       </c>
       <c r="B2520" s="0" t="inlineStr">
         <is>
-          <t>P 83 112</t>
+          <t>M 85 035</t>
         </is>
       </c>
     </row>
     <row r="2521" spans="1:2" customHeight="0">
       <c r="A2521" s="0" t="inlineStr">
         <is>
-          <t>P83145</t>
+          <t>P06075</t>
         </is>
       </c>
       <c r="B2521" s="0" t="inlineStr">
         <is>
-          <t>P 83 145</t>
+          <t>P 06 075</t>
         </is>
       </c>
     </row>
     <row r="2522" spans="1:2" customHeight="0">
       <c r="A2522" s="0" t="inlineStr">
         <is>
-          <t>R61002</t>
+          <t>P83112</t>
         </is>
       </c>
       <c r="B2522" s="0" t="inlineStr">
         <is>
-          <t>R 61 002</t>
+          <t>P 83 112</t>
         </is>
       </c>
     </row>
     <row r="2523" spans="1:2" customHeight="0">
       <c r="A2523" s="0" t="inlineStr">
         <is>
-          <t>R61004</t>
+          <t>P83145</t>
         </is>
       </c>
       <c r="B2523" s="0" t="inlineStr">
         <is>
-          <t>R 61 004</t>
+          <t>P 83 145</t>
         </is>
       </c>
     </row>
     <row r="2524" spans="1:2" customHeight="0">
       <c r="A2524" s="0" t="inlineStr">
         <is>
-          <t>R85006</t>
+          <t>R61002</t>
         </is>
       </c>
       <c r="B2524" s="0" t="inlineStr">
         <is>
-          <t>R 85 006</t>
+          <t>R 61 002</t>
         </is>
       </c>
     </row>
     <row r="2525" spans="1:2" customHeight="0">
       <c r="A2525" s="0" t="inlineStr">
         <is>
-          <t>R85007</t>
+          <t>R61004</t>
         </is>
       </c>
       <c r="B2525" s="0" t="inlineStr">
         <is>
-          <t>R 85 007</t>
+          <t>R 61 004</t>
         </is>
       </c>
     </row>
     <row r="2526" spans="1:2" customHeight="0">
       <c r="A2526" s="0" t="inlineStr">
         <is>
-          <t>R85008</t>
+          <t>R85006</t>
         </is>
       </c>
       <c r="B2526" s="0" t="inlineStr">
         <is>
-          <t>R 85 008</t>
+          <t>R 85 006</t>
         </is>
       </c>
     </row>
     <row r="2527" spans="1:2" customHeight="0">
       <c r="A2527" s="0" t="inlineStr">
         <is>
-          <t>R85009</t>
+          <t>R85007</t>
         </is>
       </c>
       <c r="B2527" s="0" t="inlineStr">
         <is>
-          <t>R 85 009</t>
+          <t>R 85 007</t>
         </is>
       </c>
     </row>
     <row r="2528" spans="1:2" customHeight="0">
       <c r="A2528" s="0" t="inlineStr">
         <is>
-          <t>RA6001</t>
+          <t>R85008</t>
         </is>
       </c>
       <c r="B2528" s="0" t="inlineStr">
         <is>
-          <t>R A6 001</t>
+          <t>R 85 008</t>
         </is>
       </c>
     </row>
     <row r="2529" spans="1:2" customHeight="0">
       <c r="A2529" s="0" t="inlineStr">
         <is>
-          <t>S06503</t>
+          <t>R85009</t>
         </is>
       </c>
       <c r="B2529" s="0" t="inlineStr">
         <is>
-          <t>S 06 503</t>
+          <t>R 85 009</t>
         </is>
       </c>
     </row>
     <row r="2530" spans="1:2" customHeight="0">
       <c r="A2530" s="0" t="inlineStr">
         <is>
-          <t>S06504</t>
+          <t>RA6001</t>
         </is>
       </c>
       <c r="B2530" s="0" t="inlineStr">
         <is>
-          <t>S 06 504</t>
+          <t>R A6 001</t>
         </is>
       </c>
     </row>
     <row r="2531" spans="1:2" customHeight="0">
       <c r="A2531" s="0" t="inlineStr">
         <is>
-          <t>S06505</t>
+          <t>S06503</t>
         </is>
       </c>
       <c r="B2531" s="0" t="inlineStr">
         <is>
-          <t>S 06 505</t>
+          <t>S 06 503</t>
         </is>
       </c>
     </row>
     <row r="2532" spans="1:2" customHeight="0">
       <c r="A2532" s="0" t="inlineStr">
         <is>
-          <t>S06506</t>
+          <t>S06504</t>
         </is>
       </c>
       <c r="B2532" s="0" t="inlineStr">
         <is>
-          <t>S 06 506</t>
+          <t>S 06 504</t>
         </is>
       </c>
     </row>
     <row r="2533" spans="1:2" customHeight="0">
       <c r="A2533" s="0" t="inlineStr">
         <is>
-          <t>S06508</t>
+          <t>S06505</t>
         </is>
       </c>
       <c r="B2533" s="0" t="inlineStr">
         <is>
-          <t>S 06 508</t>
+          <t>S 06 505</t>
         </is>
       </c>
     </row>
     <row r="2534" spans="1:2" customHeight="0">
       <c r="A2534" s="0" t="inlineStr">
         <is>
-          <t>S06509</t>
+          <t>S06506</t>
         </is>
       </c>
       <c r="B2534" s="0" t="inlineStr">
         <is>
-          <t>S 06 509</t>
+          <t>S 06 506</t>
         </is>
       </c>
     </row>
     <row r="2535" spans="1:2" customHeight="0">
       <c r="A2535" s="0" t="inlineStr">
         <is>
-          <t>S06510</t>
+          <t>S06508</t>
         </is>
       </c>
       <c r="B2535" s="0" t="inlineStr">
         <is>
-          <t>S 06 510</t>
+          <t>S 06 508</t>
         </is>
       </c>
     </row>
     <row r="2536" spans="1:2" customHeight="0">
       <c r="A2536" s="0" t="inlineStr">
         <is>
-          <t>S06511</t>
+          <t>S06509</t>
         </is>
       </c>
       <c r="B2536" s="0" t="inlineStr">
         <is>
-          <t>S 06 511</t>
+          <t>S 06 509</t>
         </is>
       </c>
     </row>
     <row r="2537" spans="1:2" customHeight="0">
       <c r="A2537" s="0" t="inlineStr">
         <is>
-          <t>S10502</t>
+          <t>S06510</t>
         </is>
       </c>
       <c r="B2537" s="0" t="inlineStr">
         <is>
-          <t>S 10 502</t>
+          <t>S 06 510</t>
         </is>
       </c>
     </row>
     <row r="2538" spans="1:2" customHeight="0">
       <c r="A2538" s="0" t="inlineStr">
         <is>
-          <t>S10514</t>
+          <t>S06511</t>
         </is>
       </c>
       <c r="B2538" s="0" t="inlineStr">
         <is>
-          <t>S 10 514</t>
+          <t>S 06 511</t>
         </is>
       </c>
     </row>
     <row r="2539" spans="1:2" customHeight="0">
       <c r="A2539" s="0" t="inlineStr">
         <is>
-          <t>S16501</t>
+          <t>S10502</t>
         </is>
       </c>
       <c r="B2539" s="0" t="inlineStr">
         <is>
-          <t>S 16 501</t>
+          <t>S 10 502</t>
         </is>
       </c>
     </row>
     <row r="2540" spans="1:2" customHeight="0">
       <c r="A2540" s="0" t="inlineStr">
         <is>
-          <t>S23501</t>
+          <t>S10514</t>
         </is>
       </c>
       <c r="B2540" s="0" t="inlineStr">
         <is>
-          <t>S 23 501</t>
+          <t>S 10 514</t>
         </is>
       </c>
     </row>
     <row r="2541" spans="1:2" customHeight="0">
       <c r="A2541" s="0" t="inlineStr">
         <is>
-          <t>S23504</t>
+          <t>S16501</t>
         </is>
       </c>
       <c r="B2541" s="0" t="inlineStr">
         <is>
-          <t>S 23 504</t>
+          <t>S 16 501</t>
         </is>
       </c>
     </row>
     <row r="2542" spans="1:2" customHeight="0">
       <c r="A2542" s="0" t="inlineStr">
         <is>
-          <t>S23508</t>
+          <t>S23501</t>
         </is>
       </c>
       <c r="B2542" s="0" t="inlineStr">
         <is>
-          <t>S 23 508</t>
+          <t>S 23 501</t>
         </is>
       </c>
     </row>
     <row r="2543" spans="1:2" customHeight="0">
       <c r="A2543" s="0" t="inlineStr">
         <is>
-          <t>S23510</t>
+          <t>S23504</t>
         </is>
       </c>
       <c r="B2543" s="0" t="inlineStr">
         <is>
-          <t>S 23 510</t>
+          <t>S 23 504</t>
         </is>
       </c>
     </row>
     <row r="2544" spans="1:2" customHeight="0">
       <c r="A2544" s="0" t="inlineStr">
         <is>
-          <t>S23512</t>
+          <t>S23508</t>
         </is>
       </c>
       <c r="B2544" s="0" t="inlineStr">
         <is>
-          <t>S 23 512</t>
+          <t>S 23 508</t>
         </is>
       </c>
     </row>
     <row r="2545" spans="1:2" customHeight="0">
       <c r="A2545" s="0" t="inlineStr">
         <is>
-          <t>S23514</t>
+          <t>S23510</t>
         </is>
       </c>
       <c r="B2545" s="0" t="inlineStr">
         <is>
-          <t>S 23 514</t>
+          <t>S 23 510</t>
         </is>
       </c>
     </row>
     <row r="2546" spans="1:2" customHeight="0">
       <c r="A2546" s="0" t="inlineStr">
         <is>
-          <t>S23516</t>
+          <t>S23512</t>
         </is>
       </c>
       <c r="B2546" s="0" t="inlineStr">
         <is>
-          <t>S 23 516</t>
+          <t>S 23 512</t>
         </is>
       </c>
     </row>
     <row r="2547" spans="1:2" customHeight="0">
       <c r="A2547" s="0" t="inlineStr">
         <is>
-          <t>S23517</t>
+          <t>S23514</t>
         </is>
       </c>
       <c r="B2547" s="0" t="inlineStr">
         <is>
-          <t>S 23 517</t>
+          <t>S 23 514</t>
         </is>
       </c>
     </row>
     <row r="2548" spans="1:2" customHeight="0">
       <c r="A2548" s="0" t="inlineStr">
         <is>
-          <t>S23520</t>
+          <t>S23516</t>
         </is>
       </c>
       <c r="B2548" s="0" t="inlineStr">
         <is>
-          <t>S 23 520</t>
+          <t>S 23 516</t>
         </is>
       </c>
     </row>
     <row r="2549" spans="1:2" customHeight="0">
       <c r="A2549" s="0" t="inlineStr">
         <is>
-          <t>S23521</t>
+          <t>S23517</t>
         </is>
       </c>
       <c r="B2549" s="0" t="inlineStr">
         <is>
-          <t>S 23 521</t>
+          <t>S 23 517</t>
         </is>
       </c>
     </row>
     <row r="2550" spans="1:2" customHeight="0">
       <c r="A2550" s="0" t="inlineStr">
         <is>
-          <t>S23522</t>
+          <t>S23520</t>
         </is>
       </c>
       <c r="B2550" s="0" t="inlineStr">
         <is>
-          <t>S 23 522</t>
+          <t>S 23 520</t>
         </is>
       </c>
     </row>
     <row r="2551" spans="1:2" customHeight="0">
       <c r="A2551" s="0" t="inlineStr">
         <is>
-          <t>S23523</t>
+          <t>S23521</t>
         </is>
       </c>
       <c r="B2551" s="0" t="inlineStr">
         <is>
-          <t>S 23 523</t>
+          <t>S 23 521</t>
         </is>
       </c>
     </row>
     <row r="2552" spans="1:2" customHeight="0">
       <c r="A2552" s="0" t="inlineStr">
         <is>
-          <t>S23525</t>
+          <t>S23522</t>
         </is>
       </c>
       <c r="B2552" s="0" t="inlineStr">
         <is>
-          <t>S 23 525</t>
+          <t>S 23 522</t>
         </is>
       </c>
     </row>
     <row r="2553" spans="1:2" customHeight="0">
       <c r="A2553" s="0" t="inlineStr">
         <is>
-          <t>S23529</t>
+          <t>S23523</t>
         </is>
       </c>
       <c r="B2553" s="0" t="inlineStr">
         <is>
-          <t>S 23 529</t>
+          <t>S 23 523</t>
         </is>
       </c>
     </row>
     <row r="2554" spans="1:2" customHeight="0">
       <c r="A2554" s="0" t="inlineStr">
         <is>
-          <t>S23530</t>
+          <t>S23525</t>
         </is>
       </c>
       <c r="B2554" s="0" t="inlineStr">
         <is>
-          <t>S 23 530</t>
+          <t>S 23 525</t>
         </is>
       </c>
     </row>
     <row r="2555" spans="1:2" customHeight="0">
       <c r="A2555" s="0" t="inlineStr">
         <is>
-          <t>S23531</t>
+          <t>S23529</t>
         </is>
       </c>
       <c r="B2555" s="0" t="inlineStr">
         <is>
-          <t>S 23 531</t>
+          <t>S 23 529</t>
         </is>
       </c>
     </row>
     <row r="2556" spans="1:2" customHeight="0">
       <c r="A2556" s="0" t="inlineStr">
         <is>
-          <t>S23532</t>
+          <t>S23530</t>
         </is>
       </c>
       <c r="B2556" s="0" t="inlineStr">
         <is>
-          <t>S 23 532</t>
+          <t>S 23 530</t>
         </is>
       </c>
     </row>
     <row r="2557" spans="1:2" customHeight="0">
       <c r="A2557" s="0" t="inlineStr">
         <is>
-          <t>S23555</t>
+          <t>S23531</t>
         </is>
       </c>
       <c r="B2557" s="0" t="inlineStr">
         <is>
-          <t>S 23 555</t>
+          <t>S 23 531</t>
         </is>
       </c>
     </row>
     <row r="2558" spans="1:2" customHeight="0">
       <c r="A2558" s="0" t="inlineStr">
         <is>
-          <t>S23576</t>
+          <t>S23532</t>
         </is>
       </c>
       <c r="B2558" s="0" t="inlineStr">
         <is>
-          <t>S 23 576</t>
+          <t>S 23 532</t>
         </is>
       </c>
     </row>
     <row r="2559" spans="1:2" customHeight="0">
       <c r="A2559" s="0" t="inlineStr">
         <is>
-          <t>S23577</t>
+          <t>S23555</t>
         </is>
       </c>
       <c r="B2559" s="0" t="inlineStr">
         <is>
-          <t>S 23 577</t>
+          <t>S 23 555</t>
         </is>
       </c>
     </row>
     <row r="2560" spans="1:2" customHeight="0">
       <c r="A2560" s="0" t="inlineStr">
         <is>
-          <t>S23579</t>
+          <t>S23576</t>
         </is>
       </c>
       <c r="B2560" s="0" t="inlineStr">
         <is>
-          <t>S 23 579</t>
+          <t>S 23 576</t>
         </is>
       </c>
     </row>
     <row r="2561" spans="1:2" customHeight="0">
       <c r="A2561" s="0" t="inlineStr">
         <is>
-          <t>S24529</t>
+          <t>S23577</t>
         </is>
       </c>
       <c r="B2561" s="0" t="inlineStr">
         <is>
-          <t>S 24 529</t>
+          <t>S 23 577</t>
         </is>
       </c>
     </row>
     <row r="2562" spans="1:2" customHeight="0">
       <c r="A2562" s="0" t="inlineStr">
         <is>
-          <t>S24531</t>
+          <t>S23579</t>
         </is>
       </c>
       <c r="B2562" s="0" t="inlineStr">
         <is>
-          <t>S 24 531</t>
+          <t>S 23 579</t>
         </is>
       </c>
     </row>
     <row r="2563" spans="1:2" customHeight="0">
       <c r="A2563" s="0" t="inlineStr">
         <is>
-          <t>S24532</t>
+          <t>S24529</t>
         </is>
       </c>
       <c r="B2563" s="0" t="inlineStr">
         <is>
-          <t>S 24 532</t>
+          <t>S 24 529</t>
         </is>
       </c>
     </row>
     <row r="2564" spans="1:2" customHeight="0">
       <c r="A2564" s="0" t="inlineStr">
         <is>
-          <t>S24534</t>
+          <t>S24531</t>
         </is>
       </c>
       <c r="B2564" s="0" t="inlineStr">
         <is>
-          <t>S 24 534</t>
+          <t>S 24 531</t>
         </is>
       </c>
     </row>
     <row r="2565" spans="1:2" customHeight="0">
       <c r="A2565" s="0" t="inlineStr">
         <is>
-          <t>S24538</t>
+          <t>S24532</t>
         </is>
       </c>
       <c r="B2565" s="0" t="inlineStr">
         <is>
-          <t>S 24 538</t>
+          <t>S 24 532</t>
         </is>
       </c>
     </row>
     <row r="2566" spans="1:2" customHeight="0">
       <c r="A2566" s="0" t="inlineStr">
         <is>
-          <t>S24539</t>
+          <t>S24534</t>
         </is>
       </c>
       <c r="B2566" s="0" t="inlineStr">
         <is>
-          <t>S 24 539</t>
+          <t>S 24 534</t>
         </is>
       </c>
     </row>
     <row r="2567" spans="1:2" customHeight="0">
       <c r="A2567" s="0" t="inlineStr">
         <is>
-          <t>S24540</t>
+          <t>S24538</t>
         </is>
       </c>
       <c r="B2567" s="0" t="inlineStr">
         <is>
-          <t>S 24 540</t>
+          <t>S 24 538</t>
         </is>
       </c>
     </row>
     <row r="2568" spans="1:2" customHeight="0">
       <c r="A2568" s="0" t="inlineStr">
         <is>
-          <t>S24548</t>
+          <t>S24539</t>
         </is>
       </c>
       <c r="B2568" s="0" t="inlineStr">
         <is>
-          <t>S 24 548</t>
+          <t>S 24 539</t>
         </is>
       </c>
     </row>
     <row r="2569" spans="1:2" customHeight="0">
       <c r="A2569" s="0" t="inlineStr">
         <is>
-          <t>S28506</t>
+          <t>S24540</t>
         </is>
       </c>
       <c r="B2569" s="0" t="inlineStr">
         <is>
-          <t>S 28 506</t>
+          <t>S 24 540</t>
         </is>
       </c>
     </row>
     <row r="2570" spans="1:2" customHeight="0">
       <c r="A2570" s="0" t="inlineStr">
         <is>
-          <t>S28507</t>
+          <t>S24548</t>
         </is>
       </c>
       <c r="B2570" s="0" t="inlineStr">
         <is>
-          <t>S 28 507</t>
+          <t>S 24 548</t>
         </is>
       </c>
     </row>
     <row r="2571" spans="1:2" customHeight="0">
       <c r="A2571" s="0" t="inlineStr">
         <is>
-          <t>S30514</t>
+          <t>S28506</t>
         </is>
       </c>
       <c r="B2571" s="0" t="inlineStr">
         <is>
-          <t>S 30 514</t>
+          <t>S 28 506</t>
         </is>
       </c>
     </row>
     <row r="2572" spans="1:2" customHeight="0">
       <c r="A2572" s="0" t="inlineStr">
         <is>
-          <t>S30529</t>
+          <t>S28507</t>
         </is>
       </c>
       <c r="B2572" s="0" t="inlineStr">
         <is>
-          <t>S 30 529</t>
+          <t>S 28 507</t>
         </is>
       </c>
     </row>
     <row r="2573" spans="1:2" customHeight="0">
       <c r="A2573" s="0" t="inlineStr">
         <is>
-          <t>S37508</t>
+          <t>S30514</t>
         </is>
       </c>
       <c r="B2573" s="0" t="inlineStr">
         <is>
-          <t>S 37 508</t>
+          <t>S 30 514</t>
         </is>
       </c>
     </row>
     <row r="2574" spans="1:2" customHeight="0">
       <c r="A2574" s="0" t="inlineStr">
         <is>
-          <t>S41501</t>
+          <t>S30529</t>
         </is>
       </c>
       <c r="B2574" s="0" t="inlineStr">
         <is>
-          <t>S 41 501</t>
+          <t>S 30 529</t>
         </is>
       </c>
     </row>
     <row r="2575" spans="1:2" customHeight="0">
       <c r="A2575" s="0" t="inlineStr">
         <is>
-          <t>S44504</t>
+          <t>S37508</t>
         </is>
       </c>
       <c r="B2575" s="0" t="inlineStr">
         <is>
-          <t>S 44 504</t>
+          <t>S 37 508</t>
         </is>
       </c>
     </row>
     <row r="2576" spans="1:2" customHeight="0">
       <c r="A2576" s="0" t="inlineStr">
         <is>
-          <t>S50501</t>
+          <t>S41501</t>
         </is>
       </c>
       <c r="B2576" s="0" t="inlineStr">
         <is>
-          <t>S 50 501</t>
+          <t>S 41 501</t>
         </is>
       </c>
     </row>
     <row r="2577" spans="1:2" customHeight="0">
       <c r="A2577" s="0" t="inlineStr">
         <is>
-          <t>S50502</t>
+          <t>S44504</t>
         </is>
       </c>
       <c r="B2577" s="0" t="inlineStr">
         <is>
-          <t>S 50 502</t>
+          <t>S 44 504</t>
         </is>
       </c>
     </row>
     <row r="2578" spans="1:2" customHeight="0">
       <c r="A2578" s="0" t="inlineStr">
         <is>
-          <t>S50504</t>
+          <t>S50501</t>
         </is>
       </c>
       <c r="B2578" s="0" t="inlineStr">
         <is>
-          <t>S 50 504</t>
+          <t>S 50 501</t>
         </is>
       </c>
     </row>
     <row r="2579" spans="1:2" customHeight="0">
       <c r="A2579" s="0" t="inlineStr">
         <is>
-          <t>S50510</t>
+          <t>S50502</t>
         </is>
       </c>
       <c r="B2579" s="0" t="inlineStr">
         <is>
-          <t>S 50 510</t>
+          <t>S 50 502</t>
         </is>
       </c>
     </row>
     <row r="2580" spans="1:2" customHeight="0">
       <c r="A2580" s="0" t="inlineStr">
         <is>
-          <t>S50515</t>
+          <t>S50504</t>
         </is>
       </c>
       <c r="B2580" s="0" t="inlineStr">
         <is>
-          <t>S 50 515</t>
+          <t>S 50 504</t>
         </is>
       </c>
     </row>
     <row r="2581" spans="1:2" customHeight="0">
       <c r="A2581" s="0" t="inlineStr">
         <is>
-          <t>S50519</t>
+          <t>S50510</t>
         </is>
       </c>
       <c r="B2581" s="0" t="inlineStr">
         <is>
-          <t>S 50 519</t>
+          <t>S 50 510</t>
         </is>
       </c>
     </row>
     <row r="2582" spans="1:2" customHeight="0">
       <c r="A2582" s="0" t="inlineStr">
         <is>
-          <t>S50521</t>
+          <t>S50515</t>
         </is>
       </c>
       <c r="B2582" s="0" t="inlineStr">
         <is>
-          <t>S 50 521</t>
+          <t>S 50 515</t>
         </is>
       </c>
     </row>
     <row r="2583" spans="1:2" customHeight="0">
       <c r="A2583" s="0" t="inlineStr">
         <is>
-          <t>S50522</t>
+          <t>S50519</t>
         </is>
       </c>
       <c r="B2583" s="0" t="inlineStr">
         <is>
-          <t>S 50 522</t>
+          <t>S 50 519</t>
         </is>
       </c>
     </row>
     <row r="2584" spans="1:2" customHeight="0">
       <c r="A2584" s="0" t="inlineStr">
         <is>
-          <t>S50523</t>
+          <t>S50521</t>
         </is>
       </c>
       <c r="B2584" s="0" t="inlineStr">
         <is>
-          <t>S 50 523</t>
+          <t>S 50 521</t>
         </is>
       </c>
     </row>
     <row r="2585" spans="1:2" customHeight="0">
       <c r="A2585" s="0" t="inlineStr">
         <is>
-          <t>S50524</t>
+          <t>S50522</t>
         </is>
       </c>
       <c r="B2585" s="0" t="inlineStr">
         <is>
-          <t>S 50 524</t>
+          <t>S 50 522</t>
         </is>
       </c>
     </row>
     <row r="2586" spans="1:2" customHeight="0">
       <c r="A2586" s="0" t="inlineStr">
         <is>
-          <t>S50525</t>
+          <t>S50523</t>
         </is>
       </c>
       <c r="B2586" s="0" t="inlineStr">
         <is>
-          <t>S 50 525</t>
+          <t>S 50 523</t>
         </is>
       </c>
     </row>
     <row r="2587" spans="1:2" customHeight="0">
       <c r="A2587" s="0" t="inlineStr">
         <is>
-          <t>S52501</t>
+          <t>S50524</t>
         </is>
       </c>
       <c r="B2587" s="0" t="inlineStr">
         <is>
-          <t>S 52 501</t>
+          <t>S 50 524</t>
         </is>
       </c>
     </row>
     <row r="2588" spans="1:2" customHeight="0">
       <c r="A2588" s="0" t="inlineStr">
         <is>
-          <t>S52503</t>
+          <t>S50525</t>
         </is>
       </c>
       <c r="B2588" s="0" t="inlineStr">
         <is>
-          <t>S 52 503</t>
+          <t>S 50 525</t>
         </is>
       </c>
     </row>
     <row r="2589" spans="1:2" customHeight="0">
       <c r="A2589" s="0" t="inlineStr">
         <is>
-          <t>S54514</t>
+          <t>S52501</t>
         </is>
       </c>
       <c r="B2589" s="0" t="inlineStr">
         <is>
-          <t>S 54 514</t>
+          <t>S 52 501</t>
         </is>
       </c>
     </row>
     <row r="2590" spans="1:2" customHeight="0">
       <c r="A2590" s="0" t="inlineStr">
         <is>
-          <t>S54519</t>
+          <t>S52503</t>
         </is>
       </c>
       <c r="B2590" s="0" t="inlineStr">
         <is>
-          <t>S 54 519</t>
+          <t>S 52 503</t>
         </is>
       </c>
     </row>
     <row r="2591" spans="1:2" customHeight="0">
       <c r="A2591" s="0" t="inlineStr">
         <is>
-          <t>S54521</t>
+          <t>S54514</t>
         </is>
       </c>
       <c r="B2591" s="0" t="inlineStr">
         <is>
-          <t>S 54 521</t>
+          <t>S 54 514</t>
         </is>
       </c>
     </row>
     <row r="2592" spans="1:2" customHeight="0">
       <c r="A2592" s="0" t="inlineStr">
         <is>
-          <t>S56507</t>
+          <t>S54519</t>
         </is>
       </c>
       <c r="B2592" s="0" t="inlineStr">
         <is>
-          <t>S 56 507</t>
+          <t>S 54 519</t>
         </is>
       </c>
     </row>
     <row r="2593" spans="1:2" customHeight="0">
       <c r="A2593" s="0" t="inlineStr">
         <is>
-          <t>S56510</t>
+          <t>S54521</t>
         </is>
       </c>
       <c r="B2593" s="0" t="inlineStr">
         <is>
-          <t>S 56 510</t>
+          <t>S 54 521</t>
         </is>
       </c>
     </row>
     <row r="2594" spans="1:2" customHeight="0">
       <c r="A2594" s="0" t="inlineStr">
         <is>
-          <t>S56513</t>
+          <t>S56507</t>
         </is>
       </c>
       <c r="B2594" s="0" t="inlineStr">
         <is>
-          <t>S 56 513</t>
+          <t>S 56 507</t>
         </is>
       </c>
     </row>
     <row r="2595" spans="1:2" customHeight="0">
       <c r="A2595" s="0" t="inlineStr">
         <is>
-          <t>S56517</t>
+          <t>S56510</t>
         </is>
       </c>
       <c r="B2595" s="0" t="inlineStr">
         <is>
-          <t>S 56 517</t>
+          <t>S 56 510</t>
         </is>
       </c>
     </row>
     <row r="2596" spans="1:2" customHeight="0">
       <c r="A2596" s="0" t="inlineStr">
         <is>
-          <t>S56532</t>
+          <t>S56513</t>
         </is>
       </c>
       <c r="B2596" s="0" t="inlineStr">
         <is>
-          <t>S 56 532</t>
+          <t>S 56 513</t>
         </is>
       </c>
     </row>
     <row r="2597" spans="1:2" customHeight="0">
       <c r="A2597" s="0" t="inlineStr">
         <is>
-          <t>S56545</t>
+          <t>S56517</t>
         </is>
       </c>
       <c r="B2597" s="0" t="inlineStr">
         <is>
-          <t>S 56 545</t>
+          <t>S 56 517</t>
         </is>
       </c>
     </row>
     <row r="2598" spans="1:2" customHeight="0">
       <c r="A2598" s="0" t="inlineStr">
         <is>
-          <t>S56547</t>
+          <t>S56532</t>
         </is>
       </c>
       <c r="B2598" s="0" t="inlineStr">
         <is>
-          <t>S 56 547</t>
+          <t>S 56 532</t>
         </is>
       </c>
     </row>
     <row r="2599" spans="1:2" customHeight="0">
       <c r="A2599" s="0" t="inlineStr">
         <is>
-          <t>S59504</t>
+          <t>S56545</t>
         </is>
       </c>
       <c r="B2599" s="0" t="inlineStr">
         <is>
-          <t>S 59 504</t>
+          <t>S 56 545</t>
         </is>
       </c>
     </row>
     <row r="2600" spans="1:2" customHeight="0">
       <c r="A2600" s="0" t="inlineStr">
         <is>
-          <t>S59509</t>
+          <t>S56547</t>
         </is>
       </c>
       <c r="B2600" s="0" t="inlineStr">
         <is>
-          <t>S 59 509</t>
+          <t>S 56 547</t>
         </is>
       </c>
     </row>
     <row r="2601" spans="1:2" customHeight="0">
       <c r="A2601" s="0" t="inlineStr">
         <is>
-          <t>S59511</t>
+          <t>S59504</t>
         </is>
       </c>
       <c r="B2601" s="0" t="inlineStr">
         <is>
-          <t>S 59 511</t>
+          <t>S 59 504</t>
         </is>
       </c>
     </row>
     <row r="2602" spans="1:2" customHeight="0">
       <c r="A2602" s="0" t="inlineStr">
         <is>
-          <t>S59513</t>
+          <t>S59509</t>
         </is>
       </c>
       <c r="B2602" s="0" t="inlineStr">
         <is>
-          <t>S 59 513</t>
+          <t>S 59 509</t>
         </is>
       </c>
     </row>
     <row r="2603" spans="1:2" customHeight="0">
       <c r="A2603" s="0" t="inlineStr">
         <is>
-          <t>S59514</t>
+          <t>S59511</t>
         </is>
       </c>
       <c r="B2603" s="0" t="inlineStr">
         <is>
-          <t>S 59 514</t>
+          <t>S 59 511</t>
         </is>
       </c>
     </row>
     <row r="2604" spans="1:2" customHeight="0">
       <c r="A2604" s="0" t="inlineStr">
         <is>
-          <t>S59517</t>
+          <t>S59513</t>
         </is>
       </c>
       <c r="B2604" s="0" t="inlineStr">
         <is>
-          <t>S 59 517</t>
+          <t>S 59 513</t>
         </is>
       </c>
     </row>
     <row r="2605" spans="1:2" customHeight="0">
       <c r="A2605" s="0" t="inlineStr">
         <is>
-          <t>S59521</t>
+          <t>S59514</t>
         </is>
       </c>
       <c r="B2605" s="0" t="inlineStr">
         <is>
-          <t>S 59 521</t>
+          <t>S 59 514</t>
         </is>
       </c>
     </row>
     <row r="2606" spans="1:2" customHeight="0">
       <c r="A2606" s="0" t="inlineStr">
         <is>
-          <t>S59525</t>
+          <t>S59517</t>
         </is>
       </c>
       <c r="B2606" s="0" t="inlineStr">
         <is>
-          <t>S 59 525</t>
+          <t>S 59 517</t>
         </is>
       </c>
     </row>
     <row r="2607" spans="1:2" customHeight="0">
       <c r="A2607" s="0" t="inlineStr">
         <is>
-          <t>S61503</t>
+          <t>S59521</t>
         </is>
       </c>
       <c r="B2607" s="0" t="inlineStr">
         <is>
-          <t>S 61 503</t>
+          <t>S 59 521</t>
         </is>
       </c>
     </row>
     <row r="2608" spans="1:2" customHeight="0">
       <c r="A2608" s="0" t="inlineStr">
         <is>
-          <t>S61512</t>
+          <t>S59525</t>
         </is>
       </c>
       <c r="B2608" s="0" t="inlineStr">
         <is>
-          <t>S 61 512</t>
+          <t>S 59 525</t>
         </is>
       </c>
     </row>
     <row r="2609" spans="1:2" customHeight="0">
       <c r="A2609" s="0" t="inlineStr">
         <is>
-          <t>S61513</t>
+          <t>S61503</t>
         </is>
       </c>
       <c r="B2609" s="0" t="inlineStr">
         <is>
-          <t>S 61 513</t>
+          <t>S 61 503</t>
         </is>
       </c>
     </row>
     <row r="2610" spans="1:2" customHeight="0">
       <c r="A2610" s="0" t="inlineStr">
         <is>
-          <t>S61516</t>
+          <t>S61512</t>
         </is>
       </c>
       <c r="B2610" s="0" t="inlineStr">
         <is>
-          <t>S 61 516</t>
+          <t>S 61 512</t>
         </is>
       </c>
     </row>
     <row r="2611" spans="1:2" customHeight="0">
       <c r="A2611" s="0" t="inlineStr">
         <is>
-          <t>S61520</t>
+          <t>S61513</t>
         </is>
       </c>
       <c r="B2611" s="0" t="inlineStr">
         <is>
-          <t>S 61 520</t>
+          <t>S 61 513</t>
         </is>
       </c>
     </row>
     <row r="2612" spans="1:2" customHeight="0">
       <c r="A2612" s="0" t="inlineStr">
         <is>
-          <t>S61524</t>
+          <t>S61516</t>
         </is>
       </c>
       <c r="B2612" s="0" t="inlineStr">
         <is>
-          <t>S 61 524</t>
+          <t>S 61 516</t>
         </is>
       </c>
     </row>
     <row r="2613" spans="1:2" customHeight="0">
       <c r="A2613" s="0" t="inlineStr">
         <is>
-          <t>S61525</t>
+          <t>S61520</t>
         </is>
       </c>
       <c r="B2613" s="0" t="inlineStr">
         <is>
-          <t>S 61 525</t>
+          <t>S 61 520</t>
         </is>
       </c>
     </row>
     <row r="2614" spans="1:2" customHeight="0">
       <c r="A2614" s="0" t="inlineStr">
         <is>
-          <t>S61526</t>
+          <t>S61524</t>
         </is>
       </c>
       <c r="B2614" s="0" t="inlineStr">
         <is>
-          <t>S 61 526</t>
+          <t>S 61 524</t>
         </is>
       </c>
     </row>
     <row r="2615" spans="1:2" customHeight="0">
       <c r="A2615" s="0" t="inlineStr">
         <is>
-          <t>S61527</t>
+          <t>S61525</t>
         </is>
       </c>
       <c r="B2615" s="0" t="inlineStr">
         <is>
-          <t>S 61 527</t>
+          <t>S 61 525</t>
         </is>
       </c>
     </row>
     <row r="2616" spans="1:2" customHeight="0">
       <c r="A2616" s="0" t="inlineStr">
         <is>
-          <t>S61528</t>
+          <t>S61526</t>
         </is>
       </c>
       <c r="B2616" s="0" t="inlineStr">
         <is>
-          <t>S 61 528</t>
+          <t>S 61 526</t>
         </is>
       </c>
     </row>
     <row r="2617" spans="1:2" customHeight="0">
       <c r="A2617" s="0" t="inlineStr">
         <is>
-          <t>S61535</t>
+          <t>S61527</t>
         </is>
       </c>
       <c r="B2617" s="0" t="inlineStr">
         <is>
-          <t>S 61 535</t>
+          <t>S 61 527</t>
         </is>
       </c>
     </row>
     <row r="2618" spans="1:2" customHeight="0">
       <c r="A2618" s="0" t="inlineStr">
         <is>
-          <t>S61540</t>
+          <t>S61528</t>
         </is>
       </c>
       <c r="B2618" s="0" t="inlineStr">
         <is>
-          <t>S 61 540</t>
+          <t>S 61 528</t>
         </is>
       </c>
     </row>
     <row r="2619" spans="1:2" customHeight="0">
       <c r="A2619" s="0" t="inlineStr">
         <is>
-          <t>S61542</t>
+          <t>S61535</t>
         </is>
       </c>
       <c r="B2619" s="0" t="inlineStr">
         <is>
-          <t>S 61 542</t>
+          <t>S 61 535</t>
         </is>
       </c>
     </row>
     <row r="2620" spans="1:2" customHeight="0">
       <c r="A2620" s="0" t="inlineStr">
         <is>
-          <t>S61544</t>
+          <t>S61540</t>
         </is>
       </c>
       <c r="B2620" s="0" t="inlineStr">
         <is>
-          <t>S 61 544</t>
+          <t>S 61 540</t>
         </is>
       </c>
     </row>
     <row r="2621" spans="1:2" customHeight="0">
       <c r="A2621" s="0" t="inlineStr">
         <is>
-          <t>S65503</t>
+          <t>S61542</t>
         </is>
       </c>
       <c r="B2621" s="0" t="inlineStr">
         <is>
-          <t>S 65 503</t>
+          <t>S 61 542</t>
         </is>
       </c>
     </row>
     <row r="2622" spans="1:2" customHeight="0">
       <c r="A2622" s="0" t="inlineStr">
         <is>
-          <t>S68511</t>
+          <t>S61544</t>
         </is>
       </c>
       <c r="B2622" s="0" t="inlineStr">
         <is>
-          <t>S 68 511</t>
+          <t>S 61 544</t>
         </is>
       </c>
     </row>
     <row r="2623" spans="1:2" customHeight="0">
       <c r="A2623" s="0" t="inlineStr">
         <is>
-          <t>S68513</t>
+          <t>S65503</t>
         </is>
       </c>
       <c r="B2623" s="0" t="inlineStr">
         <is>
-          <t>S 68 513</t>
+          <t>S 65 503</t>
         </is>
       </c>
     </row>
     <row r="2624" spans="1:2" customHeight="0">
       <c r="A2624" s="0" t="inlineStr">
         <is>
-          <t>S68520</t>
+          <t>S68511</t>
         </is>
       </c>
       <c r="B2624" s="0" t="inlineStr">
         <is>
-          <t>S 68 520</t>
+          <t>S 68 511</t>
         </is>
       </c>
     </row>
     <row r="2625" spans="1:2" customHeight="0">
       <c r="A2625" s="0" t="inlineStr">
         <is>
-          <t>S68522</t>
+          <t>S68513</t>
         </is>
       </c>
       <c r="B2625" s="0" t="inlineStr">
         <is>
-          <t>S 68 522</t>
+          <t>S 68 513</t>
         </is>
       </c>
     </row>
     <row r="2626" spans="1:2" customHeight="0">
       <c r="A2626" s="0" t="inlineStr">
         <is>
-          <t>S68523</t>
+          <t>S68520</t>
         </is>
       </c>
       <c r="B2626" s="0" t="inlineStr">
         <is>
-          <t>S 68 523</t>
+          <t>S 68 520</t>
         </is>
       </c>
     </row>
     <row r="2627" spans="1:2" customHeight="0">
       <c r="A2627" s="0" t="inlineStr">
         <is>
-          <t>S68524</t>
+          <t>S68522</t>
         </is>
       </c>
       <c r="B2627" s="0" t="inlineStr">
         <is>
-          <t>S 68 524</t>
+          <t>S 68 522</t>
         </is>
       </c>
     </row>
     <row r="2628" spans="1:2" customHeight="0">
       <c r="A2628" s="0" t="inlineStr">
         <is>
-          <t>S68525</t>
+          <t>S68523</t>
         </is>
       </c>
       <c r="B2628" s="0" t="inlineStr">
         <is>
-          <t>S 68 525</t>
+          <t>S 68 523</t>
         </is>
       </c>
     </row>
     <row r="2629" spans="1:2" customHeight="0">
       <c r="A2629" s="0" t="inlineStr">
         <is>
-          <t>S68546</t>
+          <t>S68524</t>
         </is>
       </c>
       <c r="B2629" s="0" t="inlineStr">
         <is>
-          <t>S 68 546</t>
+          <t>S 68 524</t>
         </is>
       </c>
     </row>
     <row r="2630" spans="1:2" customHeight="0">
       <c r="A2630" s="0" t="inlineStr">
         <is>
-          <t>S78505</t>
+          <t>S68525</t>
         </is>
       </c>
       <c r="B2630" s="0" t="inlineStr">
         <is>
-          <t>S 78 505</t>
+          <t>S 68 525</t>
         </is>
       </c>
     </row>
     <row r="2631" spans="1:2" customHeight="0">
       <c r="A2631" s="0" t="inlineStr">
         <is>
-          <t>S78508</t>
+          <t>S68546</t>
         </is>
       </c>
       <c r="B2631" s="0" t="inlineStr">
         <is>
-          <t>S 78 508</t>
+          <t>S 68 546</t>
         </is>
       </c>
     </row>
     <row r="2632" spans="1:2" customHeight="0">
       <c r="A2632" s="0" t="inlineStr">
         <is>
-          <t>S79515</t>
+          <t>S78505</t>
         </is>
       </c>
       <c r="B2632" s="0" t="inlineStr">
         <is>
-          <t>S 79 515</t>
+          <t>S 78 505</t>
         </is>
       </c>
     </row>
     <row r="2633" spans="1:2" customHeight="0">
       <c r="A2633" s="0" t="inlineStr">
         <is>
-          <t>S79521</t>
+          <t>S78508</t>
         </is>
       </c>
       <c r="B2633" s="0" t="inlineStr">
         <is>
-          <t>S 79 521</t>
+          <t>S 78 508</t>
         </is>
       </c>
     </row>
     <row r="2634" spans="1:2" customHeight="0">
       <c r="A2634" s="0" t="inlineStr">
         <is>
-          <t>S79523</t>
+          <t>S79515</t>
         </is>
       </c>
       <c r="B2634" s="0" t="inlineStr">
         <is>
-          <t>S 79 523</t>
+          <t>S 79 515</t>
         </is>
       </c>
     </row>
     <row r="2635" spans="1:2" customHeight="0">
       <c r="A2635" s="0" t="inlineStr">
         <is>
-          <t>S83503</t>
+          <t>S79521</t>
         </is>
       </c>
       <c r="B2635" s="0" t="inlineStr">
         <is>
-          <t>S 83 503</t>
+          <t>S 79 521</t>
         </is>
       </c>
     </row>
     <row r="2636" spans="1:2" customHeight="0">
       <c r="A2636" s="0" t="inlineStr">
         <is>
-          <t>S83508</t>
+          <t>S79523</t>
         </is>
       </c>
       <c r="B2636" s="0" t="inlineStr">
         <is>
-          <t>S 83 508</t>
+          <t>S 79 523</t>
         </is>
       </c>
     </row>
     <row r="2637" spans="1:2" customHeight="0">
       <c r="A2637" s="0" t="inlineStr">
         <is>
-          <t>S83509</t>
+          <t>S83503</t>
         </is>
       </c>
       <c r="B2637" s="0" t="inlineStr">
         <is>
-          <t>S 83 509</t>
+          <t>S 83 503</t>
         </is>
       </c>
     </row>
     <row r="2638" spans="1:2" customHeight="0">
       <c r="A2638" s="0" t="inlineStr">
         <is>
-          <t>S83513</t>
+          <t>S83508</t>
         </is>
       </c>
       <c r="B2638" s="0" t="inlineStr">
         <is>
-          <t>S 83 513</t>
+          <t>S 83 508</t>
         </is>
       </c>
     </row>
     <row r="2639" spans="1:2" customHeight="0">
       <c r="A2639" s="0" t="inlineStr">
         <is>
-          <t>S83530</t>
+          <t>S83509</t>
         </is>
       </c>
       <c r="B2639" s="0" t="inlineStr">
         <is>
-          <t>S 83 530</t>
+          <t>S 83 509</t>
         </is>
       </c>
     </row>
     <row r="2640" spans="1:2" customHeight="0">
       <c r="A2640" s="0" t="inlineStr">
         <is>
-          <t>S83542</t>
+          <t>S83513</t>
         </is>
       </c>
       <c r="B2640" s="0" t="inlineStr">
         <is>
-          <t>S 83 542</t>
+          <t>S 83 513</t>
         </is>
       </c>
     </row>
     <row r="2641" spans="1:2" customHeight="0">
       <c r="A2641" s="0" t="inlineStr">
         <is>
-          <t>S83551</t>
+          <t>S83530</t>
         </is>
       </c>
       <c r="B2641" s="0" t="inlineStr">
         <is>
-          <t>S 83 551</t>
+          <t>S 83 530</t>
         </is>
       </c>
     </row>
     <row r="2642" spans="1:2" customHeight="0">
       <c r="A2642" s="0" t="inlineStr">
         <is>
-          <t>S83570</t>
+          <t>S83542</t>
         </is>
       </c>
       <c r="B2642" s="0" t="inlineStr">
         <is>
-          <t>S 83 570</t>
+          <t>S 83 542</t>
         </is>
       </c>
     </row>
     <row r="2643" spans="1:2" customHeight="0">
       <c r="A2643" s="0" t="inlineStr">
         <is>
-          <t>S85501</t>
+          <t>S83551</t>
         </is>
       </c>
       <c r="B2643" s="0" t="inlineStr">
         <is>
-          <t>S 85 501</t>
+          <t>S 83 551</t>
         </is>
       </c>
     </row>
     <row r="2644" spans="1:2" customHeight="0">
       <c r="A2644" s="0" t="inlineStr">
         <is>
-          <t>S85507</t>
+          <t>S83570</t>
         </is>
       </c>
       <c r="B2644" s="0" t="inlineStr">
         <is>
-          <t>S 85 507</t>
+          <t>S 83 570</t>
         </is>
       </c>
     </row>
     <row r="2645" spans="1:2" customHeight="0">
       <c r="A2645" s="0" t="inlineStr">
         <is>
-          <t>S85511</t>
+          <t>S85501</t>
         </is>
       </c>
       <c r="B2645" s="0" t="inlineStr">
         <is>
-          <t>S 85 511</t>
+          <t>S 85 501</t>
         </is>
       </c>
     </row>
     <row r="2646" spans="1:2" customHeight="0">
       <c r="A2646" s="0" t="inlineStr">
         <is>
-          <t>S85514</t>
+          <t>S85507</t>
         </is>
       </c>
       <c r="B2646" s="0" t="inlineStr">
         <is>
-          <t>S 85 514</t>
+          <t>S 85 507</t>
         </is>
       </c>
     </row>
     <row r="2647" spans="1:2" customHeight="0">
       <c r="A2647" s="0" t="inlineStr">
         <is>
-          <t>S85515</t>
+          <t>S85511</t>
         </is>
       </c>
       <c r="B2647" s="0" t="inlineStr">
         <is>
-          <t>S 85 515</t>
+          <t>S 85 511</t>
         </is>
       </c>
     </row>
     <row r="2648" spans="1:2" customHeight="0">
       <c r="A2648" s="0" t="inlineStr">
         <is>
-          <t>S85516</t>
+          <t>S85514</t>
         </is>
       </c>
       <c r="B2648" s="0" t="inlineStr">
         <is>
-          <t>S 85 516</t>
+          <t>S 85 514</t>
         </is>
       </c>
     </row>
     <row r="2649" spans="1:2" customHeight="0">
       <c r="A2649" s="0" t="inlineStr">
         <is>
-          <t>S85517</t>
+          <t>S85515</t>
         </is>
       </c>
       <c r="B2649" s="0" t="inlineStr">
         <is>
-          <t>S 85 517</t>
+          <t>S 85 515</t>
         </is>
       </c>
     </row>
     <row r="2650" spans="1:2" customHeight="0">
       <c r="A2650" s="0" t="inlineStr">
         <is>
-          <t>S85536</t>
+          <t>S85516</t>
         </is>
       </c>
       <c r="B2650" s="0" t="inlineStr">
         <is>
-          <t>S 85 536</t>
+          <t>S 85 516</t>
         </is>
       </c>
     </row>
     <row r="2651" spans="1:2" customHeight="0">
       <c r="A2651" s="0" t="inlineStr">
         <is>
-          <t>S85542</t>
+          <t>S85517</t>
         </is>
       </c>
       <c r="B2651" s="0" t="inlineStr">
         <is>
-          <t>S 85 542</t>
+          <t>S 85 517</t>
         </is>
       </c>
     </row>
     <row r="2652" spans="1:2" customHeight="0">
       <c r="A2652" s="0" t="inlineStr">
         <is>
-          <t>S86501</t>
+          <t>S85536</t>
         </is>
       </c>
       <c r="B2652" s="0" t="inlineStr">
         <is>
-          <t>S 86 501</t>
+          <t>S 85 536</t>
         </is>
       </c>
     </row>
     <row r="2653" spans="1:2" customHeight="0">
       <c r="A2653" s="0" t="inlineStr">
         <is>
-          <t>S86509</t>
+          <t>S85542</t>
         </is>
       </c>
       <c r="B2653" s="0" t="inlineStr">
         <is>
-          <t>S 86 509</t>
+          <t>S 85 542</t>
         </is>
       </c>
     </row>
     <row r="2654" spans="1:2" customHeight="0">
       <c r="A2654" s="0" t="inlineStr">
         <is>
-          <t>S86511</t>
+          <t>S86501</t>
         </is>
       </c>
       <c r="B2654" s="0" t="inlineStr">
         <is>
-          <t>S 86 511</t>
+          <t>S 86 501</t>
         </is>
       </c>
     </row>
     <row r="2655" spans="1:2" customHeight="0">
       <c r="A2655" s="0" t="inlineStr">
         <is>
-          <t>SA6506</t>
+          <t>S86509</t>
         </is>
       </c>
       <c r="B2655" s="0" t="inlineStr">
         <is>
-          <t>S A6 506</t>
+          <t>S 86 509</t>
         </is>
       </c>
     </row>
     <row r="2656" spans="1:2" customHeight="0">
       <c r="A2656" s="0" t="inlineStr">
         <is>
-          <t>SA6508</t>
+          <t>S86511</t>
         </is>
       </c>
       <c r="B2656" s="0" t="inlineStr">
         <is>
-          <t>S A6 508</t>
+          <t>S 86 511</t>
         </is>
       </c>
     </row>
     <row r="2657" spans="1:2" customHeight="0">
       <c r="A2657" s="0" t="inlineStr">
         <is>
-          <t>T06001</t>
+          <t>SA6506</t>
         </is>
       </c>
       <c r="B2657" s="0" t="inlineStr">
         <is>
-          <t>T 06 001</t>
+          <t>S A6 506</t>
         </is>
       </c>
     </row>
     <row r="2658" spans="1:2" customHeight="0">
       <c r="A2658" s="0" t="inlineStr">
         <is>
-          <t>T06002</t>
+          <t>SA6508</t>
         </is>
       </c>
       <c r="B2658" s="0" t="inlineStr">
         <is>
-          <t>T 06 002</t>
+          <t>S A6 508</t>
         </is>
       </c>
     </row>
     <row r="2659" spans="1:2" customHeight="0">
       <c r="A2659" s="0" t="inlineStr">
         <is>
-          <t>T06003</t>
+          <t>T06001</t>
         </is>
       </c>
       <c r="B2659" s="0" t="inlineStr">
         <is>
-          <t>T 06 003</t>
+          <t>T 06 001</t>
         </is>
       </c>
     </row>
     <row r="2660" spans="1:2" customHeight="0">
       <c r="A2660" s="0" t="inlineStr">
         <is>
-          <t>T06004</t>
+          <t>T06002</t>
         </is>
       </c>
       <c r="B2660" s="0" t="inlineStr">
         <is>
-          <t>T 06 004</t>
+          <t>T 06 002</t>
         </is>
       </c>
     </row>
     <row r="2661" spans="1:2" customHeight="0">
       <c r="A2661" s="0" t="inlineStr">
         <is>
-          <t>T06005</t>
+          <t>T06003</t>
         </is>
       </c>
       <c r="B2661" s="0" t="inlineStr">
         <is>
-          <t>T 06 005</t>
+          <t>T 06 003</t>
         </is>
       </c>
     </row>
     <row r="2662" spans="1:2" customHeight="0">
       <c r="A2662" s="0" t="inlineStr">
         <is>
-          <t>T06006</t>
+          <t>T06004</t>
         </is>
       </c>
       <c r="B2662" s="0" t="inlineStr">
         <is>
-          <t>T 06 006</t>
+          <t>T 06 004</t>
         </is>
       </c>
     </row>
     <row r="2663" spans="1:2" customHeight="0">
       <c r="A2663" s="0" t="inlineStr">
         <is>
-          <t>T06007</t>
+          <t>T06005</t>
         </is>
       </c>
       <c r="B2663" s="0" t="inlineStr">
         <is>
-          <t>T 06 007</t>
+          <t>T 06 005</t>
         </is>
       </c>
     </row>
     <row r="2664" spans="1:2" customHeight="0">
       <c r="A2664" s="0" t="inlineStr">
         <is>
-          <t>T06008</t>
+          <t>T06006</t>
         </is>
       </c>
       <c r="B2664" s="0" t="inlineStr">
         <is>
-          <t>T 06 008</t>
+          <t>T 06 006</t>
         </is>
       </c>
     </row>
     <row r="2665" spans="1:2" customHeight="0">
       <c r="A2665" s="0" t="inlineStr">
         <is>
-          <t>T06011</t>
+          <t>T06007</t>
         </is>
       </c>
       <c r="B2665" s="0" t="inlineStr">
         <is>
-          <t>T 06 011</t>
+          <t>T 06 007</t>
         </is>
       </c>
     </row>
     <row r="2666" spans="1:2" customHeight="0">
       <c r="A2666" s="0" t="inlineStr">
         <is>
-          <t>T06012</t>
+          <t>T06008</t>
         </is>
       </c>
       <c r="B2666" s="0" t="inlineStr">
         <is>
-          <t>T 06 012</t>
+          <t>T 06 008</t>
         </is>
       </c>
     </row>
     <row r="2667" spans="1:2" customHeight="0">
       <c r="A2667" s="0" t="inlineStr">
         <is>
-          <t>T06018</t>
+          <t>T06011</t>
         </is>
       </c>
       <c r="B2667" s="0" t="inlineStr">
         <is>
-          <t>T 06 018</t>
+          <t>T 06 011</t>
         </is>
       </c>
     </row>
     <row r="2668" spans="1:2" customHeight="0">
       <c r="A2668" s="0" t="inlineStr">
         <is>
-          <t>T06020</t>
+          <t>T06012</t>
         </is>
       </c>
       <c r="B2668" s="0" t="inlineStr">
         <is>
-          <t>T 06 020</t>
+          <t>T 06 012</t>
         </is>
       </c>
     </row>
     <row r="2669" spans="1:2" customHeight="0">
       <c r="A2669" s="0" t="inlineStr">
         <is>
-          <t>T06022</t>
+          <t>T06018</t>
         </is>
       </c>
       <c r="B2669" s="0" t="inlineStr">
         <is>
-          <t>T 06 022</t>
+          <t>T 06 018</t>
         </is>
       </c>
     </row>
     <row r="2670" spans="1:2" customHeight="0">
       <c r="A2670" s="0" t="inlineStr">
         <is>
-          <t>T06023</t>
+          <t>T06020</t>
         </is>
       </c>
       <c r="B2670" s="0" t="inlineStr">
         <is>
-          <t>T 06 023</t>
+          <t>T 06 020</t>
         </is>
       </c>
     </row>
     <row r="2671" spans="1:2" customHeight="0">
       <c r="A2671" s="0" t="inlineStr">
         <is>
-          <t>T06027</t>
+          <t>T06022</t>
         </is>
       </c>
       <c r="B2671" s="0" t="inlineStr">
         <is>
-          <t>T 06 027</t>
+          <t>T 06 022</t>
         </is>
       </c>
     </row>
     <row r="2672" spans="1:2" customHeight="0">
       <c r="A2672" s="0" t="inlineStr">
         <is>
-          <t>T06029</t>
+          <t>T06023</t>
         </is>
       </c>
       <c r="B2672" s="0" t="inlineStr">
         <is>
-          <t>T 06 029</t>
+          <t>T 06 023</t>
         </is>
       </c>
     </row>
     <row r="2673" spans="1:2" customHeight="0">
       <c r="A2673" s="0" t="inlineStr">
         <is>
-          <t>T06030</t>
+          <t>T06027</t>
         </is>
       </c>
       <c r="B2673" s="0" t="inlineStr">
         <is>
-          <t>T 06 030</t>
+          <t>T 06 027</t>
         </is>
       </c>
     </row>
     <row r="2674" spans="1:2" customHeight="0">
       <c r="A2674" s="0" t="inlineStr">
         <is>
-          <t>T06031</t>
+          <t>T06029</t>
         </is>
       </c>
       <c r="B2674" s="0" t="inlineStr">
         <is>
-          <t>T 06 031</t>
+          <t>T 06 029</t>
         </is>
       </c>
     </row>
     <row r="2675" spans="1:2" customHeight="0">
       <c r="A2675" s="0" t="inlineStr">
         <is>
-          <t>T06032</t>
+          <t>T06030</t>
         </is>
       </c>
       <c r="B2675" s="0" t="inlineStr">
         <is>
-          <t>T 06 032</t>
+          <t>T 06 030</t>
         </is>
       </c>
     </row>
     <row r="2676" spans="1:2" customHeight="0">
       <c r="A2676" s="0" t="inlineStr">
         <is>
-          <t>T06033</t>
+          <t>T06031</t>
         </is>
       </c>
       <c r="B2676" s="0" t="inlineStr">
         <is>
-          <t>T 06 033</t>
+          <t>T 06 031</t>
         </is>
       </c>
     </row>
     <row r="2677" spans="1:2" customHeight="0">
       <c r="A2677" s="0" t="inlineStr">
         <is>
-          <t>T06034</t>
+          <t>T06032</t>
         </is>
       </c>
       <c r="B2677" s="0" t="inlineStr">
         <is>
-          <t>T 06 034</t>
+          <t>T 06 032</t>
         </is>
       </c>
     </row>
     <row r="2678" spans="1:2" customHeight="0">
       <c r="A2678" s="0" t="inlineStr">
         <is>
-          <t>T06035</t>
+          <t>T06033</t>
         </is>
       </c>
       <c r="B2678" s="0" t="inlineStr">
         <is>
-          <t>T 06 035</t>
+          <t>T 06 033</t>
         </is>
       </c>
     </row>
     <row r="2679" spans="1:2" customHeight="0">
       <c r="A2679" s="0" t="inlineStr">
         <is>
-          <t>T06038</t>
+          <t>T06034</t>
         </is>
       </c>
       <c r="B2679" s="0" t="inlineStr">
         <is>
-          <t>T 06 038</t>
+          <t>T 06 034</t>
         </is>
       </c>
     </row>
     <row r="2680" spans="1:2" customHeight="0">
       <c r="A2680" s="0" t="inlineStr">
         <is>
-          <t>T06045</t>
+          <t>T06035</t>
         </is>
       </c>
       <c r="B2680" s="0" t="inlineStr">
         <is>
-          <t>T 06 045</t>
+          <t>T 06 035</t>
         </is>
       </c>
     </row>
     <row r="2681" spans="1:2" customHeight="0">
       <c r="A2681" s="0" t="inlineStr">
         <is>
-          <t>T11017</t>
+          <t>T06038</t>
         </is>
       </c>
       <c r="B2681" s="0" t="inlineStr">
         <is>
-          <t>T 11 017</t>
+          <t>T 06 038</t>
         </is>
       </c>
     </row>
     <row r="2682" spans="1:2" customHeight="0">
       <c r="A2682" s="0" t="inlineStr">
         <is>
-          <t>T23015</t>
+          <t>T06045</t>
         </is>
       </c>
       <c r="B2682" s="0" t="inlineStr">
         <is>
-          <t>T 23 015</t>
+          <t>T 06 045</t>
         </is>
       </c>
     </row>
     <row r="2683" spans="1:2" customHeight="0">
       <c r="A2683" s="0" t="inlineStr">
         <is>
-          <t>T23034</t>
+          <t>T11017</t>
         </is>
       </c>
       <c r="B2683" s="0" t="inlineStr">
         <is>
-          <t>T 23 034</t>
+          <t>T 11 017</t>
         </is>
       </c>
     </row>
     <row r="2684" spans="1:2" customHeight="0">
       <c r="A2684" s="0" t="inlineStr">
         <is>
-          <t>T23040</t>
+          <t>T23015</t>
         </is>
       </c>
       <c r="B2684" s="0" t="inlineStr">
         <is>
-          <t>T 23 040</t>
+          <t>T 23 015</t>
         </is>
       </c>
     </row>
     <row r="2685" spans="1:2" customHeight="0">
       <c r="A2685" s="0" t="inlineStr">
         <is>
-          <t>T23137</t>
+          <t>T23034</t>
         </is>
       </c>
       <c r="B2685" s="0" t="inlineStr">
         <is>
-          <t>T 23 137</t>
+          <t>T 23 034</t>
         </is>
       </c>
     </row>
     <row r="2686" spans="1:2" customHeight="0">
       <c r="A2686" s="0" t="inlineStr">
         <is>
-          <t>T23181</t>
+          <t>T23040</t>
         </is>
       </c>
       <c r="B2686" s="0" t="inlineStr">
         <is>
-          <t>T 23 181</t>
+          <t>T 23 040</t>
         </is>
       </c>
     </row>
     <row r="2687" spans="1:2" customHeight="0">
       <c r="A2687" s="0" t="inlineStr">
         <is>
-          <t>T23185</t>
+          <t>T23137</t>
         </is>
       </c>
       <c r="B2687" s="0" t="inlineStr">
         <is>
-          <t>T 23 185</t>
+          <t>T 23 137</t>
         </is>
       </c>
     </row>
     <row r="2688" spans="1:2" customHeight="0">
       <c r="A2688" s="0" t="inlineStr">
         <is>
-          <t>T23188</t>
+          <t>T23181</t>
         </is>
       </c>
       <c r="B2688" s="0" t="inlineStr">
         <is>
-          <t>T 23 188</t>
+          <t>T 23 181</t>
         </is>
       </c>
     </row>
     <row r="2689" spans="1:2" customHeight="0">
       <c r="A2689" s="0" t="inlineStr">
         <is>
-          <t>T23190</t>
+          <t>T23185</t>
         </is>
       </c>
       <c r="B2689" s="0" t="inlineStr">
         <is>
-          <t>T 23 190</t>
+          <t>T 23 185</t>
         </is>
       </c>
     </row>
     <row r="2690" spans="1:2" customHeight="0">
       <c r="A2690" s="0" t="inlineStr">
         <is>
-          <t>T24035</t>
+          <t>T23188</t>
         </is>
       </c>
       <c r="B2690" s="0" t="inlineStr">
         <is>
-          <t>T 24 035</t>
+          <t>T 23 188</t>
         </is>
       </c>
     </row>
     <row r="2691" spans="1:2" customHeight="0">
       <c r="A2691" s="0" t="inlineStr">
         <is>
-          <t>T24049</t>
+          <t>T23190</t>
         </is>
       </c>
       <c r="B2691" s="0" t="inlineStr">
         <is>
-          <t>T 24 049</t>
+          <t>T 23 190</t>
         </is>
       </c>
     </row>
     <row r="2692" spans="1:2" customHeight="0">
       <c r="A2692" s="0" t="inlineStr">
         <is>
-          <t>T24116</t>
+          <t>T24035</t>
         </is>
       </c>
       <c r="B2692" s="0" t="inlineStr">
         <is>
-          <t>T 24 116</t>
+          <t>T 24 035</t>
         </is>
       </c>
     </row>
     <row r="2693" spans="1:2" customHeight="0">
       <c r="A2693" s="0" t="inlineStr">
         <is>
-          <t>T24127</t>
+          <t>T24049</t>
         </is>
       </c>
       <c r="B2693" s="0" t="inlineStr">
         <is>
-          <t>T 24 127</t>
+          <t>T 24 049</t>
         </is>
       </c>
     </row>
     <row r="2694" spans="1:2" customHeight="0">
       <c r="A2694" s="0" t="inlineStr">
         <is>
-          <t>T24138</t>
+          <t>T24116</t>
         </is>
       </c>
       <c r="B2694" s="0" t="inlineStr">
         <is>
-          <t>T 24 138</t>
+          <t>T 24 116</t>
         </is>
       </c>
     </row>
     <row r="2695" spans="1:2" customHeight="0">
       <c r="A2695" s="0" t="inlineStr">
         <is>
-          <t>T50003</t>
+          <t>T24127</t>
         </is>
       </c>
       <c r="B2695" s="0" t="inlineStr">
         <is>
-          <t>T 50 003</t>
+          <t>T 24 127</t>
         </is>
       </c>
     </row>
     <row r="2696" spans="1:2" customHeight="0">
       <c r="A2696" s="0" t="inlineStr">
         <is>
-          <t>T50004</t>
+          <t>T24138</t>
         </is>
       </c>
       <c r="B2696" s="0" t="inlineStr">
         <is>
-          <t>T 50 004</t>
+          <t>T 24 138</t>
         </is>
       </c>
     </row>
     <row r="2697" spans="1:2" customHeight="0">
       <c r="A2697" s="0" t="inlineStr">
         <is>
-          <t>T50009</t>
+          <t>T50003</t>
         </is>
       </c>
       <c r="B2697" s="0" t="inlineStr">
         <is>
-          <t>T 50 009</t>
+          <t>T 50 003</t>
         </is>
       </c>
     </row>
     <row r="2698" spans="1:2" customHeight="0">
       <c r="A2698" s="0" t="inlineStr">
         <is>
-          <t>T50010</t>
+          <t>T50004</t>
         </is>
       </c>
       <c r="B2698" s="0" t="inlineStr">
         <is>
-          <t>T 50 010</t>
+          <t>T 50 004</t>
         </is>
       </c>
     </row>
     <row r="2699" spans="1:2" customHeight="0">
       <c r="A2699" s="0" t="inlineStr">
         <is>
-          <t>T50014</t>
+          <t>T50009</t>
         </is>
       </c>
       <c r="B2699" s="0" t="inlineStr">
         <is>
-          <t>T 50 014</t>
+          <t>T 50 009</t>
         </is>
       </c>
     </row>
     <row r="2700" spans="1:2" customHeight="0">
       <c r="A2700" s="0" t="inlineStr">
         <is>
-          <t>T50015</t>
+          <t>T50010</t>
         </is>
       </c>
       <c r="B2700" s="0" t="inlineStr">
         <is>
-          <t>T 50 015</t>
+          <t>T 50 010</t>
         </is>
       </c>
     </row>
     <row r="2701" spans="1:2" customHeight="0">
       <c r="A2701" s="0" t="inlineStr">
         <is>
-          <t>T50026</t>
+          <t>T50014</t>
         </is>
       </c>
       <c r="B2701" s="0" t="inlineStr">
         <is>
-          <t>T 50 026</t>
+          <t>T 50 014</t>
         </is>
       </c>
     </row>
     <row r="2702" spans="1:2" customHeight="0">
       <c r="A2702" s="0" t="inlineStr">
         <is>
-          <t>T50048</t>
+          <t>T50015</t>
         </is>
       </c>
       <c r="B2702" s="0" t="inlineStr">
         <is>
-          <t>T 50 048</t>
+          <t>T 50 015</t>
         </is>
       </c>
     </row>
     <row r="2703" spans="1:2" customHeight="0">
       <c r="A2703" s="0" t="inlineStr">
         <is>
-          <t>T50050</t>
+          <t>T50026</t>
         </is>
       </c>
       <c r="B2703" s="0" t="inlineStr">
         <is>
-          <t>T 50 050</t>
+          <t>T 50 026</t>
         </is>
       </c>
     </row>
     <row r="2704" spans="1:2" customHeight="0">
       <c r="A2704" s="0" t="inlineStr">
         <is>
-          <t>T50051</t>
+          <t>T50048</t>
         </is>
       </c>
       <c r="B2704" s="0" t="inlineStr">
         <is>
-          <t>T 50 051</t>
+          <t>T 50 048</t>
         </is>
       </c>
     </row>
     <row r="2705" spans="1:2" customHeight="0">
       <c r="A2705" s="0" t="inlineStr">
         <is>
-          <t>T50056</t>
+          <t>T50050</t>
         </is>
       </c>
       <c r="B2705" s="0" t="inlineStr">
         <is>
-          <t>T 50 056</t>
+          <t>T 50 050</t>
         </is>
       </c>
     </row>
     <row r="2706" spans="1:2" customHeight="0">
       <c r="A2706" s="0" t="inlineStr">
         <is>
-          <t>T50061</t>
+          <t>T50051</t>
         </is>
       </c>
       <c r="B2706" s="0" t="inlineStr">
         <is>
-          <t>T 50 061</t>
+          <t>T 50 051</t>
         </is>
       </c>
     </row>
     <row r="2707" spans="1:2" customHeight="0">
       <c r="A2707" s="0" t="inlineStr">
         <is>
-          <t>T59002</t>
+          <t>T50056</t>
         </is>
       </c>
       <c r="B2707" s="0" t="inlineStr">
         <is>
-          <t>T 59 002</t>
+          <t>T 50 056</t>
         </is>
       </c>
     </row>
     <row r="2708" spans="1:2" customHeight="0">
       <c r="A2708" s="0" t="inlineStr">
         <is>
-          <t>T59005</t>
+          <t>T50061</t>
         </is>
       </c>
       <c r="B2708" s="0" t="inlineStr">
         <is>
-          <t>T 59 005</t>
+          <t>T 50 061</t>
         </is>
       </c>
     </row>
     <row r="2709" spans="1:2" customHeight="0">
       <c r="A2709" s="0" t="inlineStr">
         <is>
-          <t>T61020</t>
+          <t>T59002</t>
         </is>
       </c>
       <c r="B2709" s="0" t="inlineStr">
         <is>
-          <t>T 61 020</t>
+          <t>T 59 002</t>
         </is>
       </c>
     </row>
     <row r="2710" spans="1:2" customHeight="0">
       <c r="A2710" s="0" t="inlineStr">
         <is>
-          <t>T61022</t>
+          <t>T59005</t>
         </is>
       </c>
       <c r="B2710" s="0" t="inlineStr">
         <is>
-          <t>T 61 022</t>
+          <t>T 59 005</t>
         </is>
       </c>
     </row>
     <row r="2711" spans="1:2" customHeight="0">
       <c r="A2711" s="0" t="inlineStr">
         <is>
-          <t>T61036</t>
+          <t>T61020</t>
         </is>
       </c>
       <c r="B2711" s="0" t="inlineStr">
         <is>
-          <t>T 61 036</t>
+          <t>T 61 020</t>
         </is>
       </c>
     </row>
     <row r="2712" spans="1:2" customHeight="0">
       <c r="A2712" s="0" t="inlineStr">
         <is>
-          <t>T61038</t>
+          <t>T61022</t>
         </is>
       </c>
       <c r="B2712" s="0" t="inlineStr">
         <is>
-          <t>T 61 038</t>
+          <t>T 61 022</t>
         </is>
       </c>
     </row>
     <row r="2713" spans="1:2" customHeight="0">
       <c r="A2713" s="0" t="inlineStr">
         <is>
-          <t>T61041</t>
+          <t>T61036</t>
         </is>
       </c>
       <c r="B2713" s="0" t="inlineStr">
         <is>
-          <t>T 61 041</t>
+          <t>T 61 036</t>
         </is>
       </c>
     </row>
     <row r="2714" spans="1:2" customHeight="0">
       <c r="A2714" s="0" t="inlineStr">
         <is>
-          <t>T61042</t>
+          <t>T61038</t>
         </is>
       </c>
       <c r="B2714" s="0" t="inlineStr">
         <is>
-          <t>T 61 042</t>
+          <t>T 61 038</t>
         </is>
       </c>
     </row>
     <row r="2715" spans="1:2" customHeight="0">
       <c r="A2715" s="0" t="inlineStr">
         <is>
-          <t>T61112</t>
+          <t>T61041</t>
         </is>
       </c>
       <c r="B2715" s="0" t="inlineStr">
         <is>
-          <t>T 61 112</t>
+          <t>T 61 041</t>
         </is>
       </c>
     </row>
     <row r="2716" spans="1:2" customHeight="0">
       <c r="A2716" s="0" t="inlineStr">
         <is>
-          <t>T65004</t>
+          <t>T61042</t>
         </is>
       </c>
       <c r="B2716" s="0" t="inlineStr">
         <is>
-          <t>T 65 004</t>
+          <t>T 61 042</t>
         </is>
       </c>
     </row>
     <row r="2717" spans="1:2" customHeight="0">
       <c r="A2717" s="0" t="inlineStr">
         <is>
-          <t>T68018</t>
+          <t>T61112</t>
         </is>
       </c>
       <c r="B2717" s="0" t="inlineStr">
         <is>
-          <t>T 68 018</t>
+          <t>T 61 112</t>
         </is>
       </c>
     </row>
     <row r="2718" spans="1:2" customHeight="0">
       <c r="A2718" s="0" t="inlineStr">
         <is>
-          <t>T68028</t>
+          <t>T65004</t>
         </is>
       </c>
       <c r="B2718" s="0" t="inlineStr">
         <is>
-          <t>T 68 028</t>
+          <t>T 65 004</t>
         </is>
       </c>
     </row>
     <row r="2719" spans="1:2" customHeight="0">
       <c r="A2719" s="0" t="inlineStr">
         <is>
-          <t>T79001</t>
+          <t>T68018</t>
         </is>
       </c>
       <c r="B2719" s="0" t="inlineStr">
         <is>
-          <t>T 79 001</t>
+          <t>T 68 018</t>
         </is>
       </c>
     </row>
     <row r="2720" spans="1:2" customHeight="0">
       <c r="A2720" s="0" t="inlineStr">
         <is>
-          <t>T83117</t>
+          <t>T68028</t>
         </is>
       </c>
       <c r="B2720" s="0" t="inlineStr">
         <is>
-          <t>T 83 117</t>
+          <t>T 68 028</t>
         </is>
       </c>
     </row>
     <row r="2721" spans="1:2" customHeight="0">
       <c r="A2721" s="0" t="inlineStr">
         <is>
-          <t>T85012</t>
+          <t>T79001</t>
         </is>
       </c>
       <c r="B2721" s="0" t="inlineStr">
         <is>
-          <t>T 85 012</t>
+          <t>T 79 001</t>
         </is>
       </c>
     </row>
     <row r="2722" spans="1:2" customHeight="0">
       <c r="A2722" s="0" t="inlineStr">
         <is>
-          <t>T85016</t>
+          <t>T83117</t>
         </is>
       </c>
       <c r="B2722" s="0" t="inlineStr">
         <is>
-          <t>T 85 016</t>
+          <t>T 83 117</t>
         </is>
       </c>
     </row>
     <row r="2723" spans="1:2" customHeight="0">
       <c r="A2723" s="0" t="inlineStr">
         <is>
-          <t>T85017</t>
+          <t>T85012</t>
         </is>
       </c>
       <c r="B2723" s="0" t="inlineStr">
         <is>
-          <t>T 85 017</t>
+          <t>T 85 012</t>
         </is>
       </c>
     </row>
     <row r="2724" spans="1:2" customHeight="0">
       <c r="A2724" s="0" t="inlineStr">
         <is>
-          <t>T85018</t>
+          <t>T85016</t>
         </is>
       </c>
       <c r="B2724" s="0" t="inlineStr">
         <is>
-          <t>T 85 018</t>
+          <t>T 85 016</t>
         </is>
       </c>
     </row>
     <row r="2725" spans="1:2" customHeight="0">
       <c r="A2725" s="0" t="inlineStr">
         <is>
-          <t>T85019</t>
+          <t>T85017</t>
         </is>
       </c>
       <c r="B2725" s="0" t="inlineStr">
         <is>
-          <t>T 85 019</t>
+          <t>T 85 017</t>
         </is>
       </c>
     </row>
     <row r="2726" spans="1:2" customHeight="0">
       <c r="A2726" s="0" t="inlineStr">
         <is>
-          <t>T85020</t>
+          <t>T85018</t>
         </is>
       </c>
       <c r="B2726" s="0" t="inlineStr">
         <is>
-          <t>T 85 020</t>
+          <t>T 85 018</t>
         </is>
       </c>
     </row>
     <row r="2727" spans="1:2" customHeight="0">
       <c r="A2727" s="0" t="inlineStr">
         <is>
-          <t>T85021</t>
+          <t>T85019</t>
         </is>
       </c>
       <c r="B2727" s="0" t="inlineStr">
         <is>
-          <t>T 85 021</t>
+          <t>T 85 019</t>
         </is>
       </c>
     </row>
     <row r="2728" spans="1:2" customHeight="0">
       <c r="A2728" s="0" t="inlineStr">
         <is>
-          <t>T85026</t>
+          <t>T85020</t>
         </is>
       </c>
       <c r="B2728" s="0" t="inlineStr">
         <is>
-          <t>T 85 026</t>
+          <t>T 85 020</t>
         </is>
       </c>
     </row>
     <row r="2729" spans="1:2" customHeight="0">
       <c r="A2729" s="0" t="inlineStr">
         <is>
-          <t>T85027</t>
+          <t>T85021</t>
         </is>
       </c>
       <c r="B2729" s="0" t="inlineStr">
         <is>
-          <t>T 85 027</t>
+          <t>T 85 021</t>
         </is>
       </c>
     </row>
     <row r="2730" spans="1:2" customHeight="0">
       <c r="A2730" s="0" t="inlineStr">
         <is>
-          <t>T85028</t>
+          <t>T85026</t>
         </is>
       </c>
       <c r="B2730" s="0" t="inlineStr">
         <is>
-          <t>T 85 028</t>
+          <t>T 85 026</t>
         </is>
       </c>
     </row>
     <row r="2731" spans="1:2" customHeight="0">
       <c r="A2731" s="0" t="inlineStr">
         <is>
-          <t>T85029</t>
+          <t>T85027</t>
         </is>
       </c>
       <c r="B2731" s="0" t="inlineStr">
         <is>
-          <t>T 85 029</t>
+          <t>T 85 027</t>
         </is>
       </c>
     </row>
     <row r="2732" spans="1:2" customHeight="0">
       <c r="A2732" s="0" t="inlineStr">
         <is>
-          <t>T85030</t>
+          <t>T85028</t>
         </is>
       </c>
       <c r="B2732" s="0" t="inlineStr">
         <is>
-          <t>T 85 030</t>
+          <t>T 85 028</t>
         </is>
       </c>
     </row>
     <row r="2733" spans="1:2" customHeight="0">
       <c r="A2733" s="0" t="inlineStr">
         <is>
-          <t>T85034</t>
+          <t>T85029</t>
         </is>
       </c>
       <c r="B2733" s="0" t="inlineStr">
         <is>
-          <t>T 85 034</t>
+          <t>T 85 029</t>
         </is>
       </c>
     </row>
     <row r="2734" spans="1:2" customHeight="0">
       <c r="A2734" s="0" t="inlineStr">
         <is>
-          <t>T85036</t>
+          <t>T85030</t>
         </is>
       </c>
       <c r="B2734" s="0" t="inlineStr">
         <is>
-          <t>T 85 036</t>
+          <t>T 85 030</t>
         </is>
       </c>
     </row>
     <row r="2735" spans="1:2" customHeight="0">
       <c r="A2735" s="0" t="inlineStr">
         <is>
-          <t>T85039</t>
+          <t>T85034</t>
         </is>
       </c>
       <c r="B2735" s="0" t="inlineStr">
         <is>
-          <t>T 85 039</t>
+          <t>T 85 034</t>
         </is>
       </c>
     </row>
     <row r="2736" spans="1:2" customHeight="0">
       <c r="A2736" s="0" t="inlineStr">
         <is>
-          <t>T85040</t>
+          <t>T85036</t>
         </is>
       </c>
       <c r="B2736" s="0" t="inlineStr">
         <is>
-          <t>T 85 040</t>
+          <t>T 85 036</t>
         </is>
       </c>
     </row>
     <row r="2737" spans="1:2" customHeight="0">
       <c r="A2737" s="0" t="inlineStr">
         <is>
-          <t>T85046</t>
+          <t>T85039</t>
         </is>
       </c>
       <c r="B2737" s="0" t="inlineStr">
         <is>
-          <t>T 85 046</t>
+          <t>T 85 039</t>
         </is>
       </c>
     </row>
     <row r="2738" spans="1:2" customHeight="0">
       <c r="A2738" s="0" t="inlineStr">
         <is>
-          <t>T85049</t>
+          <t>T85040</t>
         </is>
       </c>
       <c r="B2738" s="0" t="inlineStr">
         <is>
-          <t>T 85 049</t>
+          <t>T 85 040</t>
         </is>
       </c>
     </row>
     <row r="2739" spans="1:2" customHeight="0">
       <c r="A2739" s="0" t="inlineStr">
         <is>
-          <t>T85058</t>
+          <t>T85046</t>
         </is>
       </c>
       <c r="B2739" s="0" t="inlineStr">
         <is>
-          <t>T 85 058</t>
+          <t>T 85 046</t>
         </is>
       </c>
     </row>
     <row r="2740" spans="1:2" customHeight="0">
       <c r="A2740" s="0" t="inlineStr">
         <is>
-          <t>T85061</t>
+          <t>T85049</t>
         </is>
       </c>
       <c r="B2740" s="0" t="inlineStr">
         <is>
-          <t>T 85 061</t>
+          <t>T 85 049</t>
         </is>
       </c>
     </row>
     <row r="2741" spans="1:2" customHeight="0">
       <c r="A2741" s="0" t="inlineStr">
         <is>
-          <t>T85062</t>
+          <t>T85058</t>
         </is>
       </c>
       <c r="B2741" s="0" t="inlineStr">
         <is>
-          <t>T 85 062</t>
+          <t>T 85 058</t>
         </is>
       </c>
     </row>
     <row r="2742" spans="1:2" customHeight="0">
       <c r="A2742" s="0" t="inlineStr">
         <is>
-          <t>T85063</t>
+          <t>T85061</t>
         </is>
       </c>
       <c r="B2742" s="0" t="inlineStr">
         <is>
-          <t>T 85 063</t>
+          <t>T 85 061</t>
         </is>
       </c>
     </row>
     <row r="2743" spans="1:2" customHeight="0">
       <c r="A2743" s="0" t="inlineStr">
         <is>
-          <t>T85064</t>
+          <t>T85062</t>
         </is>
       </c>
       <c r="B2743" s="0" t="inlineStr">
         <is>
-          <t>T 85 064</t>
+          <t>T 85 062</t>
         </is>
       </c>
     </row>
     <row r="2744" spans="1:2" customHeight="0">
       <c r="A2744" s="0" t="inlineStr">
         <is>
-          <t>T85069</t>
+          <t>T85063</t>
         </is>
       </c>
       <c r="B2744" s="0" t="inlineStr">
         <is>
-          <t>T 85 069</t>
+          <t>T 85 063</t>
         </is>
       </c>
     </row>
     <row r="2745" spans="1:2" customHeight="0">
       <c r="A2745" s="0" t="inlineStr">
         <is>
-          <t>T85102</t>
+          <t>T85064</t>
         </is>
       </c>
       <c r="B2745" s="0" t="inlineStr">
         <is>
-          <t>T 85 102</t>
+          <t>T 85 064</t>
         </is>
       </c>
     </row>
     <row r="2746" spans="1:2" customHeight="0">
       <c r="A2746" s="0" t="inlineStr">
         <is>
-          <t>T85103</t>
+          <t>T85069</t>
         </is>
       </c>
       <c r="B2746" s="0" t="inlineStr">
         <is>
-          <t>T 85 103</t>
+          <t>T 85 069</t>
         </is>
       </c>
     </row>
     <row r="2747" spans="1:2" customHeight="0">
       <c r="A2747" s="0" t="inlineStr">
         <is>
-          <t>T85107</t>
+          <t>T85102</t>
         </is>
       </c>
       <c r="B2747" s="0" t="inlineStr">
         <is>
-          <t>T 85 107</t>
+          <t>T 85 102</t>
         </is>
       </c>
     </row>
     <row r="2748" spans="1:2" customHeight="0">
       <c r="A2748" s="0" t="inlineStr">
         <is>
-          <t>T85111</t>
+          <t>T85103</t>
         </is>
       </c>
       <c r="B2748" s="0" t="inlineStr">
         <is>
-          <t>T 85 111</t>
+          <t>T 85 103</t>
         </is>
       </c>
     </row>
     <row r="2749" spans="1:2" customHeight="0">
       <c r="A2749" s="0" t="inlineStr">
         <is>
-          <t>T85112</t>
+          <t>T85107</t>
         </is>
       </c>
       <c r="B2749" s="0" t="inlineStr">
         <is>
-          <t>T 85 112</t>
+          <t>T 85 107</t>
         </is>
       </c>
     </row>
     <row r="2750" spans="1:2" customHeight="0">
       <c r="A2750" s="0" t="inlineStr">
         <is>
-          <t>T85113</t>
+          <t>T85111</t>
         </is>
       </c>
       <c r="B2750" s="0" t="inlineStr">
         <is>
-          <t>T 85 113</t>
+          <t>T 85 111</t>
         </is>
       </c>
     </row>
     <row r="2751" spans="1:2" customHeight="0">
       <c r="A2751" s="0" t="inlineStr">
         <is>
-          <t>T85116</t>
+          <t>T85112</t>
         </is>
       </c>
       <c r="B2751" s="0" t="inlineStr">
         <is>
-          <t>T 85 116</t>
+          <t>T 85 112</t>
         </is>
       </c>
     </row>
     <row r="2752" spans="1:2" customHeight="0">
       <c r="A2752" s="0" t="inlineStr">
         <is>
-          <t>T85117</t>
+          <t>T85113</t>
         </is>
       </c>
       <c r="B2752" s="0" t="inlineStr">
         <is>
-          <t>T 85 117</t>
+          <t>T 85 113</t>
         </is>
       </c>
     </row>
     <row r="2753" spans="1:2" customHeight="0">
       <c r="A2753" s="0" t="inlineStr">
         <is>
-          <t>T85119</t>
+          <t>T85116</t>
         </is>
       </c>
       <c r="B2753" s="0" t="inlineStr">
         <is>
-          <t>T 85 119</t>
+          <t>T 85 116</t>
         </is>
       </c>
     </row>
     <row r="2754" spans="1:2" customHeight="0">
       <c r="A2754" s="0" t="inlineStr">
         <is>
-          <t>T85120</t>
+          <t>T85117</t>
         </is>
       </c>
       <c r="B2754" s="0" t="inlineStr">
         <is>
-          <t>T 85 120</t>
+          <t>T 85 117</t>
         </is>
       </c>
     </row>
     <row r="2755" spans="1:2" customHeight="0">
       <c r="A2755" s="0" t="inlineStr">
         <is>
-          <t>T85126</t>
+          <t>T85119</t>
         </is>
       </c>
       <c r="B2755" s="0" t="inlineStr">
         <is>
-          <t>T 85 126</t>
+          <t>T 85 119</t>
         </is>
       </c>
     </row>
     <row r="2756" spans="1:2" customHeight="0">
       <c r="A2756" s="0" t="inlineStr">
         <is>
-          <t>T85127</t>
+          <t>T85120</t>
         </is>
       </c>
       <c r="B2756" s="0" t="inlineStr">
         <is>
-          <t>T 85 127</t>
+          <t>T 85 120</t>
         </is>
       </c>
     </row>
     <row r="2757" spans="1:2" customHeight="0">
       <c r="A2757" s="0" t="inlineStr">
         <is>
-          <t>T85129</t>
+          <t>T85126</t>
         </is>
       </c>
       <c r="B2757" s="0" t="inlineStr">
         <is>
-          <t>T 85 129</t>
+          <t>T 85 126</t>
         </is>
       </c>
     </row>
     <row r="2758" spans="1:2" customHeight="0">
       <c r="A2758" s="0" t="inlineStr">
         <is>
-          <t>T85139</t>
+          <t>T85127</t>
         </is>
       </c>
       <c r="B2758" s="0" t="inlineStr">
         <is>
-          <t>T 85 139</t>
+          <t>T 85 127</t>
         </is>
       </c>
     </row>
     <row r="2759" spans="1:2" customHeight="0">
       <c r="A2759" s="0" t="inlineStr">
         <is>
-          <t>T85140</t>
+          <t>T85129</t>
         </is>
       </c>
       <c r="B2759" s="0" t="inlineStr">
         <is>
-          <t>T 85 140</t>
+          <t>T 85 129</t>
         </is>
       </c>
     </row>
     <row r="2760" spans="1:2" customHeight="0">
       <c r="A2760" s="0" t="inlineStr">
         <is>
-          <t>T85148</t>
+          <t>T85139</t>
         </is>
       </c>
       <c r="B2760" s="0" t="inlineStr">
         <is>
-          <t>T 85 148</t>
+          <t>T 85 139</t>
         </is>
       </c>
     </row>
     <row r="2761" spans="1:2" customHeight="0">
       <c r="A2761" s="0" t="inlineStr">
         <is>
-          <t>T86001</t>
+          <t>T85140</t>
         </is>
       </c>
       <c r="B2761" s="0" t="inlineStr">
         <is>
-          <t>T 86 001</t>
+          <t>T 85 140</t>
         </is>
       </c>
     </row>
     <row r="2762" spans="1:2" customHeight="0">
       <c r="A2762" s="0" t="inlineStr">
         <is>
-          <t>T86026</t>
+          <t>T85148</t>
         </is>
       </c>
       <c r="B2762" s="0" t="inlineStr">
         <is>
-          <t>T 86 026</t>
+          <t>T 85 148</t>
         </is>
       </c>
     </row>
     <row r="2763" spans="1:2" customHeight="0">
       <c r="A2763" s="0" t="inlineStr">
         <is>
+          <t>T86001</t>
+        </is>
+      </c>
+      <c r="B2763" s="0" t="inlineStr">
+        <is>
+          <t>T 86 001</t>
+        </is>
+      </c>
+    </row>
+    <row r="2764" spans="1:2" customHeight="0">
+      <c r="A2764" s="0" t="inlineStr">
+        <is>
+          <t>T86026</t>
+        </is>
+      </c>
+      <c r="B2764" s="0" t="inlineStr">
+        <is>
+          <t>T 86 026</t>
+        </is>
+      </c>
+    </row>
+    <row r="2765" spans="1:2" customHeight="0">
+      <c r="A2765" s="0" t="inlineStr">
+        <is>
           <t>T86027</t>
         </is>
       </c>
-      <c r="B2763" s="0" t="inlineStr">
+      <c r="B2765" s="0" t="inlineStr">
         <is>
           <t>T 86 027</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>