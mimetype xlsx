--- v0 (2025-12-16)
+++ v1 (2026-04-03)
@@ -281,1220 +281,1220 @@
         <is>
           <t>VAG</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>171 501 615C</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>VAG</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>191 501 615B</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>SPIDAN</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>1163500600</t>
+          <t>34500</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>1163500609</t>
+          <t>8DT 355 301-631</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>7D0226</t>
+          <t>24.0218-0007.1</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>7D0226C</t>
+          <t>24.0218-0707.2</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>7D0232</t>
+          <t>480003</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>7D0426</t>
+          <t>480211</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>7D0426C</t>
+          <t>63905</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>102 824</t>
+          <t>237009</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>B7007.00</t>
+          <t>0 986 477 002</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>AUTOMEGA</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>305010615191B</t>
+          <t>0 986 477 111</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>24021800071-PCS-MS</t>
+          <t>0 986 BB4 503</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>LEMFORDER</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>24021800071-SET-MS</t>
+          <t>10138 01</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>19-0822</t>
+          <t>94006600</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>19-3724</t>
+          <t>329128J</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>MOTAQUIP</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>VBD636</t>
+          <t>329129J</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>BENDIX</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>800857C</t>
+          <t>329129B</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>800973</t>
+          <t>MBD014</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>800977</t>
+          <t>BDR131</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>800977C</t>
+          <t>BDR131R</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:2" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>OMC</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>560901</t>
+          <t>100609</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:2" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>560901C</t>
+          <t>02123</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:2" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>104008</t>
+          <t>DB4081</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>DENCKERMANN</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>B140031</t>
+          <t>DB4081B</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>C6W002ABE</t>
+          <t>14.3256.10</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>BNXBDM1005</t>
+          <t>14.3256.50</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0901</t>
+          <t>FDR329128</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0901C</t>
+          <t>FDR329705</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:2" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>JAPTA0901JM</t>
+          <t>600.1950.00</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>STARLINE</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>PB 6055</t>
+          <t>9190042</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:2" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>CR5226</t>
+          <t>9190043</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>SWAG</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>SKBDM-0800035</t>
+          <t>32 90 2123</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>TRISCAN</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>123B0036</t>
+          <t>8120 10201C</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:2" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>BRADI</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>123B0069</t>
+          <t>14.3256.10</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:2" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>BRADI</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>NDR1033</t>
+          <t>6.5801.5.4</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>0AMS</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>TDV-021K</t>
+          <t>15.0188</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>0AMS</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>TDV-021KC</t>
+          <t>BF 2096</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>SPIDAN</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>34500</t>
+          <t>BF 2165</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>8DT 355 301-631</t>
+          <t>BF96</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BRECO</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>24.0218-0007.1</t>
+          <t>BK 3256</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BRECO</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>24.0218-0707.2</t>
+          <t>BT 3256</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>OBTEC A/S</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>480003</t>
+          <t>825428694</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>SEBRO</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>480211</t>
+          <t>7169</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>63905</t>
+          <t>BBR7001</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>237009</t>
+          <t>252311</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>0 986 477 002</t>
+          <t>254708</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>0 986 477 111</t>
+          <t>254714</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>0 986 BB4 503</t>
+          <t>BT-0070</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>LEMFORDER</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>10138 01</t>
+          <t>35708</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>MEYLE</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>94006600</t>
+          <t>115 523 1010</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>329128J</t>
+          <t>7007.00</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>329129J</t>
+          <t>7007.00</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>BENDIX</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>329129B</t>
+          <t>TA-0901</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>MBD014</t>
+          <t>TA-0901C</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>BDR131</t>
+          <t>TA0901JM</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>HAVAM</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>BDR131R</t>
+          <t>HP66200</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>OMC</t>
+          <t>National</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>100609</t>
+          <t>NDR042</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>02123</t>
+          <t>7D0226</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>DB4081</t>
+          <t>7D0232</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>DB4081B</t>
+          <t>7D0426</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>KAVO PARTS</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>14.3256.10</t>
+          <t>BD-10031</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>14.3256.50</t>
+          <t>433.200</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>FDR329128</t>
+          <t>DR960140</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>FDR329705</t>
+          <t>DRM 9120</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>600.1950.00</t>
+          <t>1163500600</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>9190042</t>
+          <t>1163500609</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>9190043</t>
+          <t>7D0226</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>SWAG</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>32 90 2123</t>
+          <t>7D0226C</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>TRISCAN</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>8120 10201C</t>
+          <t>7D0232</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>BRADI</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>14.3256.10</t>
+          <t>7D0426</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>BRADI</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>6.5801.5.4</t>
+          <t>7D0426C</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>15.0188</t>
+          <t>102 824</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>BF 2096</t>
+          <t>B7007.00</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>AUTOMEGA</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>BF 2165</t>
+          <t>305010615191B</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>BF96</t>
+          <t>24021800071-PCS-MS</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>BRECO</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>BK 3256</t>
+          <t>24021800071-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>BRECO</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>BT 3256</t>
+          <t>19-0822</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>OBTEC A/S</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>825428694</t>
+          <t>19-3724</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>SEBRO</t>
+          <t>MOTAQUIP</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>7169</t>
+          <t>VBD636</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>BBR7001</t>
+          <t>800857C</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>252311</t>
+          <t>800973</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>254708</t>
+          <t>800977</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>254714</t>
+          <t>800977C</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>BT-0070</t>
+          <t>560901</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>35708</t>
+          <t>560901C</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>MEYLE</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>115 523 1010</t>
+          <t>104008</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>REMSA</t>
+          <t>DENCKERMANN</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>7007.00</t>
+          <t>B140031</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:2" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>7007.00</t>
+          <t>C6W002ABE</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:2" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>TA-0901</t>
+          <t>BNXBDM1005</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:2" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>TA-0901C</t>
+          <t>JAPTA-0901</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:2" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>TA0901JM</t>
+          <t>JAPTA-0901C</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:2" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>HAVAM</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>HP66200</t>
+          <t>JAPTA0901JM</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:2" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>STARLINE</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>NDR042</t>
+          <t>PB 6055</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:2" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>7D0226</t>
+          <t>CR5226</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:2" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>7D0232</t>
+          <t>SKBDM-0800035</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:2" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>7D0426</t>
+          <t>123B0036</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:2" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>433.200</t>
+          <t>123B0069</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:2" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>DR960140</t>
+          <t>NDR1033</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:2" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>AMBMI</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>DRM 9120</t>
+          <t>TDV-021K</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>