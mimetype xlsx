--- v1 (2026-04-03)
+++ v2 (2026-05-20)
@@ -281,1220 +281,1220 @@
         <is>
           <t>VAG</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>171 501 615C</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>VAG</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t>191 501 615B</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>SPIDAN</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>34500</t>
+          <t>9190043</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>HELLA</t>
+          <t>SWAG</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>8DT 355 301-631</t>
+          <t>32 90 2123</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>TRISCAN</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>24.0218-0007.1</t>
+          <t>8120 10201C</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BRADI</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>24.0218-0707.2</t>
+          <t>14.3256.10</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>BRADI</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>480003</t>
+          <t>6.5801.5.4</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>ATE</t>
+          <t>PEX</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>480211</t>
+          <t>15.0188</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>PAGID</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>63905</t>
+          <t>BF 2096</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
-          <t>VALEO</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>237009</t>
+          <t>BF 2165</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>DELPHI</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>0 986 477 002</t>
+          <t>BF96</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>BRECO</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>0 986 477 111</t>
+          <t>BK 3256</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
-          <t>BOSCH</t>
+          <t>BRECO</t>
         </is>
       </c>
       <c r="B28" s="0" t="inlineStr">
         <is>
-          <t>0 986 BB4 503</t>
+          <t>BT 3256</t>
         </is>
       </c>
     </row>
     <row r="29" spans="1:2" customHeight="0">
       <c r="A29" s="0" t="inlineStr">
         <is>
-          <t>LEMFORDER</t>
+          <t>OBTEC A/S</t>
         </is>
       </c>
       <c r="B29" s="0" t="inlineStr">
         <is>
-          <t>10138 01</t>
+          <t>825428694</t>
         </is>
       </c>
     </row>
     <row r="30" spans="1:2" customHeight="0">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t>TEXTAR</t>
+          <t>SEBRO</t>
         </is>
       </c>
       <c r="B30" s="0" t="inlineStr">
         <is>
-          <t>94006600</t>
+          <t>7169</t>
         </is>
       </c>
     </row>
     <row r="31" spans="1:2" customHeight="0">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>BORG &amp; BECK</t>
         </is>
       </c>
       <c r="B31" s="0" t="inlineStr">
         <is>
-          <t>329128J</t>
+          <t>BBR7001</t>
         </is>
       </c>
     </row>
     <row r="32" spans="1:2" customHeight="0">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t>JURID</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B32" s="0" t="inlineStr">
         <is>
-          <t>329129J</t>
+          <t>252311</t>
         </is>
       </c>
     </row>
     <row r="33" spans="1:2" customHeight="0">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t>BENDIX</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B33" s="0" t="inlineStr">
         <is>
-          <t>329129B</t>
+          <t>254708</t>
         </is>
       </c>
     </row>
     <row r="34" spans="1:2" customHeight="0">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t>MINTEX</t>
+          <t>NK</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
-          <t>MBD014</t>
+          <t>254714</t>
         </is>
       </c>
     </row>
     <row r="35" spans="1:2" customHeight="0">
       <c r="A35" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B35" s="0" t="inlineStr">
         <is>
-          <t>BDR131</t>
+          <t>BT-0070</t>
         </is>
       </c>
     </row>
     <row r="36" spans="1:2" customHeight="0">
       <c r="A36" s="0" t="inlineStr">
         <is>
-          <t>QUINTON HAZELL</t>
+          <t>MAPCO</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
-          <t>BDR131R</t>
+          <t>35708</t>
         </is>
       </c>
     </row>
     <row r="37" spans="1:2" customHeight="0">
       <c r="A37" s="0" t="inlineStr">
         <is>
-          <t>OMC</t>
+          <t>MEYLE</t>
         </is>
       </c>
       <c r="B37" s="0" t="inlineStr">
         <is>
-          <t>100609</t>
+          <t>115 523 1010</t>
         </is>
       </c>
     </row>
     <row r="38" spans="1:2" customHeight="0">
       <c r="A38" s="0" t="inlineStr">
         <is>
-          <t>FEBI BILSTEIN</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B38" s="0" t="inlineStr">
         <is>
-          <t>02123</t>
+          <t>7007.00</t>
         </is>
       </c>
     </row>
     <row r="39" spans="1:2" customHeight="0">
       <c r="A39" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B39" s="0" t="inlineStr">
         <is>
-          <t>DB4081</t>
+          <t>7007.00</t>
         </is>
       </c>
     </row>
     <row r="40" spans="1:2" customHeight="0">
       <c r="A40" s="0" t="inlineStr">
         <is>
-          <t>TRW</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B40" s="0" t="inlineStr">
         <is>
-          <t>DB4081B</t>
+          <t>TA-0901</t>
         </is>
       </c>
     </row>
     <row r="41" spans="1:2" customHeight="0">
       <c r="A41" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B41" s="0" t="inlineStr">
         <is>
-          <t>14.3256.10</t>
+          <t>TA-0901C</t>
         </is>
       </c>
     </row>
     <row r="42" spans="1:2" customHeight="0">
       <c r="A42" s="0" t="inlineStr">
         <is>
-          <t>BREMBO</t>
+          <t>JAPANPARTS</t>
         </is>
       </c>
       <c r="B42" s="0" t="inlineStr">
         <is>
-          <t>14.3256.50</t>
+          <t>TA0901JM</t>
         </is>
       </c>
     </row>
     <row r="43" spans="1:2" customHeight="0">
       <c r="A43" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>HAVAM</t>
         </is>
       </c>
       <c r="B43" s="0" t="inlineStr">
         <is>
-          <t>FDR329128</t>
+          <t>HP66200</t>
         </is>
       </c>
     </row>
     <row r="44" spans="1:2" customHeight="0">
       <c r="A44" s="0" t="inlineStr">
         <is>
-          <t>FERODO</t>
+          <t>National</t>
         </is>
       </c>
       <c r="B44" s="0" t="inlineStr">
         <is>
-          <t>FDR329705</t>
+          <t>NDR042</t>
         </is>
       </c>
     </row>
     <row r="45" spans="1:2" customHeight="0">
       <c r="A45" s="0" t="inlineStr">
         <is>
-          <t>ZIMMERMANN</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B45" s="0" t="inlineStr">
         <is>
-          <t>600.1950.00</t>
+          <t>7D0226</t>
         </is>
       </c>
     </row>
     <row r="46" spans="1:2" customHeight="0">
       <c r="A46" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B46" s="0" t="inlineStr">
         <is>
-          <t>9190042</t>
+          <t>7D0232</t>
         </is>
       </c>
     </row>
     <row r="47" spans="1:2" customHeight="0">
       <c r="A47" s="0" t="inlineStr">
         <is>
-          <t>FTE</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B47" s="0" t="inlineStr">
         <is>
-          <t>9190043</t>
+          <t>7D0426</t>
         </is>
       </c>
     </row>
     <row r="48" spans="1:2" customHeight="0">
       <c r="A48" s="0" t="inlineStr">
         <is>
-          <t>SWAG</t>
+          <t>KAVO PARTS</t>
         </is>
       </c>
       <c r="B48" s="0" t="inlineStr">
         <is>
-          <t>32 90 2123</t>
+          <t>BD-10031</t>
         </is>
       </c>
     </row>
     <row r="49" spans="1:2" customHeight="0">
       <c r="A49" s="0" t="inlineStr">
         <is>
-          <t>TRISCAN</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B49" s="0" t="inlineStr">
         <is>
-          <t>8120 10201C</t>
+          <t>433.200</t>
         </is>
       </c>
     </row>
     <row r="50" spans="1:2" customHeight="0">
       <c r="A50" s="0" t="inlineStr">
         <is>
-          <t>BRADI</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B50" s="0" t="inlineStr">
         <is>
-          <t>14.3256.10</t>
+          <t>DR960140</t>
         </is>
       </c>
     </row>
     <row r="51" spans="1:2" customHeight="0">
       <c r="A51" s="0" t="inlineStr">
         <is>
-          <t>BRADI</t>
+          <t>APEC</t>
         </is>
       </c>
       <c r="B51" s="0" t="inlineStr">
         <is>
-          <t>6.5801.5.4</t>
+          <t>DRM 9120</t>
         </is>
       </c>
     </row>
     <row r="52" spans="1:2" customHeight="0">
       <c r="A52" s="0" t="inlineStr">
         <is>
-          <t>PEX</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B52" s="0" t="inlineStr">
         <is>
-          <t>15.0188</t>
+          <t>1163500600</t>
         </is>
       </c>
     </row>
     <row r="53" spans="1:2" customHeight="0">
       <c r="A53" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>JP GROUP</t>
         </is>
       </c>
       <c r="B53" s="0" t="inlineStr">
         <is>
-          <t>BF 2096</t>
+          <t>1163500609</t>
         </is>
       </c>
     </row>
     <row r="54" spans="1:2" customHeight="0">
       <c r="A54" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B54" s="0" t="inlineStr">
         <is>
-          <t>BF 2165</t>
+          <t>7D0226</t>
         </is>
       </c>
     </row>
     <row r="55" spans="1:2" customHeight="0">
       <c r="A55" s="0" t="inlineStr">
         <is>
-          <t>DELPHI</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B55" s="0" t="inlineStr">
         <is>
-          <t>BF96</t>
+          <t>7D0226C</t>
         </is>
       </c>
     </row>
     <row r="56" spans="1:2" customHeight="0">
       <c r="A56" s="0" t="inlineStr">
         <is>
-          <t>BRECO</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B56" s="0" t="inlineStr">
         <is>
-          <t>BK 3256</t>
+          <t>7D0232</t>
         </is>
       </c>
     </row>
     <row r="57" spans="1:2" customHeight="0">
       <c r="A57" s="0" t="inlineStr">
         <is>
-          <t>BRECO</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B57" s="0" t="inlineStr">
         <is>
-          <t>BT 3256</t>
+          <t>7D0426</t>
         </is>
       </c>
     </row>
     <row r="58" spans="1:2" customHeight="0">
       <c r="A58" s="0" t="inlineStr">
         <is>
-          <t>OBTEC A/S</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B58" s="0" t="inlineStr">
         <is>
-          <t>825428694</t>
+          <t>7D0426C</t>
         </is>
       </c>
     </row>
     <row r="59" spans="1:2" customHeight="0">
       <c r="A59" s="0" t="inlineStr">
         <is>
-          <t>SEBRO</t>
+          <t>TOPRAN</t>
         </is>
       </c>
       <c r="B59" s="0" t="inlineStr">
         <is>
-          <t>7169</t>
+          <t>102 824</t>
         </is>
       </c>
     </row>
     <row r="60" spans="1:2" customHeight="0">
       <c r="A60" s="0" t="inlineStr">
         <is>
-          <t>BORG &amp; BECK</t>
+          <t>WOKING</t>
         </is>
       </c>
       <c r="B60" s="0" t="inlineStr">
         <is>
-          <t>BBR7001</t>
+          <t>B7007.00</t>
         </is>
       </c>
     </row>
     <row r="61" spans="1:2" customHeight="0">
       <c r="A61" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>AUTOMEGA</t>
         </is>
       </c>
       <c r="B61" s="0" t="inlineStr">
         <is>
-          <t>252311</t>
+          <t>305010615191B</t>
         </is>
       </c>
     </row>
     <row r="62" spans="1:2" customHeight="0">
       <c r="A62" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B62" s="0" t="inlineStr">
         <is>
-          <t>254708</t>
+          <t>24021800071-PCS-MS</t>
         </is>
       </c>
     </row>
     <row r="63" spans="1:2" customHeight="0">
       <c r="A63" s="0" t="inlineStr">
         <is>
-          <t>NK</t>
+          <t>MASTER-SPORT GERMANY</t>
         </is>
       </c>
       <c r="B63" s="0" t="inlineStr">
         <is>
-          <t>254714</t>
+          <t>24021800071-SET-MS</t>
         </is>
       </c>
     </row>
     <row r="64" spans="1:2" customHeight="0">
       <c r="A64" s="0" t="inlineStr">
         <is>
-          <t>OPTIMAL</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B64" s="0" t="inlineStr">
         <is>
-          <t>BT-0070</t>
+          <t>19-0822</t>
         </is>
       </c>
     </row>
     <row r="65" spans="1:2" customHeight="0">
       <c r="A65" s="0" t="inlineStr">
         <is>
-          <t>MAPCO</t>
+          <t>MAXGEAR</t>
         </is>
       </c>
       <c r="B65" s="0" t="inlineStr">
         <is>
-          <t>35708</t>
+          <t>19-3724</t>
         </is>
       </c>
     </row>
     <row r="66" spans="1:2" customHeight="0">
       <c r="A66" s="0" t="inlineStr">
         <is>
-          <t>MEYLE</t>
+          <t>MOTAQUIP</t>
         </is>
       </c>
       <c r="B66" s="0" t="inlineStr">
         <is>
-          <t>115 523 1010</t>
+          <t>VBD636</t>
         </is>
       </c>
     </row>
     <row r="67" spans="1:2" customHeight="0">
       <c r="A67" s="0" t="inlineStr">
         <is>
-          <t>REMSA</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B67" s="0" t="inlineStr">
         <is>
-          <t>7007.00</t>
+          <t>800857C</t>
         </is>
       </c>
     </row>
     <row r="68" spans="1:2" customHeight="0">
       <c r="A68" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B68" s="0" t="inlineStr">
         <is>
-          <t>7007.00</t>
+          <t>800973</t>
         </is>
       </c>
     </row>
     <row r="69" spans="1:2" customHeight="0">
       <c r="A69" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B69" s="0" t="inlineStr">
         <is>
-          <t>TA-0901</t>
+          <t>800977</t>
         </is>
       </c>
     </row>
     <row r="70" spans="1:2" customHeight="0">
       <c r="A70" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>VEMA</t>
         </is>
       </c>
       <c r="B70" s="0" t="inlineStr">
         <is>
-          <t>TA-0901C</t>
+          <t>800977C</t>
         </is>
       </c>
     </row>
     <row r="71" spans="1:2" customHeight="0">
       <c r="A71" s="0" t="inlineStr">
         <is>
-          <t>JAPANPARTS</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B71" s="0" t="inlineStr">
         <is>
-          <t>TA0901JM</t>
+          <t>560901</t>
         </is>
       </c>
     </row>
     <row r="72" spans="1:2" customHeight="0">
       <c r="A72" s="0" t="inlineStr">
         <is>
-          <t>HAVAM</t>
+          <t>JAPKO</t>
         </is>
       </c>
       <c r="B72" s="0" t="inlineStr">
         <is>
-          <t>HP66200</t>
+          <t>560901C</t>
         </is>
       </c>
     </row>
     <row r="73" spans="1:2" customHeight="0">
       <c r="A73" s="0" t="inlineStr">
         <is>
-          <t>National</t>
+          <t>KAMOKA</t>
         </is>
       </c>
       <c r="B73" s="0" t="inlineStr">
         <is>
-          <t>NDR042</t>
+          <t>104008</t>
         </is>
       </c>
     </row>
     <row r="74" spans="1:2" customHeight="0">
       <c r="A74" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>DENCKERMANN</t>
         </is>
       </c>
       <c r="B74" s="0" t="inlineStr">
         <is>
-          <t>7D0226</t>
+          <t>B140031</t>
         </is>
       </c>
     </row>
     <row r="75" spans="1:2" customHeight="0">
       <c r="A75" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>ABE</t>
         </is>
       </c>
       <c r="B75" s="0" t="inlineStr">
         <is>
-          <t>7D0232</t>
+          <t>C6W002ABE</t>
         </is>
       </c>
     </row>
     <row r="76" spans="1:2" customHeight="0">
       <c r="A76" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B76" s="0" t="inlineStr">
         <is>
-          <t>7D0426</t>
+          <t>BNXBDM1005</t>
         </is>
       </c>
     </row>
     <row r="77" spans="1:2" customHeight="0">
       <c r="A77" s="0" t="inlineStr">
         <is>
-          <t>KAVO PARTS</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B77" s="0" t="inlineStr">
         <is>
-          <t>BD-10031</t>
+          <t>JAPTA-0901</t>
         </is>
       </c>
     </row>
     <row r="78" spans="1:2" customHeight="0">
       <c r="A78" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B78" s="0" t="inlineStr">
         <is>
-          <t>433.200</t>
+          <t>JAPTA-0901C</t>
         </is>
       </c>
     </row>
     <row r="79" spans="1:2" customHeight="0">
       <c r="A79" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>PEMEBLA</t>
         </is>
       </c>
       <c r="B79" s="0" t="inlineStr">
         <is>
-          <t>DR960140</t>
+          <t>JAPTA0901JM</t>
         </is>
       </c>
     </row>
     <row r="80" spans="1:2" customHeight="0">
       <c r="A80" s="0" t="inlineStr">
         <is>
-          <t>APEC</t>
+          <t>STARLINE</t>
         </is>
       </c>
       <c r="B80" s="0" t="inlineStr">
         <is>
-          <t>DRM 9120</t>
+          <t>PB 6055</t>
         </is>
       </c>
     </row>
     <row r="81" spans="1:2" customHeight="0">
       <c r="A81" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>BREMSI</t>
         </is>
       </c>
       <c r="B81" s="0" t="inlineStr">
         <is>
-          <t>1163500600</t>
+          <t>CR5226</t>
         </is>
       </c>
     </row>
     <row r="82" spans="1:2" customHeight="0">
       <c r="A82" s="0" t="inlineStr">
         <is>
-          <t>JP GROUP</t>
+          <t>Stark</t>
         </is>
       </c>
       <c r="B82" s="0" t="inlineStr">
         <is>
-          <t>1163500609</t>
+          <t>SKBDM-0800035</t>
         </is>
       </c>
     </row>
     <row r="83" spans="1:2" customHeight="0">
       <c r="A83" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B83" s="0" t="inlineStr">
         <is>
-          <t>7D0226</t>
+          <t>123B0036</t>
         </is>
       </c>
     </row>
     <row r="84" spans="1:2" customHeight="0">
       <c r="A84" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>RIDEX</t>
         </is>
       </c>
       <c r="B84" s="0" t="inlineStr">
         <is>
-          <t>7D0226C</t>
+          <t>123B0069</t>
         </is>
       </c>
     </row>
     <row r="85" spans="1:2" customHeight="0">
       <c r="A85" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>NAPA</t>
         </is>
       </c>
       <c r="B85" s="0" t="inlineStr">
         <is>
-          <t>7D0232</t>
+          <t>NDR1033</t>
         </is>
       </c>
     </row>
     <row r="86" spans="1:2" customHeight="0">
       <c r="A86" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>AMBMI</t>
         </is>
       </c>
       <c r="B86" s="0" t="inlineStr">
         <is>
-          <t>7D0426</t>
+          <t>TDV-021K</t>
         </is>
       </c>
     </row>
     <row r="87" spans="1:2" customHeight="0">
       <c r="A87" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>SPIDAN</t>
         </is>
       </c>
       <c r="B87" s="0" t="inlineStr">
         <is>
-          <t>7D0426C</t>
+          <t>34500</t>
         </is>
       </c>
     </row>
     <row r="88" spans="1:2" customHeight="0">
       <c r="A88" s="0" t="inlineStr">
         <is>
-          <t>TOPRAN</t>
+          <t>HELLA</t>
         </is>
       </c>
       <c r="B88" s="0" t="inlineStr">
         <is>
-          <t>102 824</t>
+          <t>8DT 355 301-631</t>
         </is>
       </c>
     </row>
     <row r="89" spans="1:2" customHeight="0">
       <c r="A89" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B89" s="0" t="inlineStr">
         <is>
-          <t>B7007.00</t>
+          <t>24.0218-0007.1</t>
         </is>
       </c>
     </row>
     <row r="90" spans="1:2" customHeight="0">
       <c r="A90" s="0" t="inlineStr">
         <is>
-          <t>AUTOMEGA</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B90" s="0" t="inlineStr">
         <is>
-          <t>305010615191B</t>
+          <t>24.0218-0707.2</t>
         </is>
       </c>
     </row>
     <row r="91" spans="1:2" customHeight="0">
       <c r="A91" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B91" s="0" t="inlineStr">
         <is>
-          <t>24021800071-PCS-MS</t>
+          <t>480003</t>
         </is>
       </c>
     </row>
     <row r="92" spans="1:2" customHeight="0">
       <c r="A92" s="0" t="inlineStr">
         <is>
-          <t>MASTER-SPORT GERMANY</t>
+          <t>ATE</t>
         </is>
       </c>
       <c r="B92" s="0" t="inlineStr">
         <is>
-          <t>24021800071-SET-MS</t>
+          <t>480211</t>
         </is>
       </c>
     </row>
     <row r="93" spans="1:2" customHeight="0">
       <c r="A93" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>PAGID</t>
         </is>
       </c>
       <c r="B93" s="0" t="inlineStr">
         <is>
-          <t>19-0822</t>
+          <t>63905</t>
         </is>
       </c>
     </row>
     <row r="94" spans="1:2" customHeight="0">
       <c r="A94" s="0" t="inlineStr">
         <is>
-          <t>MAXGEAR</t>
+          <t>VALEO</t>
         </is>
       </c>
       <c r="B94" s="0" t="inlineStr">
         <is>
-          <t>19-3724</t>
+          <t>237009</t>
         </is>
       </c>
     </row>
     <row r="95" spans="1:2" customHeight="0">
       <c r="A95" s="0" t="inlineStr">
         <is>
-          <t>MOTAQUIP</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B95" s="0" t="inlineStr">
         <is>
-          <t>VBD636</t>
+          <t>0 986 477 002</t>
         </is>
       </c>
     </row>
     <row r="96" spans="1:2" customHeight="0">
       <c r="A96" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B96" s="0" t="inlineStr">
         <is>
-          <t>800857C</t>
+          <t>0 986 477 111</t>
         </is>
       </c>
     </row>
     <row r="97" spans="1:2" customHeight="0">
       <c r="A97" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>BOSCH</t>
         </is>
       </c>
       <c r="B97" s="0" t="inlineStr">
         <is>
-          <t>800973</t>
+          <t>0 986 BB4 503</t>
         </is>
       </c>
     </row>
     <row r="98" spans="1:2" customHeight="0">
       <c r="A98" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>LEMFORDER</t>
         </is>
       </c>
       <c r="B98" s="0" t="inlineStr">
         <is>
-          <t>800977</t>
+          <t>10138 01</t>
         </is>
       </c>
     </row>
     <row r="99" spans="1:2" customHeight="0">
       <c r="A99" s="0" t="inlineStr">
         <is>
-          <t>VEMA</t>
+          <t>TEXTAR</t>
         </is>
       </c>
       <c r="B99" s="0" t="inlineStr">
         <is>
-          <t>800977C</t>
+          <t>94006600</t>
         </is>
       </c>
     </row>
     <row r="100" spans="1:2" customHeight="0">
       <c r="A100" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B100" s="0" t="inlineStr">
         <is>
-          <t>560901</t>
+          <t>329128J</t>
         </is>
       </c>
     </row>
     <row r="101" spans="1:2" customHeight="0">
       <c r="A101" s="0" t="inlineStr">
         <is>
-          <t>JAPKO</t>
+          <t>JURID</t>
         </is>
       </c>
       <c r="B101" s="0" t="inlineStr">
         <is>
-          <t>560901C</t>
+          <t>329129J</t>
         </is>
       </c>
     </row>
     <row r="102" spans="1:2" customHeight="0">
       <c r="A102" s="0" t="inlineStr">
         <is>
-          <t>KAMOKA</t>
+          <t>BENDIX</t>
         </is>
       </c>
       <c r="B102" s="0" t="inlineStr">
         <is>
-          <t>104008</t>
+          <t>329129B</t>
         </is>
       </c>
     </row>
     <row r="103" spans="1:2" customHeight="0">
       <c r="A103" s="0" t="inlineStr">
         <is>
-          <t>DENCKERMANN</t>
+          <t>MINTEX</t>
         </is>
       </c>
       <c r="B103" s="0" t="inlineStr">
         <is>
-          <t>B140031</t>
+          <t>MBD014</t>
         </is>
       </c>
     </row>
     <row r="104" spans="1:2" customHeight="0">
       <c r="A104" s="0" t="inlineStr">
         <is>
-          <t>ABE</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B104" s="0" t="inlineStr">
         <is>
-          <t>C6W002ABE</t>
+          <t>BDR131</t>
         </is>
       </c>
     </row>
     <row r="105" spans="1:2" customHeight="0">
       <c r="A105" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>QUINTON HAZELL</t>
         </is>
       </c>
       <c r="B105" s="0" t="inlineStr">
         <is>
-          <t>BNXBDM1005</t>
+          <t>BDR131R</t>
         </is>
       </c>
     </row>
     <row r="106" spans="1:2" customHeight="0">
       <c r="A106" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>OMC</t>
         </is>
       </c>
       <c r="B106" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0901</t>
+          <t>100609</t>
         </is>
       </c>
     </row>
     <row r="107" spans="1:2" customHeight="0">
       <c r="A107" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>FEBI BILSTEIN</t>
         </is>
       </c>
       <c r="B107" s="0" t="inlineStr">
         <is>
-          <t>JAPTA-0901C</t>
+          <t>02123</t>
         </is>
       </c>
     </row>
     <row r="108" spans="1:2" customHeight="0">
       <c r="A108" s="0" t="inlineStr">
         <is>
-          <t>PEMEBLA</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B108" s="0" t="inlineStr">
         <is>
-          <t>JAPTA0901JM</t>
+          <t>DB4081</t>
         </is>
       </c>
     </row>
     <row r="109" spans="1:2" customHeight="0">
       <c r="A109" s="0" t="inlineStr">
         <is>
-          <t>STARLINE</t>
+          <t>TRW</t>
         </is>
       </c>
       <c r="B109" s="0" t="inlineStr">
         <is>
-          <t>PB 6055</t>
+          <t>DB4081B</t>
         </is>
       </c>
     </row>
     <row r="110" spans="1:2" customHeight="0">
       <c r="A110" s="0" t="inlineStr">
         <is>
-          <t>BREMSI</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B110" s="0" t="inlineStr">
         <is>
-          <t>CR5226</t>
+          <t>14.3256.10</t>
         </is>
       </c>
     </row>
     <row r="111" spans="1:2" customHeight="0">
       <c r="A111" s="0" t="inlineStr">
         <is>
-          <t>Stark</t>
+          <t>BREMBO</t>
         </is>
       </c>
       <c r="B111" s="0" t="inlineStr">
         <is>
-          <t>SKBDM-0800035</t>
+          <t>14.3256.50</t>
         </is>
       </c>
     </row>
     <row r="112" spans="1:2" customHeight="0">
       <c r="A112" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B112" s="0" t="inlineStr">
         <is>
-          <t>123B0036</t>
+          <t>FDR329128</t>
         </is>
       </c>
     </row>
     <row r="113" spans="1:2" customHeight="0">
       <c r="A113" s="0" t="inlineStr">
         <is>
-          <t>RIDEX</t>
+          <t>FERODO</t>
         </is>
       </c>
       <c r="B113" s="0" t="inlineStr">
         <is>
-          <t>123B0069</t>
+          <t>FDR329705</t>
         </is>
       </c>
     </row>
     <row r="114" spans="1:2" customHeight="0">
       <c r="A114" s="0" t="inlineStr">
         <is>
-          <t>NAPA</t>
+          <t>ZIMMERMANN</t>
         </is>
       </c>
       <c r="B114" s="0" t="inlineStr">
         <is>
-          <t>NDR1033</t>
+          <t>600.1950.00</t>
         </is>
       </c>
     </row>
     <row r="115" spans="1:2" customHeight="0">
       <c r="A115" s="0" t="inlineStr">
         <is>
-          <t>AMBMI</t>
+          <t>FTE</t>
         </is>
       </c>
       <c r="B115" s="0" t="inlineStr">
         <is>
-          <t>TDV-021K</t>
+          <t>9190042</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>