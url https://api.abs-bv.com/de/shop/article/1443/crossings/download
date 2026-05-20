--- v0 (2025-12-16)
+++ v1 (2026-05-20)
@@ -72,51 +72,51 @@
   </cellStyleXfs>
   <cellXfs count="1">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0" applyFont="1" applyBorder="0"/>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle builtinId="0" name="Normal" xfId="0"/>
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
     <Relationship Id="rIdStyles" Target="styles.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles"/>
     <Relationship Id="rIdSharedStrings" Target="sharedStrings.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings"/><Relationship Id="rIdSheet1" Target="worksheets/sheet1.xml" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet"/></Relationships>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
               <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
                 <Relationship Id="rId_comments_vml1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/vmlDrawing" Target="../drawings/vmlDrawing1.vml"/>
                 <Relationship Id="rId_comments1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="../comments1.xml"/>
               </Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:B28"/>
+  <dimension ref="A1:B30"/>
   <sheetData>
     <row r="1" spans="1:2" customHeight="0">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>Anbieter</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>Referenz</t>
         </is>
       </c>
     </row>
     <row r="2" spans="1:2" customHeight="0">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>CITROEN</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
           <t>75492557</t>
         </is>
       </c>
     </row>
@@ -269,188 +269,212 @@
         <is>
           <t>PEX</t>
         </is>
       </c>
       <c r="B15" s="0" t="inlineStr">
         <is>
           <t>2.17.083</t>
         </is>
       </c>
     </row>
     <row r="16" spans="1:2" customHeight="0">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Schaeffler FAG</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>MH 17926.0.1</t>
         </is>
       </c>
     </row>
     <row r="17" spans="1:2" customHeight="0">
       <c r="A17" s="0" t="inlineStr">
         <is>
-          <t>REMSA</t>
+          <t>OPTIMAL</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
-          <t>C1017.01</t>
+          <t>OP-BMA00082</t>
         </is>
       </c>
     </row>
     <row r="18" spans="1:2" customHeight="0">
       <c r="A18" s="0" t="inlineStr">
         <is>
-          <t>ROADHOUSE</t>
+          <t>REMSA</t>
         </is>
       </c>
       <c r="B18" s="0" t="inlineStr">
         <is>
-          <t>1017.01</t>
+          <t>C1017.01</t>
         </is>
       </c>
     </row>
     <row r="19" spans="1:2" customHeight="0">
       <c r="A19" s="0" t="inlineStr">
         <is>
-          <t>HAVAM</t>
+          <t>ROADHOUSE</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
-          <t>BM08417</t>
+          <t>1017.01</t>
         </is>
       </c>
     </row>
     <row r="20" spans="1:2" customHeight="0">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>HAVAM</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t>CY 8358</t>
+          <t>BM08417</t>
         </is>
       </c>
     </row>
     <row r="21" spans="1:2" customHeight="0">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>HAVAM</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
-          <t>CY 8417</t>
+          <t>CY 8358</t>
         </is>
       </c>
     </row>
     <row r="22" spans="1:2" customHeight="0">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t>LPR</t>
+          <t>HAVAM</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t>1434</t>
+          <t>CY 8417</t>
         </is>
       </c>
     </row>
     <row r="23" spans="1:2" customHeight="0">
       <c r="A23" s="0" t="inlineStr">
         <is>
-          <t>CAR</t>
+          <t>LPR</t>
         </is>
       </c>
       <c r="B23" s="0" t="inlineStr">
         <is>
-          <t>5920</t>
+          <t>1434</t>
         </is>
       </c>
     </row>
     <row r="24" spans="1:2" customHeight="0">
       <c r="A24" s="0" t="inlineStr">
         <is>
-          <t>Brake ENGINEERING</t>
+          <t>CAR</t>
         </is>
       </c>
       <c r="B24" s="0" t="inlineStr">
         <is>
-          <t>MC1269BE</t>
+          <t>5920</t>
         </is>
       </c>
     </row>
     <row r="25" spans="1:2" customHeight="0">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B25" s="0" t="inlineStr">
         <is>
-          <t>MC1434</t>
+          <t>MC1269BE</t>
         </is>
       </c>
     </row>
     <row r="26" spans="1:2" customHeight="0">
       <c r="A26" s="0" t="inlineStr">
         <is>
-          <t>KAWE</t>
+          <t>Brake ENGINEERING</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
-          <t>B1434</t>
+          <t>MC1434</t>
         </is>
       </c>
     </row>
     <row r="27" spans="1:2" customHeight="0">
       <c r="A27" s="0" t="inlineStr">
         <is>
-          <t>WOKING</t>
+          <t>KAWE</t>
         </is>
       </c>
       <c r="B27" s="0" t="inlineStr">
         <is>
-          <t>C1017.01</t>
+          <t>B1434</t>
         </is>
       </c>
     </row>
     <row r="28" spans="1:2" customHeight="0">
       <c r="A28" s="0" t="inlineStr">
         <is>
+          <t>WOKING</t>
+        </is>
+      </c>
+      <c r="B28" s="0" t="inlineStr">
+        <is>
+          <t>C1017.01</t>
+        </is>
+      </c>
+    </row>
+    <row r="29" spans="1:2" customHeight="0">
+      <c r="A29" s="0" t="inlineStr">
+        <is>
           <t>BREMSI</t>
         </is>
       </c>
-      <c r="B28" s="0" t="inlineStr">
+      <c r="B29" s="0" t="inlineStr">
         <is>
           <t>PB0314</t>
+        </is>
+      </c>
+    </row>
+    <row r="30" spans="1:2" customHeight="0">
+      <c r="A30" s="0" t="inlineStr">
+        <is>
+          <t>RIDEX</t>
+        </is>
+      </c>
+      <c r="B30" s="0" t="inlineStr">
+        <is>
+          <t>258M0149</t>
         </is>
       </c>
     </row>
   </sheetData>
   <legacyDrawing r:id="rId_comments_vml1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties">
   <Application>OpenSpout</Application>
   <TotalTime></TotalTime>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>Untitled Spreadsheet</dc:title>
   <dc:subject/>
   <dc:creator>OpenSpout</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:keywords/>
   <dc:description/>
   <cp:category/>
   <dc:language/>